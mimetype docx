--- v0 (2025-11-23)
+++ v1 (2026-10-11)
@@ -1,210 +1,183 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79D14678" w14:textId="77777777" w:rsidR="00022296" w:rsidRPr="00C40B5D" w:rsidRDefault="00022296" w:rsidP="00E660ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0838ACF8" w14:textId="6D568AF5" w:rsidR="00022296" w:rsidRPr="00AD69E2" w:rsidRDefault="0077095D" w:rsidP="2DD5AA23">
+    <w:p w14:paraId="0838ACF8" w14:textId="2035078F" w:rsidR="00022296" w:rsidRPr="00AD69E2" w:rsidRDefault="008B76CE" w:rsidP="2DD5AA23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>FCM 620</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01504EA2" w14:textId="2008A1DA" w:rsidR="00022296" w:rsidRPr="009F40C6" w:rsidRDefault="0077095D" w:rsidP="2DD5AA23">
+    <w:p w14:paraId="01504EA2" w14:textId="67D2B40A" w:rsidR="00022296" w:rsidRPr="009F40C6" w:rsidRDefault="00EA046C" w:rsidP="2DD5AA23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>CORE FAMILY MEDICINE</w:t>
-[...21 lines deleted...]
-        <w:t>I</w:t>
+        <w:t>FAMILY MEDICINE I</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B59ED50" w14:textId="590506CA" w:rsidR="007D7480" w:rsidRPr="001613D1" w:rsidRDefault="007D7480" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27E1EB3C" w14:textId="77777777" w:rsidR="00A54D0A" w:rsidRPr="001613D1" w:rsidRDefault="00A54D0A" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2479AAC9" w14:textId="70B7D56A" w:rsidR="002732BC" w:rsidRPr="00A3208A" w:rsidRDefault="00100062" w:rsidP="1D9F913C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -278,563 +251,543 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="294DDA35" w14:textId="766F488F" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A6EF6A1" w14:textId="4DC3AD31" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="0077095D" w:rsidP="00B611BC">
+    <w:p w14:paraId="7A6EF6A1" w14:textId="40EBE18C" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="00EA046C" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>DEPARTMENT OF FAMILY AND COMMUNITY MEDICINE</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0DF86A50" w14:textId="5A9D78C8" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="0077095D" w:rsidP="00B611BC">
+        <w:t>FAMILY AND COMMUNITY MEDICINE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF86A50" w14:textId="376AA02D" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="00EA046C" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>MICHAEL BURRY, D.O.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00607579" w14:textId="725BB815" w:rsidR="00100062" w:rsidRPr="001613D1" w:rsidRDefault="000167B9" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CHAIRPERSON</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EF613B" w14:textId="64BEDB4C" w:rsidR="00525DEE" w:rsidRPr="001613D1" w:rsidRDefault="0077095D" w:rsidP="00B611BC">
+    <w:p w14:paraId="77EF613B" w14:textId="7E042579" w:rsidR="00525DEE" w:rsidRPr="001613D1" w:rsidRDefault="00EA046C" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>BURRYMIC@MSU.EDU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E055DEA" w14:textId="30D702CD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EC9C7CE" w14:textId="47AD8D88" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="0077095D" w:rsidP="00B611BC">
+    <w:p w14:paraId="2EC9C7CE" w14:textId="29FD6D34" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00EA046C" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>JEREMIAH LOPEZ, M.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24417138" w14:textId="5E474199" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="0077095D" w:rsidP="00B611BC">
+    <w:p w14:paraId="24417138" w14:textId="03CEF8CA" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00EA046C" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CO-</w:t>
       </w:r>
       <w:r w:rsidR="00841350" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>INSTRUCTOR OF RECORD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD9A9C4" w14:textId="33A21F0D" w:rsidR="005239D2" w:rsidRDefault="0077095D" w:rsidP="00B611BC">
+    <w:p w14:paraId="1CD9A9C4" w14:textId="26DDF639" w:rsidR="005239D2" w:rsidRDefault="00EA046C" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>LOPEZJER@MSU.EDU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C383668" w14:textId="77777777" w:rsidR="009C5AD9" w:rsidRDefault="009C5AD9" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="108DB036" w14:textId="59BAAC78" w:rsidR="0077095D" w:rsidRPr="001613D1" w:rsidRDefault="0077095D" w:rsidP="0077095D">
+    <w:p w14:paraId="686CD3E8" w14:textId="1E401E72" w:rsidR="00EA046C" w:rsidRPr="001613D1" w:rsidRDefault="00EA046C" w:rsidP="00EA046C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>LARYSA RADLOWSKI, M.D.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26ADD492" w14:textId="77777777" w:rsidR="0077095D" w:rsidRPr="001613D1" w:rsidRDefault="0077095D" w:rsidP="0077095D">
+    <w:p w14:paraId="320A474B" w14:textId="77777777" w:rsidR="00EA046C" w:rsidRPr="001613D1" w:rsidRDefault="00EA046C" w:rsidP="00EA046C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CO-</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>INSTRUCTOR OF RECORD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C0AD6B" w14:textId="7AFC587E" w:rsidR="0077095D" w:rsidRDefault="0077095D" w:rsidP="0077095D">
+    <w:p w14:paraId="4F5DE42F" w14:textId="6009E677" w:rsidR="00EA046C" w:rsidRDefault="00EA046C" w:rsidP="00EA046C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:history="1">
-[...10 lines deleted...]
-      <w:r w:rsidR="31B03323" w:rsidRPr="16936183">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>RADLOW1@MSU.EDU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15594149" w14:textId="693F09C7" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="00A93438" w:rsidP="09A04641">
+    <w:p w14:paraId="44DFD73D" w14:textId="3A61087A" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="09A04641">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E07354">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
-      <w:r w:rsidR="00793E57" w:rsidRPr="09A04641">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00793E57" w:rsidRPr="00E07354">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="003A50E8" w:rsidRPr="09A04641">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="007D3933" w:rsidRPr="00E07354">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00793E57" w:rsidRPr="00E07354">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="09A04641">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E07354">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="003A50E8" w:rsidRPr="09A04641">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="007D3933" w:rsidRPr="00E07354">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="09A04641">
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:iCs/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001613D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="09A04641">
+        <w:t xml:space="preserve">For questions </w:t>
+      </w:r>
+      <w:r w:rsidR="00E405FF" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">For questions </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E405FF" w:rsidRPr="09A04641">
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>about</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="09A04641">
+        <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E660ED" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E660ED" w:rsidRPr="09A04641">
+        <w:t xml:space="preserve">please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">please </w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75ECB700" w14:textId="7E0686A9" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="0077095D" w:rsidP="09A04641">
+    <w:p w14:paraId="75ECB700" w14:textId="12E274F3" w:rsidR="00790546" w:rsidRPr="00EA046C" w:rsidRDefault="00EA046C" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="09A04641">
-[...2 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00EA046C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>SHANNON GROCHULSKI-FRIES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C356BA" w14:textId="1EC7870F" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">COURSE </w:t>
       </w:r>
       <w:r w:rsidR="00ED049F" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ASSISTANT (CA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F088DB9" w14:textId="76657BC9" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="0077095D" w:rsidP="00B611BC">
+    <w:p w14:paraId="2F088DB9" w14:textId="1B272202" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="00EA046C" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>GROCHULS@MSU.EDU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="006B6394" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="459C0454" w:rsidR="00E405FF" w:rsidRPr="006B6394" w:rsidRDefault="00E405FF" w:rsidP="70FB6F6B">
+    <w:p w14:paraId="7CF99B53" w14:textId="42D40625" w:rsidR="00E405FF" w:rsidRPr="006B6394" w:rsidRDefault="00E405FF" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -858,51 +811,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00345472" w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -918,11553 +893,10885 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A90DE48" w14:textId="481FB7AE" w:rsidR="005F7800" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="46461F7D" w14:textId="18AD3D20" w:rsidR="00AE0628" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008921E1">
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="008921E1">
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="008921E1">
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc213320612" w:history="1">
-        <w:r w:rsidR="005F7800" w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791949" w:history="1">
+        <w:r w:rsidR="00AE0628" w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="005F7800">
+        <w:r w:rsidR="00AE0628">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005F7800">
+        <w:r w:rsidR="00AE0628">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005F7800">
+        <w:r w:rsidR="00AE0628">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320612 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="005F7800">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791949 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00AE0628">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="005F7800">
+        <w:r w:rsidR="00AE0628">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005F7800">
+        <w:r w:rsidR="00AE0628">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="005F7800">
+        <w:r w:rsidR="00AE0628">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12AC3ADD" w14:textId="4540F19F" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="0B32D029" w14:textId="53F1AC7E" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320613" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791950" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320613 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791950 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="745AE76E" w14:textId="55C51466" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="37686EE4" w14:textId="5725F14E" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320614" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791951" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320614 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791951 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E6D5B2C" w14:textId="070367AE" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="3C72EAEF" w14:textId="58924F9A" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320615" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791952" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320615 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791952 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="244F9CB3" w14:textId="612D6302" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="1FAB9EF4" w14:textId="4DD54277" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320616" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791953" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320616 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791953 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D3B4038" w14:textId="55E5B271" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="15FDBF19" w14:textId="5056EBB1" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320617" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791954" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320617 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791954 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="051B58DF" w14:textId="7AD46172" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="4298EE5C" w14:textId="6629B091" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320618" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791955" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>GOALS and Objectives</w:t>
+          <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320618 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791955 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="052D2327" w14:textId="5A53F57B" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="7FFD15D0" w14:textId="686755B3" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320619" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791956" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COMPETENCIES</w:t>
+          <w:t>objectives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320619 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791956 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FAA553A" w14:textId="0A51FF81" w:rsidR="005F7800" w:rsidRDefault="005F7800">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="2B3AB6F6" w14:textId="0AABE7B2" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320620" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791957" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Osteopathic Principles and Practices</w:t>
+          <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320620 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791957 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3494658B" w14:textId="4364962B" w:rsidR="005F7800" w:rsidRDefault="005F7800">
-[...365 lines deleted...]
-    <w:p w14:paraId="442814DF" w14:textId="1E458D78" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="0689D283" w14:textId="7220ECE6" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320627" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791958" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320627 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791958 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50B5840E" w14:textId="41AAE0CA" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="705DA894" w14:textId="00A99EF5" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320628" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791959" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320628 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791959 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E97F89B" w14:textId="5AB88B7B" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="5419306C" w14:textId="7370C70B" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320629" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791960" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320629 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791960 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07294541" w14:textId="7EB7B37D" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="65638669" w14:textId="78F102DA" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233791961" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Required Websites</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791961 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3628488E" w14:textId="2564D962" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320630" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791962" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320630 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791962 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55527427" w14:textId="07C216BD" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="42744454" w14:textId="41C9875F" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320631" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791963" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320631 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791963 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="573ED615" w14:textId="21CEC1A2" w:rsidR="005F7800" w:rsidRDefault="005F7800">
-[...60 lines deleted...]
-    <w:p w14:paraId="20A7BC45" w14:textId="7DE9EC33" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="016E3511" w14:textId="1F60CACC" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320633" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791964" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320633 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791964 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DEE7855" w14:textId="05EB6551" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="7BF68BE3" w14:textId="34C3F0F5" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320634" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791965" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Family Medicine topics and specific objectives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320634 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791965 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="208B49D8" w14:textId="35AE50F5" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="3C6184F1" w14:textId="7C9EBB42" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233791966" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>DO/PhD Students</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791966 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0435F223" w14:textId="6739CE74" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320635" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791967" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>DO/PhD Students</w:t>
+          <w:t>ASSIGNMENTS AND SUBMISSION REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320635 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791967 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A9CABB4" w14:textId="3C3AC30C" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="2496E15D" w14:textId="617EECC7" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320636" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791968" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ZOOM CONFERENCES</w:t>
+          <w:t>MID ROTATION FEEDBACK FORM</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320636 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791968 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0773CFC4" w14:textId="293029B5" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="4B506C8C" w14:textId="2916B750" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320637" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791969" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>ASSIGNMENTS AND SUBMISSION REQUIREMENTS</w:t>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>AQUIFER CASES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320637 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791969 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00F64E99" w14:textId="3AF24924" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="676126CD" w14:textId="2F6C1052" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320638" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791970" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MID ROTATION FEEDBACK FORM</w:t>
+          <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320638 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791970 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0432067F" w14:textId="5FC89D1B" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="151A6E8D" w14:textId="21E1FC02" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320639" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791971" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:bidi="en-US"/>
-[...1 lines deleted...]
-          <w:t>TRUELEARN QUIZ</w:t>
+          </w:rPr>
+          <w:t>CALIBRATE ASSESSMENT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320639 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791971 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E2FF17C" w14:textId="4497C232" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="320FD62A" w14:textId="544DE148" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320640" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791972" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COMAT EXAM INFORMATION</w:t>
+          <w:t>TRUELEARN QUIZ</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320640 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791972 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="604FDB9F" w14:textId="71097286" w:rsidR="005F7800" w:rsidRDefault="005F7800">
-[...60 lines deleted...]
-    <w:p w14:paraId="72A95ED2" w14:textId="2C0DD6A5" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="2497D2EA" w14:textId="0803BCDC" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320642" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791973" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION EVALUATIONS</w:t>
+          <w:t>ONLINE MODULES OR CONFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320642 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791973 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66A79E90" w14:textId="3E26277D" w:rsidR="005F7800" w:rsidRDefault="005F7800">
-[...182 lines deleted...]
-    <w:p w14:paraId="586C1443" w14:textId="0D58EFD7" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="6F8323B0" w14:textId="12349CB7" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320646" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791974" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CORRECTIVE ACTION</w:t>
+          <w:t>ZOOM CONFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320646 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791974 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45523CEF" w14:textId="7662811A" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="14FCF81F" w14:textId="72A2D5A4" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320647" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791975" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+          <w:t>COMAT EXAM INFORMATION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320647 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791975 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
+          <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EF87A8E" w14:textId="7999B332" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="47C7875E" w14:textId="2D61C990" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233791976" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMAT GRADING SCALE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791976 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4CA0ED46" w14:textId="5B87C2AF" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320648" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791977" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COURSE GRADES</w:t>
+          <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320648 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791977 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D82A2B5" w14:textId="2C0CB124" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="54BB853F" w14:textId="1F9DB762" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320649" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791978" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>Attending Evaluation of Student</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791978 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="38F3B487" w14:textId="525F3A06" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233791979" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791979 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7861756F" w14:textId="3B56791D" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233791980" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791980 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4DE30DB9" w14:textId="34A40CAB" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233791981" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>CORRECTIVE ACTION</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791981 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1A92495A" w14:textId="0FCBBE15" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233791982" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791982 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7914BEAF" w14:textId="5F9A1138" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233791983" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COURSE GRADES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791983 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2BE43A3C" w14:textId="184FA70F" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233791984" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320649 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791984 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37A8BCD1" w14:textId="0AC19878" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="6D9AD09B" w14:textId="243A2BF6" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320650" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791985" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320650 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791985 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F606734" w14:textId="5FC11B4C" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="6741CF14" w14:textId="5568848C" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320651" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791986" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320651 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791986 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10642876" w14:textId="5804E19F" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="62B22D5F" w14:textId="30678CF6" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320652" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791987" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00774EBB">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320652 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791987 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D70DFED" w14:textId="7D8563D1" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="6883800F" w14:textId="40625EB1" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320653" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791988" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320653 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791988 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E4B759F" w14:textId="003DBBA8" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="17D4A488" w14:textId="1E33B0E9" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320654" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791989" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320654 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791989 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>21</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4FEC053D" w14:textId="1A04C377" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="53B8AA28" w14:textId="3CD5873E" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320655" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791990" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320655 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791990 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C91E302" w14:textId="2F2F3A91" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="6E649593" w14:textId="5E510320" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320656" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791991" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320656 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791991 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73BE8224" w14:textId="6D1FFB1F" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="23CB0876" w14:textId="2C41CB97" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320657" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791992" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320657 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791992 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>22</w:t>
+          <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E9384AE" w14:textId="10EA6B75" w:rsidR="005F7800" w:rsidRDefault="005F7800">
-[...60 lines deleted...]
-    <w:p w14:paraId="2C55ECBE" w14:textId="0BBAF022" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="3F106B9D" w14:textId="7ED71F90" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320659" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791993" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320659 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791993 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7767ED4B" w14:textId="13819724" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="73FD2A38" w14:textId="20E046CF" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233791994" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791994 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="52498B6C" w14:textId="16511EAF" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320660" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791995" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791995 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A76896B" w14:textId="0D0EAAAE" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233791996" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320660 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791996 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>23</w:t>
+          <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="69073FE5" w14:textId="234B4877" w:rsidR="005F7800" w:rsidRDefault="005F7800">
+    <w:p w14:paraId="6082D03F" w14:textId="228FC628" w:rsidR="00AE0628" w:rsidRDefault="00AE0628">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213320661" w:history="1">
-        <w:r w:rsidRPr="00774EBB">
+      <w:hyperlink w:anchor="_Toc233791997" w:history="1">
+        <w:r w:rsidRPr="00C048EB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213320661 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233791997 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>24</w:t>
+          <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="562B1286" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="157BDCD4" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008921E1">
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="09A04641">
+    <w:p w14:paraId="0E3674E5" w14:textId="77777777" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="0089360D" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0048694D">
-          <w:headerReference w:type="default" r:id="rId15"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="09A04641">
-[...9 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBE8D92" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00CF31F9" w:rsidP="00CE59C9">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-1008"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc233791949"/>
+      <w:r w:rsidRPr="0061495F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rotation Requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="691" w:tblpY="349"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1985"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2153"/>
+        <w:gridCol w:w="2506"/>
+        <w:gridCol w:w="4847"/>
+        <w:gridCol w:w="1997"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB1DD8" w:rsidRPr="00C40B5D" w14:paraId="69D23301" w14:textId="444EA60A" w:rsidTr="00CB1DD8">
+      <w:tr w:rsidR="002F1EA4" w:rsidRPr="00C40B5D" w14:paraId="45F64078" w14:textId="4521AE2D" w:rsidTr="002F1EA4">
         <w:trPr>
-          <w:trHeight w:val="505"/>
+          <w:trHeight w:val="396"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48991636" w14:textId="77777777" w:rsidR="00CB1DD8" w:rsidRPr="00515EC5" w:rsidRDefault="00CB1DD8" w:rsidP="00CB1DD8">
+          <w:p w14:paraId="1C49E5A5" w14:textId="77777777" w:rsidR="002F1EA4" w:rsidRPr="00515EC5" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5212" w:type="dxa"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A63AA88" w14:textId="77777777" w:rsidR="00CB1DD8" w:rsidRPr="00515EC5" w:rsidRDefault="00CB1DD8" w:rsidP="00CB1DD8">
+          <w:p w14:paraId="59FBA8FB" w14:textId="5E123A1B" w:rsidR="002F1EA4" w:rsidRPr="00515EC5" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C920B8E" w14:textId="77777777" w:rsidR="00CB1DD8" w:rsidRPr="00515EC5" w:rsidRDefault="00CB1DD8" w:rsidP="00CB1DD8">
+          <w:p w14:paraId="268E8E4F" w14:textId="77777777" w:rsidR="002F1EA4" w:rsidRPr="00515EC5" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(for submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1844B45D" w14:textId="4397B5C6" w:rsidR="00CB1DD8" w:rsidRPr="0011161F" w:rsidRDefault="00CB1DD8" w:rsidP="0011161F">
+          <w:p w14:paraId="28F6C324" w14:textId="01883EB6" w:rsidR="002F1EA4" w:rsidRPr="7ACAF297" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1DD8" w:rsidRPr="0057603C" w14:paraId="7EDAD6B5" w14:textId="5E5BEBD6" w:rsidTr="00CB1DD8">
+      <w:tr w:rsidR="00A9311D" w:rsidRPr="0057603C" w14:paraId="30631B64" w14:textId="77777777" w:rsidTr="002F1EA4">
         <w:trPr>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FFBA732" w14:textId="77777777" w:rsidR="00CB1DD8" w:rsidRPr="00165CD1" w:rsidRDefault="00CB1DD8" w:rsidP="00CB1DD8">
+          <w:p w14:paraId="613751BF" w14:textId="5B0A3F2B" w:rsidR="00A9311D" w:rsidRPr="00165CD1" w:rsidRDefault="00A9311D" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Mid Rotation Feedback Evaluation</w:t>
+              <w:t>Aquifer</w:t>
+            </w:r>
+            <w:r w:rsidR="002F773B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 5 cases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5212" w:type="dxa"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1861B805" w14:textId="77777777" w:rsidR="00CB1DD8" w:rsidRPr="00165CD1" w:rsidRDefault="00CB1DD8" w:rsidP="00CB1DD8">
+          <w:p w14:paraId="2247F344" w14:textId="0B2615DA" w:rsidR="00A9311D" w:rsidRPr="00165CD1" w:rsidRDefault="002F773B" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4445E494">
-[...11 lines deleted...]
-              <w:pStyle w:val="Default"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>Dropbox in D2L</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07736AF4" w14:textId="2E2551EF" w:rsidR="00CB1DD8" w:rsidRPr="0011161F" w:rsidRDefault="00CB1DD8" w:rsidP="0011161F">
+          <w:p w14:paraId="3D4C3A3D" w14:textId="751B8DE0" w:rsidR="00A9311D" w:rsidRPr="0011161F" w:rsidRDefault="00E223BD" w:rsidP="0044262C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0011161F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1DD8" w:rsidRPr="0057603C" w14:paraId="4916EDF8" w14:textId="1348702F" w:rsidTr="00CB1DD8">
+      <w:tr w:rsidR="00A9311D" w:rsidRPr="0057603C" w14:paraId="51784623" w14:textId="77777777" w:rsidTr="002F1EA4">
         <w:trPr>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C6BE959" w14:textId="77777777" w:rsidR="00CB1DD8" w:rsidRPr="00165CD1" w:rsidRDefault="00CB1DD8" w:rsidP="00CB1DD8">
+          <w:p w14:paraId="143B46C0" w14:textId="262B353A" w:rsidR="00A9311D" w:rsidRPr="00165CD1" w:rsidRDefault="002F773B" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>TrueLearn Quiz</w:t>
+              <w:t>Calibrate Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5212" w:type="dxa"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3600727D" w14:textId="77777777" w:rsidR="00CB1DD8" w:rsidRDefault="00CB1DD8" w:rsidP="00CB1DD8">
+          <w:p w14:paraId="4115F311" w14:textId="0FCC0E45" w:rsidR="00A9311D" w:rsidRPr="00165CD1" w:rsidRDefault="002F773B" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...2 lines deleted...]
-              <w:pStyle w:val="Default"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>Submitted in TrueLearn</w:t>
+              <w:t>Completed in Aquifer and submitted in D2L</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0474B1" w14:textId="68C511F7" w:rsidR="00CB1DD8" w:rsidRPr="0011161F" w:rsidRDefault="00CB1DD8" w:rsidP="0011161F">
+          <w:p w14:paraId="021A9950" w14:textId="3D1EBB71" w:rsidR="00A9311D" w:rsidRPr="0011161F" w:rsidRDefault="00E223BD" w:rsidP="0044262C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0011161F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1DD8" w:rsidRPr="0057603C" w14:paraId="5F04CB91" w14:textId="664A3CFB" w:rsidTr="00CB1DD8">
+      <w:tr w:rsidR="00E223BD" w:rsidRPr="0057603C" w14:paraId="1802FF31" w14:textId="77777777" w:rsidTr="002F1EA4">
         <w:trPr>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB41FA2" w14:textId="77777777" w:rsidR="00CB1DD8" w:rsidRPr="00165CD1" w:rsidRDefault="00CB1DD8" w:rsidP="00CB1DD8">
+          <w:p w14:paraId="75D610AC" w14:textId="5A03AAD0" w:rsidR="00E223BD" w:rsidRPr="00165CD1" w:rsidRDefault="00E223BD" w:rsidP="00E223BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Zoom Conference</w:t>
+              <w:t>Mid Rotation Feedback Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5212" w:type="dxa"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66D39B97" w14:textId="77777777" w:rsidR="00CB1DD8" w:rsidRPr="00165CD1" w:rsidRDefault="00CB1DD8" w:rsidP="00CB1DD8">
+          <w:p w14:paraId="304A7B30" w14:textId="76E52936" w:rsidR="00E223BD" w:rsidRPr="00165CD1" w:rsidRDefault="00E223BD" w:rsidP="00E223BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="084438A2">
+            <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Be prepared and present at one of the scheduled Zoom Conferences scheduled during the rotation.</w:t>
+              <w:t>Submitted into Dropbox in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49124712" w14:textId="6B4F3042" w:rsidR="00CB1DD8" w:rsidRPr="0011161F" w:rsidRDefault="00CB1DD8" w:rsidP="0011161F">
+          <w:p w14:paraId="3464BF13" w14:textId="506B0536" w:rsidR="00E223BD" w:rsidRPr="0011161F" w:rsidRDefault="00E223BD" w:rsidP="00E223BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0011161F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1DD8" w:rsidRPr="0057603C" w14:paraId="05589F3F" w14:textId="3FF025AB" w:rsidTr="00CB1DD8">
+      <w:tr w:rsidR="00E223BD" w:rsidRPr="0057603C" w14:paraId="0AD9EC1C" w14:textId="77777777" w:rsidTr="0076055E">
         <w:trPr>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5602601A" w14:textId="77777777" w:rsidR="00CB1DD8" w:rsidRPr="00165CD1" w:rsidRDefault="00CB1DD8" w:rsidP="00CB1DD8">
+          <w:p w14:paraId="03202BC1" w14:textId="2C912635" w:rsidR="00E223BD" w:rsidRPr="00165CD1" w:rsidRDefault="00E223BD" w:rsidP="00E223BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>COMAT Exam</w:t>
+              <w:t>TrueLearn Quizzes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5212" w:type="dxa"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57021125" w14:textId="77777777" w:rsidR="00CB1DD8" w:rsidRPr="00165CD1" w:rsidRDefault="00CB1DD8" w:rsidP="00CB1DD8">
+          <w:p w14:paraId="043B4D34" w14:textId="1E493ECE" w:rsidR="00E223BD" w:rsidRPr="00165CD1" w:rsidRDefault="00E223BD" w:rsidP="00E223BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="084438A2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Per Clerkship Protocol</w:t>
+              <w:t xml:space="preserve">Completed in TrueLearn </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE1DE85" w14:textId="57FB33A9" w:rsidR="00CB1DD8" w:rsidRPr="0011161F" w:rsidRDefault="00CB1DD8" w:rsidP="0011161F">
+          <w:p w14:paraId="720D7F4F" w14:textId="7AFB147D" w:rsidR="00E223BD" w:rsidRPr="0011161F" w:rsidRDefault="00E223BD" w:rsidP="00E223BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0011161F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1DD8" w:rsidRPr="0057603C" w14:paraId="48303E64" w14:textId="496D00BF" w:rsidTr="00CB1DD8">
+      <w:tr w:rsidR="00E223BD" w:rsidRPr="0057603C" w14:paraId="7DD7B00A" w14:textId="77777777" w:rsidTr="002F1EA4">
         <w:trPr>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33E1EF75" w14:textId="77777777" w:rsidR="00CB1DD8" w:rsidRPr="00165CD1" w:rsidRDefault="00CB1DD8" w:rsidP="00CB1DD8">
+          <w:p w14:paraId="301A56BE" w14:textId="77EC1297" w:rsidR="00E223BD" w:rsidRPr="00165CD1" w:rsidRDefault="00E223BD" w:rsidP="00E223BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00165CD1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
+              <w:t>Zoom Conference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5212" w:type="dxa"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1A8A16" w14:textId="77777777" w:rsidR="00CB1DD8" w:rsidRPr="00165CD1" w:rsidRDefault="00CB1DD8" w:rsidP="00CB1DD8">
+          <w:p w14:paraId="7D7E9342" w14:textId="4730567E" w:rsidR="00E223BD" w:rsidRPr="00165CD1" w:rsidRDefault="00110230" w:rsidP="00E223BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00165CD1">
+            <w:r w:rsidRPr="084438A2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
+              <w:t>Be prepared and present at one of the scheduled Zoom Conferences scheduled during the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75C27447" w14:textId="5AF9B295" w:rsidR="00CB1DD8" w:rsidRPr="0011161F" w:rsidRDefault="00CB1DD8" w:rsidP="0011161F">
+          <w:p w14:paraId="7BE43BD1" w14:textId="714030B4" w:rsidR="00E223BD" w:rsidRPr="0011161F" w:rsidRDefault="00110230" w:rsidP="00E223BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0011161F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1DD8" w:rsidRPr="00C40B5D" w14:paraId="169E85F9" w14:textId="5AD03C59" w:rsidTr="00CB1DD8">
+      <w:tr w:rsidR="00110230" w:rsidRPr="0057603C" w14:paraId="40406041" w14:textId="77777777" w:rsidTr="0076055E">
         <w:trPr>
-          <w:trHeight w:val="235"/>
+          <w:trHeight w:val="448"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD65858" w14:textId="77777777" w:rsidR="00CB1DD8" w:rsidRPr="00165CD1" w:rsidRDefault="00CB1DD8" w:rsidP="00CB1DD8">
+          <w:p w14:paraId="3B1DC2E9" w14:textId="6CBD6251" w:rsidR="00110230" w:rsidRPr="00165CD1" w:rsidRDefault="00110230" w:rsidP="00E223BD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="64"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>COMAT Exam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4847" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCB3916" w14:textId="088686EF" w:rsidR="00110230" w:rsidRPr="00165CD1" w:rsidRDefault="0076055E" w:rsidP="00E223BD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Per Clerkship Protocol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3259F608" w14:textId="2BF33F0A" w:rsidR="00110230" w:rsidRPr="0011161F" w:rsidRDefault="0076055E" w:rsidP="00E223BD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E223BD" w:rsidRPr="0057603C" w14:paraId="2BB10BDF" w14:textId="623FDFA9" w:rsidTr="002F1EA4">
+        <w:trPr>
+          <w:trHeight w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13141848" w14:textId="77777777" w:rsidR="00E223BD" w:rsidRPr="00165CD1" w:rsidRDefault="00E223BD" w:rsidP="00E223BD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:ind w:left="64"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4847" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F45016" w14:textId="6E050096" w:rsidR="00E223BD" w:rsidRPr="00165CD1" w:rsidRDefault="00E223BD" w:rsidP="00E223BD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to access and submit the forms electronically on behalf of their students.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BAD2DCC" w14:textId="62DA7A1F" w:rsidR="00E223BD" w:rsidRPr="00165CD1" w:rsidRDefault="00E223BD" w:rsidP="00E223BD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0011161F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E223BD" w:rsidRPr="00C40B5D" w14:paraId="46513F36" w14:textId="5AF8B891" w:rsidTr="002F1EA4">
+        <w:trPr>
+          <w:trHeight w:val="184"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2506" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42214679" w14:textId="77777777" w:rsidR="00E223BD" w:rsidRPr="00165CD1" w:rsidRDefault="00E223BD" w:rsidP="00E223BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5212" w:type="dxa"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="083C914A" w14:textId="77777777" w:rsidR="00CB1DD8" w:rsidRPr="00165CD1" w:rsidRDefault="00CB1DD8" w:rsidP="00CB1DD8">
+          <w:p w14:paraId="11996F58" w14:textId="5BF472AD" w:rsidR="00E223BD" w:rsidRPr="00165CD1" w:rsidRDefault="00E223BD" w:rsidP="00E223BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2153" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01A816B3" w14:textId="3844F651" w:rsidR="00CB1DD8" w:rsidRPr="0011161F" w:rsidRDefault="00CB1DD8" w:rsidP="0011161F">
+          <w:p w14:paraId="6FD27D6F" w14:textId="728BE554" w:rsidR="00E223BD" w:rsidRPr="00165CD1" w:rsidRDefault="00E223BD" w:rsidP="00E223BD">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FBE8D92" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00CF31F9" w:rsidP="00F207AF">
-[...3 lines deleted...]
-        <w:ind w:left="-720"/>
+    <w:p w14:paraId="744C0DF0" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00CF31F9" w:rsidP="00CF31F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="729DB34A" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRDefault="00CF31F9" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BEA3DD5" w14:textId="77777777" w:rsidR="000F3DE7" w:rsidRDefault="000F3DE7" w:rsidP="00C61FC6">
+    <w:p w14:paraId="5268960E" w14:textId="2250035C" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc213320613"/>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc233791950"/>
       <w:r w:rsidRPr="0061495F">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1B31D056" w14:textId="3460F05E" w:rsidR="00BE1988" w:rsidRDefault="00D66182" w:rsidP="00C61FC6">
+    <w:p w14:paraId="371972B8" w14:textId="52035AB6" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00D42BBA" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D66182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hello and welcome to family medicine. This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of family medicine. As you progress through the rotation, you will perform certain activities intended to </w:t>
+        <w:t xml:space="preserve">Hello and welcome to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00D66182">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="65B23299" w14:textId="77777777" w:rsidR="00D66182" w:rsidRPr="00C40B5D" w:rsidRDefault="00D66182" w:rsidP="00C61FC6">
+        <w:t xml:space="preserve">amily </w:t>
+      </w:r>
+      <w:r w:rsidR="003D7B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">edicine. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B848B6" w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of </w:t>
+      </w:r>
+      <w:r w:rsidR="003D7B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>family medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B848B6" w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B848B6" w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00114C8F" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
+      </w:r>
+      <w:r w:rsidR="00114C8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B848B6" w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expectations</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5C9B2D9B" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc213320614"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc233791951"/>
       <w:r>
         <w:t>COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="747C31DA" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc213320615"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc233791952"/>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="4EE70069" w14:textId="77777777" w:rsidR="00B85647" w:rsidRPr="00C40B5D" w:rsidRDefault="00B85647" w:rsidP="003140E7">
+    <w:p w14:paraId="4EE70069" w14:textId="77777777" w:rsidR="00B85647" w:rsidRPr="00C40B5D" w:rsidRDefault="00B85647" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The student must be an active student at MSUCOM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F07ACEA" w14:textId="381041E8" w:rsidR="00B85647" w:rsidRDefault="00B85647" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Core rotations are scheduled by MSUCOM</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="66E12564" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Changes in core rotation schedul</w:t>
+      </w:r>
+      <w:r w:rsidR="171A9755" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="66E12564" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are not permitted</w:t>
+      </w:r>
+      <w:r w:rsidR="7860DD61" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (exception-</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3245" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>base</w:t>
+      </w:r>
+      <w:r w:rsidR="004E5FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7860DD61" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hospital request due to preceptor scheduling issue).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34814EA5" w14:textId="77777777" w:rsidR="00B85647" w:rsidRPr="0050013B" w:rsidRDefault="00B85647" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0050013B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>It is the responsibility of the student to ensure MSUCOM confirmation and enrollment prior to starting any course/rotation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB2EE46" w14:textId="4EE95746" w:rsidR="00B85647" w:rsidRPr="0050013B" w:rsidRDefault="00B85647" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule</w:t>
+      </w:r>
+      <w:r w:rsidR="52699011" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ‘yes’ is visible in the enrollment column</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3BF087" w14:textId="67C4066E" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="00B85647">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc233791953"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>ROTATION FORMAT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="72764CDF" w14:textId="2852FA7B" w:rsidR="00E7512B" w:rsidRPr="002C6A51" w:rsidRDefault="00E7512B" w:rsidP="00E7512B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This rotation has been designed to cover primary topics commonly seen in family medicine. Each week you should focus on a didactic topic and are encouraged to engage the attending physician in discussion as this will lead to a greater understanding of these critical issues.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6FEAC7" w14:textId="77777777" w:rsidR="00E7512B" w:rsidRPr="002C6A51" w:rsidRDefault="00E7512B" w:rsidP="00E7512B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438EBBC5" w14:textId="6EC00B97" w:rsidR="00E7512B" w:rsidRPr="002C6A51" w:rsidRDefault="00E7512B" w:rsidP="00E7512B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C6A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During </w:t>
+      </w:r>
+      <w:r w:rsidR="002D1CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your time at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the clinic, look</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1CAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C6A51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for opportunities to practice skills an osteopathic family physician needs to care for the full age spectrum- from birth to elderly such as recognizing when to perform OMT (osteopathic manipulative treatment), give an oral presentation, documenting a history and physical exam, and beginning to develop an assessment and plan for a wide variety of complaints.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="106CC400" w14:textId="635B8107" w:rsidR="0084162D" w:rsidRPr="0061495F" w:rsidRDefault="0084162D" w:rsidP="70FB6F6B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc233791954"/>
+      <w:r w:rsidRPr="0061495F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>GOALS AND OBJECTIVES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="00941F4E" w:rsidRPr="0061495F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523BF36B" w14:textId="40F673B0" w:rsidR="00B848B6" w:rsidRPr="0076055E" w:rsidRDefault="006630FF" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc233791955"/>
+      <w:r w:rsidRPr="0076055E">
+        <w:t>GOALS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00A67B08" w:rsidRPr="0076055E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360A77E8" w14:textId="77777777" w:rsidR="00A67B08" w:rsidRPr="00795040" w:rsidRDefault="00A67B08" w:rsidP="00960699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Model the principles of family medicine. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AA6E123" w14:textId="6933192B" w:rsidR="00A67B08" w:rsidRPr="00795040" w:rsidRDefault="000C69A5" w:rsidP="00960699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify and </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB5B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>understand</w:t>
+      </w:r>
+      <w:r w:rsidR="0A9200DE" w:rsidRPr="01F27B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the current guidelines for disease screening by age group</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14A31" w:rsidRPr="01F27B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052D4A4E" w14:textId="77777777" w:rsidR="001E7727" w:rsidRDefault="001E7727" w:rsidP="00E71C05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E170D7" w14:textId="0C828B1B" w:rsidR="000C69A5" w:rsidRPr="0076055E" w:rsidRDefault="000C69A5" w:rsidP="000C69A5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc233791956"/>
+      <w:r w:rsidRPr="0076055E">
+        <w:t>objectives</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="7F17DE18" w14:textId="2C114488" w:rsidR="00A67B08" w:rsidRPr="00795040" w:rsidRDefault="00A67B08" w:rsidP="00960699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identify the most common disease processes seen in family medicine.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B02B84" w14:textId="77777777" w:rsidR="00A67B08" w:rsidRPr="00795040" w:rsidRDefault="00A67B08" w:rsidP="00960699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recall risk factors for each disease process and relevant questions for screening.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8236E6" w14:textId="77777777" w:rsidR="00A67B08" w:rsidRPr="00795040" w:rsidRDefault="00A67B08" w:rsidP="00960699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Review appropriate stratification of each disease process, where applicable.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14810E7E" w14:textId="77777777" w:rsidR="00A67B08" w:rsidRPr="00795040" w:rsidRDefault="00A67B08" w:rsidP="00960699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recognize clinical manifestations of each disease.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3615B1D8" w14:textId="77777777" w:rsidR="00A67B08" w:rsidRPr="00795040" w:rsidRDefault="00A67B08" w:rsidP="00960699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Review relevant tests for each disease.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79547C8A" w14:textId="77777777" w:rsidR="00A67B08" w:rsidRPr="00795040" w:rsidRDefault="00A67B08" w:rsidP="00960699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="59B219B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Identify resources for reviewing guidelines for managing these diseases from a primary care perspective. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="393AA881" w14:textId="77777777" w:rsidR="00A67B08" w:rsidRPr="00795040" w:rsidRDefault="00A67B08" w:rsidP="00960699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop basic strategies for treatment of each disease including first-line recommendations and follow-up strategies.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5F25C5" w14:textId="77777777" w:rsidR="00A67B08" w:rsidRPr="00795040" w:rsidRDefault="00A67B08" w:rsidP="00960699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00795040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Consider osteopathic manipulative techniques for specific manifestations of disease where applicable.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="006B6394" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="006B6394" w:rsidRDefault="002D4AE9" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc233791957"/>
+      <w:r w:rsidRPr="006B6394">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="3F21FABD" w14:textId="4673027D" w:rsidR="000E57B0" w:rsidRPr="00E00C4B" w:rsidRDefault="000E57B0" w:rsidP="00E00C4B">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc206756821"/>
+      <w:r w:rsidRPr="00E00C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Osteopathic Principles and Practices</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="159D02A0" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recognize and treat each patient as a whole person, integrating body, mind, and spirit. (I.1.a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437A5F0F" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Obtain consent for procedures, and effectively answer the patient’s questions about potential risks, benefits, and complications. (I.1.c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489D9F5C" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identify potential contraindications to treatment or assessment. (I.1.d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F76F40" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Obtain historical information to advance the care and treatment of the patient that integrates physical, psychosocial, and cultural factors. (I.3.a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C73DA7D" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Perform a physical exam incorporating visual inspection, auscultation, palpation, percussion, and range of motion testing. (I.3.b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3391F15C" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identify the patient’s chief complaints and appropriately perform a logical physical examination to accurately diagnose the condition. (I.4.a.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E52B52" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRDefault="000E57B0" w:rsidP="000E57B0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72BB948B" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00E00C4B" w:rsidRDefault="000E57B0" w:rsidP="00E00C4B">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc206756822"/>
+      <w:r w:rsidRPr="00E00C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="213E9BB3" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Appropriately use informatics to increase personal knowledge of medical science and skills, including osteopathic principles. (II.2.c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79E7E323" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Use scientific concepts to evaluate, diagnose, and manage clinical patient presentations and population health. (II.3.a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5001AFFF" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Apply ethical and medical jurisprudence principles to patient care. (II.3.e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC9B442" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Outline preventive strategies across stages of the life cycle. (II.3.f)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34153406" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Describe and list risk factors for preventable diseases. (II.3.g)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C79A153" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRDefault="000E57B0" w:rsidP="000E57B0">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512EAA25" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00E00C4B" w:rsidRDefault="000E57B0" w:rsidP="00E00C4B">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc206756823"/>
+      <w:r w:rsidRPr="00E00C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="064221BD" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Take accurate history by communicating effectively – verbally and non-verbally – with patients and families in a variety of simulated and/or clinical settings. (III.1.b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32151066" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Apply appropriate knowledge to the medical interview and demonstrate the ability to identify and/or address psychosocial, cultural, religious, health maintenance, and risk factor issues. (III.1.c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D22F07E" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Maintain sensitivity to issues of patient perspective, privacy, comfort, and dignity during the examination. (III.1.f)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70711100" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Perform an effective patient encounter regardless of clinical setting or patient age, cultural background, disability, or language (use translator as needed). (III.1.i)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA61753" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Synthesize into an organized presentation all information gathered as part of the patient encounter, including history and physical findings, chart review, laboratory and diagnostic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>findings, epidemiological data, psychosocial, cultural, and religious factors, patient age, risk factors, and patient concerns. (III.2.a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD99B66" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRDefault="000E57B0" w:rsidP="000E57B0">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192B8680" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00E00C4B" w:rsidRDefault="000E57B0" w:rsidP="00E00C4B">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc206756824"/>
+      <w:r w:rsidRPr="00E00C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Interprofessional and Communication Skills</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="35D3AC4D" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Allow the patient to complete his/her opening statement without interruption and to articulate the full set of patient concerns. (IV.1.a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1485CA9C" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Use silence and nonverbal communication to encourage the patient’s expression of thought and feelings. (IV.1.e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BBA84D5" w14:textId="67C3CB1E" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Share information using language the patient can </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97906" w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>understand and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> check for patient understanding and questions. (IV.1.g)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D86C820" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Take responsibility when an error occurs, apologize promptly and fully explain what occurred as well as short – and long – term implications. (IV.1.n)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B8716D" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ensure that messages given are received and understood. (IV.2.j)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE461E6" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Collaborate with other health professionals in the care of the patient demonstrating effective personal skills and interpersonal dynamics. (IV.4.a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="708CA5B2" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recognize one’s own differences, misunderstandings, and limitations that may contribute to interprofessional tension. (IV.4.l)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBD8224" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRDefault="000E57B0" w:rsidP="000E57B0">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27368F3F" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00E00C4B" w:rsidRDefault="000E57B0" w:rsidP="00E00C4B">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc206756825"/>
+      <w:r w:rsidRPr="00E00C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+    </w:p>
+    <w:p w14:paraId="73223A80" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recognize personal values, attitudes, and biases as they influence patient care. (V.1.b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032B3FCF" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate respect for colleagues and other health care professionals and their practices (e.g., avoid making inappropriate remarks and taking inappropriate action). (V.2.f)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3B8CB1" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Make patient care the primary concern. (V.3.a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60912763" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Promote public confidence in the osteopathic medical profession. (V.4.i)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA0DD94" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ensure that one’s professional knowledge and skills remain current. (V.5.a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25613DBA" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Comply with current regulations, laws, and statutes that govern medical practice. (V.6.c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E89BC93" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate how to cope with differences in people in a constructive way. (V.7.d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25140921" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRDefault="000E57B0" w:rsidP="000E57B0">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CAEF389" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00E00C4B" w:rsidRDefault="000E57B0" w:rsidP="00E00C4B">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc206756826"/>
+      <w:r w:rsidRPr="00E00C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Practice-Based Learning and Improvement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="2EC17941" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Apply the five steps of the evidence-based medicine approach to a clinical question. (VI.1.d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F558C14" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Describe the relationship among incidence, duration, and prevalence of a disease in a population. (VI.3.b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEBB076" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Locate, appraise, and assimilate evidence derived from clinical guidelines. (VI.4.a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDD6680" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Apply decision-making tools. (VI.4.d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB208DA" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identify opportunities for advocacy, health promotion, and disease prevention in communities served, and respond appropriately. (VI.5.e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580A708E" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRDefault="000E57B0" w:rsidP="000E57B0">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650E6703" w14:textId="77777777" w:rsidR="00E00C4B" w:rsidRDefault="00E00C4B" w:rsidP="00E00C4B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc206756827"/>
+    </w:p>
+    <w:p w14:paraId="238CDDDD" w14:textId="341A03BE" w:rsidR="000E57B0" w:rsidRPr="00E00C4B" w:rsidRDefault="000E57B0" w:rsidP="00E00C4B">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E00C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Systems-Based Practice</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00E00C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E283ECD" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate knowledge and understanding of the role and interaction of the members of health care teams and their effect on outcomes for the patient and for the public. (VII.1.a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FE1E4F" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate understanding of how current issues in the world are affecting the delivery of health care to patients and to the community. (VII.2.g)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DD7C76" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Use resources to develop patient care plans in such a way as to maximize health care outcomes. (VII.3.b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FCAAD0" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate understanding of the health care system as it relates to Medicare, Medicaid, insurance, and community health centers. (VII.4.b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1631AF47" w14:textId="77777777" w:rsidR="000E57B0" w:rsidRPr="00C40B5D" w:rsidRDefault="000E57B0" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate understanding of community resources, e.g., WIC, public health clinics, community health care centers, health fairs, public service communication, and other non-profit health care efforts. (VII.4.c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69BC2012" w14:textId="48A36336" w:rsidR="0064673A" w:rsidRPr="000E57B0" w:rsidRDefault="0064673A" w:rsidP="000E57B0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc233791958"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="60C938CE" w14:textId="6036C472" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Please refer to the complete list provided on the MSUCOM website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>https://com.msu.edu/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc233791959"/>
+      <w:r w:rsidRPr="0061495F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="005A09E5" w:rsidRPr="0061495F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>EFERENCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc233791960"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:t>REQUIRED STUDY RESOURCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9E9912" w14:textId="702C5A78" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc106630800"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Please find online content for this course in D2L (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00165CD1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>https://d2l.msu.edu/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>). Once logged in</w:t>
+      </w:r>
+      <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with your MSU Net ID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, your course </w:t>
+      </w:r>
+      <w:r w:rsidR="6854B9C4" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appear on the D2L landing page. </w:t>
+      </w:r>
+      <w:r w:rsidR="53A086CA" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you do not see your course on the landing page, search for the course with the following criteria, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pin </w:t>
+      </w:r>
+      <w:r w:rsidR="25C46649" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to your homepage</w:t>
+      </w:r>
+      <w:r w:rsidR="000002C8" w:rsidRPr="000002C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000002C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>FCM 620 Core Family Medicine I.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6326ED" w14:textId="5F549BE4" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="009A1109">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus)</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="2B13021B" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is your responsibility to make sure you have access to the course D2L page on the first day of the course. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4162636F" w14:textId="77777777" w:rsidR="00711CE9" w:rsidRPr="00C40B5D" w:rsidRDefault="00711CE9" w:rsidP="00711CE9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00ED088D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47BDB95D" w14:textId="71030DD8" w:rsidR="7AAF1195" w:rsidRDefault="7AAF1195" w:rsidP="71EB6B47">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc233791961"/>
+      <w:r>
+        <w:t>Required Websites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="510BA758" w14:textId="746D1E74" w:rsidR="329B0A2D" w:rsidRDefault="7AAF1195" w:rsidP="71EB6B47">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="71EB6B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Aquifer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71EB6B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="71EB6B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://michstate-do.meduapp.com/users/sign_in</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="71EB6B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. There are 60 cases that are related to Family Medicine, 41 Geriatric Cases along with multiple other disciplines. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F12930" w14:textId="77777777" w:rsidR="329B0A2D" w:rsidRDefault="7AAF1195" w:rsidP="71EB6B47">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="71EB6B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>True Learn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="71EB6B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> homepage by following the link: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A35911F" w14:textId="77777777" w:rsidR="7AAF1195" w:rsidRDefault="7AAF1195" w:rsidP="71EB6B47">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="71EB6B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.truelearn.net/?_ga=2.117887311.751432720.1652188608-917063151.1651858724</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="71EB6B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E97E569" w14:textId="2C79E8C2" w:rsidR="71EB6B47" w:rsidRDefault="71EB6B47" w:rsidP="71EB6B47">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B5777E" w14:textId="6916346C" w:rsidR="71EB6B47" w:rsidRDefault="71EB6B47" w:rsidP="71EB6B47">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc233791962"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
+        <w:t>SUGGESTED STUDY RESOURCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="0DA8A430" w14:textId="7874091F" w:rsidR="002A6615" w:rsidRPr="00E00C4B" w:rsidRDefault="00656E5F" w:rsidP="00E00C4B">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="71EB6B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Accessing Electronic Resources using MSU’s Library (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="71EB6B47">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>www.lib.msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="71EB6B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Will provide many of these for free. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc233791963"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Recommended Texts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="58911465" w14:textId="77777777" w:rsidR="00393C57" w:rsidRDefault="00393C57" w:rsidP="00393C57">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Current Treatment &amp; Diagnosis: Family Medicine, 5e. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="4445E494">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/Book.aspx?bookid=2934</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D897DC0" w14:textId="77777777" w:rsidR="00A52DCE" w:rsidRPr="00C40B5D" w:rsidRDefault="00A52DCE" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B61946" w14:textId="7C68AB96" w:rsidR="008D2AB1" w:rsidRDefault="00A50CB0" w:rsidP="008D2AB1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc233791964"/>
+      <w:r>
+        <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="3C4C7679" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7027BE12" w14:textId="6CC0D230" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Module A: Health Maintenance and Immunizations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB3B73E" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Module Goals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C89A55B" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77997A1C" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Describe the mechanisms to improve adherence to and understanding of screening recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EE6D4C" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Describe an individualized, evidence-based process on how to keep current with preventive service recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36E3D074" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Find and apply the current guidelines for immunizations, including protocols to “catch-up” a patient with incomplete prior immunizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC0D5CB" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Provide counseling related to health promotion and disease prevention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD6BCE9" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Identify risks of specific illnesses and behaviors that affect screening and treatment strategies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051A33A1" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Identify and perform recommended age-appropriate screenings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593B5A10" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FB08F4" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="990"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Module readings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596837FD" w14:textId="0973E2AB" w:rsidR="00C208DC" w:rsidRPr="00A67EF5" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5A2E83E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Current Treatment &amp; Diagnosis: Family Medicine, 5e: Chapter 15: Health Maintenance for Adults</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The directions on how to access the book are listed under Recommended</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A67EF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Texts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E38DAED" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36336CCC" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="450"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aquifer Cases for further Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE19883" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Family Medicine 01: 45-year-old female wellness visit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02A4C198" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Family Medicine 02: 55-year-old male wellness visit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A39C32" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70ABD193" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="450"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Additional Items</w:t>
+      </w:r>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A93FA12" w14:textId="421C51B4" w:rsidR="00C208DC" w:rsidRDefault="231B3C6A" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="01F27B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Center for Disease Control and Prevention 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00921A86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="01F27B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Immunization Schedule</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF35523" w14:textId="373F7DFD" w:rsidR="00F8675B" w:rsidRPr="00921A86" w:rsidRDefault="00921A86" w:rsidP="00921A86">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="62"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00921A86">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.cdc.gov/vaccines/hcp/imz-schedules/adult-schedule-vaccines.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4A8B1A25" w14:textId="4390254A" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>National Center for Chronic Disease Prevention and Health Promotion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5576DB7A" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRPr="00727879" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0F07ACEA" w14:textId="7D4EEBF2" w:rsidR="00B85647" w:rsidRDefault="00B85647" w:rsidP="003140E7">
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00727879">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.cdc.gov/nccdphp/index.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00727879">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCEAF96" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRPr="00727879" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00727879">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Family Physician: Immunizations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5332E648" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRPr="00727879" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="00727879">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.aafp.org/family-physician/patient-care/prevention-wellness/immunizations-vaccines/immunization-schedules.html</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00727879">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34814EA5" w14:textId="77777777" w:rsidR="00B85647" w:rsidRPr="0050013B" w:rsidRDefault="00B85647" w:rsidP="003140E7">
-[...1 lines deleted...]
-        <w:pStyle w:val="xmsolistparagraph"/>
+    <w:p w14:paraId="62B93B5C" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="231B3C6A" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...17 lines deleted...]
-        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="01F27B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Family Physician: Health Maintenance for Women of Reproductive Age. Am Fam Physician. 2021 Feb 15;103(4):209-217 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77272524" w14:textId="6513B0D7" w:rsidR="00C208DC" w:rsidRPr="00113823" w:rsidRDefault="00113823" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00113823">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.aafp.org/afp/2021/0215/p209</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00113823">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C8C56C" w14:textId="538F135F" w:rsidR="00C208DC" w:rsidRDefault="231B3C6A" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...365 lines deleted...]
-      <w:r w:rsidRPr="00BE193C">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="01F27B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>COMPETENCIES</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="4ABE9077" w14:textId="18CC95B3" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="046027D5" w:rsidP="003140E7">
+        <w:t xml:space="preserve">American Family Physician: The Adult Well-Male Examination. Am Fam Physician. 2018 Dec 15;98(12):729-737. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384A9714" w14:textId="159D046F" w:rsidR="00C208DC" w:rsidRPr="00EC22DD" w:rsidRDefault="00EC22DD" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="56608E3E" w14:textId="629C3A89" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="046027D5" w:rsidP="003140E7">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00EC22DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.aafp.org/afp/2018/1215/p729</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EC22DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2092A1C0" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3454012B" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Module B: Asthma / Chronic Obstructive Pulmonary Disease (COPD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BD8DDD" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Module Goals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F81674" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F821855" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Describe the mechanisms to improve adherence to and understanding of screening recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEC7DEC" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify various asthma syndromes based on symptoms as well as provide treatment options. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57A7A91D" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Understand the assessment, differential diagnosis, and treatment plan for patients with shortness of breath, with special attention to chronic obstructive pulmonary disease (COPD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560FAA54" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Understand the assessment and differential diagnosis for an adult with persistent cough, with special attention to the diagnosis and treatment plan for asthma and its co-morbid conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32064ED4" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370AED96" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Module readings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51EB5C6E" w14:textId="5AF54AB8" w:rsidR="00C208DC" w:rsidRPr="00B541BC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5A2E83E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Current Treatment &amp; Diagnosis: Family Medicine, 5e: Chapter 28: Respiratory Problems</w:t>
+      </w:r>
+      <w:r w:rsidR="00B541BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B541BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The directions on how to access the book are listed under Recommended Texts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D45B835" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B8B7B4" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aquifer Cases for further Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776C1DD3" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="476A295D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Family Medicine 28: 58-year-old male with shortness of breath</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C112A7" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="476A295D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Asthma – Basic Science Curricular Thread</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF552D4" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="347777C4" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Additional Items</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663A717E" w14:textId="64D9BD1D" w:rsidR="00C208DC" w:rsidRDefault="231B3C6A" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="01F27B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Family Physician: Asthma: Updated Diagnosis and Management Recommendations from GINA. Am Fam Physician. 2020 Jun 15;101(12):762-763  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B1412A" w14:textId="5EFB9EB6" w:rsidR="000623A4" w:rsidRPr="000623A4" w:rsidRDefault="000623A4" w:rsidP="000623A4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1980" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="000623A4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.aafp.org/afp/2020/0615/p762</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6740B83A" w14:textId="56627D00" w:rsidR="00C208DC" w:rsidRDefault="231B3C6A" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="01F27B7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Family Physician: Office Spirometry: Indications and Interpretation. Am Fam Physician. 2020 Mar 15;101(6):362-368  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3FBFFE" w14:textId="6E784242" w:rsidR="00723F90" w:rsidRPr="007E63AB" w:rsidRDefault="007E63AB" w:rsidP="00723F90">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1980" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="007E63AB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.aafp.org/afp/2020/0315/p362</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4843BE01" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 GOLD Reports for COPD (Chronic Obstructive Pulmonary Disease)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69DCFE42" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="007E63AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
-[...1069 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...220 lines deleted...]
-        <w:r w:rsidRPr="4445E494">
+        <w:ind w:left="1980" w:hanging="252"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="09A04641">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/Book.aspx?bookid=2934</w:t>
+          <w:t>https://goldcopd.org/2025-gold-report/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="4445E494">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E131845" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1980"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1980"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...27 lines deleted...]
-      <w:r w:rsidRPr="4445E494">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D96F74B" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1530" w:hanging="810"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00AD5E11">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Module C: Diabetes Mellitus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4399C51F" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1530" w:hanging="810"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Aquifer</w:t>
-[...57 lines deleted...]
-      <w:r w:rsidRPr="00AD5E11">
+        <w:t>Module Goals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D2C1E09" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1530" w:hanging="450"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>True Learn</w:t>
-[...84 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5A657A" w14:textId="760772D3" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="09A04641">
-[...29 lines deleted...]
-    <w:p w14:paraId="6610C821" w14:textId="2714362F" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+    <w:p w14:paraId="20892F11" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1530" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Describe the mechanisms to improve adherence to and understanding of screening recommendations.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F028524" w14:textId="444B6CCB" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+        <w:t xml:space="preserve">Individualize effective assessment and treatment plans for patients with Type </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diabetes Mellitus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DF52F3" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1530" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Describe an individualized, evidence-based process on how to keep current with preventive service recommendations.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F6037D5" w14:textId="08E4AD1E" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+        <w:t xml:space="preserve">Collect and incorporate appropriate psychosocial, cultural, health literacy and family data into the management plan of a patient with Type </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diabetes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177E21D3" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRPr="00070594" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="5C1A4217" w14:textId="11C93944" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+        <w:ind w:left="1530" w:hanging="450"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070594">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>Recognize the barriers to coordination of diabetes care and envision system-wide improvements that could improve coordination of diabetes care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE4648E" w14:textId="3E3E285F" w:rsidR="00C208DC" w:rsidRPr="00070594" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="7B2C5BBC" w14:textId="2032DFA3" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+        <w:ind w:left="1530" w:hanging="450"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00070594">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>Effectively educate the patient about type 2 diabetes with attention to</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50404">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00070594">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and respect for the patient's own disease model.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F291AC" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440"/>
-[...19 lines deleted...]
-        </w:numPr>
+        <w:ind w:left="1530"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212529"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34CB5784" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440"/>
-[...29 lines deleted...]
-        <w:ind w:left="1440" w:hanging="990"/>
+        <w:ind w:left="1530" w:hanging="810"/>
       </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Module readings</w:t>
       </w:r>
-      <w:r w:rsidRPr="09A04641">
-[...7 lines deleted...]
-    <w:p w14:paraId="320A36D6" w14:textId="77777777" w:rsidR="00677798" w:rsidRPr="00677798" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+    </w:p>
+    <w:p w14:paraId="46DFCB2C" w14:textId="5AA8FFB0" w:rsidR="00C208DC" w:rsidRPr="00C50404" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="5A2E83E1">
+        <w:ind w:left="1530" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Current Treatment &amp; Diagnosis: Family Medicine, 5e: Chapter 15: Health Maintenance for Adults </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6277BCDE" w14:textId="47AC24BD" w:rsidR="2967DF0A" w:rsidRPr="00677798" w:rsidRDefault="2967DF0A" w:rsidP="00677798">
+        <w:t xml:space="preserve">Current Treatment &amp; Diagnosis: Family </w:t>
+      </w:r>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medicine, 5e: Chapter 36: Diabetes Mellitus</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50404">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C50404">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The directions on how to access the book are listed under Recommended Texts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128231E0" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="2160"/>
-[...49 lines deleted...]
-        <w:ind w:firstLine="450"/>
+        <w:ind w:left="1530" w:hanging="810"/>
       </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C01E84" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1530" w:hanging="810"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Aquifer Cases for further Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F86A65" w14:textId="55759C89" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+    <w:p w14:paraId="105F7404" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLine="360"/>
+        <w:ind w:left="1530" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Family Medicine 01: 45-year-old female wellness visit</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="05C16EF4" w14:textId="54C630D8" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+        <w:t xml:space="preserve">Diabetes Mellitus – Type </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (T1DM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F26A90" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLine="360"/>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="1530" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="476A295D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Diabetes Mellitus – Type 2 (T2DM)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EED720" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1530" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="476A295D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Family Medicine </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="476A295D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6: 57-year-old female diabetes care visit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000A0200" w14:textId="7D54E8DA" w:rsidR="00C50404" w:rsidRPr="00786B42" w:rsidRDefault="00C208DC" w:rsidP="00786B42">
+      <w:pPr>
+        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="60F9781B" w14:textId="2D32C76C" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="09A04641">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF6BF03" w14:textId="2065E4DF" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLine="360"/>
+        <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="63EB065A" w14:textId="05286A95" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="09A04641">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Module D: Hypertension</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B0AC0A3" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLine="450"/>
+        <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Additional Items</w:t>
-      </w:r>
+        <w:t>Module Goals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468D1271" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648CC446" w14:textId="30FB79A8" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+    <w:p w14:paraId="2D09621A" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:firstLine="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="1620" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...38 lines deleted...]
-    <w:p w14:paraId="7DD788C6" w14:textId="4764816B" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Identify appropriate elements of a comprehensive physical examination in hypertensive patients, including proper techniques in blood pressure management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C054C3F" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="12DF013E" w14:textId="4B006310" w:rsidR="2967DF0A" w:rsidRPr="00727879" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+        <w:ind w:left="1620" w:hanging="540"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="084438A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>Define the nationally accepted guidelines for screening, diagnosing, and staging the severity of hypertension (ex. pre-hypertension, essential hypertension, and resistant hypertension).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524AEDB1" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="6196A30B" w14:textId="6DDB6C4A" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+        <w:ind w:left="1620" w:hanging="540"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="084438A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>Name appropriate elements of the hypertensive patient history to identify lifestyle and other cardiovascular risk factors and assess concomitant disorders that affect prognosis and guide treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8D9338" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="1620" w:hanging="540"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="084438A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>Formulate basic management plans for the longitudinal care of patients with hypertension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15557EBF" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1620"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEC3018" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="810"/>
       </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">American Family Physician: Health Maintenance for Women of Reproductive Age. Am Fam Physician. 2021 Feb 15;103(4):209-217 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="315A5936" w14:textId="1C0F7D88" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+        <w:t>Module readings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFDBFDD" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
+          <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440" w:firstLine="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:ind w:left="1620" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">Current Treatment &amp; Diagnosis: Family </w:t>
+      </w:r>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medicine, 5e: Chapter 35: Hypertension </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B6757F" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRPr="00C50404" w:rsidRDefault="00C208DC" w:rsidP="00C50404">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="900" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C50404">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The directions on how to access the book are listed under Recommended Texts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC67ED9" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B06B06" w14:textId="72140E9D" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="22FD3263" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="2467F5DB" w14:textId="0FF71F26" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+        <w:ind w:left="1620" w:hanging="810"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Aquifer Cases for further Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6682B47D" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440" w:firstLine="360"/>
-[...13 lines deleted...]
-      </w:hyperlink>
+        <w:ind w:left="1620" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Family Medicine 08: 54-year-old with elevated blood pressure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5305EA" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1620" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Family Medicine 31: 66-year-old with shortness of breath</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F16A810" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1620" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Internal Medicine 02: 60-year-old female with chest pain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533A67A5" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC2B25C" w14:textId="4F2B642D" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="09A04641">
+    <w:p w14:paraId="02A70C46" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00C208DC">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1800"/>
-[...34 lines deleted...]
-        <w:ind w:left="1440" w:hanging="720"/>
+        <w:ind w:left="1620" w:hanging="810"/>
       </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Module Goals</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>Additional materials</w:t>
+      </w:r>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16193CE4" w14:textId="0DD5BF67" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+    <w:p w14:paraId="5D8E790C" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1620" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Describe the mechanisms to improve adherence to and understanding of screening recommendations.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0AE2B3CE" w14:textId="2962E98F" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+        <w:t>Centers for Disease Control and Prevention: High Blood Pressure Symptoms and Causes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC6B43A" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="2070"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:anchor=":~:text=Signs%20and%20symptoms-,High%20blood%20pressure%20usually%20has%20no%20warning%20signs%20or%20symptoms,you%20have%20high%20blood%20pressure">
+        <w:r w:rsidRPr="09A04641">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.cdc.gov/high-blood-pressure/about/index.html#:~:text=Signs%20and%20symptoms-,High%20blood%20pressure%20usually%20has%20no%20warning%20signs%20or%20symptoms,you%20have%20high%20blood%20pressure</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFCF103" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1620" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Identify various asthma syndromes based on symptoms as well as provide treatment options. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="75F3EA11" w14:textId="5965D54A" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+        <w:t>American Heart Association – The facts about high blood pressure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B6AEB2" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2070"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1800" w:hanging="90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidRPr="09A04641">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.heart.org/en/health-topics/high-blood-pressure</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="09A04641">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F58BBC2" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1620" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="09A04641">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...155 lines deleted...]
-    <w:p w14:paraId="68491036" w14:textId="2B46CE95" w:rsidR="2967DF0A" w:rsidRDefault="2967DF0A" w:rsidP="003140E7">
+        <w:t>American Heart Association – Understanding Blood Pressure Readings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A27B3D4" w14:textId="77777777" w:rsidR="00C208DC" w:rsidRDefault="00C208DC" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="09A04641">
+        <w:ind w:left="2070"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...53 lines deleted...]
-        <w:r w:rsidRPr="09A04641">
+      </w:pPr>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidRPr="4445E494">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://www.aafp.org/afp/2020/0615/p762.html</w:t>
+          <w:t>https://www.heart.org/en/health-topics/high-blood-pressure/understanding-blood-pressure-readings</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="09A04641">
-[...1015 lines deleted...]
-    <w:p w14:paraId="40FE02C2" w14:textId="1C475F1A" w:rsidR="008838B7" w:rsidRPr="008838B7" w:rsidRDefault="008838B7" w:rsidP="00E14A7D">
+    </w:p>
+    <w:p w14:paraId="00092059" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="009C16A1">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:ind w:left="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc213320634"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc206756835"/>
+    </w:p>
+    <w:p w14:paraId="23ADCB43" w14:textId="01E66DA6" w:rsidR="009C16A1" w:rsidRPr="008838B7" w:rsidRDefault="009C16A1" w:rsidP="009C16A1">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc233791965"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Family Medicine topics and specific objectives</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="53644C4F" w14:textId="0865E274" w:rsidR="5DBC3232" w:rsidRDefault="5DBC3232" w:rsidP="4445E494">
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="5D5B9132" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="009C16A1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6451B759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">While on this rotation, the below is a list of the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1FBDA14C" w:rsidRPr="6451B759">
+        <w:t>While on this rotation, the below is a list of the Acute Presentations that should be seen/observed and the topic-specific objectives that should be considered when they present</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Acute </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="39141406" w:rsidRPr="6451B759">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6451B759">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Presentations that</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1FBDA14C" w:rsidRPr="6451B759">
+        <w:t xml:space="preserve"> In case you are unable to observe a topic, see the Resources Page on D2L. These are presentations that you should be aware of. There is no Assignment attached to these topics</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should be seen/observed and </w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00B731FC" w:rsidRPr="6451B759">
-[...55 lines deleted...]
-      <w:r w:rsidR="00993077" w:rsidRPr="476A295D">
+      <w:r w:rsidRPr="476A295D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2928"/>
         <w:gridCol w:w="6432"/>
       </w:tblGrid>
-      <w:tr w:rsidR="4445E494" w14:paraId="2B95B40C" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="4FD22AD6" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20B3FC27" w14:textId="3ADA5C25" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="1CDE0C6C" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Topics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2EE19C85" w14:textId="7EF2CFED" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="0D8F5C3C" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Topic-Specific Objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="6B84FC86" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="49CD32AB" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05167C27" w14:textId="72B7BE27" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="4CC220B1" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Abdominal pain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CBAA4B1" w14:textId="6E92158B" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="4E6D150B" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recognize the need for emergent versus urgent versus non urgent management for varying etiologies of abdominal pain</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="329175E5" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="284A7162" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6471C882" w14:textId="40706DE3" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="601DA4A2" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Abnormal vaginal bleeding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="766EC063" w14:textId="621B69C0" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="6C41C4DF" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Elicit an accurate menstrual history.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F70F73D" w14:textId="043BC835" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="322AA00A" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="46"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recognize when vaginal bleeding is abnormal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="0B9FE6A5" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="38E72488" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="41762ABF" w14:textId="307D6E80" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="4AEC7699" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Chest Pain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="738163C9" w14:textId="056057E7" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="6C8E95AF" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="45"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Describe how age and comorbidities affect the relative frequency of common etiologies.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52497DD8" w14:textId="40022AB7" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="35114D11" w14:textId="6903058C" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="45"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apply clinical decision rules that use pretest </w:t>
+              <w:t xml:space="preserve">Apply clinical decision rules that use </w:t>
             </w:r>
-            <w:r w:rsidR="002D7D3C" w:rsidRPr="4445E494">
+            <w:r w:rsidR="005B4DF4" w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>to</w:t>
+              <w:t>pretests</w:t>
             </w:r>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> guide evaluation.</w:t>
+              <w:t xml:space="preserve"> to guide evaluation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12E3CC31" w14:textId="6F310BDE" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="73C64DA1" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="45"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recognize the indications for emergent versus urgent versus non-urgent management for varying etiologies of chest pain.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1556250C" w14:textId="211904F5" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="199D0C22" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="45"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recognize cardiac ischemia and injury on electrocardiogram (ECG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="1A573C47" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="3C6CD9D2" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="358C0CBA" w14:textId="43052CE8" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="16714761" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Common Skin Lesions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="725D639C" w14:textId="50FEE59E" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="12CC2324" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Describe a skin lesion using appropriate medical terminology.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="1FEA851D" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="517F252E" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="491006FD" w14:textId="48C23D1A" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="36ED1A8A" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Common Skin Rashes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="445777F3" w14:textId="4FAC99A8" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="41200463" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Describe the characteristics of the rash.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08DC67FD" w14:textId="7C8FE613" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="04552528" w14:textId="68B3EAC3" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Prepare a skin scraping and identify fungal elements.</w:t>
+              <w:t xml:space="preserve">Prepare </w:t>
+            </w:r>
+            <w:r w:rsidR="005B4DF4" w:rsidRPr="4445E494">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>skin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4445E494">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> scraping and identify fungal elements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="2088AF4B" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="2EB66A25" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6CCA7062" w14:textId="6A077E1E" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="15C231A7" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cough</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7A912876" w14:textId="1C856157" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="55F78246" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Understand how pretest probability and the likelihood of test results altering treatment can be used to guide diagnostic testing.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="483518B2" w14:textId="6FC1EAB3" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="134D9086" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recognize pneumonia on a Chest X-Ray.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F66BBF8" w14:textId="20BD5F52" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="21AE1709" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Conduct an appropriate pulmonary examination including auscultation, appropriate identification of basic lung sounds (wheezing and rales) and percussion.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="34D65817" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="2004A1D6" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6D27DA3A" w14:textId="20F1314D" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="2712D7EC" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dementia (acute symptoms)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62C044F2" w14:textId="62D810E0" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="18F24158" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Describe the difference between acute delirium and dementia.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40B79479" w14:textId="39807E19" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="20C180D2" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Perform a screening test for cognitive decline (</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> the clock drawing test or the Mini-Mental Status Examination).</w:t>
+              <w:t>Perform a screening test for cognitive decline (e.g., the clock drawing test or the Mini-Mental Status Examination).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EBD9513" w14:textId="4516F6D9" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="3A77C671" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Select appropriate initial diagnostic tests for a patient presenting with memory loss, focusing on tests that identify treatable causes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="5B55F09E" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="5D1B8E7F" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60CD7A19" w14:textId="0020B3DF" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="6CC15ED7" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Depression (initial onset)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="76510D99" w14:textId="3F693EB8" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="51603E9D" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appreciate the </w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> fatigue, pain, vague symptoms, sleep disturbances, and overt depression).</w:t>
+              <w:t>Appreciate the many presentations of depression in primary care (e.g., fatigue, pain, vague symptoms, sleep disturbances, and overt depression).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B96543D" w14:textId="170C3FC8" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="744EE513" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Use a validated screening tool for depression.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02E165BA" w14:textId="759B9664" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="11B6F427" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assess suicide risk.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="765947F4" w14:textId="709532F5" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="32C14586" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recognize when diagnostic testing is indicated to exclude medical conditions that may mimic depression.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="225DC644" w14:textId="3CD6A9C6" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="3B94F8DA" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recognize the role of substance use/abuse in depression and the value of identifying and addressing substance abuse in depressed patients.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="094236CE" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="37CAEC76" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="31C607C9" w14:textId="0C7CD921" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="05368D09" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dizziness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="70F75C48" w14:textId="0008F25E" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="18CD3F28" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Distinguish between vertigo, disequilibrium, pre-syncope, and lightheadedness.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7063F37E" w14:textId="6FA4F6D6" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="14FC8D71" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Identify cardiogenic causes of dizziness on EKG.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="6CC7BB7D" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="01A5DA2E" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2658EAE1" w14:textId="5849EB41" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="7EDE3E7C" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dysuria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="540D8A81" w14:textId="30940E17" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="2F101029" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Interpret a urinalysis.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7512DB2C" w14:textId="1B6BFF7E" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="1648CB24" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Discuss when to consider ordering further testing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="05378FC2" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="24E8A9C2" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="453C14C6" w14:textId="18A005F0" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="52AFCFBB" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fever</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2DE1395B" w14:textId="44C8C1F7" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="3DC11B8A" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Describe a focused, cost-effective approach to evaluation and diagnostic testing.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="039C29A4" w14:textId="7C1EF4BA" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="344A63EF" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Propose prompt follow-up to detect treatable causes of infection that appear after the initial visit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="419E4451" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="685509D1" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0498AAC0" w14:textId="2C8C5181" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="0CC53A77" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Headache</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4E77C0C0" w14:textId="6BA010F3" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="0560A98C" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Determine what imaging is appropriate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="10BD80A9" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="0AFAF1F6" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6DD62C99" w14:textId="124A5750" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="21668C57" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Joint Pain and Injury</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1669B1DA" w14:textId="2625211C" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="7622B148" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Describe the difference between acute and overuse injuries.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5460DFBE" w14:textId="6D000BD1" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="2BF80288" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Elicit an accurate mechanism of injury.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63D0B086" w14:textId="52C9C938" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="6485DA1F" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Perform an appropriate musculoskeletal examination.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18084C13" w14:textId="3B91CBB5" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="7E0DB25F" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Apply the Ottawa decision rules to determine when it is appropriate to order ankle radiographs.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56233A33" w14:textId="70DE1651" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="6E80E1EB" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Apply the Ottawa decision rules to determine when it is appropriate to order knee radiographs.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48F9A937" w14:textId="085BD6F6" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="6167D481" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Detect a fracture on standard radiographs and accurately describe displacement, orientation, and location (</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> nondisplaced, spiral fracture of the distal fibula).</w:t>
+              <w:t>Detect a fracture on standard radiographs and accurately describe displacement, orientation, and location (e.g., nondisplaced, spiral fracture of the distal fibula).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29AF9CE5" w14:textId="3A0F85CE" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="67503480" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Perform a large joint aspiration or injection.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="7CBD0A5B" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="6CC85081" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4A1ED20E" w14:textId="1129267E" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="58212D94" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Leg Swelling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="350956D0" w14:textId="55A73B0F" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="0BDE5DFC" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recognize the need for urgent versus non-urgent management for varying etiologies of leg swelling, including when a Doppler ultrasound test for DVT is indicated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="168DE9F5" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="2418E68F" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6802A2DB" w14:textId="7229CEF6" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="5BC55B66" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Low back pain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="56CC9671" w14:textId="23FC5BFC" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="3D503FAE" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Describe indications for plain radiographs in patients with back pain.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51107E8B" w14:textId="777BB2DA" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="4AA7D811" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Conduct an appropriate musculoskeletal examination that includes inspection, palpation, range of </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="46C9545A" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="33AE3A0B" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A9AAD45" w14:textId="574631F7" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="6A51C261" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Pregnancy (initial presentation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5D000625" w14:textId="4EB73A14" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="5D9AF98C" w14:textId="7BACF795" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recognize that </w:t>
+              <w:t xml:space="preserve">Recognize that many family physicians incorporate prenatal care and deliveries into their practice and </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="4445E494">
+            <w:r w:rsidR="00E449FD" w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>many</w:t>
+              <w:t>studies that</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> family physicians incorporate prenatal care and deliveries into their practice and studies support this practice.</w:t>
+              <w:t xml:space="preserve"> support this practice.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A536E27" w14:textId="107633D4" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="1D6468CC" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recognize common presentations of pregnancy, including positive home pregnancy test, missed/late period, and abnormal vaginal bleeding.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D1EFBCC" w14:textId="712D2AB9" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="30151408" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Appreciate the wide ranges of responses that women and their families exhibit upon discovering a pregnancy.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="41C4EF23" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="0AC77618" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E934F6D" w14:textId="14E37D26" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="3DF5883F" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Shortness of Breath/Wheezing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D72C388" w14:textId="58FEED24" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="0F78A0F9" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Assess a patient with dyspnea for signs of clinical instability.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B56418B" w14:textId="1925CEEE" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="21C419E5" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Describe the role of laboratory testing and imaging in diagnosis of CHF and pulmonary embolism.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71BDF3DB" w14:textId="445C00BD" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="7B222AD3" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Locate and apply evidence-based guidelines for pharmacologic management of asthma.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DBB78E2" w14:textId="6A379089" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="68D1C92D" w14:textId="0975E958" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Teach patients appropriate technique and use of maintenance medications and rescue inhalers.</w:t>
+              <w:t xml:space="preserve">Teach patients appropriate </w:t>
+            </w:r>
+            <w:r w:rsidR="005B4DF4" w:rsidRPr="4445E494">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>techniques</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4445E494">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and use of maintenance medications and rescue inhalers.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="700D4E1D" w14:textId="007ADAD7" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="531FAC2C" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Develop an asthma action plan for patients.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B5CE34E" w14:textId="014B19DC" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="011CF240" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recognize typical radiographic findings of COPD, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> and pneumothorax.</w:t>
+              <w:t>Recognize typical radiographic findings of COPD, CHF, and pneumothorax.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A0E860F" w14:textId="5D1C375F" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="4E8621B2" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpret pulmonary function testing to distinguish between asthma, COPD, and restrictive lung disease. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="23C3864A" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="51E4E9FD" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E31EF5A" w14:textId="2A132B40" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="210A4027" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Upper Respiratory Symptoms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="22667A97" w14:textId="15D7BABE" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="214BCBF2" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Recognize that most acute upper respiratory symptoms are caused by viruses and are not treated with antibiotics.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03E18FE2" w14:textId="13E38457" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="73DBCA18" w14:textId="354C4490" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Determine a patient’s pretest probability for streptococcal pharyngitis and make appropriate treatment decision (</w:t>
+              <w:t xml:space="preserve">Determine a patient’s pretest probability for streptococcal pharyngitis and make appropriate treatment </w:t>
             </w:r>
-            <w:r w:rsidR="002D51E4" w:rsidRPr="4445E494">
+            <w:r w:rsidR="005B4DF4" w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>e.g.,</w:t>
+              <w:t>decisions</w:t>
             </w:r>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> empiric treatment, test or neither treat nor </w:t>
-[...17 lines deleted...]
-              <w:t>).</w:t>
+              <w:t xml:space="preserve"> (e.g., empiric treatment, test or neither treat nor test).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="4445E494" w14:paraId="029C14C2" w14:textId="77777777" w:rsidTr="4445E494">
+      <w:tr w:rsidR="009C16A1" w14:paraId="391A1E47" w14:textId="77777777" w:rsidTr="00F53FB3">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2928" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3DF1E821" w14:textId="0B7831B6" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+          <w:p w14:paraId="55F15EB5" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00F53FB3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vaginal Discharge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6432" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="52CEFABB" w14:textId="33A9FFC3" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00074322">
+          <w:p w14:paraId="27CB30C1" w14:textId="77777777" w:rsidR="009C16A1" w:rsidRDefault="009C16A1" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="4445E494">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Discuss the interpretation of wet prep and potassium hydroxide (KOH) specimens.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E40BE09" w14:textId="07C28FA0" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="00E14A7D">
-[...75 lines deleted...]
-    <w:p w14:paraId="0D3BC6CB" w14:textId="0A9632F3" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
+    <w:p w14:paraId="6434F272" w14:textId="77777777" w:rsidR="00C011F6" w:rsidRDefault="00C011F6" w:rsidP="00CA6324">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Yu Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A756358" w14:textId="77777777" w:rsidR="00233C63" w:rsidRPr="00C40B5D" w:rsidRDefault="00233C63" w:rsidP="004D031A">
-[...13 lines deleted...]
-    <w:p w14:paraId="4470F51E" w14:textId="5ED30F50" w:rsidR="00233C63" w:rsidRPr="00C40B5D" w:rsidRDefault="00233C63" w:rsidP="00233C63">
+    <w:p w14:paraId="237C2EB8" w14:textId="07C28FA0" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="005B4DF4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23427ABF" w14:textId="1F077C95" w:rsidR="005650A1" w:rsidRDefault="00B7447A" w:rsidP="005650A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc233791966"/>
+      <w:r>
+        <w:t>DO/PhD Students</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="13813AE8" w14:textId="31D55071" w:rsidR="00B7447A" w:rsidRPr="00C40B5D" w:rsidRDefault="005650A1" w:rsidP="00C8622F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...49 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C8622F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>DO/PhD student rotations that take place during G years span</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5602" w:rsidRPr="00C8622F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approximately 4 months. DO/PhD students taking this course during G years should contact the CA to discuss </w:t>
+      </w:r>
+      <w:r w:rsidR="00752CFA" w:rsidRPr="00C8622F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assignment due dates. </w:t>
+      </w:r>
+      <w:r w:rsidR="00617478" w:rsidRPr="00C8622F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students are required to take the COMAT exam at the end of the rotation if it is a rotation requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="00650B43" w:rsidRPr="00C8622F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF18321" w14:textId="77777777" w:rsidR="0016237F" w:rsidRDefault="0016237F" w:rsidP="0016237F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc206756838"/>
+    </w:p>
+    <w:p w14:paraId="14E16123" w14:textId="14319A1A" w:rsidR="0016237F" w:rsidRDefault="0016237F" w:rsidP="0016237F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc233791967"/>
+      <w:r w:rsidRPr="005F71C3">
+        <w:t>ASSIGNMENT</w:t>
+      </w:r>
+      <w:r>
+        <w:t>S AND</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F71C3">
+        <w:t xml:space="preserve"> SUBMISSION REQUIREMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="2E49A9BC" w:rsidRPr="476A295D">
-[...81 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    </w:p>
+    <w:p w14:paraId="25583749" w14:textId="77777777" w:rsidR="0016237F" w:rsidRDefault="0016237F" w:rsidP="0016237F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="444DAE81" w14:textId="77777777" w:rsidR="0016237F" w:rsidRDefault="0016237F" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Please make sure the correct document is uploaded to the correct dropbox.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732C7389" w14:textId="77777777" w:rsidR="0016237F" w:rsidRDefault="0016237F" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>make sure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the document uploaded can be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>opened and viewed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. If your submission cannot be opened, it will be returned which will delay in the grading process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B594576" w14:textId="77777777" w:rsidR="0016237F" w:rsidRDefault="0016237F" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Please make sure the document is in .</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PDF, .doc(x), xls(x) or .ppt(x)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formats only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FD84DC" w14:textId="10821457" w:rsidR="0016237F" w:rsidRPr="008D2AB1" w:rsidRDefault="0016237F" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0090473A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Please note that no assignments will be graded until after the rotation ends</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51201803" w14:textId="77777777" w:rsidR="00233C63" w:rsidRPr="00C40B5D" w:rsidRDefault="00233C63" w:rsidP="00233C63">
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+    <w:p w14:paraId="3688E589" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53782B2F" w14:textId="3CBCEACF" w:rsidR="00D74F28" w:rsidRPr="00CA6324" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc233791968"/>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-      </w:pPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>MID ROTATION FEEDBACK FORM</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00095FAC">
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441D9812" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00095FAC">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7ED1099B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students are required to complete the MSU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>COM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ED1099B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mid-Rotation Feedback Form. This form is on D2L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E5FB6E4" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F82630" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>To be considered Completed 100% and needing no revisions, your submission must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CA9781">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> include</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DDE5B6" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To be completed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645EEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00095FAC">
+        </w:rPr>
+        <w:t>by Student:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75C27512" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="2767BF62" w14:textId="77777777" w:rsidR="00233C63" w:rsidRPr="00C40B5D" w:rsidRDefault="00233C63" w:rsidP="003140E7">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Rotation Section Complete</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40121A57" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Student Name Complete</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11895D8A" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...302 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="759F075E" w14:textId="0A80B4D7" w:rsidR="00DD11DB" w:rsidRDefault="00DD11DB" w:rsidP="003140E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To be completed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00645EEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>by the Attending or Resident:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD63A1E" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="70EAA3AC" w14:textId="72EE2D1D" w:rsidR="00DD11DB" w:rsidRDefault="00DD11DB" w:rsidP="003140E7">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Evaluator Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E807992" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="56"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...44 lines deleted...]
-    <w:p w14:paraId="7495E781" w14:textId="77777777" w:rsidR="00DD11DB" w:rsidRDefault="00DD11DB" w:rsidP="003140E7">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Evaluation Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C4CCBA" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="56"/>
-[...299 lines deleted...]
-          <w:numId w:val="54"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Date Reviewed with Student (</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6B41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>between the 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6B41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -12477,1897 +11784,3067 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Friday and 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6B41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6B41">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2668390C" w14:textId="77777777" w:rsidR="0077408F" w:rsidRDefault="0077408F" w:rsidP="003140E7">
+    <w:p w14:paraId="15EECA9F" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="54"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00645EEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Question</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00645EEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1, 2, 3, and 4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727F1037" w14:textId="77777777" w:rsidR="00DA4C94" w:rsidRDefault="00DA4C94" w:rsidP="00DA4C94">
+    <w:p w14:paraId="04E00171" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2104F8CC" w14:textId="76994F2B" w:rsidR="00DA4C94" w:rsidRDefault="00DA4C94" w:rsidP="00DA4C94">
+    <w:p w14:paraId="20A41110" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Submission Method for Mid-Rotation Feedback Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C97470" w14:textId="77777777" w:rsidR="00DA4C94" w:rsidRDefault="00DA4C94" w:rsidP="003140E7">
+    <w:p w14:paraId="512F5174" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Student must upload the form to the Mid-Rotation Feedback Dropbox</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0984CDB9" w14:textId="77777777" w:rsidR="00DA4C94" w:rsidRDefault="00DA4C94" w:rsidP="003140E7">
+    <w:p w14:paraId="1F54A34A" w14:textId="6A3F4B92" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Submission must be 100% Complete and needing no revisions.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="46D4EE4D" w14:textId="77777777" w:rsidR="00DA4C94" w:rsidRDefault="00DA4C94" w:rsidP="003140E7">
+        <w:t xml:space="preserve">Submission must be 100% Complete and </w:t>
+      </w:r>
+      <w:r w:rsidR="009203A8">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no revisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D0900B0" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Must be submitted by 11:59 pm the Third Sunday of the Rotation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C65C96" w14:textId="4DB49DF6" w:rsidR="00752D62" w:rsidRDefault="00752D62" w:rsidP="003140E7">
+    <w:p w14:paraId="2D6C1942" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="55"/>
+          <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Make sure the submission can be opened and </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="07615369" w14:textId="77777777" w:rsidR="0077408F" w:rsidRDefault="0077408F" w:rsidP="0077408F">
+        <w:t>Make sure the submission can be opened and viewed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2711D118" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BC992A6" w14:textId="77777777" w:rsidR="0077408F" w:rsidRDefault="0077408F" w:rsidP="0077408F">
+    <w:p w14:paraId="718F5092" w14:textId="77777777" w:rsidR="00D74F28" w:rsidRPr="008D2AB1" w:rsidRDefault="00D74F28" w:rsidP="00D74F28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>If a section is not complete, the form will be returned and will need revisions.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">If a section is not complete, the form will be returned and will need revisions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ED1099B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A grade cannot be entered for the course until all requirements are met. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ED1099B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you cannot complete the Mid-Rotation Feedback, you will be responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assistant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ED1099B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>for the assigned Corrective Action</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA40499" w14:textId="77777777" w:rsidR="00AB7B43" w:rsidRDefault="00AB7B43" w:rsidP="00D74F28"/>
+    <w:p w14:paraId="4BC6D93B" w14:textId="77777777" w:rsidR="008C6266" w:rsidRDefault="008C6266" w:rsidP="008C6266">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc140667110"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc169695537"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc207273195"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc233791969"/>
+      <w:r w:rsidRPr="47D391D7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>AQUIFER CASES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="154E4BDA" w14:textId="48E9315E" w:rsidR="005841B6" w:rsidRDefault="005841B6" w:rsidP="005841B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:textAlignment w:val="baseline"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4FDF80C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Once you have completed the Calibrate Assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="55050D36" w:rsidRPr="4FDF80C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (see details below)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4FDF80C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, Aquifer will put a Performance Summary together for each student. It will provide detailed information to illuminate knowledge gaps and drive efficient study patterns. There will be a tab in that report entitled: “My Learning Plan and To Do’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14A31" w:rsidRPr="4FDF80C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4FDF80C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Once you have reviewed the report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4FDF80C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> You must complete </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4FDF80C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>five</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4FDF80C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cases of your choosing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1218AB" w14:textId="77777777" w:rsidR="008C6266" w:rsidRDefault="008C6266" w:rsidP="008C6266">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:textAlignment w:val="baseline"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54AF2A26" w14:textId="458DFF8F" w:rsidR="008C6266" w:rsidRDefault="008C6266" w:rsidP="008C6266">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="593A12A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Students must upload the</w:t>
+      </w:r>
+      <w:r w:rsidR="00953F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> completed </w:t>
+      </w:r>
+      <w:r w:rsidR="00B91E72">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00953F95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">My Learning Plan and To Do’s” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="593A12A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">report </w:t>
+      </w:r>
+      <w:r w:rsidR="00B830CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and a report </w:t>
+      </w:r>
+      <w:r w:rsidR="0051208E" w:rsidRPr="593A12A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that outlines which cases you completed (during this rotation, your dates </w:t>
+      </w:r>
+      <w:r w:rsidR="0051208E" w:rsidRPr="593A12A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="0051208E" w:rsidRPr="593A12A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fall in your 4-week rotation period)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C41A9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the same named </w:t>
+      </w:r>
+      <w:r w:rsidRPr="593A12A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>D2L (Desire2Learn) drop box by 11:59 pm on the last day of the clerkship to be eligible to receive Honors or obtain a High Pass in the rotation. A grade cannot be entered for the course until all requirements are met.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C2A37C" w14:textId="04FC0964" w:rsidR="00C41A9B" w:rsidRDefault="00C41A9B" w:rsidP="008C6266">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="593A12A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Take your time on the cases, they have valuable information in them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF0D582" w14:textId="77777777" w:rsidR="008C6266" w:rsidRDefault="008C6266" w:rsidP="008C6266">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>There is a sample report for you to refer to under the Aquifer Modules Section on D2L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583BD708" w14:textId="77777777" w:rsidR="008C6266" w:rsidRDefault="008C6266" w:rsidP="008C6266">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47D391D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>How to Access Aquifer Cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB542F3" w14:textId="77777777" w:rsidR="008C6266" w:rsidRDefault="008C6266" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47D391D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Go to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidRPr="47D391D7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://michstate-do.meduapp.com/users/sign_in</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66D60D1C" w14:textId="77777777" w:rsidR="008C6266" w:rsidRDefault="008C6266" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47D391D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>You will be brought to a Sign In page. If you have previously accessed Aquifer for pediatrics, enter the same Sign In information. If you are new to Aquifer, enter your msu.edu email and click “register.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC1EB26" w14:textId="0C5DA7A3" w:rsidR="008C6266" w:rsidRDefault="008C6266" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47D391D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once you have signed in, you should have access to a course labeled </w:t>
+      </w:r>
+      <w:r w:rsidRPr="47D391D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>“F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amily Medicine </w:t>
+      </w:r>
+      <w:r w:rsidR="00D26B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2026-2027 Course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="47D391D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="47D391D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>if you do not, please reach out to the Course Assistant on the first page of this syllabus. You will be able to use any of the cases in that course to fulfil your requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7666F3EF" w14:textId="77777777" w:rsidR="008C6266" w:rsidRDefault="008C6266" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="47D391D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>You must navigate through the case including the last page. This will give you a Green Light on case completion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE3A756" w14:textId="296711C9" w:rsidR="001F5E8B" w:rsidRDefault="008C6266" w:rsidP="001F5E8B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you cannot complete the Aquifer Cases, you will be responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5E8B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the assigned Corrective Action</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5E8B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7F1230" w14:textId="624F8178" w:rsidR="26910FCD" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6796FB" w14:textId="77777777" w:rsidR="00AF06AC" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF06AC" w:rsidP="00AF06AC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc233791970"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>QUIZZES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="36247349" w14:textId="77777777" w:rsidR="00AF06AC" w:rsidRDefault="00AF06AC" w:rsidP="00937A2A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62E1AE7A" w14:textId="66646FDE" w:rsidR="00A85ED6" w:rsidRPr="00A85ED6" w:rsidRDefault="00A85ED6" w:rsidP="00937A2A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc233791971"/>
+      <w:r w:rsidRPr="00A85ED6">
+        <w:t>CALIBRATE ASSESSMENT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="06EF77A2" w14:textId="77777777" w:rsidR="00A85ED6" w:rsidRDefault="00A85ED6" w:rsidP="00A85ED6">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each student will be assigned a Calibrate Early Assessment in Aquifer. The assessment will have 25 board-style vignette questions. Each question is comprehensive of all cases in Aquifer and are mapped to the learning objectives and teaching points. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCD3840" w14:textId="77777777" w:rsidR="00A85ED6" w:rsidRDefault="00A85ED6" w:rsidP="00A85ED6">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Each question will provide an explanation of the correct answer. Please submit a .pdf of your Learning Performance Overview to the dropbox of the same title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF3C424" w14:textId="77777777" w:rsidR="00A85ED6" w:rsidRDefault="00A85ED6" w:rsidP="00A85ED6">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are no scores to be involved with this assessment. The assessment needs to be completed for credit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B8918F" w14:textId="77777777" w:rsidR="00A85ED6" w:rsidRPr="00160C3A" w:rsidRDefault="00A85ED6" w:rsidP="00A85ED6">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The assessment will be open from 8:00 am the first Monday of the rotation until 11:59 pm the first Sunday of the rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B51E26" w14:textId="3987355A" w:rsidR="00A85ED6" w:rsidRDefault="00A85ED6" w:rsidP="00A85ED6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you cannot complete the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE37B8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Calibrate Assessment,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you will be responsible for contacting the Course </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE37B8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the assigned Corrective Action</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE37B8">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D60A7E5" w14:textId="77777777" w:rsidR="00A85ED6" w:rsidRDefault="00A85ED6" w:rsidP="00A85ED6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7929D0" w14:textId="77777777" w:rsidR="00937A2A" w:rsidRPr="001F555D" w:rsidRDefault="00937A2A" w:rsidP="00937A2A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc200344767"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc207273194"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc233791972"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc195262113"/>
+      <w:r w:rsidRPr="001F555D">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>TRUELEARN QUIZ</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="02460036" w14:textId="77777777" w:rsidR="00937A2A" w:rsidRPr="007D1B54" w:rsidRDefault="00937A2A" w:rsidP="00937A2A">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:t> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="007D1B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requirements of the Quiz are below, followed by the TrueLearn Grading Scale for this requirement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CAB00ED" w14:textId="490A56B9" w:rsidR="00937A2A" w:rsidRPr="007D1B54" w:rsidRDefault="00937A2A" w:rsidP="00937A2A">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:textAlignment w:val="baseline"/>
-[...86 lines deleted...]
-      <w:r w:rsidRPr="00C72217">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Steps for Completion and Grading Scale for the TrueLearn Quiz</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68222555" w14:textId="77777777" w:rsidR="00C72217" w:rsidRPr="00C72217" w:rsidRDefault="00C72217" w:rsidP="00E25032">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00C72217">
+    <w:p w14:paraId="474F899F" w14:textId="77777777" w:rsidR="00937A2A" w:rsidRPr="007D1B54" w:rsidRDefault="00937A2A" w:rsidP="00937A2A">
+      <w:pPr>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Each student will need to take a 60-question quiz in TrueLearn. The quiz will be assigned in TrueLearn for you. An email outlining the requirement and the due date will be sent the first day of your rotation from TrueLearn. If you do not receive it, immediately reach out to the Course Assistant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FF2CF6" w14:textId="77777777" w:rsidR="00C72217" w:rsidRDefault="00C72217" w:rsidP="00C72217">
+    <w:p w14:paraId="515F669D" w14:textId="262EECB4" w:rsidR="00937A2A" w:rsidRPr="007D1B54" w:rsidRDefault="00937A2A" w:rsidP="00937A2A">
       <w:pPr>
         <w:ind w:left="810"/>
-      </w:pPr>
-[...14 lines deleted...]
-      <w:r w:rsidR="00FB12E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D1B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The 60-Question Quiz will need to be completed by 11:</w:t>
+      </w:r>
+      <w:r w:rsidR="7E49FC8C" w:rsidRPr="71EB6B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>59</w:t>
+      </w:r>
+      <w:r w:rsidR="53101140" w:rsidRPr="71EB6B47">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
-[...6 lines deleted...]
-    <w:p w14:paraId="7F9E8E84" w14:textId="77777777" w:rsidR="00C72217" w:rsidRPr="00C72217" w:rsidRDefault="00C72217" w:rsidP="003140E7">
+      <w:r w:rsidR="00AE197D" w:rsidRPr="71EB6B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pm on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the fourth Wednesday of the rotation. It needs to be completed before the COMAT. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F0644F" w14:textId="68E9859F" w:rsidR="00937A2A" w:rsidRDefault="00937A2A" w:rsidP="00960699">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="57"/>
+          <w:numId w:val="52"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:ind w:left="1890" w:hanging="450"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C72217">
-[...6 lines deleted...]
-    <w:p w14:paraId="00CE6833" w14:textId="21F6B18D" w:rsidR="00C72217" w:rsidRPr="00C72217" w:rsidRDefault="00C72217" w:rsidP="00C72217">
+      <w:r w:rsidRPr="007D1B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Pass – 60 questions completed with a </w:t>
+      </w:r>
+      <w:r w:rsidR="003F2181">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1B54">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>0% or higher. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBCB16B" w14:textId="231A4135" w:rsidR="003F2181" w:rsidRPr="007D1B54" w:rsidRDefault="003F2181" w:rsidP="00960699">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1890" w:hanging="450"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>High Pass/Honor – 60 questions with a 65% or higher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48450B48" w14:textId="0421B6B5" w:rsidR="00937A2A" w:rsidRPr="007D1B54" w:rsidRDefault="00937A2A" w:rsidP="00937A2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="94"/>
         <w:ind w:left="810" w:right="90"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C72217">
-[...6 lines deleted...]
-    <w:p w14:paraId="098024F4" w14:textId="77777777" w:rsidR="00C72217" w:rsidRPr="00C72217" w:rsidRDefault="00C72217" w:rsidP="00C72217">
+      <w:r w:rsidRPr="007D1B54">
+        <w:t xml:space="preserve">If you do not receive a passing grade, please </w:t>
+      </w:r>
+      <w:r w:rsidR="75042988">
+        <w:t>reach out to the Course Assistant</w:t>
+      </w:r>
+      <w:r w:rsidR="7E49FC8C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="02ABF811">
+        <w:t>A corrective action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1B54">
+        <w:t xml:space="preserve"> second quiz will </w:t>
+      </w:r>
+      <w:r w:rsidR="7800DB94">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE197D">
+        <w:t>assigned,</w:t>
+      </w:r>
+      <w:r w:rsidR="7800DB94">
+        <w:t xml:space="preserve"> and you will need to complete it. Once the Corrective Action is assigned you will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1B54">
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r w:rsidR="7800DB94">
+        <w:t>be able</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D1B54">
+        <w:t xml:space="preserve"> to Pass the rotation regardless of the score you receive on it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCEA82B" w14:textId="77777777" w:rsidR="00937A2A" w:rsidRPr="007D1B54" w:rsidRDefault="00937A2A" w:rsidP="00937A2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14164F81" w14:textId="77777777" w:rsidR="00C72217" w:rsidRPr="00C72217" w:rsidRDefault="00C72217" w:rsidP="00C72217">
+    <w:p w14:paraId="62163962" w14:textId="77777777" w:rsidR="00937A2A" w:rsidRPr="007D1B54" w:rsidRDefault="00937A2A" w:rsidP="00937A2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Submission Method for TrueLearn Quiz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F4C2F2" w14:textId="77777777" w:rsidR="00C72217" w:rsidRPr="00C72217" w:rsidRDefault="00C72217" w:rsidP="003140E7">
+    <w:p w14:paraId="09A4548C" w14:textId="77777777" w:rsidR="00937A2A" w:rsidRPr="007D1B54" w:rsidRDefault="00937A2A" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2123"/>
           <w:tab w:val="left" w:pos="2124"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="38" w:after="0" w:line="262" w:lineRule="exact"/>
         <w:ind w:left="2123" w:hanging="452"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>There is no submission needed for this</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>requirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E78D26" w14:textId="77777777" w:rsidR="00C72217" w:rsidRPr="00C72217" w:rsidRDefault="00C72217" w:rsidP="003140E7">
+    <w:p w14:paraId="004C4093" w14:textId="77777777" w:rsidR="00937A2A" w:rsidRPr="007D1B54" w:rsidRDefault="00937A2A" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2123"/>
           <w:tab w:val="left" w:pos="2124"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="223" w:lineRule="auto"/>
         <w:ind w:left="2123" w:right="516" w:hanging="452"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Course</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Assistant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>review</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TrueLearn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>update</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the grades in the Grade Book on</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>D2L.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1EDB0C" w14:textId="77777777" w:rsidR="00C72217" w:rsidRPr="00C72217" w:rsidRDefault="00C72217" w:rsidP="00C72217">
+    <w:p w14:paraId="08560659" w14:textId="77777777" w:rsidR="00937A2A" w:rsidRPr="007D1B54" w:rsidRDefault="00937A2A" w:rsidP="00937A2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
         <w:ind w:left="1511"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C638F2" w14:textId="77777777" w:rsidR="00C72217" w:rsidRPr="00C72217" w:rsidRDefault="00C72217" w:rsidP="00C72217">
+    <w:p w14:paraId="673E279F" w14:textId="77777777" w:rsidR="00937A2A" w:rsidRPr="007D1B54" w:rsidRDefault="00937A2A" w:rsidP="00937A2A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="1240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Steps for logging into TrueLearn: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8370BC" w14:textId="77777777" w:rsidR="00C72217" w:rsidRPr="00C72217" w:rsidRDefault="00C72217" w:rsidP="003140E7">
+    <w:p w14:paraId="5682FC2E" w14:textId="77777777" w:rsidR="00937A2A" w:rsidRPr="007D1B54" w:rsidRDefault="00937A2A" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2031"/>
           <w:tab w:val="left" w:pos="2032"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="40" w:after="0" w:line="237" w:lineRule="auto"/>
         <w:ind w:right="1448"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Access TrueLearn homepage by following the link:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00C72217">
+      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="007D1B54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.truelearn.net/?_ga=2.117887311.751432720.1652188608-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId38" w:tgtFrame="_blank" w:history="1">
-        <w:r w:rsidRPr="00C72217">
+      <w:hyperlink r:id="rId36" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="007D1B54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> 917063151.1651858724 </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5688A773" w14:textId="77777777" w:rsidR="00C72217" w:rsidRPr="00C72217" w:rsidRDefault="00C72217" w:rsidP="003140E7">
+    <w:p w14:paraId="083CE8AB" w14:textId="20AFA969" w:rsidR="00937A2A" w:rsidRPr="00786B42" w:rsidRDefault="00937A2A" w:rsidP="00786B42">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="58"/>
+          <w:numId w:val="51"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2033"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="5" w:after="0" w:line="230" w:lineRule="auto"/>
         <w:ind w:right="516" w:hanging="361"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enter your MSU email address and the password that was sent to you by TrueLearn</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(please</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>keep</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>mind,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>you</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>can</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>change/update</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>password</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>once</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>you have logged</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C72217">
+      <w:r w:rsidRPr="007D1B54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>in) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538CC7BC" w14:textId="77777777" w:rsidR="00C72217" w:rsidRDefault="00C72217" w:rsidP="00C72217">
-[...8 lines deleted...]
-    <w:p w14:paraId="5AD752C8" w14:textId="77777777" w:rsidR="00C72217" w:rsidRDefault="00C72217" w:rsidP="00C72217">
+    <w:p w14:paraId="6A742B21" w14:textId="3A613464" w:rsidR="00A85ED6" w:rsidRPr="00975A1E" w:rsidRDefault="00937A2A" w:rsidP="00975A1E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="156" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="810" w:right="516"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you do not meet the required score or you fail to complete the TrueLearn quiz, it will be your responsibility to reach out to the Course Assistant (Shannon Grochulski-Fries, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId37">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>grochuls@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>) for the assigned Corrective Action, see page 23.</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="7F4BD14F" w14:textId="0C11C185" w:rsidR="0E6AF12A" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
+        <w:t>) for the assigned Corrective Action</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7C52">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00806A27" w:rsidRPr="00806A27">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00806A27">
+        <w:t>Once the Corrective Action is assigned you will only be able to Pass the rotation regardless of the score you receive on it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16ABCE4F" w14:textId="77777777" w:rsidR="001D2E0B" w:rsidRPr="00C40B5D" w:rsidRDefault="001D2E0B" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="386481B5" w14:textId="7AAD3EA5" w:rsidR="00AF7A05" w:rsidRPr="00AF7A05" w:rsidRDefault="00A50CB0" w:rsidP="00975A1E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc233791973"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>ONLINE MODULES OR CONFERENCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="52310903" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00AF7A05">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc206756837"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc233791974"/>
+      <w:r w:rsidRPr="4445E494">
+        <w:t>ZOOM CONFERENCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r w:rsidRPr="4445E494">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E33A6FC" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00AF7A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="476A295D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The Department of Family and Community Medicine requires that you attend ONE of the zoom sessions offered the month you are on Family Medicine (FCM 620) rotation. This is a conference between the MSUCOM Department of Family Medicine and the MSUCOM Students (the Attending’s you are rotating with do not need to attend).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E99E4CA" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00AF7A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50EB1204" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00AF7A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6451B759">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must complete the Qualtrics Survey as to which Session works best for you and the Attending of the service you will be on. You will receive a calendar invite with the Zoom link for the session for which you are scheduled. One of these sessions needs to be attended whether you are in person or Virtual for this rotation. If you are on a Virtual rotation due to illness and are too ill to attend, please contact the CA for an alternative meeting or assignment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651F0E39" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00AF7A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73719AB0" w14:textId="39922E44" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00AF7A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The zoom conferences will consist of you presenting a case to the MSUCOM Department of Family Medicine Faculty members. Your case presentation must be of a patient encounter you experienced while on this rotation. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NO PowerPoints are to be made for this </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD2BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>requirement;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> they will not be allowed to be shared. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6848470C" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00AF7A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DA93F7" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00095FAC" w:rsidRDefault="00AF7A05" w:rsidP="00AF7A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00095FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00095FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>oral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00095FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> presentation that should include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00095FAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576B4731" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Present illness, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4997022F" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Physical exam, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="413BA7AE" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any labs or imaging, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289C998D" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Differential diagnosis and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ABB79D0" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any medications or therapy provided. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253CCDE5" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00AF7A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B39FE9" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00AF7A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You must be able to answer one of the following, after your presentation: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0A7FB2" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What was it about this case that made you choose this one? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D17F2B" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What is one learning pearl that you took away from this case? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5708749A" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is there something that caused you to change the direction you were initially thinking? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6E2BEE" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Is there a question regarding this that you would like to ask the provider overseeing this Zoom? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F98508E" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00AF7A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4157449B" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00AF7A05">
+      <w:pPr>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Professionalism on Zoom calls mean</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> maintaining the same level of decorum and respect as you would in a face-to-face meeting, including: having your video turned on when possible, dressing appropriately, minimizing background noise, actively listening, speaking clearly, being mindful of time, and avoiding distractions like multitasking or conversations with other students; essentially, treating the virtual space with the same seriousness as a physical meeting room.  Each student will be given a warning when they are non-compliant, if the behavior continues, you will be removed from the Zoom. Once removed, you will not be able to join the zoom again and a Corrective Action assignment will be issued. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BEFD33D" w14:textId="77777777" w:rsidR="00AF7A05" w:rsidRPr="00C40B5D" w:rsidRDefault="00AF7A05" w:rsidP="00AF7A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="810"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6451B759">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>If you are unable to attend either conference, it will be your responsibility to reach out to the Course Coordinator for the assigned Corrective Action, see page 18.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B79713B" w14:textId="4D176E13" w:rsidR="00C237C9" w:rsidRPr="00C40B5D" w:rsidRDefault="00C237C9" w:rsidP="00CB6761">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F4BD14F" w14:textId="130DDDE9" w:rsidR="0E6AF12A" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc213320640"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc233791975"/>
       <w:r>
         <w:t>COMAT EXAM INFORMATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3EE5F6F3" w14:textId="1AD41076" w:rsidR="011810AE" w:rsidRDefault="011810AE" w:rsidP="4445E494">
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="2B227573" w14:textId="77777777" w:rsidR="00131463" w:rsidRDefault="00131463" w:rsidP="00131463">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>DUE DATE:</w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">The MSUCOM Family and Community Medicine Department allows the FM (Family Medicine) COMAT to be completed on the last Friday of the second primary care rotation: FCM 620 plus either FCM 622 (FM </w:t>
       </w:r>
-      <w:r w:rsidR="00791F67">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>) or IM 658 (IM Ambulatory).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33593FA0" w14:textId="32871810" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="4445E494">
-[...44 lines deleted...]
-    <w:p w14:paraId="28F0FA90" w14:textId="77777777" w:rsidR="00F43965" w:rsidRPr="00CB4500" w:rsidRDefault="00F43965" w:rsidP="00F43965">
+    <w:p w14:paraId="5C400A8C" w14:textId="77777777" w:rsidR="00131463" w:rsidRDefault="00131463" w:rsidP="00CB4500">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="SmartLink"/>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5222D9C5">
-[...20 lines deleted...]
-    <w:p w14:paraId="3FC93B0F" w14:textId="77777777" w:rsidR="00F43965" w:rsidRPr="00835016" w:rsidRDefault="00F43965" w:rsidP="00F43965">
+    </w:p>
+    <w:p w14:paraId="1606BC8F" w14:textId="77777777" w:rsidR="006556C6" w:rsidRDefault="006556C6" w:rsidP="006556C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Due to the multiple different schedules that can occur, the grade for the Family Medicine COMAT will be issued under the requirements for FCM 620. This means that until all requirements are met for the course, you will have an NGR (No Grade Reported) listed for this course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFD2FE0" w14:textId="77777777" w:rsidR="00131463" w:rsidRDefault="00131463" w:rsidP="00CB4500">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25EB72A3" w14:textId="77777777" w:rsidR="00F43965" w:rsidRPr="00AF2D97" w:rsidRDefault="00F43965" w:rsidP="00F43965">
-[...1 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="07373A38" w14:textId="1FE19426" w:rsidR="00CB4500" w:rsidRPr="00AF06AC" w:rsidRDefault="0029743A" w:rsidP="009A0D12">
+      <w:pPr>
         <w:ind w:left="720"/>
-        <w:jc w:val="left"/>
-[...52 lines deleted...]
-        <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF06AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For information on exam registration and administration, please visit the COM (College of Osteopathic Medicine) Clerkship Student Portal: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38">
+        <w:r w:rsidRPr="00AF06AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>enright4@msu.edu</w:t>
+          <w:t>https://michiganstate.sharepoint.com/sites/StudentClerkship</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AF2D97">
-[...149 lines deleted...]
-    <w:p w14:paraId="3B432B5F" w14:textId="6244DE54" w:rsidR="00F43965" w:rsidRPr="00F43965" w:rsidRDefault="00F43965" w:rsidP="00F43965">
+    </w:p>
+    <w:p w14:paraId="35B1CCF5" w14:textId="77777777" w:rsidR="0029743A" w:rsidRPr="00835016" w:rsidRDefault="0029743A" w:rsidP="0029743A">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7ACAF297">
+    </w:p>
+    <w:p w14:paraId="4561E87B" w14:textId="77777777" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="00AF2D97">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The COMAT exam for the related subject/course will be taken by the student on the last Friday of the rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58208715" w14:textId="77777777" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Absence due to emergent need</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EB06A5" w14:textId="0859DFE9" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The student will need to communicate emergent need of absence to the Associate Dean for Clerkship Education for approval (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidRPr="00AF2D97">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>enright4@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Documentation may be requested.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6AD5DD" w14:textId="77777777" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="3"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The clerkship team will schedule a make-up examination that may occur on an open Friday COMAT test date, or another date chosen by the Clerkship team following the missed exam.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="469B44BE" w14:textId="231D96FF" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personal need to delay </w:t>
+      </w:r>
+      <w:r w:rsidR="001242E4" w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>examination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA91579" w14:textId="7502B8B7" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">On rare </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="44" w:name="_Int_qnHlHSOI"/>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>occasion</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the student may request </w:t>
+      </w:r>
+      <w:r w:rsidR="0085534B" w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>delaying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the COMAT examination</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562" w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Associate Dean for Clerkship Education will review and approve/deny such requests</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562" w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The student must request a delay to com.clerkship@msu.edu by the end of the first week of the rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="390361A9" w14:textId="0BD5E092" w:rsidR="00876F87" w:rsidRPr="00FE5960" w:rsidRDefault="00876F87" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Failure to show for the scheduled examination, or failure to show up on time as described </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7A70">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in the COMAT Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, will result in a ‘0’ score for the scheduled examination attempt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60593DE0" w14:textId="77777777" w:rsidR="00CB4500" w:rsidRDefault="00CB4500" w:rsidP="0029743A">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If a student requires accommodation, a valid Accommodation Letter from the Resource Center for Persons with Disabilities (RCPD) must be presented to the COM Clerkship Team at least seven days in advance of the COMAT examination date. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72E537D2" w14:textId="244FE0B4" w:rsidR="4445E494" w:rsidRDefault="4445E494" w:rsidP="0064763E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E8A181D" w14:textId="1919ACEA" w:rsidR="26910FCD" w:rsidRDefault="0029743A" w:rsidP="00CB6761">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="720" w:firstLine="270"/>
+        <w:ind w:left="720"/>
         <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2EBE9148" w14:textId="1B86CD1D" w:rsidR="32803DEF" w:rsidRDefault="32803DEF" w:rsidP="008921E1">
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a student requires accommodation, a valid </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF4FEF" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accommodation </w:t>
+      </w:r>
+      <w:r w:rsidR="0D2DC27D" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="0087793D" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>etter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the Resource Center for Persons with Disabilities (RCPD) must be presented to the COM Clerkship Team at least seven days in advance of the COMAT examination date. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFED629" w14:textId="77777777" w:rsidR="00E80112" w:rsidRDefault="00E80112" w:rsidP="00CB6761">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D22C9AC" w14:textId="77777777" w:rsidR="00E80112" w:rsidRDefault="00E80112" w:rsidP="00E80112">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc213320641"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc206756842"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc233791976"/>
       <w:r w:rsidRPr="4445E494">
         <w:t>COMAT G</w:t>
       </w:r>
-      <w:r w:rsidR="00C940D6">
-[...7 lines deleted...]
-    <w:p w14:paraId="1B900FAB" w14:textId="0D269B72" w:rsidR="32803DEF" w:rsidRDefault="32803DEF" w:rsidP="4445E494">
+      <w:r>
+        <w:t>RADING SCALE</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="0A9F85DB" w14:textId="77777777" w:rsidR="00E80112" w:rsidRDefault="00E80112" w:rsidP="00E80112">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C82A5E" w14:textId="516D2612" w:rsidR="32803DEF" w:rsidRDefault="32803DEF" w:rsidP="4445E494">
+    <w:p w14:paraId="24DEE925" w14:textId="77777777" w:rsidR="00E80112" w:rsidRDefault="00E80112" w:rsidP="00E80112">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Honors- </w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">You will need to score at or above 110 on </w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>your first</w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> attempt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7700C7B7" w14:textId="759B4510" w:rsidR="32803DEF" w:rsidRDefault="32803DEF" w:rsidP="4445E494">
+    <w:p w14:paraId="16A2E7F7" w14:textId="77777777" w:rsidR="00E80112" w:rsidRDefault="00E80112" w:rsidP="00E80112">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to meeting the other passing requirements listed in the “Honor Rotation Requirements” section of this syllabus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D386DBB" w14:textId="0E6CE381" w:rsidR="32803DEF" w:rsidRDefault="32803DEF" w:rsidP="4445E494">
+    <w:p w14:paraId="02A9B910" w14:textId="77777777" w:rsidR="00E80112" w:rsidRDefault="00E80112" w:rsidP="00E80112">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632DF94A" w14:textId="660DCF96" w:rsidR="32803DEF" w:rsidRDefault="32803DEF" w:rsidP="4445E494">
+    <w:p w14:paraId="442D557B" w14:textId="77777777" w:rsidR="00E80112" w:rsidRDefault="00E80112" w:rsidP="00E80112">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>High Pass</w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">- You will need to score 104 to 109 on </w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>your first</w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> attempt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638AE79B" w14:textId="21A90EE1" w:rsidR="32803DEF" w:rsidRDefault="32803DEF" w:rsidP="4445E494">
+    <w:p w14:paraId="1A353225" w14:textId="77777777" w:rsidR="00E80112" w:rsidRDefault="00E80112" w:rsidP="00E80112">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">In addition to meeting the other passing requirements listed in the “High Pass Rotation Requirements” section of this syllabus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78505C15" w14:textId="10A4DDD3" w:rsidR="32803DEF" w:rsidRDefault="32803DEF" w:rsidP="4445E494">
+    <w:p w14:paraId="05D1737C" w14:textId="77777777" w:rsidR="00E80112" w:rsidRDefault="00E80112" w:rsidP="00E80112">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B36A35" w14:textId="60C02738" w:rsidR="32803DEF" w:rsidRPr="00567D07" w:rsidRDefault="32803DEF" w:rsidP="00567D07">
+    <w:p w14:paraId="4F481ECF" w14:textId="77777777" w:rsidR="00E80112" w:rsidRPr="00567D07" w:rsidRDefault="00E80112" w:rsidP="00E80112">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Pass</w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">- Score at or above 83 on the exam. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3CB1E3" w14:textId="0D0DD340" w:rsidR="32803DEF" w:rsidRDefault="32803DEF" w:rsidP="4445E494">
+    <w:p w14:paraId="1CD2BEF9" w14:textId="77777777" w:rsidR="00E80112" w:rsidRDefault="00E80112" w:rsidP="00E80112">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36D02CB0" w14:textId="5BA250AD" w:rsidR="32803DEF" w:rsidRDefault="32803DEF" w:rsidP="4445E494">
+    <w:p w14:paraId="5BF50CC7" w14:textId="77777777" w:rsidR="00E80112" w:rsidRDefault="00E80112" w:rsidP="00E80112">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440" w:right="585"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>- Will be the conditional grade given until all the requirements of this rotation are completed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CBB8FB" w14:textId="52E9FB14" w:rsidR="32803DEF" w:rsidRDefault="32803DEF" w:rsidP="4445E494">
+    <w:p w14:paraId="62F82294" w14:textId="77777777" w:rsidR="00E80112" w:rsidRDefault="00E80112" w:rsidP="00E80112">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440" w:right="585"/>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53ECDC52" w14:textId="41998234" w:rsidR="00567D07" w:rsidRPr="00567D07" w:rsidRDefault="32803DEF" w:rsidP="00567D07">
+    <w:p w14:paraId="6453845F" w14:textId="77777777" w:rsidR="00E80112" w:rsidRPr="00567D07" w:rsidRDefault="00E80112" w:rsidP="00E80112">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440" w:right="585"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">- Not taking or passing the COMAT Exam by the due date on the first or second attempt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CD1014" w14:textId="77777777" w:rsidR="00567D07" w:rsidRDefault="32803DEF" w:rsidP="00567D07">
+    <w:p w14:paraId="730A0CF8" w14:textId="77777777" w:rsidR="00E80112" w:rsidRDefault="00E80112" w:rsidP="00E80112">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1800"/>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00567D07" w:rsidRPr="4445E494">
+      <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EEA463" w14:textId="77777777" w:rsidR="00567D07" w:rsidRDefault="00567D07" w:rsidP="00E7053D">
+    <w:p w14:paraId="21159654" w14:textId="262C965B" w:rsidR="00E80112" w:rsidRDefault="00E80112" w:rsidP="00992CC4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you fail to take your exam when you are scheduled, you will receive a zero and have one chance to retake the exam. </w:t>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:t>If you fail to take your exam when you are scheduled, you will receive a zero and have one chance to retake the exam. The Department will notify students of their failure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E5D4D4" w14:textId="77777777" w:rsidR="00E80112" w:rsidRPr="00CB6761" w:rsidRDefault="00E80112" w:rsidP="00CB6761">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...12 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc213320642"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc233791977"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="37" w:name="_Toc213320643"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc233791978"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="1D0D4AB6" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00165CD1">
+        <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00767C31" w:rsidRPr="00165CD1">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Students will receive an email from Medtrics to select the attending </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="00ED3A84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="00ED3A84" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00ED3A84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
@@ -14441,80 +14918,80 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="41" w:name="_Toc213320644"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc233791979"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId41" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -14534,55 +15011,55 @@
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc213320645"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc233791980"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="7EAFC114" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Instructor of Record </w:t>
       </w:r>
       <w:r w:rsidR="5A508616" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00365D1E" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -14633,527 +15110,828 @@
       <w:r w:rsidR="0047522E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
+    <w:p w14:paraId="08F3B119" w14:textId="42E57417" w:rsidR="005A2923" w:rsidRPr="00E00C4B" w:rsidRDefault="0022491F" w:rsidP="00E00C4B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc213320646"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc233791981"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="07DDAFAD" w14:textId="50DAEB36" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="07DDAFAD" w14:textId="42AF3F6A" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4445E494">
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
-      <w:r w:rsidR="002D51E4" w:rsidRPr="4445E494">
+      <w:r w:rsidR="00614562">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00DD6A81" w:rsidRPr="4445E494">
+      <w:r w:rsidR="00DD6A81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students </w:t>
       </w:r>
-      <w:r w:rsidR="00D60454" w:rsidRPr="4445E494">
+      <w:r w:rsidR="00D60454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">who were not successful on these assignments during the course </w:t>
       </w:r>
-      <w:r w:rsidR="00DD6A81" w:rsidRPr="4445E494">
+      <w:r w:rsidR="00DD6A81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">will receive an NGR grade </w:t>
       </w:r>
-      <w:r w:rsidR="0007505A" w:rsidRPr="4445E494">
-[...5 lines deleted...]
-      <w:r w:rsidR="00D60454" w:rsidRPr="4445E494">
+      <w:r w:rsidR="0007505A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="006325AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are permitted</w:t>
+      </w:r>
+      <w:r w:rsidR="0007505A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go through a ‘corrective action’ proces</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="002D51E4" w:rsidRPr="4445E494">
+      <w:r w:rsidR="00614562">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00D60454" w:rsidRPr="4445E494">
+      <w:r w:rsidR="00D60454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
-      <w:r w:rsidRPr="4445E494">
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be </w:t>
       </w:r>
-      <w:r w:rsidRPr="4445E494">
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
       </w:r>
-      <w:r w:rsidRPr="4445E494">
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D670A1" w14:textId="0BEA23C7" w:rsidR="413E6846" w:rsidRDefault="413E6846" w:rsidP="003140E7">
+    <w:p w14:paraId="090FEB40" w14:textId="77777777" w:rsidR="00860490" w:rsidRDefault="00860490" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mid Rotation Evaluation  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78599DCC" w14:textId="732944A5" w:rsidR="413E6846" w:rsidRDefault="413E6846" w:rsidP="00074322">
+    <w:p w14:paraId="42C0A109" w14:textId="76A6A785" w:rsidR="00860490" w:rsidRDefault="00860490" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students that do not successfully complete and upload their mid-rotation evaluation by 11:59 pm the last day (Sunday) of the rotation must email the Course </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B4648">
+        <w:t xml:space="preserve">Students that do not successfully complete and upload their mid-rotation evaluation by 11:59 </w:t>
+      </w:r>
+      <w:r w:rsidR="00992CC4" w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pm on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the last day (Sunday) of the rotation must email the Course </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Assistant</w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> explaining why this was missed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB3E702" w14:textId="2D896DAB" w:rsidR="413E6846" w:rsidRDefault="413E6846" w:rsidP="003140E7">
+    <w:p w14:paraId="31B198F4" w14:textId="5595082B" w:rsidR="0013365D" w:rsidRDefault="0013365D" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4445E494">
-[...6 lines deleted...]
-    <w:p w14:paraId="6CCACC3B" w14:textId="78720C42" w:rsidR="413E6846" w:rsidRDefault="413E6846" w:rsidP="003140E7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Calibrate Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283C11E6" w14:textId="031B211E" w:rsidR="00A47350" w:rsidRDefault="00A47350" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students that do not complete </w:t>
+      </w:r>
+      <w:r w:rsidR="000C46BC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>the Calibrate Assessment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by 11:59 </w:t>
+      </w:r>
+      <w:r w:rsidR="00294FF1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pm on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="000C46BC">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">first Sunday </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of the rotation must email the Course Assistant explaining why this was missed. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EFA49B" w14:textId="23876DB0" w:rsidR="00C70967" w:rsidRDefault="00A47350" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Course Assistant will contact the Instructor of Record, and they will assign the required Corrective Action. Corrective Action may take one of a variety of different formats, and the instructions will be outlined in the email from the Course Assistant with details and deadlines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FFB6B1" w14:textId="77777777" w:rsidR="00C70967" w:rsidRDefault="00C70967" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Aquifer Cases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A109C43" w14:textId="2980EE57" w:rsidR="00C70967" w:rsidRDefault="00C70967" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1656"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Students that do not complete and upload their Aquifer report showing they did at least</w:t>
+      </w:r>
+      <w:r w:rsidR="005B70F0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="005B70F0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aquifer cases by 11:59 </w:t>
+      </w:r>
+      <w:r w:rsidR="00294FF1">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pm on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the last day (Sunday) of the rotation must email the Course Assistant explaining why this was missed. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4788C2" w14:textId="77777777" w:rsidR="00C70967" w:rsidRDefault="00C70967" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1656"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Course Assistant will contact the Instructor of Record, and they will assign the required Corrective Action. Corrective Action may take one of a variety of different formats, and the instructions will be outlined in the email from the Course Assistant with details and deadlines. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EEA53E" w14:textId="457EEF5D" w:rsidR="00860490" w:rsidRDefault="00860490" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TrueLearn Quiz  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48462699" w14:textId="06487E2F" w:rsidR="00860490" w:rsidRDefault="00860490" w:rsidP="00960699">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4445E494">
-[...32 lines deleted...]
-    <w:p w14:paraId="677C6043" w14:textId="6BBFE361" w:rsidR="413E6846" w:rsidRDefault="413E6846" w:rsidP="003140E7">
+      <w:r w:rsidRPr="4FDF80C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students that do not successfully complete this quiz by 11:59 </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="59" w:name="_Int_gozEpBWQ"/>
+      <w:r w:rsidRPr="4FDF80C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pm</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r w:rsidRPr="4FDF80C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the last </w:t>
+      </w:r>
+      <w:r w:rsidR="1DBAA7AB" w:rsidRPr="71EB6B47">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00667491">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Wednesday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4FDF80C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the rotation will be required to complete the initial assignment and an additional 60 question quiz in TrueLearn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="464384C9" w14:textId="77777777" w:rsidR="00860490" w:rsidRDefault="00860490" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This will follow the same rules as the initial </w:t>
       </w:r>
-      <w:r w:rsidR="00F94D59">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>0-question quiz and will be due within 14 days of the assignment being assigned. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D6ED6F" w14:textId="3EAD0995" w:rsidR="3C6EC992" w:rsidRDefault="3C6EC992" w:rsidP="003140E7">
+    <w:p w14:paraId="2749FE9E" w14:textId="77777777" w:rsidR="00860490" w:rsidRDefault="00860490" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Zoom Conference  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A9F7EB" w14:textId="60810120" w:rsidR="009064C7" w:rsidRDefault="3C6EC992" w:rsidP="003140E7">
+    <w:p w14:paraId="5CB9C6F1" w14:textId="6A1B4FEF" w:rsidR="00860490" w:rsidRDefault="00860490" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students that miss the Zoom Conference for this rotation must email the Course </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B4648">
+        <w:t xml:space="preserve">Students that </w:t>
+      </w:r>
+      <w:r w:rsidR="000C46BC" w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>missed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Zoom Conference for this rotation must email the Course </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Assistant</w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> explaining why this was missed. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4805F6BB" w14:textId="5C4447C4" w:rsidR="3C6EC992" w:rsidRDefault="009064C7" w:rsidP="003140E7">
+        <w:t xml:space="preserve"> explaining why th</w:t>
+      </w:r>
+      <w:r w:rsidR="000C46BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4445E494">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was missed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E11F9B2" w14:textId="77777777" w:rsidR="00860490" w:rsidRDefault="00860490" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you are </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="00255FEC" w14:textId="08ADB710" w:rsidR="3C6EC992" w:rsidRDefault="3C6EC992" w:rsidP="003140E7">
+        <w:t xml:space="preserve">If you are removed from the Zoom Conference for non-compliance, the Corrective Action will be assigned. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A4FBF3" w14:textId="77777777" w:rsidR="00860490" w:rsidRDefault="00860490" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Course Assistant will contact the Instructor of </w:t>
-[...5 lines deleted...]
-        <w:t>Record,</w:t>
+        <w:t>The Course Assistant will contact the Instructor of Record, and they will assign the required Corrective Action. Corrective Action may take one of a variety of different formats</w:t>
+      </w:r>
+      <w:r w:rsidRPr="722913BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5E46A631">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CAF625F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i.e., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="70AF91A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">essays, attending another </w:t>
+      </w:r>
+      <w:r w:rsidRPr="306F8F5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>zoom session</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1D633721">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70AF91A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and they will assign the required Corrective Action. Corrective Action may take one of a variety of different formats</w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t>and the instructions will be outlined in the email from the Course Assistant with details and deadlines. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E6FBA1" w14:textId="101DC591" w:rsidR="3C6EC992" w:rsidRDefault="3C6EC992" w:rsidP="003140E7">
+    <w:p w14:paraId="3E6294C2" w14:textId="77777777" w:rsidR="00860490" w:rsidRDefault="00860490" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4445E494">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">COMAT  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7748D32C" w14:textId="77777777" w:rsidR="009B7DE3" w:rsidRPr="009B7DE3" w:rsidRDefault="009B7DE3" w:rsidP="003140E7">
+    <w:p w14:paraId="66F1BD80" w14:textId="77777777" w:rsidR="00860490" w:rsidRPr="009B7DE3" w:rsidRDefault="00860490" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1512"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B7DE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">If you fail to take your exam when you are scheduled, you will receive a zero and have one chance to retake the exam. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="003A702F" w:rsidRDefault="005A2923" w:rsidP="003A702F">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the </w:t>
       </w:r>
       <w:r w:rsidR="00020A66">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>title</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -15337,50 +16115,51 @@
         <w:t xml:space="preserve">may extend beyond 14 days. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="283ACC78" w14:textId="1C4B5496" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D9CFE7A" w14:textId="7DBA9FB7" w:rsidR="005208EF" w:rsidRPr="00C40B5D" w:rsidRDefault="005208EF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If a student </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>successfully completes</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -15570,82 +16349,75 @@
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>except for</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Attending Evaluation)</w:t>
       </w:r>
       <w:r w:rsidR="00F92546" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Additionally, a letter of </w:t>
-[...6 lines deleted...]
-        <w:t>unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
+        <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7200D457" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRDefault="00D900EF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57D30E8A" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRPr="00C40B5D" w:rsidRDefault="00D900EF" w:rsidP="00D900EF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc213320647"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc233791982"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="60"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E1A04B" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRPr="00C40B5D" w:rsidRDefault="00D900EF" w:rsidP="00D900EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r>
@@ -15739,158 +16511,174 @@
         </w:rPr>
         <w:t xml:space="preserve">that exist </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">outside </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of those </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="696055B3" w14:textId="77777777" w:rsidR="00B6209F" w:rsidRDefault="00B6209F" w:rsidP="000602B1">
+    <w:p w14:paraId="696055B3" w14:textId="77777777" w:rsidR="00B6209F" w:rsidRDefault="00B6209F" w:rsidP="00294FF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2048A12C" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="000760FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2048A12C" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
-        <w:ind w:left="0" w:firstLine="288"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc213320648"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc233791983"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="230637D6" w14:textId="12E47486" w:rsidR="002E4FC2" w:rsidRDefault="002E4FC2" w:rsidP="00782174">
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="3C87F4CF" w14:textId="4A414FE0" w:rsidR="00582476" w:rsidRPr="00A13CE5" w:rsidRDefault="00294FF1" w:rsidP="00A13CE5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="084438A2">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4FC2" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must be completed to determine a </w:t>
       </w:r>
-      <w:r w:rsidR="005F342F" w:rsidRPr="084438A2">
+      <w:r w:rsidR="005F342F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">final </w:t>
       </w:r>
-      <w:r w:rsidRPr="084438A2">
+      <w:r w:rsidR="002E4FC2" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>grade for the course</w:t>
       </w:r>
-      <w:r w:rsidR="002D51E4" w:rsidRPr="084438A2">
+      <w:r w:rsidR="00614562">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="084438A2">
+      <w:r w:rsidR="002E4FC2" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are required to ensure their rotation requirements are completed </w:t>
       </w:r>
-      <w:r w:rsidR="00E3438B" w:rsidRPr="084438A2">
+      <w:r w:rsidR="00E3438B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and submitted </w:t>
       </w:r>
-      <w:r w:rsidRPr="084438A2">
+      <w:r w:rsidR="002E4FC2" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>correctly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5BE2B0" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
+    <w:p w14:paraId="1D5BE2B0" w14:textId="2E704A94" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>H/Honors</w:t>
       </w:r>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – A grade of honors will be designated to students demonstrating outstanding clinical, professional, and academic performance in certain core rotations. Criteria for achieving honors in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While Honors designation will be awarded to students meeting the criteria in the syllabi of the above courses, Honors is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved Honors in the course. The students Medical Student Performance Evaluation will reflect each Honors grade.</w:t>
+        <w:t xml:space="preserve"> – A grade of honors will be designated to students demonstrating outstanding clinical, professional, and academic performance in certain core rotations. Criteria for achieving honors in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While Honors designation will be awarded to students meeting the criteria in the syllabi of the above courses, Honors is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved Honors in the course. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E16540" w:rsidRPr="1125DAF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>students’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1125DAF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical Student Performance Evaluation will reflect each Honors grade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69143B46" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4832D541" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
@@ -15901,92 +16689,166 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>HP/High Pass</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>– The grade of High Pass will be designated to students who have above average clinical, professional, and academic performance in certain core rotations but do not meet the criteria for Honors. Criteria for High Pass in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While High Pass designation will be awarded to students meeting the criteria in the syllabi of the above courses, High Pass is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved High Pass in the course. The student’s Medical Student Performance Evaluation will reflect each High Pass grade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF4C842" w14:textId="77777777" w:rsidR="00FC5804" w:rsidRDefault="00FC5804" w:rsidP="00582476">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="356"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2FDEE0" w14:textId="42889A89" w:rsidR="00FC5804" w:rsidRPr="000E19AE" w:rsidRDefault="00FC5804" w:rsidP="00FC5804">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E40000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E40000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Honors/High Pass Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CCB45B" w14:textId="412D73D8" w:rsidR="00FC5804" w:rsidRPr="00FC5804" w:rsidRDefault="00FC5804" w:rsidP="00FC5804">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E40000"/>
+        </w:rPr>
+        <w:t>Students are eligible to earn a High Pass or Honors designation only during the first attempt of a core rotation</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562" w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E40000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E40000"/>
+        </w:rPr>
+        <w:t>Any subsequent attempts at the same rotation will be graded as a Pass/No Grade, regardless of performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612BFCDF" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F90E42E" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>P/Pass</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-11"/>
@@ -16974,1187 +17836,1111 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4508D4B0" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="000760FF" w:rsidRDefault="00582476" w:rsidP="00582476">
+    <w:p w14:paraId="4508D4B0" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="008D08CA" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc233791984"/>
+      <w:r w:rsidRPr="008D08CA">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7ED43562" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="000760FF" w:rsidRDefault="00582476" w:rsidP="00582476">
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="7ED43562" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="008D08CA" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D08CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc213320650"/>
-      <w:r w:rsidRPr="5A2E83E1">
+      <w:bookmarkStart w:id="63" w:name="_Toc233791985"/>
+      <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="22A3AEB6" w:rsidRPr="5A2E83E1">
+      <w:r w:rsidR="22A3AEB6" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5D2C6730" w14:textId="5D4CFC1C" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="5A2E83E1">
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="6DA12BA7" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">During this rotation, the student is expected to take </w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="03A07F8D" w14:textId="2E58620C" w:rsidR="00A656F2" w:rsidRDefault="1009C248" w:rsidP="5A2E83E1">
+        <w:t xml:space="preserve">During this rotation, the student is expected to take a proactive approach to learning about the discipline of Family Medicine. Students should make every effort to have an initial orientation session with their attending physician/resident to review goals, objectives, and expectations on both the part of the preceptor and student. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B148E31" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2A0ACAEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672407FD" w14:textId="17390AAF" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="00A656F2">
+    <w:p w14:paraId="3E9FD6A0" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Students should </w:t>
       </w:r>
-      <w:r w:rsidR="007D6C06">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">let the preceptor know they </w:t>
       </w:r>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
-      <w:r w:rsidR="007D6C06">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> required</w:t>
       </w:r>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a mid-month evaluation during the rotation to gain formative feedback and adjust as needed based on commentary from the preceptor</w:t>
-[...23 lines deleted...]
-    <w:p w14:paraId="5D9AEB3A" w14:textId="64CA93CE" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="5A2E83E1">
+        <w:t xml:space="preserve"> a mid-month evaluation during the rotation to gain formative feedback and adjust as needed based on commentary from the preceptor. Doing so will encourage active participation and improve summative evaluations that occur at the end of the rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F99663" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D655EF" w14:textId="62E20096" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="5A2E83E1">
+    <w:p w14:paraId="460B1AC6" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">It is expected that the student will meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">clinical responsibilities </w:t>
       </w:r>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">during this rotation:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFE7B90" w14:textId="509B40C6" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="00074322">
+    <w:p w14:paraId="330EEA5C" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Report on their rotation in a timely fashion, dressed appropriately for each day of work. Be cognizant of any scheduling changes that occur and provide timely communication to the preceptor about excused or unexpected absences</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="0BA2B820" w14:textId="7399700D" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="00074322">
+        <w:t xml:space="preserve">Report on their rotation in a timely fashion, dressed appropriately for each day of work. Be cognizant of any scheduling changes that occur and provide timely communication to the preceptor about excused or unexpected absences. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E418963" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Demonstrate an enthusiastic and </w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="11CAA695" w14:textId="42237650" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="00074322">
+        <w:t xml:space="preserve">Demonstrate an enthusiastic and proactive attitude towards the learning process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13407D20" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Treat all staff members, other rotators and patients with respect and demonstrate professional behavior in all interactions</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="076501A6" w14:textId="464B51FB" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="00074322">
+        <w:t xml:space="preserve">Treat all staff members, other rotators and patients with respect and demonstrate professional behavior in all interactions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0CE627" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Not engage in behaviors that are either unprofessional/unethical, illegal or pose a risk to the patient or practice. If there is a question about something you are asked to do, speak with your precepting physician or (if the person your concern is about is the precepting physician) your Student Coordinator and/or Director of Medical Education for your base hospital</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="4319EF26" w14:textId="36529C76" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="00074322">
+        <w:t xml:space="preserve">Not engage in behaviors that are either unprofessional/unethical, illegal or pose a risk to the patient or practice. If there is a question about something you are asked to do, speak with your precepting physician or (if the person your concern is about is the precepting physician) your Student Coordinator and/or Director of Medical Education for your base hospital. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E6427C" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Complete any, and all, requested responsibilities in a timely fashion and as directed by your precepting physician excepting behaviors mentioned previously</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="2D679AE7" w14:textId="06A5A7DA" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="00074322">
+        <w:t xml:space="preserve">Complete any, and all, requested responsibilities in a timely fashion and as directed by your precepting physician excepting behaviors mentioned previously. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D913A21" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>The student will represent themselves, fellow students, and the College positively and professionally</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="43F80387" w14:textId="5244906D" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="00074322">
+        <w:t xml:space="preserve">The student will represent themselves, fellow students, and the College positively and professionally. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776FEED5" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>The student is expected to function collaboratively on health care teams that include health professionals from other disciplines in the provision of quality, patient-centered care</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="03D10F08" w14:textId="1356545B" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="5A2E83E1">
+        <w:t xml:space="preserve">The student is expected to function collaboratively on health care teams that include health professionals from other disciplines in the provision of quality, patient-centered care. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2A627C" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C028736" w14:textId="21F1FF8F" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="5A2E83E1">
+    <w:p w14:paraId="2110E153" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">It is expected that the student will meet the following </w:t>
       </w:r>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">academic responsibilities </w:t>
       </w:r>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">during this rotation:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A181532" w14:textId="6FCE1DBF" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="00074322">
+    <w:p w14:paraId="1FA1026C" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Complete all College’s curricular elements of the rotation as specified in this syllabus promptly</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="11F2FB79" w14:textId="3A234854" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="00074322">
+        <w:t xml:space="preserve">Complete all College’s curricular elements of the rotation as specified in this syllabus promptly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE6B7D5" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Regularly access and review content provided within Desire2Learn (D2L) during the rotation to support and supplement your active learning process</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="1288106A" w14:textId="25633AC2" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="00074322">
+        <w:t xml:space="preserve">Regularly access and review content provided within Desire2Learn (D2L) during the rotation to support and supplement your active learning process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742754F8" w14:textId="309623C8" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>The student is expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to a patient’s health problems</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EC2448" w:rsidRPr="5A2E83E1">
+        <w:t xml:space="preserve">The student is expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="000E19AE" w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="657731C8" w14:textId="0FACB970" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="00074322">
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2E83E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to a patient’s health problems. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F3B232" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1350"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student is expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address </w:t>
-[...17 lines deleted...]
-    <w:p w14:paraId="4961B11E" w14:textId="66FA28EF" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="5A2E83E1">
+        <w:t xml:space="preserve">The student is expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it daily to continuously improve their clinical practice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5707E4A1" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C099B6" w14:textId="44174AB1" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="5A2E83E1">
+    <w:p w14:paraId="64DAE4BB" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F736F93" w14:textId="45D822E4" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="5A2E83E1">
+    <w:p w14:paraId="3C85B785" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">During your clinical rotation, you will be a part of </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given a great deal of responsibility. </w:t>
+      </w:r>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...60 lines deleted...]
-    <w:p w14:paraId="571CF5E9" w14:textId="6721A6B6" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="5A2E83E1">
+        </w:rPr>
+        <w:t xml:space="preserve">Medical students are to dress professionally and wear clean, white, short lab coats during the clerkship unless otherwise instructed. An identification tag, which is furnished by the base hospital or college, must always be worn. As a student, you will come in close contact with patients, physicians, peers, and other health care professionals each day; good personal hygiene must be practiced. It should also be noted that although the college does not have a “dress code,” tennis shoes, open-toed shoes, low-cut or midriff blouses, miniskirts and jeans are not considered appropriate attire for hospital/office/clinic settings including lectures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DE3E22" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A081E1" w14:textId="3D1546FB" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="5A2E83E1">
+    <w:p w14:paraId="19028FDF" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Medical students should introduce themselves to patients and other health care professionals as medical students, not as physicians. This is important so that individuals do not assume that students have more responsibility or authority concerning patient care than that of a medical student. Patients should be addressed using their last names. Students should remember that, in the clinical setting, they reflect Michigan State University and the College</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="5C382F29" w14:textId="73410488" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="5A2E83E1">
+        <w:t xml:space="preserve">Medical students should introduce themselves to patients and other health care professionals as medical students, not as physicians. This is important so that individuals do not assume that students have more responsibility or authority concerning patient care than that of a medical student. Patients should be addressed using their last names. Students should remember that, in the clinical setting, they reflect Michigan State University and the College. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125618AF" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299714AC" w14:textId="5E91674C" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="5A2E83E1">
+    <w:p w14:paraId="0BFDADAC" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="4AD42C21" w14:textId="3DC21D2D" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="5A2E83E1">
+        <w:t xml:space="preserve">At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFC4686" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C75EF08" w14:textId="0239E6E5" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="5A2E83E1">
+    <w:p w14:paraId="722A4E81" w14:textId="77777777" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00E74D08">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="43EEAFCA" w14:textId="0FE826D9" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="00B0624F">
+        <w:t xml:space="preserve">As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C12A42C" w14:textId="4771F8B0" w:rsidR="00E74D08" w:rsidRDefault="00E74D08" w:rsidP="00960699">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1512"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EC2448" w:rsidRPr="5A2E83E1">
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE197D" w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72476041" w14:textId="0CDF0A21" w:rsidR="1009C248" w:rsidRDefault="1009C248" w:rsidP="00B0624F">
+        <w:t>soak in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A2E83E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E5B25B" w14:textId="5AF807C3" w:rsidR="001632B4" w:rsidRDefault="00E74D08" w:rsidP="00E00C4B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1512"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>ALL incidents of exposure to blood or body fluids such as parenteral (needle stick or cut); mucous membranes (splash to eyes, nose, or mouth); cutaneous (contact with blood or body fluids on ungloved hands or other skin surfaces that may be cut, chapped, abraded, or affected by active dermatitis should \be reported immediately to attending physician, student director, and MSUCOM (see</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B0624F">
+        <w:t>ALL incidents of exposure to blood or body fluids such as parenteral (needle stick or cut); mucous membranes (splash to eyes, nose, or mouth); cutaneous (contact with blood or body fluids on ungloved hands or other skin surfaces that may be cut, chapped, abraded, or affected by active dermatitis should be reported immediately to attending physician, student director, and MSUCOM (see</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="5A2E83E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Student Exposure” page of the syllabus) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C92BDDB" w14:textId="1017775B" w:rsidR="5A2E83E1" w:rsidRDefault="5A2E83E1" w:rsidP="5A2E83E1">
-[...19 lines deleted...]
-    <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
+    <w:p w14:paraId="5986C416" w14:textId="77777777" w:rsidR="00E00C4B" w:rsidRPr="00E00C4B" w:rsidRDefault="00E00C4B" w:rsidP="00E00C4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1512"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B803F9" w14:textId="77777777" w:rsidR="00E00C4B" w:rsidRDefault="00E00C4B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc213320651"/>
+    </w:p>
+    <w:p w14:paraId="006DB2CA" w14:textId="77A36DCB" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc233791986"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="1A6D5A74" w:rsidR="00C11B04" w:rsidRPr="000E19AE" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
+        <w:t xml:space="preserve">The following are standard MSUCOM policies across all Clerkship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>rotations.</w:t>
+      </w:r>
+      <w:r w:rsidR="00045F56" w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD0C9C8" w14:textId="77777777" w:rsidR="00957AD1" w:rsidRPr="000E19AE" w:rsidRDefault="00957AD1" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B78D44" w14:textId="26D8993E" w:rsidR="001216B2" w:rsidRDefault="00957AD1" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>For a complete list of Clerkship policies</w:t>
+      </w:r>
+      <w:r w:rsidR="00705ECB" w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidR="008E3AEB" w:rsidRPr="000E19AE">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7FA1671D" w14:textId="77777777" w:rsidR="00E00C4B" w:rsidRPr="001216B2" w:rsidRDefault="00E00C4B" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="00782174">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc213320652"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc233791987"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7B2A2639" w14:textId="6222D234" w:rsidR="009447C8" w:rsidRPr="000F2E94" w:rsidRDefault="009447C8" w:rsidP="00782174">
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="2262BEB6" w14:textId="12554976" w:rsidR="00FA722A" w:rsidRPr="006E6DB2" w:rsidRDefault="009447C8" w:rsidP="00D05E2E">
       <w:pPr>
         <w:ind w:left="432"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
       </w:r>
-      <w:r w:rsidR="00EC2448" w:rsidRPr="000C68FB">
+      <w:r w:rsidR="00614562" w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
-        <w:r w:rsidR="00CF5127" w:rsidRPr="007C7B5C">
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidR="00D05E2E" w:rsidRPr="00F3600F">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+          <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AD9E27B" w14:textId="6DDB6E86" w:rsidR="00696DC9" w:rsidRPr="00C40B5D" w:rsidRDefault="00696DC9" w:rsidP="009746E9">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5BB491A2" w14:textId="22825674" w:rsidR="00FA722A" w:rsidRPr="000E19AE" w:rsidRDefault="00FA722A" w:rsidP="00337EBB">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc233791988"/>
+      <w:r w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="42A68BE7" w14:textId="77777777" w:rsidR="00F3600F" w:rsidRPr="00EA7A22" w:rsidRDefault="005644BE" w:rsidP="00F3600F">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="864"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students who are unable to attend </w:t>
+      </w:r>
+      <w:r w:rsidR="00B235B7" w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56B8" w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562" w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56B8" w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E101D7" w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy outlines the p</w:t>
+      </w:r>
+      <w:r w:rsidR="0029798E" w:rsidRPr="000E19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>olicies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="0029798E" w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidR="00F3600F" w:rsidRPr="00F3600F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1DE7C09D" w14:textId="0A51E321" w:rsidR="005644BE" w:rsidRPr="00C40B5D" w:rsidRDefault="005644BE" w:rsidP="00F3600F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="582E6479" w14:textId="2BD5C061" w:rsidR="006E1B5D" w:rsidRPr="003A702F" w:rsidRDefault="00902AE6" w:rsidP="003A702F">
+    <w:p w14:paraId="582E6479" w14:textId="39651162" w:rsidR="006E1B5D" w:rsidRPr="00304B0B" w:rsidRDefault="00902AE6" w:rsidP="00304B0B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc213320653"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc233791989"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="081A8948" w14:textId="6AFD25BB" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="3F7BBC67" w14:textId="77777777" w:rsidR="001216B2" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="001216B2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="456B9632" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:t>Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
+        <w:r w:rsidR="001216B2" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc213320654"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc233791990"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="68"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="75472015" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
@@ -18184,235 +18970,236 @@
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc213320655"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc233791991"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc213320656"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc233791992"/>
       <w:r>
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="70"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="2F30CCB0" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="6134C67C" w14:textId="77777777" w:rsidR="006F7C6C" w:rsidRPr="006054AD" w:rsidRDefault="00E20D8B" w:rsidP="006F7C6C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00767C31" w:rsidRPr="00E20D8B">
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.”</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">at the address below: </w:t>
       </w:r>
       <w:hyperlink r:id="rId48" w:history="1">
-        <w:r w:rsidRPr="00E20D8B">
-[...4 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:r w:rsidR="006F7C6C" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00154D25">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C484ECA" w14:textId="7367222F" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc213320657"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc233791993"/>
       <w:r>
         <w:t xml:space="preserve">MSU </w:t>
       </w:r>
       <w:r w:rsidR="002E1C02">
         <w:t>Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="71"/>
       <w:r w:rsidR="00E85C4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C601E0B" w14:textId="37062733" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="73C31A4E" w:rsidP="002B6A09">
+    <w:p w14:paraId="7C601E0B" w14:textId="01C3FFB4" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="73C31A4E" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received</w:t>
       </w:r>
-      <w:r w:rsidR="00EC2448" w:rsidRPr="70FB6F6B">
+      <w:r w:rsidR="00614562" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00EC2448">
+      <w:r w:rsidR="00614562">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00346DB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are responsible for responding to email in a timely manner or as otherwise outlined in course communication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219CF6A1" w14:textId="3D2C4842" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C3DF027" w14:textId="141641D3" w:rsidR="006C1D96" w:rsidRDefault="006C1D96" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
@@ -18474,536 +19261,463 @@
         </w:rPr>
         <w:t>your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B49769F" w14:textId="77777777" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00284F2C" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F32AEC2" w14:textId="05107A27" w:rsidR="006C1D96" w:rsidRDefault="006C1D96" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> web-based email systems including Hotmail, Gmail</w:t>
+        <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail</w:t>
       </w:r>
       <w:r w:rsidR="000801F8" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="08BF29D0" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71488950" w14:textId="77777777" w:rsidR="00F207AF" w:rsidRDefault="00F207AF" w:rsidP="70FB6F6B">
+    <w:p w14:paraId="22DB4331" w14:textId="77777777" w:rsidR="00632E2E" w:rsidRDefault="00632E2E" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="5C843709" w14:textId="12F050C1" w:rsidR="00F207AF" w:rsidRPr="00556A65" w:rsidRDefault="00F207AF" w:rsidP="00B75A0E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660DEA1B" w14:textId="77777777" w:rsidR="00632E2E" w:rsidRPr="00556A65" w:rsidRDefault="00632E2E" w:rsidP="002346D7">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
-        <w:ind w:left="432"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc233791994"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
-      <w:r w:rsidR="005F7800">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="02DABCAD" w14:textId="15D5FC5A" w:rsidR="002952A5" w:rsidRPr="005F7800" w:rsidRDefault="005F7800" w:rsidP="005F7800">
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="3B2674E4" w14:textId="4610C1B2" w:rsidR="0067297E" w:rsidRPr="00C53A93" w:rsidRDefault="00632E2E" w:rsidP="00632E2E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
       </w:r>
-      <w:r w:rsidR="00C00BBA" w:rsidRPr="005F7800">
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
       </w:r>
-      <w:r w:rsidR="00C00BBA" w:rsidRPr="005F7800">
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
       </w:r>
-      <w:r w:rsidR="00C00BBA" w:rsidRPr="005F7800">
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Students are responsible for staying informed of any changes</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C00BBA" w:rsidRPr="005F7800">
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1106" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>being</w:t>
       </w:r>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C53A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e found here: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDB064B" w14:textId="07CA9A14" w:rsidR="00632E2E" w:rsidRPr="005F7800" w:rsidRDefault="0067297E" w:rsidP="00632E2E">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidRPr="00C53A93">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
-        <w:r w:rsidR="00B75A0E" w:rsidRPr="005F7800">
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00632E2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3100DD81" w14:textId="72E9138F" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="004F408B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>residents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Additionally, </w:t>
+      </w:r>
+      <w:r w:rsidR="1B7D1B2B" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institutions</w:t>
+      </w:r>
+      <w:r w:rsidR="2C99CD68" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="2387758C" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>promote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+      </w:r>
+      <w:r w:rsidR="000512F6" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51">
+        <w:r w:rsidR="004F408B" w:rsidRPr="245FF0B1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="002B6A09">
+    <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:u w:val="single"/>
-[...114 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc213320659"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc233791995"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...75 lines deleted...]
-        <w:ind w:left="432"/>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="15B392D3" w14:textId="77777777" w:rsidR="00BF7B9D" w:rsidRPr="00A871DA" w:rsidRDefault="00BF7B9D" w:rsidP="00BF7B9D">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc186790649"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc233791996"/>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251477DB" w14:textId="77777777" w:rsidR="00BF7B9D" w:rsidRPr="00A871DA" w:rsidRDefault="00BF7B9D" w:rsidP="00BF7B9D">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId52" w:history="1">
-        <w:r w:rsidRPr="001F790F">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="1D46BFD0" w14:textId="77777777" w:rsidR="00BF7B9D" w:rsidRPr="00A871DA" w:rsidRDefault="00BF7B9D" w:rsidP="00BF7B9D">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00417516">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
       <w:hyperlink r:id="rId53" w:history="1">
-        <w:r w:rsidRPr="00417516">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00417516">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="000512F6">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="62B39D01" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...16 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc213320660"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0002378E">
+        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1F9B2CDF" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="1F9B2CDF" w14:textId="0DE7736D" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>by</w:t>
       </w:r>
@@ -19108,52 +19822,55 @@
       </w:r>
       <w:hyperlink r:id="rId54">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="005846BC">
+        <w:t>is</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">are </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
       <w:hyperlink r:id="rId55">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
@@ -19259,51 +19976,51 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
         <w:t>the semester onset</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F152401" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0201F304" w14:textId="7FA32161" w:rsidR="00B17123" w:rsidRDefault="0087641F" w:rsidP="0087641F">
+    <w:p w14:paraId="0201F304" w14:textId="3E440A3E" w:rsidR="00B17123" w:rsidRDefault="0087641F" w:rsidP="00006369">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>modifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve">, updates, or extensions </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to</w:t>
       </w:r>
@@ -19480,3709 +20197,3903 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>going</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0048694D">
-          <w:footerReference w:type="default" r:id="rId56"/>
-          <w:footerReference w:type="first" r:id="rId57"/>
+          <w:footerReference w:type="first" r:id="rId56"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="_Toc213320661"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc233791997"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7E32B9C6" w14:textId="5B377DF7" w:rsidR="00D8367A" w:rsidRPr="009C0AE9" w:rsidRDefault="00D8367A" w:rsidP="00D703AA">
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+    </w:p>
+    <w:p w14:paraId="7E32B9C6" w14:textId="5B377DF7" w:rsidR="00D8367A" w:rsidRPr="00D703AA" w:rsidRDefault="00D8367A" w:rsidP="00D703AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
-      <w:r w:rsidRPr="009C0AE9">
+      <w:r w:rsidRPr="00E33C29">
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="15120" w:type="dxa"/>
+        <w:tblW w:w="15210" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="2160"/>
-        <w:gridCol w:w="1980"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2430"/>
-        <w:gridCol w:w="1890"/>
-        <w:gridCol w:w="2790"/>
+        <w:gridCol w:w="2430"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="2070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00356F3A" w:rsidRPr="00C40B5D" w14:paraId="1C8414D7" w14:textId="77777777" w:rsidTr="00C240C0">
+      <w:tr w:rsidR="007D13F7" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00386C90">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="641CFC15" w14:textId="77777777" w:rsidR="00356F3A" w:rsidRPr="00562F84" w:rsidRDefault="00356F3A">
+          <w:p w14:paraId="575AE878" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRPr="00562F84" w:rsidRDefault="007D13F7" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46FFA1B9" w14:textId="77777777" w:rsidR="00356F3A" w:rsidRPr="00562F84" w:rsidRDefault="00356F3A">
+          <w:p w14:paraId="55951604" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRPr="00562F84" w:rsidRDefault="007D13F7" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Submission Method</w:t>
-            </w:r>
-[...27 lines deleted...]
-              <w:t>Honors Designation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14A97F9F" w14:textId="77777777" w:rsidR="00356F3A" w:rsidRPr="00562F84" w:rsidRDefault="00356F3A">
+          <w:p w14:paraId="537A69CC" w14:textId="397956E0" w:rsidR="007D13F7" w:rsidRPr="00562F84" w:rsidRDefault="007D13F7" w:rsidP="00B8627C">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00562F84">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Honors Designation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F807893" w14:textId="7B10C758" w:rsidR="2BC74BD6" w:rsidRPr="00562F84" w:rsidRDefault="2BC74BD6" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>High Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4591C12A" w14:textId="77777777" w:rsidR="00356F3A" w:rsidRPr="00562F84" w:rsidRDefault="00356F3A">
+          <w:p w14:paraId="1A39A8DA" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRPr="00562F84" w:rsidRDefault="007D13F7" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03AC5043" w14:textId="77777777" w:rsidR="00356F3A" w:rsidRPr="00562F84" w:rsidRDefault="00356F3A">
+          <w:p w14:paraId="310F82B2" w14:textId="511360A1" w:rsidR="007D13F7" w:rsidRPr="00562F84" w:rsidRDefault="00F32AEC" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Grade Reported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="048FD251" w14:textId="77777777" w:rsidR="00356F3A" w:rsidRPr="00562F84" w:rsidRDefault="00356F3A">
+          <w:p w14:paraId="3B15B5CA" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRPr="00562F84" w:rsidRDefault="007D13F7" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069244A" w:rsidRPr="00C40B5D" w14:paraId="79B5FFD2" w14:textId="77777777" w:rsidTr="00C240C0">
+      <w:tr w:rsidR="00DD74C2" w:rsidRPr="00C40B5D" w14:paraId="57362FA7" w14:textId="77777777" w:rsidTr="00386C90">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1220446A" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="69B5155F" w14:textId="78FFD707" w:rsidR="00DD74C2" w:rsidRPr="007C354A" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Mid Rotation Feedback Form</w:t>
+              <w:t>Aquifer Cases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AED54D8" w14:textId="380971DF" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="6301DFCF" w14:textId="2F59816E" w:rsidR="00DD74C2" w:rsidRPr="009275FB" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Submit via D2L</w:t>
+              <w:t xml:space="preserve">Submit </w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
+              <w:t>via D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CAFC67F" w14:textId="77777777" w:rsidR="0069244A" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="59F40388" w14:textId="62BC7902" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00325510" w:rsidP="004036CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00085BC3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Completed 100% and needing no revisions, uploaded to the correct dropbox by 11:59 pm the last day of the rotation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01385180" w14:textId="7A4060BF" w:rsidR="00DD74C2" w:rsidRPr="74C1DA06" w:rsidRDefault="00325510" w:rsidP="004036CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00085BC3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Completed 100% and needing no revisions, uploaded to the correct dropbox by 11:59 pm the last day of the rotation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="689B4DDA" w14:textId="31C8C428" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00325510" w:rsidP="004036CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00085BC3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Completed 100% and needing no revisions, uploaded to the correct dropbox by 11:59 pm the last day of the rotation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2906806F" w14:textId="2554DE1C" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="36" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7979F844" w14:textId="43D991A4" w:rsidR="00DD74C2" w:rsidRPr="389FCA9F" w:rsidRDefault="00DD74C2" w:rsidP="00D20AE4">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Failure to complete the Corrective Action assigned within the time frame assigned.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD74C2" w:rsidRPr="00C40B5D" w14:paraId="6A30BC3C" w14:textId="77777777" w:rsidTr="00386C90">
+        <w:trPr>
+          <w:trHeight w:val="1298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05859866" w14:textId="17C3CD4F" w:rsidR="00DD74C2" w:rsidRPr="007C354A" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Calibrate Assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71343E1E" w14:textId="58DB673C" w:rsidR="00DD74C2" w:rsidRPr="009275FB" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Completed in Aquifer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C400685" w14:textId="60FE44B0" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00325510" w:rsidP="004036CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Completed 100%</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF0102">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="000B7385">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a pdf of Learning Performance Overview </w:t>
+            </w:r>
+            <w:r w:rsidR="00386C90" w:rsidRPr="00085BC3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uploaded to the correct dropbox </w:t>
+            </w:r>
+            <w:r w:rsidR="00386C90">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11:59 pm the first Sunday of the rotation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4725CF" w14:textId="5AF013A6" w:rsidR="00DD74C2" w:rsidRPr="74C1DA06" w:rsidRDefault="00386C90" w:rsidP="004036CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Completed 100% and a pdf of Learning Performance Overview </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00085BC3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uploaded to the correct dropbox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by 11:59 </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE197D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the first Sunday of the rotation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27825C07" w14:textId="70BD6E68" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00386C90" w:rsidP="004036CA">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Completed 100% and a pdf of Learning Performance Overview </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE197D" w:rsidRPr="00085BC3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>was uploaded</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00085BC3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to the correct dropbox</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by 11:59 pm the first Sunday of the rotation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F114C9D" w14:textId="349E51E0" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="36" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B4F53B" w14:textId="38B7D31F" w:rsidR="00DD74C2" w:rsidRPr="389FCA9F" w:rsidRDefault="00DD74C2" w:rsidP="00D20AE4">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Failure to complete the Corrective Action assigned within the time frame assigned.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C2703B" w:rsidRPr="00C40B5D" w14:paraId="4F4DECC5" w14:textId="77777777" w:rsidTr="00386C90">
+        <w:trPr>
+          <w:trHeight w:val="1298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C999414" w14:textId="556817FA" w:rsidR="00C2703B" w:rsidRPr="0014658C" w:rsidRDefault="00C2703B" w:rsidP="00C2703B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>COMAT Exam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD2B0AB" w14:textId="57444277" w:rsidR="00C2703B" w:rsidRPr="0014658C" w:rsidRDefault="00C2703B" w:rsidP="00C2703B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Per Clerkship Protocol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B6BF8C" w14:textId="446B2EA7" w:rsidR="00C2703B" w:rsidRDefault="00C2703B" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Completed, scanned, and uploaded to D2L.</w:t>
+              <w:t xml:space="preserve">Score at or above 110 on your first attempt </w:t>
+            </w:r>
+            <w:r w:rsidR="00571575">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the COMAT.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EA8A9F5" w14:textId="5E5ECFD3" w:rsidR="0069244A" w:rsidRPr="74C1DA06" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="4FD03BBB" w14:textId="2DDF426A" w:rsidR="00C2703B" w:rsidRDefault="00C2703B" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Must be your first attempt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6903AD5A" w14:textId="77777777" w:rsidR="00C2703B" w:rsidRDefault="00C2703B" w:rsidP="00960699">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Score between 104 and 109 on your first attempt at the COMAT.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="029043D6" w14:textId="4D1E5586" w:rsidR="00C2703B" w:rsidRDefault="00C2703B" w:rsidP="00960699">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Must be your first attempt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC3CAE0" w14:textId="77777777" w:rsidR="00C2703B" w:rsidRDefault="00C2703B" w:rsidP="00960699">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Score at or above 83 on your first or second attempt of the COMAT.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7387267B" w14:textId="354ABB02" w:rsidR="00C2703B" w:rsidRDefault="00C2703B" w:rsidP="00960699">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If you fail to take your exam on the date you are scheduled, you will receive a Zero and have one additional chance to pass this exam.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DC304D" w14:textId="0EF50815" w:rsidR="00C2703B" w:rsidRPr="2FA7D722" w:rsidRDefault="00C2703B" w:rsidP="00C2703B">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6943C4A0" w14:textId="77777777" w:rsidR="00C2703B" w:rsidRDefault="00C2703B" w:rsidP="00960699">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Failure to pass the exam with two attempts.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67DB1466" w14:textId="77777777" w:rsidR="00C2703B" w:rsidRDefault="00C2703B" w:rsidP="00960699">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Failure to take the retake in the time given.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7435CEDD" w14:textId="5AAA8AEF" w:rsidR="00C2703B" w:rsidRPr="2D104CAB" w:rsidRDefault="00C2703B" w:rsidP="00960699">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>If you fail to take your exam on the date you are scheduled and not pass the exam on your second attempt (due to the first attempt being a zero).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DD74C2" w:rsidRPr="00C40B5D" w14:paraId="09BCFF32" w14:textId="77777777" w:rsidTr="00386C90">
+        <w:trPr>
+          <w:trHeight w:val="1298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05642B24" w14:textId="0AEB3E1A" w:rsidR="00DD74C2" w:rsidRPr="007C354A" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014658C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Mid Rotation Feedback Form </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ED7C45D" w14:textId="7DBA0FA2" w:rsidR="00DD74C2" w:rsidRPr="009275FB" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014658C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Submit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>via D2L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F6AFC9" w14:textId="77777777" w:rsidR="00DD74C2" w:rsidRDefault="00DD74C2" w:rsidP="00960699">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Completed, scanned, and uploaded to D2L.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66951E24" w14:textId="43C2AEA0" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00DD74C2" w:rsidP="00960699">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D51094">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Must be 100% and needing no revisions by 11:59 pm on the 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00D51094">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="00D51094">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7657BBBF" w14:textId="77777777" w:rsidR="0069244A" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="1EB20C97" w14:textId="77777777" w:rsidR="00DD74C2" w:rsidRDefault="00DD74C2" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="478CDADE" w14:textId="1ECA9662" w:rsidR="0069244A" w:rsidRPr="1125DAF6" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="01B23CC0" w14:textId="2F99B5E1" w:rsidR="00DD74C2" w:rsidRPr="74C1DA06" w:rsidRDefault="00DD74C2" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D51094">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Must be 100% and needing no revisions by 11:59 pm on the 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00D51094">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="00D51094">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CF7FB27" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="1125DAF6" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="36E334FB" w14:textId="77777777" w:rsidR="00DD74C2" w:rsidRDefault="00DD74C2" w:rsidP="00960699">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Completed, scanned, and uploaded to D2L.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DD133EB" w14:textId="45745C85" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00DD74C2" w:rsidP="00960699">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D51094">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Must be 100% and needing no revisions by 11:59 pm on the 3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D51094">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D51094">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0E4444" w14:textId="77777777" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01B55FB4" w14:textId="5D50B220" w:rsidR="0069244A" w:rsidRPr="1125DAF6" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="4DC1919E" w14:textId="77777777" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="262522D5" w14:textId="306AE0EF" w:rsidR="0069244A" w:rsidRPr="389FCA9F" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="15FC43AD" w14:textId="6A5DB865" w:rsidR="00DD74C2" w:rsidRPr="389FCA9F" w:rsidRDefault="00DD74C2" w:rsidP="00D20AE4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit </w:t>
             </w:r>
             <w:r w:rsidRPr="000512F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>within 14 days</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069244A" w:rsidRPr="00C40B5D" w14:paraId="604D690E" w14:textId="77777777" w:rsidTr="00C240C0">
+      <w:tr w:rsidR="00DD74C2" w:rsidRPr="00C40B5D" w14:paraId="25FBC5B7" w14:textId="77777777" w:rsidTr="00386C90">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56242635" w14:textId="5E5FB914" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="6C0FDE3E" w14:textId="7A322E6A" w:rsidR="00DD74C2" w:rsidRPr="007C354A" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>TrueLearn Quiz</w:t>
+              <w:t>TrueLearn 60-Question Quiz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43DA901A" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="37CDEB8E" w14:textId="6C522A17" w:rsidR="00DD74C2" w:rsidRPr="009275FB" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">There is no submission. </w:t>
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> FM Questions Completed in TrueLearn scoring 40% or above by 11:59pm the last Wednesday of the rotation.</w:t>
+              <w:t>Completed in TrueLearn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F63D5D6" w14:textId="7F6FEDDC" w:rsidR="0069244A" w:rsidRPr="74C1DA06" w:rsidRDefault="00C72217" w:rsidP="003140E7">
+          <w:p w14:paraId="71D28A50" w14:textId="1E4EC347" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="007E59F3" w:rsidP="005F212E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> FM Questions Completed in TrueLearn scoring 40% or above by 11:59pm the last Wednesday of the rotation.</w:t>
+              <w:t xml:space="preserve"> FM Questions Completed in TrueLearn scoring 65% or above by 11:59pm the last Wednesday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="340F60BD" w14:textId="08FFAB19" w:rsidR="0069244A" w:rsidRPr="1125DAF6" w:rsidRDefault="00FF1ECB" w:rsidP="003140E7">
+          <w:p w14:paraId="35111633" w14:textId="37467B12" w:rsidR="00DD74C2" w:rsidRPr="74C1DA06" w:rsidRDefault="00DF539B" w:rsidP="005F212E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
-            <w:r w:rsidR="0069244A">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> FM Questions Completed in TrueLearn scoring </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> of the rotation.</w:t>
+              <w:t xml:space="preserve"> FM Questions Completed in TrueLearn scoring 65% or above by 11:59pm the last Wednesday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CFEFF03" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="1125DAF6" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="6B8D752C" w14:textId="5DA55D82" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00DF539B" w:rsidP="00F071BD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FM Questions Completed in TrueLearn scoring 50% or above by 11:59pm the last Wednesday of the rotation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CD5003D" w14:textId="0926545A" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D89F373" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="389FCA9F" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="0276E354" w14:textId="1E7EC1CF" w:rsidR="00DD74C2" w:rsidRPr="389FCA9F" w:rsidRDefault="00DD74C2" w:rsidP="00D20AE4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete and submit within 14 days from the end of the rotation AND/OR failure to complete the Corrective Action assigned.</w:t>
+              <w:t>Failure to complete the Corrective Action assigned within the time frame assigned.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069244A" w:rsidRPr="00C40B5D" w14:paraId="398AF96E" w14:textId="77777777" w:rsidTr="00C240C0">
+      <w:tr w:rsidR="00DD74C2" w:rsidRPr="00C40B5D" w14:paraId="185973E0" w14:textId="77777777" w:rsidTr="00386C90">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28518948" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="7D971301" w14:textId="67B68F9F" w:rsidR="00DD74C2" w:rsidRPr="007C354A" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Zoom Conference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B0C4AF3" w14:textId="244D48AD" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="27C11044" w14:textId="5E16A441" w:rsidR="00DD74C2" w:rsidRPr="009275FB" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0069244A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Completed via Zoom on your scheduled day and time</w:t>
-[...34 lines deleted...]
-              <w:t>You will need to present your case at your assigned date and time OR complete corrective action.</w:t>
+              <w:t>Completed via Zoom on your scheduled day and time.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="110C61F0" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="74C1DA06" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="3499C0C5" w14:textId="01480381" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00DD74C2" w:rsidP="005F212E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>You will need to present your case at your assigned date and time OR complete corrective action.</w:t>
+              <w:t>You will need to present your case at your assigned date and time OR complete corrective action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2315DF46" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="1125DAF6" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="098504A9" w14:textId="6F2422D1" w:rsidR="00DD74C2" w:rsidRPr="74C1DA06" w:rsidRDefault="00DD74C2" w:rsidP="005F212E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>You will need to present your case at your assigned date and time OR complete corrective action.</w:t>
+              <w:t>You will need to present your case at your assigned date and time OR complete corrective action</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1923506B" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="1125DAF6" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="4F10789F" w14:textId="113F51FF" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00DD74C2" w:rsidP="005F212E">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>You will need to present your case at your assigned date and time OR complete corrective action</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F05290" w14:textId="46AFE765" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD0DBBE" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="389FCA9F" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="2F9C403F" w14:textId="654CDDA3" w:rsidR="00DD74C2" w:rsidRPr="389FCA9F" w:rsidRDefault="00DD74C2" w:rsidP="00D20AE4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete the Corrective Action assigned within the time frame assigned.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069244A" w:rsidRPr="0069244A" w14:paraId="418821CE" w14:textId="77777777" w:rsidTr="00C240C0">
+      <w:tr w:rsidR="00DD74C2" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00386C90">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="238FB453" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="54F1C8CB" w14:textId="3C616971" w:rsidR="00DD74C2" w:rsidRPr="00CC6A27" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...311 lines deleted...]
-              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="007C354A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Attending Evaluation of Clerkship Student</w:t>
             </w:r>
-            <w:r w:rsidRPr="0069244A">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="085B7942" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="5AB0F91F" w14:textId="7162B4B3" w:rsidR="00DD74C2" w:rsidRPr="009275FB" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
-            </w:r>
-[...52 lines deleted...]
-              <w:t>Receives no comments indicating below expectations of performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74AED181" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="1D2CC0A7" w14:textId="2D55946D" w:rsidR="00DD74C2" w:rsidRPr="00CC6A27" w:rsidRDefault="00DD74C2" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives no “Below Expectations.”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71A82FC8" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="5252113F" w14:textId="347EE005" w:rsidR="00DD74C2" w:rsidRPr="00411E3C" w:rsidRDefault="00DD74C2" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives no comments indicating below expectations of performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3DF77A" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="36B6394D" w14:textId="6D50235D" w:rsidR="00DD74C2" w:rsidRPr="005A2C7A" w:rsidRDefault="00DD74C2" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="74C1DA06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Student may receive “Below Expectations” in up to one (1) subcategory.</w:t>
+              <w:t>Receives no “Below Expectations.”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="504BEBD8" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="03F4C583" w14:textId="0A2BB0C1" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00DD74C2" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="1125DAF6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Receives no comments indicating below expectations of performance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="259DAB2C" w14:textId="17920108" w:rsidR="00DD74C2" w:rsidRPr="00562F84" w:rsidRDefault="00DD74C2" w:rsidP="00960699">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1125DAF6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Student may receive “Below Expectation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1125DAF6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>” in up to one (1) subcategory.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="00DD74C2" w:rsidRPr="00562F84" w:rsidRDefault="00DD74C2" w:rsidP="00960699">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BA3A639" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="2BC94EC2" w14:textId="0CE1DCFF" w:rsidR="00DD74C2" w:rsidRPr="00CC6A27" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
+              <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="202C89A3" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="00DD74C2" w:rsidRPr="00562F84" w:rsidRDefault="00DD74C2" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67A8FD24" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="1B55BA13" w14:textId="4B9A4316" w:rsidR="00DD74C2" w:rsidRPr="00CC6A27" w:rsidRDefault="00DD74C2" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives comments that indicate below expectations of performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5904407E" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="003140E7">
+          <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="00DD74C2" w:rsidRPr="00CC6A27" w:rsidRDefault="00DD74C2" w:rsidP="00960699">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069244A" w:rsidRPr="0069244A" w14:paraId="6721B34B" w14:textId="77777777" w:rsidTr="00C240C0">
+      <w:tr w:rsidR="00DD74C2" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00386C90">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="751D0F85" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="498DB3AE" w14:textId="74C78449" w:rsidR="00DD74C2" w:rsidRPr="00CC6A27" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="00A31C50">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Student Evaluation of Clerkship Rotation</w:t>
             </w:r>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="002F135E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76E95DB2" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="5C32FADE" w14:textId="5CD738BE" w:rsidR="00DD74C2" w:rsidRPr="009275FB" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
-            </w:r>
-[...24 lines deleted...]
-              <w:t>Completed 100% by 11:59 pm the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="634536F3" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="2ACEFCA1" w14:textId="74F93D51" w:rsidR="00DD74C2" w:rsidRPr="00CC6A27" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% by 11:59 pm the last day of the rotation</w:t>
+              <w:t>Completed 100% by 11:59 pm the last day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Sunday)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="06B64C8C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7159F0CD" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="1A0934BE" w14:textId="30D02475" w:rsidR="00DD74C2" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% by 11:59 pm the last day of the rotation</w:t>
+              <w:t xml:space="preserve">Completed 100% by 11:59 pm the last day </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Sunday) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="06B64C8C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2277D139" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="61BE6821" w14:textId="66F6A76E" w:rsidR="00DD74C2" w:rsidRPr="00CC6A27" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="06B64C8C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Completed 100% by 11:59 pm the last day </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Sunday) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="06B64C8C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of the rotation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFA4530" w14:textId="695ADE9C" w:rsidR="00DD74C2" w:rsidRPr="1125DAF6" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69A24F25" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="60ADAA4E" w14:textId="77777777" w:rsidR="00DD74C2" w:rsidRPr="00CC6A27" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C33DAC" w14:textId="77777777" w:rsidR="0069244A" w:rsidRPr="0069244A" w:rsidRDefault="0069244A" w:rsidP="0069244A">
+          <w:p w14:paraId="016B56E5" w14:textId="1DCDD4E8" w:rsidR="00DD74C2" w:rsidRPr="00CC6A27" w:rsidRDefault="00DD74C2" w:rsidP="00DD74C2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0069244A">
+            <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete and submit within 14 days from the end of the rotation</w:t>
+              <w:t xml:space="preserve">Failure to complete and submit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000512F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>within 14 days</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2D104CAB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from the end of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRPr="0069244A" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
+    <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:b/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0048694D">
-          <w:footerReference w:type="default" r:id="rId58"/>
-          <w:headerReference w:type="first" r:id="rId59"/>
+          <w:headerReference w:type="first" r:id="rId57"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E001B74" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="70389E56" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B7A59FD" wp14:editId="6FDAEA24">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6ED1ED49" wp14:editId="439E8CBB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="5" name="image1.jpeg"/>
+            <wp:docPr id="5" name="image1.jpeg">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.jpeg"/>
+                    <pic:cNvPr id="5" name="image1.jpeg">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId60" cstate="print">
+                    <a:blip r:embed="rId58" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652A2341" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="471F2B66" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C976708" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="11D0C019" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77585F64" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="106642F8" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14507618" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="3E23ED4D" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MID-ROTATION FEEDBACK FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCF2672" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="03536836" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rotation:</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F02D84D" w14:textId="2E5C7FE2" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="31D18CCD" w14:textId="0FB756EA" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Student </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0D6F" w:rsidRPr="006B2A6B">
+      <w:r w:rsidR="00313FED" w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3245" w:rsidRPr="00B77270">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00842DE8">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008926B0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008926B0">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B77270">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluator </w:t>
+      </w:r>
+      <w:r w:rsidR="00313FED" w:rsidRPr="00B77270">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>Name: _</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
-[...31 lines deleted...]
-    <w:p w14:paraId="6B30E999" w14:textId="292FFAD3" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    </w:p>
+    <w:p w14:paraId="4F135C41" w14:textId="4F05FE4E" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0D6F" w:rsidRPr="006B2A6B">
+      <w:r w:rsidR="00313FED" w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Signature: _</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0D6F" w:rsidRPr="006B2A6B">
+      <w:r w:rsidR="008926B0" w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Student: _</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006B2A6B">
+        <w:t xml:space="preserve">Student: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7E7470" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="34C71AE8" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6445CF37" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="003140E7">
+    <w:p w14:paraId="55600255" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00960699">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This assessment is based on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652B6BB6" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="5F465EBA" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C555FDD" wp14:editId="324B73A2">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E10E060" wp14:editId="3489B5C8">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="360281830" name="Rectangle 360281830"/>
+                <wp:docPr id="166689228" name="Rectangle 166689228">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 360281830" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0D792F6D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="1B06441B">
+              <v:rect id="Rectangle 166689228" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1F8C82B0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD01330" w14:textId="2AA6993F" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="29ACFC55" w14:textId="7D163EF4" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="139FD93C" wp14:editId="765D7BEE">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6124782D" wp14:editId="220F76F3">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="2" name="Rectangle 2"/>
+                <wp:docPr id="2" name="Rectangle 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="114407C7" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="54EB858C">
+              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2F231DF0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
-      <w:r w:rsidR="00FD0D6F" w:rsidRPr="006B2A6B">
+      <w:r w:rsidR="00313FED" w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427CEBC2" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="6C591EE5" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D6D4AB7" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="003140E7">
+    <w:p w14:paraId="3203251D" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00960699">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>The student is progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D83521" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="3DB38EFF" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B684EF2" wp14:editId="6BA992EC">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1452AF3C" wp14:editId="46531215">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="3" name="Rectangle 3"/>
+                <wp:docPr id="3" name="Rectangle 3">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="6FC5489A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="7D23E613">
+              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5ED512D2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63764F0F" wp14:editId="4CC3DEDF">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A04129F" wp14:editId="7BE9863E">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="4" name="Rectangle 4"/>
+                <wp:docPr id="4" name="Rectangle 4">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="340E5912" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict w14:anchorId="0B502F10">
+              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" alt="&quot;&quot;" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1A708075" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257B2D59" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="2C818EBA" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    If NO, please summarize areas needing improvement below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="895" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w14:paraId="3BFC7DA2" w14:textId="77777777" w:rsidTr="00EB074B">
+      <w:tr w:rsidR="00B77270" w:rsidRPr="00B77270" w14:paraId="57D37BB5" w14:textId="77777777" w:rsidTr="00614562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01877AA4" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
-            <w:r w:rsidRPr="006B2A6B">
+          <w:p w14:paraId="014D30FE" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
+            <w:r w:rsidRPr="00B77270">
               <w:tab/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="457887BF" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B"/>
+          <w:p w14:paraId="095D3554" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="606C8D96" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="673DA9D4" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F80963F" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="003140E7">
+    <w:p w14:paraId="43A90EB8" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00960699">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall comments on student performance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4310D829" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="47A6877A" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8640" w:type="dxa"/>
         <w:tblInd w:w="715" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w14:paraId="1C800832" w14:textId="77777777" w:rsidTr="008F5CEC">
+      <w:tr w:rsidR="00B77270" w:rsidRPr="00B77270" w14:paraId="7DC91E45" w14:textId="77777777" w:rsidTr="00614562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78417E99" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="5AA83CF8" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2A6B">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Strengths:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03A2AE65" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="0337D448" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13090115" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="0FD78E00" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5B7B326F" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="5B6F4030" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="204AA1D2" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="55FE4608" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2EB26E" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="16D17D85" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2A6B">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Areas of Improvement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76C71EA8" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="279B3DCC" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FF01196" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="003140E7">
+    <w:p w14:paraId="099E70FD" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00960699">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please check only areas of student </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIFFICULTY</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2A6B">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="265"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="4495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w14:paraId="495CEAFB" w14:textId="77777777" w:rsidTr="008F5CEC">
+      <w:tr w:rsidR="00B77270" w:rsidRPr="00B77270" w14:paraId="6AFADAE0" w14:textId="77777777" w:rsidTr="00614562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47DF7963" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="1E613E07" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6340B942" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="13955B27" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2A6B">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>On time for all activities of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45100134" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="63D69B04" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="120AF4C5" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="3B05DCF8" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2A6B">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Present/Prepared for all activities of rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w14:paraId="1D6F48DD" w14:textId="77777777" w:rsidTr="008F5CEC">
+      <w:tr w:rsidR="00B77270" w:rsidRPr="00B77270" w14:paraId="7E5E78C1" w14:textId="77777777" w:rsidTr="00614562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CAF689E" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="34ABB9D6" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="404D292D" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="3B052753" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2A6B">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Respectful/courteous to patients, staff, peers, attending’s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B316A87" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="4FC27A29" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61D0AC4F" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="72D55D05" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2A6B">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w14:paraId="78C85365" w14:textId="77777777" w:rsidTr="008F5CEC">
+      <w:tr w:rsidR="00B77270" w:rsidRPr="00B77270" w14:paraId="5FC5C2E0" w14:textId="77777777" w:rsidTr="00614562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="514B0AEB" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="094B92B5" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46EEC1E5" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="3347D058" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2A6B">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">A great </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (helpful, reliable, proactive)</w:t>
+              <w:t>A great team player (helpful, reliable, proactive)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="509156F1" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="65108859" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72C132D7" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="464BAA01" w14:textId="4D6853E7" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00D0375C" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2A6B">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77270" w:rsidRPr="00B77270">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and </w:t>
+            </w:r>
+            <w:r w:rsidR="008926B0" w:rsidRPr="00B77270">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>making</w:t>
+            </w:r>
+            <w:r w:rsidR="00B77270" w:rsidRPr="00B77270">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w14:paraId="739149F6" w14:textId="77777777" w:rsidTr="008F5CEC">
+      <w:tr w:rsidR="00B77270" w:rsidRPr="00B77270" w14:paraId="00FF494F" w14:textId="77777777" w:rsidTr="00614562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38343C1C" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="40D1F566" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46F2BFBC" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="51C024B8" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2A6B">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Engaged in learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69B266A9" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="534D7871" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1959A7" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="5E125978" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2A6B">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Honest and trustworthy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w14:paraId="16CBA005" w14:textId="77777777" w:rsidTr="008F5CEC">
+      <w:tr w:rsidR="00B77270" w:rsidRPr="00B77270" w14:paraId="1FDAB87E" w14:textId="77777777" w:rsidTr="00614562">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27CF4A98" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="5CAC00B6" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="566D762B" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="4DA43BFB" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2A6B">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A good patient advocate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="405B3E5E" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="309DE6C6" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07746176" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+          <w:p w14:paraId="34AB048F" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006B2A6B">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1CC6A37B" w14:textId="77777777" w:rsidR="006B2A6B" w:rsidRPr="006B2A6B" w:rsidRDefault="006B2A6B" w:rsidP="006B2A6B">
+    <w:p w14:paraId="24E48BBF" w14:textId="77777777" w:rsidR="00B77270" w:rsidRPr="00B77270" w:rsidRDefault="00B77270" w:rsidP="00B77270">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
-[...5 lines deleted...]
-    <w:sectPr w:rsidR="00291DED" w:rsidSect="006B2A6B">
+    <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B77270">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00291DED" w:rsidSect="00B77270">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="578CB780" w14:textId="77777777" w:rsidR="003C7783" w:rsidRDefault="003C7783" w:rsidP="00E756E0">
+    <w:p w14:paraId="7DF3542C" w14:textId="77777777" w:rsidR="00D36B9B" w:rsidRDefault="00D36B9B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="616967EE" w14:textId="77777777" w:rsidR="003C7783" w:rsidRDefault="003C7783" w:rsidP="00E756E0">
+    <w:p w14:paraId="0E09F83E" w14:textId="77777777" w:rsidR="00D36B9B" w:rsidRDefault="00D36B9B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5761D485" w14:textId="77777777" w:rsidR="003C7783" w:rsidRDefault="003C7783">
+    <w:p w14:paraId="1DE3A41C" w14:textId="77777777" w:rsidR="00D36B9B" w:rsidRDefault="00D36B9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...78 lines deleted...]
-  <w:p w14:paraId="4780DA52" w14:textId="2F3CBD28" w:rsidR="09A04641" w:rsidRDefault="09A04641" w:rsidP="09A04641">
+  <w:p w14:paraId="1E53CCCD" w14:textId="289A2919" w:rsidR="007D7465" w:rsidRDefault="007D7465">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00305593">
+      <w:t>6/29/26</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...87 lines deleted...]
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-[...87 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="355AC4BF" w14:textId="77777777" w:rsidR="003C7783" w:rsidRDefault="003C7783" w:rsidP="00E756E0">
+    <w:p w14:paraId="5D9A0363" w14:textId="77777777" w:rsidR="00D36B9B" w:rsidRDefault="00D36B9B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="436223C3" w14:textId="77777777" w:rsidR="003C7783" w:rsidRDefault="003C7783" w:rsidP="00E756E0">
+    <w:p w14:paraId="0453E517" w14:textId="77777777" w:rsidR="00D36B9B" w:rsidRDefault="00D36B9B" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2EFA812A" w14:textId="77777777" w:rsidR="003C7783" w:rsidRDefault="003C7783">
+    <w:p w14:paraId="082727A8" w14:textId="77777777" w:rsidR="00D36B9B" w:rsidRDefault="00D36B9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D471B54" w14:textId="6AC18B7F" w:rsidR="09A04641" w:rsidRDefault="09A04641" w:rsidP="09A04641">
+  <w:p w14:paraId="3336799C" w14:textId="052C6570" w:rsidR="004A166C" w:rsidRDefault="00AF37D3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">FCM 620 </w:t>
+      <w:t>FCM 620: Core Family Medicine I</w:t>
     </w:r>
-    <w:r w:rsidR="00400A00">
-[...6 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="685AB554" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
@@ -23223,59 +24134,68 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0CD8F4A3" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4A2A1D1A" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
+    <int2:textHash int2:hashCode="9PQ6kIMcTHOOQq" int2:id="Je6HWqcb">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
     <int2:textHash int2:hashCode="CCdDB6R3IQFXhW" int2:id="P1fGVmSx">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="eMmI7azLzcQQPK" int2:id="QRJgx7bR">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
+    <int2:textHash int2:hashCode="sjCbENwH8pZkKD" int2:id="UBT6aqbt">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
     <int2:textHash int2:hashCode="B4kqG4CP0lq864" int2:id="tecYnw9Q">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
+    <int2:bookmark int2:bookmarkName="_Int_gozEpBWQ" int2:invalidationBookmarkName="" int2:hashCode="xNy7S5SkEZTAhg" int2:id="Av9HFswE">
+      <int2:state int2:value="Rejected" int2:type="gram"/>
+    </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="056E286E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="F6D01B5E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4D866082">
@@ -23781,50 +24701,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0EF44A50"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="22AEC39E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1541AB45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75CECB5A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A55C3758">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -23893,51 +24962,51 @@
     <w:lvl w:ilvl="7" w:tplc="19A413D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AAA4C794">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15C73454"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="93C0AA44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24006,51 +25075,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17815502"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F1A011FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24119,51 +25188,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EE4D2C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="899A4DE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24232,51 +25301,143 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18E773D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38161A66"/>
+    <w:lvl w:ilvl="0" w:tplc="144859C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5F6C36FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="906E5C9C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="51106DDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3B78E656">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04405494">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0FAE0C4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="841CAC64">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="28B4FCEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1ECBD85F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="54BADA8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D8F27204">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="99A24B12">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -24318,51 +25479,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1C844DAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="06B6C074">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -24407,51 +25568,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FDC7E85"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EC3A33F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20867B35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="39B68E9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="42A415FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D9F887DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -24493,51 +25803,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="EC8E824A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F0941568">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22EB3AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D272E13A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -24606,51 +25916,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2948670B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BB5E7B16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24719,51 +26029,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A032BC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="39028662">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E2E276FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24832,51 +26142,51 @@
     <w:lvl w:ilvl="7" w:tplc="79E6D11E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0384227C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B2CFFA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B38DA8A"/>
     <w:lvl w:ilvl="0" w:tplc="9E3AA550">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9F421010">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -24945,51 +26255,51 @@
     <w:lvl w:ilvl="7" w:tplc="E1868728">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7DFA7C2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C2E09D6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9E04A21C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25090,51 +26400,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CA28165"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B96AC92A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="55CCF7EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -25204,51 +26514,51 @@
     <w:lvl w:ilvl="7" w:tplc="682E0404">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8E3E694A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F4C244B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="93A6AEEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4FFABED0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="A23EAF76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -25290,164 +26600,191 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="29169950">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1F5A2230">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36C27007"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2948185A"/>
+    <w:tmpl w:val="77A8C7EC"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="3"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="377E2215"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7DEAEC94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25516,51 +26853,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39273350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="CFAC74E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B05AFF5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C4F0A41E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -25602,51 +26939,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="8CDEA518">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1A302A02">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AA36762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="9364E360">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6BA052C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25715,51 +27052,51 @@
     <w:lvl w:ilvl="7" w:tplc="5940456E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DFD800C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C5A093D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="672802E6"/>
     <w:lvl w:ilvl="0" w:tplc="9466851E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3DEA88C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -25828,51 +27165,51 @@
     <w:lvl w:ilvl="7" w:tplc="5566C1EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="05C46DBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EF73919"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="86889180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -25941,51 +27278,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40612D5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="811C9B74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="428C5BBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26054,51 +27391,164 @@
     <w:lvl w:ilvl="7" w:tplc="1B12E950">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="272E5F4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45837D02"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="270EA2DE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="459525AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0EFC310E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -26167,51 +27617,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A63EBB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A5E4BAF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -26316,51 +27766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45E2CFBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="51AEF75E"/>
     <w:lvl w:ilvl="0" w:tplc="531832B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B226D9C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26429,51 +27879,51 @@
     <w:lvl w:ilvl="7" w:tplc="97284E6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C28C27B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49E2A7E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="88C2092E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="80B4216A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5792DB96">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -26515,51 +27965,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="03ECD704">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4F7CC816">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AAC7510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B507B16"/>
     <w:lvl w:ilvl="0" w:tplc="6D7A3EBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E93666A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26628,51 +28078,51 @@
     <w:lvl w:ilvl="7" w:tplc="B70AB414">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EF3EE34A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AC1FA03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6CDEEE58"/>
     <w:lvl w:ilvl="0" w:tplc="3EEEC318">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C0EE1836">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2E5288D4">
@@ -26717,51 +28167,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="E7089BC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2B68B756">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AC353CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="73BEC628">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6EC60288">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26830,51 +28280,51 @@
     <w:lvl w:ilvl="7" w:tplc="0DFE17EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2F8A1A24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ADC7AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6B665EA"/>
     <w:lvl w:ilvl="0" w:tplc="3E6866F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3ED6FB3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -26943,140 +28393,140 @@
     <w:lvl w:ilvl="7" w:tplc="7578D964">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7264CA9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B2A5181"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EFA8A76A"/>
+    <w:tmpl w:val="08120E74"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0409001B">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
-      <w:lvlJc w:val="right"/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CED1394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="E86E484C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FAD8FCFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E77C387E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27118,51 +28568,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B9602C92">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="66B6CDD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EA1D1EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42F2BC16"/>
     <w:lvl w:ilvl="0" w:tplc="4D52915C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0AC8E7C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -27231,51 +28681,51 @@
     <w:lvl w:ilvl="7" w:tplc="01427ED2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CB2CDF7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="500E7F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="9A842B64">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="23364EA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9148254A">
@@ -27320,51 +28770,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="A93CE192">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2BA25098">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="535EDA28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="EE725464">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1646EAB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -27433,51 +28883,51 @@
     <w:lvl w:ilvl="7" w:tplc="FCE0BB3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CD2A7DD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="563E2FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="80A235A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C01CA1D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -27546,51 +28996,51 @@
     <w:lvl w:ilvl="7" w:tplc="7F0424BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="15166DE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58DA7660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D02D040"/>
     <w:lvl w:ilvl="0" w:tplc="A20649B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="734EFB7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -27659,51 +29109,51 @@
     <w:lvl w:ilvl="7" w:tplc="499084AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7074784A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A420842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="C812FB06">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CB842E34">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="D05AC560">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -27745,80 +29195,83 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2E886D2A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5DA29B98">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5B8138EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FFFFFFFF"/>
+    <w:tmpl w:val="2B780B64"/>
     <w:lvl w:ilvl="0" w:tplc="F934FC1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="28BE4BEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6194DE68">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="2" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="CD6675E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="23281038">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="96EEAD46">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
@@ -27831,51 +29284,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="B0287D2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AC48B772">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C6E6009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="61266870">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041E7428">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -27944,51 +29397,51 @@
     <w:lvl w:ilvl="7" w:tplc="96A01A02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="423C8748">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CF1D17A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FA4B11E"/>
     <w:lvl w:ilvl="0" w:tplc="760889E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C22DF42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -28057,51 +29510,51 @@
     <w:lvl w:ilvl="7" w:tplc="16ECBE4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="31D0635A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EE90093"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="DE5E40F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C316BF58">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="36EEC6A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28143,51 +29596,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6890C5C8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="40AA2A10">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61806A5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="A1D04DE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0A8E2B6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="9132D444">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28229,51 +29682,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="672A28B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="37AAC8E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="629E1004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="F4306F0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3ECC8AD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F8A21F32">
@@ -28321,58 +29774,58 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="52AC0076">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="03841ED4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69C04028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="126C2EB2"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="4298198C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="·"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -28434,51 +29887,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A467A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="3C0ACD7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="79341FB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -28547,51 +30000,51 @@
     <w:lvl w:ilvl="7" w:tplc="E9366F62">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="6C5ED478">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F33FB64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93F81EDE"/>
     <w:lvl w:ilvl="0" w:tplc="9F8C2A1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8B28F218">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -28660,51 +30113,51 @@
     <w:lvl w:ilvl="7" w:tplc="27F2D134">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="38CA2F98">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FABE82C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="876E2EC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CBC4BB90">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F5E6236C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -28746,51 +30199,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="BBAADEFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AE26662C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7043E9FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="3AA2AEE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B562F7EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -28859,51 +30312,51 @@
     <w:lvl w:ilvl="7" w:tplc="CBC262D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BB7AD6DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="705641C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="5686ED46">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="372A8E7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -28972,51 +30425,51 @@
     <w:lvl w:ilvl="7" w:tplc="F5AEDCCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="32A4356A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="714B12C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C020A28"/>
     <w:lvl w:ilvl="0" w:tplc="FB4658F0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2032" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:w w:val="99"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="879275E8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2876" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -29086,51 +30539,51 @@
     <w:lvl w:ilvl="7" w:tplc="94E6A9D6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7892" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E2A8C1C8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8728" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="791A3427"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DFDC8088"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -29199,51 +30652,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A1D85E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70EC8450"/>
     <w:lvl w:ilvl="0" w:tplc="59FA4B38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F38E4062">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -29312,51 +30765,51 @@
     <w:lvl w:ilvl="7" w:tplc="74C05362">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2C94B4AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -29425,3660 +30878,3377 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1673871427">
+  <w:num w:numId="1" w16cid:durableId="279457362">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="969631907">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="885069547">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="541136741">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="254559921">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1351026629">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1368336707">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1036009632">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="843742266">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="955211954">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1125730425">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="217597902">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1620868083">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1267301656">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1650287474">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1717729210">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1112633798">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="484052465">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="44649548">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="752168470">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="545142958">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1087574785">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1523351453">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1801650871">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2120296137">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="300697365">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="752554462">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1058481049">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1768426517">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="251352378">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1077166299">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1414668843">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="420762055">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1433042796">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="649948544">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="81874947">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="15423947">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="38" w16cid:durableId="1802653117">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1437600493">
-[...2 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="631639168">
+  <w:num w:numId="39" w16cid:durableId="2124953598">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1321232944">
+  <w:num w:numId="40" w16cid:durableId="747268860">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1223902690">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="670639654">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="50739706">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1321232944">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1151294577">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="421993422">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="537862739">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="207256433">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1151294577">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="49" w16cid:durableId="462582196">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="421993422">
+  <w:num w:numId="50" w16cid:durableId="1380980818">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1323582027">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="2046833325">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="81800140">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="369302826">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1870415639">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="55" w16cid:durableId="1870415639">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="81800140">
-    <w:abstractNumId w:val="56"/>
+  <w:num w:numId="56" w16cid:durableId="1140265239">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="369302826">
+  <w:num w:numId="57" w16cid:durableId="384257168">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="1673871427">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="15423947">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="1437600493">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="61" w16cid:durableId="631639168">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1087574785">
-[...17 lines deleted...]
-  <w:num w:numId="17" w16cid:durableId="1058481049">
+  <w:num w:numId="62" w16cid:durableId="716243518">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1768426517">
-[...122 lines deleted...]
-  <w:numIdMacAtCleanup w:val="58"/>
+  <w:numIdMacAtCleanup w:val="61"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
+    <w:rsid w:val="000002C8"/>
     <w:rsid w:val="00001CAC"/>
-    <w:rsid w:val="00001EDE"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
+    <w:rsid w:val="00005D2D"/>
     <w:rsid w:val="000061F3"/>
-    <w:rsid w:val="00007734"/>
+    <w:rsid w:val="00006369"/>
+    <w:rsid w:val="00007318"/>
+    <w:rsid w:val="00007428"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
-    <w:rsid w:val="0001461B"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="0003531B"/>
-    <w:rsid w:val="00035C1B"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
-    <w:rsid w:val="00037774"/>
+    <w:rsid w:val="00037428"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00042A7A"/>
-    <w:rsid w:val="000432D3"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
-    <w:rsid w:val="00045636"/>
-    <w:rsid w:val="00045F58"/>
+    <w:rsid w:val="00045F56"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
-    <w:rsid w:val="000537A5"/>
+    <w:rsid w:val="00053164"/>
     <w:rsid w:val="000542BE"/>
-    <w:rsid w:val="000574B0"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
+    <w:rsid w:val="000623A4"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
+    <w:rsid w:val="00066BD9"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
-    <w:rsid w:val="00070594"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
-    <w:rsid w:val="00073D49"/>
-    <w:rsid w:val="00074322"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="0007505A"/>
-    <w:rsid w:val="000760FF"/>
-    <w:rsid w:val="000767EC"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
-    <w:rsid w:val="00086F7C"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
-    <w:rsid w:val="00091440"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
-    <w:rsid w:val="00095FAC"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
-    <w:rsid w:val="000A05F1"/>
-    <w:rsid w:val="000A064B"/>
     <w:rsid w:val="000A090B"/>
+    <w:rsid w:val="000A0DEB"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A56BF"/>
     <w:rsid w:val="000A6D69"/>
-    <w:rsid w:val="000A7B6D"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B41AE"/>
     <w:rsid w:val="000B478B"/>
+    <w:rsid w:val="000B5D0A"/>
+    <w:rsid w:val="000B7385"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
-    <w:rsid w:val="000C3EA4"/>
+    <w:rsid w:val="000C46BC"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
+    <w:rsid w:val="000C69A5"/>
     <w:rsid w:val="000D015E"/>
+    <w:rsid w:val="000D245E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
+    <w:rsid w:val="000D3FB0"/>
     <w:rsid w:val="000D48C0"/>
-    <w:rsid w:val="000D5510"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6F70"/>
-    <w:rsid w:val="000D6FBE"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
+    <w:rsid w:val="000E19AE"/>
     <w:rsid w:val="000E1AF0"/>
-    <w:rsid w:val="000E5940"/>
+    <w:rsid w:val="000E57B0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
-    <w:rsid w:val="000F3DE7"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
-    <w:rsid w:val="00101603"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0010251E"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
-    <w:rsid w:val="00104D70"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
-    <w:rsid w:val="0010722A"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
-    <w:rsid w:val="00107DBF"/>
+    <w:rsid w:val="00110230"/>
     <w:rsid w:val="0011095F"/>
-    <w:rsid w:val="0011161F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
+    <w:rsid w:val="00113823"/>
     <w:rsid w:val="00113916"/>
-    <w:rsid w:val="00114681"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
+    <w:rsid w:val="001155AA"/>
     <w:rsid w:val="001168B7"/>
-    <w:rsid w:val="00116BA8"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="0012109C"/>
-    <w:rsid w:val="00121EC9"/>
+    <w:rsid w:val="001216B2"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
-    <w:rsid w:val="001230C3"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="001242E4"/>
-    <w:rsid w:val="00125B55"/>
+    <w:rsid w:val="00125C85"/>
+    <w:rsid w:val="00125D8F"/>
+    <w:rsid w:val="00125E36"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
+    <w:rsid w:val="001300C9"/>
     <w:rsid w:val="0013015C"/>
+    <w:rsid w:val="00131463"/>
     <w:rsid w:val="001323D3"/>
-    <w:rsid w:val="001325DF"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
+    <w:rsid w:val="0013365D"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="001422AA"/>
-    <w:rsid w:val="001449AC"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="001467F3"/>
     <w:rsid w:val="00146883"/>
-    <w:rsid w:val="00146AF6"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="00152AB7"/>
-    <w:rsid w:val="00153B82"/>
     <w:rsid w:val="001546A2"/>
-    <w:rsid w:val="00154D7C"/>
+    <w:rsid w:val="00154D25"/>
     <w:rsid w:val="00155C66"/>
+    <w:rsid w:val="00156266"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
-    <w:rsid w:val="001635F7"/>
+    <w:rsid w:val="0016237F"/>
+    <w:rsid w:val="001632B4"/>
     <w:rsid w:val="00163D5A"/>
-    <w:rsid w:val="00163F10"/>
     <w:rsid w:val="0016491E"/>
-    <w:rsid w:val="0016503E"/>
+    <w:rsid w:val="00164CA5"/>
     <w:rsid w:val="00165CD1"/>
-    <w:rsid w:val="0016704A"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
-    <w:rsid w:val="001778E5"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
-    <w:rsid w:val="00191A62"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
-    <w:rsid w:val="001A021B"/>
     <w:rsid w:val="001A146D"/>
-    <w:rsid w:val="001A2769"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A5901"/>
-    <w:rsid w:val="001A5E41"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B1F00"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
-    <w:rsid w:val="001D0091"/>
     <w:rsid w:val="001D23E3"/>
+    <w:rsid w:val="001D2E0B"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
+    <w:rsid w:val="001D5764"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E21B5"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
+    <w:rsid w:val="001E6C63"/>
     <w:rsid w:val="001E6E35"/>
     <w:rsid w:val="001E6F3B"/>
+    <w:rsid w:val="001E7727"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
-    <w:rsid w:val="001F32B7"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
-    <w:rsid w:val="001F555D"/>
+    <w:rsid w:val="001F5E8B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
-    <w:rsid w:val="001F7D69"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00204968"/>
     <w:rsid w:val="002059FA"/>
+    <w:rsid w:val="00206E56"/>
     <w:rsid w:val="002070D3"/>
-    <w:rsid w:val="00210449"/>
+    <w:rsid w:val="002105B6"/>
     <w:rsid w:val="0021153B"/>
-    <w:rsid w:val="002121FC"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
-    <w:rsid w:val="00233C63"/>
     <w:rsid w:val="00233E62"/>
+    <w:rsid w:val="002346D7"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="0023682F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
-    <w:rsid w:val="00243D0B"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
-    <w:rsid w:val="00250889"/>
     <w:rsid w:val="00250EC6"/>
-    <w:rsid w:val="002530AF"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
-    <w:rsid w:val="0025531E"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255405"/>
     <w:rsid w:val="00255415"/>
+    <w:rsid w:val="0025546D"/>
     <w:rsid w:val="00255968"/>
-    <w:rsid w:val="00255A09"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
+    <w:rsid w:val="002613D1"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
-    <w:rsid w:val="00263F0F"/>
-    <w:rsid w:val="00264005"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="00272CE6"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
-    <w:rsid w:val="002769C6"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
-    <w:rsid w:val="002834B8"/>
+    <w:rsid w:val="00282566"/>
+    <w:rsid w:val="00282995"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="00291DED"/>
-    <w:rsid w:val="00291F73"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
+    <w:rsid w:val="002947E4"/>
+    <w:rsid w:val="00294FF1"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="0029743A"/>
     <w:rsid w:val="00297546"/>
+    <w:rsid w:val="0029798E"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
+    <w:rsid w:val="002A544A"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
+    <w:rsid w:val="002B10A6"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B30BB"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
-    <w:rsid w:val="002B4648"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
-    <w:rsid w:val="002B6D6E"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
-    <w:rsid w:val="002C0871"/>
     <w:rsid w:val="002C4CEA"/>
-    <w:rsid w:val="002C590D"/>
-    <w:rsid w:val="002C6A51"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
+    <w:rsid w:val="002D1CAA"/>
     <w:rsid w:val="002D4AE9"/>
-    <w:rsid w:val="002D4C7D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002D6682"/>
     <w:rsid w:val="002D75BF"/>
-    <w:rsid w:val="002D7D3C"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E4FC2"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
+    <w:rsid w:val="002F1EA4"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6A85"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
+    <w:rsid w:val="002F773B"/>
+    <w:rsid w:val="002F7F94"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
+    <w:rsid w:val="0030189B"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
+    <w:rsid w:val="00304AE9"/>
+    <w:rsid w:val="00304B0B"/>
+    <w:rsid w:val="00305593"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311A22"/>
-    <w:rsid w:val="003140E7"/>
-    <w:rsid w:val="003154E4"/>
+    <w:rsid w:val="00313FED"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
+    <w:rsid w:val="00325510"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00326C6B"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
-    <w:rsid w:val="003325F7"/>
-    <w:rsid w:val="00335ACE"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
-    <w:rsid w:val="0034037B"/>
+    <w:rsid w:val="00337EBB"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
+    <w:rsid w:val="00345472"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00346DB0"/>
+    <w:rsid w:val="00346FA5"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
-    <w:rsid w:val="00356F3A"/>
-    <w:rsid w:val="0035781B"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
+    <w:rsid w:val="003631B6"/>
+    <w:rsid w:val="00363CAC"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
-    <w:rsid w:val="00364F40"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="00365D1E"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
-    <w:rsid w:val="00375407"/>
-    <w:rsid w:val="00375F67"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
+    <w:rsid w:val="00386C90"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
+    <w:rsid w:val="00391E24"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
+    <w:rsid w:val="00393C57"/>
+    <w:rsid w:val="00395D73"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
+    <w:rsid w:val="003A48B3"/>
     <w:rsid w:val="003A50E8"/>
     <w:rsid w:val="003A6003"/>
-    <w:rsid w:val="003A610A"/>
-    <w:rsid w:val="003A6EA9"/>
     <w:rsid w:val="003A6F79"/>
-    <w:rsid w:val="003A702F"/>
+    <w:rsid w:val="003B1091"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
-    <w:rsid w:val="003C02FD"/>
+    <w:rsid w:val="003B5450"/>
+    <w:rsid w:val="003B7823"/>
     <w:rsid w:val="003C0CE8"/>
+    <w:rsid w:val="003C11B3"/>
     <w:rsid w:val="003C1C1A"/>
+    <w:rsid w:val="003C20C9"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
-    <w:rsid w:val="003C7783"/>
-    <w:rsid w:val="003C7F00"/>
+    <w:rsid w:val="003C6354"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D3A6A"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
-    <w:rsid w:val="003D52BF"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
+    <w:rsid w:val="003D7B5D"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
-    <w:rsid w:val="003E2A1A"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
-    <w:rsid w:val="003F0AE3"/>
+    <w:rsid w:val="003F2181"/>
     <w:rsid w:val="003F3896"/>
+    <w:rsid w:val="003F398E"/>
     <w:rsid w:val="003F476A"/>
-    <w:rsid w:val="003F4AAF"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
+    <w:rsid w:val="003F5F0D"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
-    <w:rsid w:val="00400A00"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
+    <w:rsid w:val="004036CA"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
-    <w:rsid w:val="00410375"/>
+    <w:rsid w:val="00410533"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="004119D9"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00417516"/>
     <w:rsid w:val="00421B5D"/>
+    <w:rsid w:val="004222DF"/>
+    <w:rsid w:val="004224FB"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
+    <w:rsid w:val="00424882"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="00426038"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
-    <w:rsid w:val="004320FA"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
-    <w:rsid w:val="0043589A"/>
     <w:rsid w:val="004416AE"/>
-    <w:rsid w:val="0044278A"/>
+    <w:rsid w:val="00441EE2"/>
+    <w:rsid w:val="0044262C"/>
     <w:rsid w:val="00442A63"/>
+    <w:rsid w:val="00443C98"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
-    <w:rsid w:val="0044677C"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="0045088C"/>
     <w:rsid w:val="00450A88"/>
-    <w:rsid w:val="004520CC"/>
+    <w:rsid w:val="00450D3E"/>
     <w:rsid w:val="00452A6E"/>
-    <w:rsid w:val="004540B3"/>
     <w:rsid w:val="004540F4"/>
-    <w:rsid w:val="00455431"/>
+    <w:rsid w:val="0045506E"/>
+    <w:rsid w:val="004553CA"/>
     <w:rsid w:val="00455AB7"/>
+    <w:rsid w:val="00455BC5"/>
+    <w:rsid w:val="00460202"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
-    <w:rsid w:val="0046127B"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
-    <w:rsid w:val="004640B9"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047522E"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B0F"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="0048694D"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
+    <w:rsid w:val="00491929"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
-    <w:rsid w:val="004940CE"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
-    <w:rsid w:val="00495FC9"/>
+    <w:rsid w:val="00495F25"/>
     <w:rsid w:val="00495FED"/>
-    <w:rsid w:val="0049645F"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
+    <w:rsid w:val="004A00C9"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A3F7A"/>
-    <w:rsid w:val="004A3FD4"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
-    <w:rsid w:val="004A752A"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
+    <w:rsid w:val="004B29B7"/>
     <w:rsid w:val="004B3021"/>
-    <w:rsid w:val="004B3687"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004B5FF6"/>
+    <w:rsid w:val="004B30B4"/>
+    <w:rsid w:val="004B3D53"/>
+    <w:rsid w:val="004B685E"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
-    <w:rsid w:val="004C29A3"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
-    <w:rsid w:val="004C7DE5"/>
-    <w:rsid w:val="004D031A"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D33BE"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
+    <w:rsid w:val="004D7F4F"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
-    <w:rsid w:val="004E5308"/>
-    <w:rsid w:val="004E5772"/>
     <w:rsid w:val="004E59AB"/>
-    <w:rsid w:val="004E5A1B"/>
+    <w:rsid w:val="004E5FAB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
+    <w:rsid w:val="004F408B"/>
+    <w:rsid w:val="004F4941"/>
     <w:rsid w:val="004F4EB7"/>
-    <w:rsid w:val="004F5FBC"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F76E2"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
-    <w:rsid w:val="0050420C"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
+    <w:rsid w:val="0051208E"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
-    <w:rsid w:val="00520209"/>
     <w:rsid w:val="00520513"/>
+    <w:rsid w:val="00520883"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
-    <w:rsid w:val="005222FE"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
-    <w:rsid w:val="005264A9"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="0053141A"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="00531839"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00541E5E"/>
     <w:rsid w:val="00542BFB"/>
-    <w:rsid w:val="00544312"/>
     <w:rsid w:val="005455DD"/>
-    <w:rsid w:val="005458B6"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="005565A2"/>
     <w:rsid w:val="0055670B"/>
-    <w:rsid w:val="00556A65"/>
-    <w:rsid w:val="00556F2B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
+    <w:rsid w:val="005644BE"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="005650A1"/>
-    <w:rsid w:val="00565B0C"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
-    <w:rsid w:val="00566969"/>
-    <w:rsid w:val="00567D07"/>
     <w:rsid w:val="0057008C"/>
     <w:rsid w:val="0057048D"/>
-    <w:rsid w:val="005725D1"/>
+    <w:rsid w:val="00571575"/>
     <w:rsid w:val="00572625"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="00573FBA"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
-    <w:rsid w:val="00575F82"/>
     <w:rsid w:val="0057603C"/>
-    <w:rsid w:val="00576356"/>
-    <w:rsid w:val="005766AD"/>
     <w:rsid w:val="005768ED"/>
-    <w:rsid w:val="00576C54"/>
     <w:rsid w:val="00579CDC"/>
-    <w:rsid w:val="005820CF"/>
     <w:rsid w:val="00582476"/>
-    <w:rsid w:val="00583029"/>
-    <w:rsid w:val="0058311D"/>
+    <w:rsid w:val="00583CD5"/>
+    <w:rsid w:val="005841B6"/>
     <w:rsid w:val="005842A5"/>
+    <w:rsid w:val="005846BC"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
-    <w:rsid w:val="00587ABD"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
-    <w:rsid w:val="005A07E5"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
-    <w:rsid w:val="005A300C"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
-    <w:rsid w:val="005A7A53"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
+    <w:rsid w:val="005B4DF4"/>
     <w:rsid w:val="005B5330"/>
+    <w:rsid w:val="005B5D2D"/>
     <w:rsid w:val="005B6486"/>
-    <w:rsid w:val="005B6D81"/>
-    <w:rsid w:val="005B7A3C"/>
+    <w:rsid w:val="005B70F0"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
+    <w:rsid w:val="005C3092"/>
+    <w:rsid w:val="005C3245"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
-    <w:rsid w:val="005C62E8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D02A3"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
-    <w:rsid w:val="005E2736"/>
-[...2 lines deleted...]
-    <w:rsid w:val="005E2ED9"/>
+    <w:rsid w:val="005E42CE"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
-    <w:rsid w:val="005E6FCC"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
-    <w:rsid w:val="005F0234"/>
-    <w:rsid w:val="005F20C6"/>
+    <w:rsid w:val="005F212E"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F342F"/>
     <w:rsid w:val="005F4C3F"/>
+    <w:rsid w:val="005F57D7"/>
     <w:rsid w:val="005F5886"/>
-    <w:rsid w:val="005F5A11"/>
     <w:rsid w:val="005F60AA"/>
-    <w:rsid w:val="005F6176"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
-    <w:rsid w:val="005F6D28"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
-    <w:rsid w:val="005F7800"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
-    <w:rsid w:val="006024FF"/>
+    <w:rsid w:val="0060347C"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
-    <w:rsid w:val="006062C4"/>
     <w:rsid w:val="006065B0"/>
-    <w:rsid w:val="00606ED9"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
+    <w:rsid w:val="00614562"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="0061495F"/>
     <w:rsid w:val="00614C90"/>
+    <w:rsid w:val="00614F1E"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="00617478"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00625A85"/>
     <w:rsid w:val="00625AC9"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
+    <w:rsid w:val="006325AD"/>
     <w:rsid w:val="00632CE3"/>
+    <w:rsid w:val="00632E2E"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
-    <w:rsid w:val="00635923"/>
     <w:rsid w:val="00635D0B"/>
-    <w:rsid w:val="006369B0"/>
     <w:rsid w:val="00637C32"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
-    <w:rsid w:val="00641E80"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
+    <w:rsid w:val="00643060"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="00645E69"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
-    <w:rsid w:val="0064763E"/>
     <w:rsid w:val="00650B43"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
+    <w:rsid w:val="00653D9F"/>
+    <w:rsid w:val="006556C6"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00656AAE"/>
+    <w:rsid w:val="00656E5F"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="00661D2A"/>
     <w:rsid w:val="0066214A"/>
-    <w:rsid w:val="00662FCD"/>
     <w:rsid w:val="006630FF"/>
-    <w:rsid w:val="00663463"/>
+    <w:rsid w:val="006653B0"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
+    <w:rsid w:val="00667491"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
+    <w:rsid w:val="0067297E"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
-    <w:rsid w:val="00677798"/>
+    <w:rsid w:val="00680B6F"/>
+    <w:rsid w:val="00680C91"/>
     <w:rsid w:val="0068102E"/>
+    <w:rsid w:val="00682A5B"/>
+    <w:rsid w:val="00683F21"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
-    <w:rsid w:val="0069244A"/>
     <w:rsid w:val="0069360F"/>
     <w:rsid w:val="006951FD"/>
-    <w:rsid w:val="006954F7"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
+    <w:rsid w:val="00697EFD"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
-    <w:rsid w:val="006A1C53"/>
-    <w:rsid w:val="006A2F57"/>
     <w:rsid w:val="006A330E"/>
+    <w:rsid w:val="006A3E7E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006A7C3F"/>
     <w:rsid w:val="006B056B"/>
-    <w:rsid w:val="006B1C30"/>
     <w:rsid w:val="006B20B1"/>
-    <w:rsid w:val="006B2719"/>
-    <w:rsid w:val="006B2A6B"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
-    <w:rsid w:val="006B6079"/>
     <w:rsid w:val="006B6394"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006C0C9A"/>
+    <w:rsid w:val="006C0E60"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
-    <w:rsid w:val="006C36EA"/>
     <w:rsid w:val="006C41B1"/>
-    <w:rsid w:val="006C4C08"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
+    <w:rsid w:val="006D2E39"/>
     <w:rsid w:val="006D2EE4"/>
-    <w:rsid w:val="006D3B91"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
-    <w:rsid w:val="006D74B7"/>
-    <w:rsid w:val="006D7A2C"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
-    <w:rsid w:val="006E2308"/>
+    <w:rsid w:val="006E36F4"/>
     <w:rsid w:val="006E483B"/>
+    <w:rsid w:val="006E51BE"/>
     <w:rsid w:val="006E6D78"/>
+    <w:rsid w:val="006E6DB2"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
+    <w:rsid w:val="006F3806"/>
     <w:rsid w:val="006F3E70"/>
-    <w:rsid w:val="006F42C1"/>
     <w:rsid w:val="006F43D6"/>
-    <w:rsid w:val="006F4B2E"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F742C"/>
+    <w:rsid w:val="006F7C6C"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
-    <w:rsid w:val="00701CAF"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00704D61"/>
+    <w:rsid w:val="00705ECB"/>
     <w:rsid w:val="00707494"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
-    <w:rsid w:val="00711AC9"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00711CE9"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
-    <w:rsid w:val="00713AF4"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
+    <w:rsid w:val="00721123"/>
+    <w:rsid w:val="0072113B"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
+    <w:rsid w:val="00722944"/>
+    <w:rsid w:val="00722B04"/>
+    <w:rsid w:val="00723F90"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
-    <w:rsid w:val="00727879"/>
     <w:rsid w:val="00730320"/>
-    <w:rsid w:val="007305C8"/>
     <w:rsid w:val="00730CE8"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00733B6B"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
-    <w:rsid w:val="007413A7"/>
     <w:rsid w:val="0074263E"/>
-    <w:rsid w:val="00742794"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="00752CFA"/>
-    <w:rsid w:val="00752D62"/>
     <w:rsid w:val="0075345B"/>
+    <w:rsid w:val="00756E78"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
-    <w:rsid w:val="0075CD1A"/>
+    <w:rsid w:val="0076055E"/>
+    <w:rsid w:val="0076056F"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
-    <w:rsid w:val="007620A2"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
-    <w:rsid w:val="00762B2A"/>
     <w:rsid w:val="00763551"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
-    <w:rsid w:val="00766FBD"/>
     <w:rsid w:val="00767C31"/>
     <w:rsid w:val="0077091A"/>
-    <w:rsid w:val="0077095D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00771B98"/>
     <w:rsid w:val="007735E3"/>
-    <w:rsid w:val="0077408F"/>
+    <w:rsid w:val="00774D97"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
-    <w:rsid w:val="00777088"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
+    <w:rsid w:val="0078214B"/>
     <w:rsid w:val="00782174"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
-    <w:rsid w:val="007871C4"/>
-    <w:rsid w:val="007878C9"/>
+    <w:rsid w:val="00786B42"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
-    <w:rsid w:val="00791F67"/>
     <w:rsid w:val="007933A3"/>
-    <w:rsid w:val="00793565"/>
     <w:rsid w:val="00793E57"/>
-    <w:rsid w:val="00795040"/>
-    <w:rsid w:val="00795347"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
-    <w:rsid w:val="007B77C4"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
+    <w:rsid w:val="007C619B"/>
     <w:rsid w:val="007C7C46"/>
+    <w:rsid w:val="007D12E2"/>
     <w:rsid w:val="007D13F7"/>
+    <w:rsid w:val="007D2B37"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
+    <w:rsid w:val="007D3933"/>
     <w:rsid w:val="007D3A75"/>
-    <w:rsid w:val="007D3D07"/>
     <w:rsid w:val="007D4C98"/>
-    <w:rsid w:val="007D4CC2"/>
-    <w:rsid w:val="007D5164"/>
     <w:rsid w:val="007D6BDC"/>
-    <w:rsid w:val="007D6C06"/>
     <w:rsid w:val="007D6E46"/>
+    <w:rsid w:val="007D7465"/>
     <w:rsid w:val="007D7480"/>
-    <w:rsid w:val="007E03FC"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
+    <w:rsid w:val="007E59F3"/>
+    <w:rsid w:val="007E63AB"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
-    <w:rsid w:val="007F4A9E"/>
+    <w:rsid w:val="007F3865"/>
     <w:rsid w:val="007F4E10"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
-    <w:rsid w:val="007F75F4"/>
     <w:rsid w:val="00804F91"/>
+    <w:rsid w:val="00805355"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
+    <w:rsid w:val="00806A27"/>
     <w:rsid w:val="008075E0"/>
-    <w:rsid w:val="0080773B"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
-    <w:rsid w:val="00812D0A"/>
     <w:rsid w:val="00813D0F"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
+    <w:rsid w:val="00820D05"/>
     <w:rsid w:val="00820F8B"/>
-    <w:rsid w:val="008215C0"/>
     <w:rsid w:val="00821D74"/>
-    <w:rsid w:val="008220BC"/>
+    <w:rsid w:val="00822CA1"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
-    <w:rsid w:val="00823DBD"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
+    <w:rsid w:val="00827A83"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00831BCF"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
+    <w:rsid w:val="00834A5B"/>
     <w:rsid w:val="008350DA"/>
-    <w:rsid w:val="008353DB"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
+    <w:rsid w:val="00842DE8"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
-    <w:rsid w:val="008474E1"/>
-    <w:rsid w:val="008507EE"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
+    <w:rsid w:val="00853553"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
+    <w:rsid w:val="0085424B"/>
     <w:rsid w:val="008546A6"/>
+    <w:rsid w:val="0085534B"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
-    <w:rsid w:val="008566C8"/>
-    <w:rsid w:val="00861B91"/>
+    <w:rsid w:val="00860490"/>
     <w:rsid w:val="008624A4"/>
-    <w:rsid w:val="00862B3A"/>
+    <w:rsid w:val="008626D8"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
+    <w:rsid w:val="008722C5"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087641F"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00876F87"/>
     <w:rsid w:val="0087793D"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881F1A"/>
     <w:rsid w:val="008829A8"/>
-    <w:rsid w:val="008838B7"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
-    <w:rsid w:val="008847C3"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
-    <w:rsid w:val="0088741D"/>
     <w:rsid w:val="008879E7"/>
-    <w:rsid w:val="00890152"/>
-    <w:rsid w:val="0089070A"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="008913C5"/>
     <w:rsid w:val="00891768"/>
-    <w:rsid w:val="008921E1"/>
+    <w:rsid w:val="008926B0"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
-    <w:rsid w:val="0089725B"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
-    <w:rsid w:val="00897D04"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
+    <w:rsid w:val="008B2FBC"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
-    <w:rsid w:val="008B4CFC"/>
-    <w:rsid w:val="008B4DB3"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
+    <w:rsid w:val="008B76CE"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C22EC"/>
+    <w:rsid w:val="008C2398"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C5602"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
-    <w:rsid w:val="008D011E"/>
+    <w:rsid w:val="008C6266"/>
+    <w:rsid w:val="008D08CA"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
-    <w:rsid w:val="008D4762"/>
+    <w:rsid w:val="008D2AB1"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
-    <w:rsid w:val="008E2201"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
+    <w:rsid w:val="008E3AEB"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
-    <w:rsid w:val="008E603F"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
+    <w:rsid w:val="008F0BC3"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
+    <w:rsid w:val="008F41C3"/>
     <w:rsid w:val="008F5342"/>
+    <w:rsid w:val="008F56B8"/>
     <w:rsid w:val="008F56BB"/>
-    <w:rsid w:val="008F5CEC"/>
-    <w:rsid w:val="008F64C1"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
+    <w:rsid w:val="0090473A"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
+    <w:rsid w:val="00905A26"/>
     <w:rsid w:val="00906479"/>
-    <w:rsid w:val="009064C7"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="00911429"/>
-    <w:rsid w:val="00911FE6"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
-    <w:rsid w:val="0091720B"/>
     <w:rsid w:val="00920040"/>
+    <w:rsid w:val="009203A8"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
+    <w:rsid w:val="00920DEC"/>
     <w:rsid w:val="00920DEE"/>
-    <w:rsid w:val="009222E5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00924241"/>
+    <w:rsid w:val="00921A86"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00924574"/>
     <w:rsid w:val="00925843"/>
-    <w:rsid w:val="009258D1"/>
     <w:rsid w:val="009275FB"/>
-    <w:rsid w:val="00927A94"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
+    <w:rsid w:val="00937A2A"/>
+    <w:rsid w:val="00937A72"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009447C8"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
-    <w:rsid w:val="00953CCD"/>
-    <w:rsid w:val="009557E7"/>
+    <w:rsid w:val="00953F95"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
+    <w:rsid w:val="00957AD1"/>
+    <w:rsid w:val="00960699"/>
     <w:rsid w:val="00960D05"/>
-    <w:rsid w:val="00961711"/>
+    <w:rsid w:val="00961D54"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
-    <w:rsid w:val="00963B66"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
-    <w:rsid w:val="00970184"/>
+    <w:rsid w:val="0097150E"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="00974525"/>
     <w:rsid w:val="009746E9"/>
+    <w:rsid w:val="00975A1E"/>
     <w:rsid w:val="00975EEB"/>
+    <w:rsid w:val="00976DE7"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
-    <w:rsid w:val="00985CEE"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
-    <w:rsid w:val="0099197A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00993077"/>
+    <w:rsid w:val="00992CC4"/>
     <w:rsid w:val="009931A1"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
-    <w:rsid w:val="00997D87"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
+    <w:rsid w:val="009A0D12"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B079C"/>
     <w:rsid w:val="009B0A12"/>
-    <w:rsid w:val="009B1291"/>
-    <w:rsid w:val="009B2970"/>
     <w:rsid w:val="009B3425"/>
+    <w:rsid w:val="009B3B64"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
-    <w:rsid w:val="009B7D33"/>
-    <w:rsid w:val="009B7DE3"/>
+    <w:rsid w:val="009B7B0F"/>
     <w:rsid w:val="009B9BB5"/>
-    <w:rsid w:val="009C0AE9"/>
-    <w:rsid w:val="009C31BD"/>
+    <w:rsid w:val="009C16A1"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
+    <w:rsid w:val="009C52B0"/>
     <w:rsid w:val="009C5AD9"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
-    <w:rsid w:val="009C7EC6"/>
-    <w:rsid w:val="009D219D"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D59E9"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
-    <w:rsid w:val="009E0D34"/>
     <w:rsid w:val="009E11B1"/>
+    <w:rsid w:val="009E13A5"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E454B"/>
-    <w:rsid w:val="009E4B36"/>
+    <w:rsid w:val="009E4E07"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
+    <w:rsid w:val="009F141A"/>
     <w:rsid w:val="009F1537"/>
-    <w:rsid w:val="009F1828"/>
     <w:rsid w:val="009F1C60"/>
-    <w:rsid w:val="009F2B88"/>
+    <w:rsid w:val="009F2DF3"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A06ACC"/>
     <w:rsid w:val="00A0744B"/>
+    <w:rsid w:val="00A07D4B"/>
     <w:rsid w:val="00A103A6"/>
-    <w:rsid w:val="00A10AD4"/>
-    <w:rsid w:val="00A11C19"/>
+    <w:rsid w:val="00A112AE"/>
     <w:rsid w:val="00A11C1F"/>
-    <w:rsid w:val="00A128F6"/>
     <w:rsid w:val="00A133DE"/>
-    <w:rsid w:val="00A13402"/>
+    <w:rsid w:val="00A13CE5"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
-    <w:rsid w:val="00A17E51"/>
     <w:rsid w:val="00A1D88E"/>
-    <w:rsid w:val="00A20C89"/>
     <w:rsid w:val="00A225ED"/>
-    <w:rsid w:val="00A228B5"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
+    <w:rsid w:val="00A25FE5"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A30FAE"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
-    <w:rsid w:val="00A33DF4"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A362E8"/>
     <w:rsid w:val="00A36723"/>
+    <w:rsid w:val="00A4017E"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
-    <w:rsid w:val="00A472EB"/>
+    <w:rsid w:val="00A47350"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
-    <w:rsid w:val="00A531E9"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
-    <w:rsid w:val="00A60219"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
+    <w:rsid w:val="00A61B5E"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
-    <w:rsid w:val="00A656F2"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A66DBF"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
+    <w:rsid w:val="00A67B08"/>
+    <w:rsid w:val="00A67EF5"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
-    <w:rsid w:val="00A73212"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
-    <w:rsid w:val="00A75527"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
-    <w:rsid w:val="00A76431"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
-    <w:rsid w:val="00A82172"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
-    <w:rsid w:val="00A86843"/>
+    <w:rsid w:val="00A85ED6"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
+    <w:rsid w:val="00A9311D"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
-    <w:rsid w:val="00A948A6"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
-    <w:rsid w:val="00A96D9D"/>
+    <w:rsid w:val="00A97411"/>
+    <w:rsid w:val="00AA13E7"/>
     <w:rsid w:val="00AA1F80"/>
+    <w:rsid w:val="00AA254B"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
+    <w:rsid w:val="00AA6C6D"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
-    <w:rsid w:val="00AB2CF0"/>
+    <w:rsid w:val="00AB1D9B"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
+    <w:rsid w:val="00AB78BC"/>
+    <w:rsid w:val="00AB7B43"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
-    <w:rsid w:val="00AC1D03"/>
     <w:rsid w:val="00AC32CD"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
-    <w:rsid w:val="00AC6EC4"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
-    <w:rsid w:val="00AD5E11"/>
     <w:rsid w:val="00AD69E2"/>
+    <w:rsid w:val="00AE0628"/>
     <w:rsid w:val="00AE0C68"/>
+    <w:rsid w:val="00AE197D"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
-    <w:rsid w:val="00AE387A"/>
     <w:rsid w:val="00AE4B80"/>
-    <w:rsid w:val="00AE4CD9"/>
     <w:rsid w:val="00AE5750"/>
-    <w:rsid w:val="00AE5F4D"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
+    <w:rsid w:val="00AF06AC"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF2D97"/>
     <w:rsid w:val="00AF30FA"/>
-    <w:rsid w:val="00AF37BD"/>
+    <w:rsid w:val="00AF37D3"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF645C"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
+    <w:rsid w:val="00AF7A05"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
-    <w:rsid w:val="00B0624F"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
-    <w:rsid w:val="00B155D5"/>
     <w:rsid w:val="00B163A4"/>
-    <w:rsid w:val="00B164B3"/>
     <w:rsid w:val="00B17123"/>
-    <w:rsid w:val="00B1781D"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
+    <w:rsid w:val="00B2193B"/>
+    <w:rsid w:val="00B235B7"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
-    <w:rsid w:val="00B25C33"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E2D"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
+    <w:rsid w:val="00B408C7"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45544"/>
+    <w:rsid w:val="00B455BB"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
+    <w:rsid w:val="00B46524"/>
     <w:rsid w:val="00B47D2F"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B53AD1"/>
+    <w:rsid w:val="00B541BC"/>
     <w:rsid w:val="00B5485B"/>
-    <w:rsid w:val="00B55DB3"/>
     <w:rsid w:val="00B560CF"/>
-    <w:rsid w:val="00B56DEB"/>
-    <w:rsid w:val="00B60CE8"/>
+    <w:rsid w:val="00B5726C"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B6209F"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
+    <w:rsid w:val="00B63896"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B66C67"/>
-    <w:rsid w:val="00B67394"/>
     <w:rsid w:val="00B703CD"/>
+    <w:rsid w:val="00B708C8"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
-    <w:rsid w:val="00B731FC"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
-    <w:rsid w:val="00B744BA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B762CE"/>
+    <w:rsid w:val="00B748CA"/>
+    <w:rsid w:val="00B74BAD"/>
+    <w:rsid w:val="00B77270"/>
     <w:rsid w:val="00B77366"/>
-    <w:rsid w:val="00B773EF"/>
-    <w:rsid w:val="00B81BAF"/>
+    <w:rsid w:val="00B80D8F"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
-    <w:rsid w:val="00B82EE2"/>
     <w:rsid w:val="00B830B5"/>
+    <w:rsid w:val="00B830CF"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B85647"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
-    <w:rsid w:val="00B86ACA"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
-    <w:rsid w:val="00B91937"/>
     <w:rsid w:val="00B91D42"/>
-    <w:rsid w:val="00B91F9F"/>
+    <w:rsid w:val="00B91E72"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
+    <w:rsid w:val="00B956F1"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
-    <w:rsid w:val="00BA1A95"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
-    <w:rsid w:val="00BA4E5E"/>
-    <w:rsid w:val="00BA5876"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
-    <w:rsid w:val="00BA7447"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
-    <w:rsid w:val="00BC44FA"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
-    <w:rsid w:val="00BC6E69"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
-    <w:rsid w:val="00BD3BC8"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
-    <w:rsid w:val="00BE193C"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE2EE4"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
-    <w:rsid w:val="00BE417D"/>
+    <w:rsid w:val="00BE476A"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
-    <w:rsid w:val="00BF13E0"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3389"/>
     <w:rsid w:val="00BF3B58"/>
-    <w:rsid w:val="00BF623C"/>
     <w:rsid w:val="00BF6927"/>
+    <w:rsid w:val="00BF7B9D"/>
     <w:rsid w:val="00C0095F"/>
-    <w:rsid w:val="00C00BBA"/>
+    <w:rsid w:val="00C011F6"/>
     <w:rsid w:val="00C0180F"/>
-    <w:rsid w:val="00C01EA0"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C036F4"/>
     <w:rsid w:val="00C04396"/>
+    <w:rsid w:val="00C04655"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
-    <w:rsid w:val="00C145EE"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
+    <w:rsid w:val="00C1F52B"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
-    <w:rsid w:val="00C214E5"/>
+    <w:rsid w:val="00C208DC"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
-    <w:rsid w:val="00C240C0"/>
+    <w:rsid w:val="00C25EED"/>
+    <w:rsid w:val="00C2703B"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
+    <w:rsid w:val="00C329F7"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
+    <w:rsid w:val="00C41A9B"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
+    <w:rsid w:val="00C50404"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
-    <w:rsid w:val="00C5385E"/>
+    <w:rsid w:val="00C53A93"/>
     <w:rsid w:val="00C53B38"/>
-    <w:rsid w:val="00C540FD"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
+    <w:rsid w:val="00C60F11"/>
+    <w:rsid w:val="00C61134"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C64DA5"/>
     <w:rsid w:val="00C65CF5"/>
+    <w:rsid w:val="00C66063"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
-    <w:rsid w:val="00C67731"/>
     <w:rsid w:val="00C7052F"/>
-    <w:rsid w:val="00C72217"/>
+    <w:rsid w:val="00C70967"/>
+    <w:rsid w:val="00C7307E"/>
     <w:rsid w:val="00C7318B"/>
-    <w:rsid w:val="00C776CD"/>
+    <w:rsid w:val="00C75CC3"/>
     <w:rsid w:val="00C811EC"/>
-    <w:rsid w:val="00C8146A"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
-    <w:rsid w:val="00C85C60"/>
     <w:rsid w:val="00C8622F"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
-    <w:rsid w:val="00C915FF"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
-    <w:rsid w:val="00C940D6"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9550C"/>
-    <w:rsid w:val="00C968AD"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
+    <w:rsid w:val="00CA603F"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA6324"/>
     <w:rsid w:val="00CA78FD"/>
-    <w:rsid w:val="00CA7CA7"/>
     <w:rsid w:val="00CB0284"/>
-    <w:rsid w:val="00CB0C24"/>
     <w:rsid w:val="00CB1B05"/>
-    <w:rsid w:val="00CB1DD8"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB5CC4"/>
+    <w:rsid w:val="00CB6761"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC378E"/>
-    <w:rsid w:val="00CC3A06"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CC685E"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
-    <w:rsid w:val="00CE4976"/>
+    <w:rsid w:val="00CE59C9"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
-    <w:rsid w:val="00CF144A"/>
     <w:rsid w:val="00CF21F6"/>
+    <w:rsid w:val="00CF2435"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF31F9"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
-    <w:rsid w:val="00CF5127"/>
-    <w:rsid w:val="00CF597D"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
-    <w:rsid w:val="00CF7D51"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
+    <w:rsid w:val="00D0375C"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
+    <w:rsid w:val="00D05E2E"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10469"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
-    <w:rsid w:val="00D163F7"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
-    <w:rsid w:val="00D17ECE"/>
     <w:rsid w:val="00D208C0"/>
-    <w:rsid w:val="00D230D2"/>
+    <w:rsid w:val="00D20AE4"/>
     <w:rsid w:val="00D23F70"/>
-    <w:rsid w:val="00D2545D"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
-    <w:rsid w:val="00D2667F"/>
-    <w:rsid w:val="00D33706"/>
+    <w:rsid w:val="00D26B4C"/>
+    <w:rsid w:val="00D33395"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
-    <w:rsid w:val="00D365FB"/>
+    <w:rsid w:val="00D36B9B"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
+    <w:rsid w:val="00D42BBA"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
+    <w:rsid w:val="00D50CFE"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D51094"/>
+    <w:rsid w:val="00D51477"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60454"/>
+    <w:rsid w:val="00D6051E"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
-    <w:rsid w:val="00D64534"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
-    <w:rsid w:val="00D66182"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D703AA"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
-    <w:rsid w:val="00D72CDF"/>
     <w:rsid w:val="00D73EA9"/>
+    <w:rsid w:val="00D74F28"/>
+    <w:rsid w:val="00D75875"/>
+    <w:rsid w:val="00D75908"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
-    <w:rsid w:val="00D76E4B"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D8367A"/>
     <w:rsid w:val="00D83763"/>
-    <w:rsid w:val="00D83B66"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
+    <w:rsid w:val="00D86F08"/>
     <w:rsid w:val="00D900EF"/>
-    <w:rsid w:val="00D927E5"/>
+    <w:rsid w:val="00D91FBA"/>
+    <w:rsid w:val="00D9221A"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
+    <w:rsid w:val="00D953FC"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
-    <w:rsid w:val="00DA1F6D"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00DA635E"/>
+    <w:rsid w:val="00D97906"/>
+    <w:rsid w:val="00DA2B6B"/>
     <w:rsid w:val="00DA727D"/>
-    <w:rsid w:val="00DA759D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
-    <w:rsid w:val="00DB3F9C"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
+    <w:rsid w:val="00DB5B5F"/>
     <w:rsid w:val="00DC1847"/>
-    <w:rsid w:val="00DC221E"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
-    <w:rsid w:val="00DC5EB6"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
-    <w:rsid w:val="00DD11DB"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
+    <w:rsid w:val="00DD2BEA"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
+    <w:rsid w:val="00DD5867"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6A81"/>
     <w:rsid w:val="00DD6BBA"/>
+    <w:rsid w:val="00DD74C2"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
-    <w:rsid w:val="00DF09FD"/>
+    <w:rsid w:val="00DF0E0E"/>
+    <w:rsid w:val="00DF1106"/>
     <w:rsid w:val="00DF20BC"/>
-    <w:rsid w:val="00DF379F"/>
     <w:rsid w:val="00DF3E9B"/>
-    <w:rsid w:val="00DF5055"/>
     <w:rsid w:val="00DF5134"/>
+    <w:rsid w:val="00DF539B"/>
     <w:rsid w:val="00DF55E0"/>
+    <w:rsid w:val="00DF574C"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
+    <w:rsid w:val="00E00C4B"/>
+    <w:rsid w:val="00E0112D"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
-    <w:rsid w:val="00E03965"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
+    <w:rsid w:val="00E07354"/>
     <w:rsid w:val="00E100C7"/>
+    <w:rsid w:val="00E101D7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
+    <w:rsid w:val="00E11B96"/>
     <w:rsid w:val="00E11CEA"/>
-    <w:rsid w:val="00E11D4C"/>
-    <w:rsid w:val="00E12946"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
-    <w:rsid w:val="00E14A7D"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E15276"/>
+    <w:rsid w:val="00E14A31"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
+    <w:rsid w:val="00E16540"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
-    <w:rsid w:val="00E228F0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00E25032"/>
+    <w:rsid w:val="00E219A5"/>
+    <w:rsid w:val="00E223BD"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E259F1"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
-    <w:rsid w:val="00E30A1E"/>
-    <w:rsid w:val="00E30A96"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E3438B"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
-    <w:rsid w:val="00E40814"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
-    <w:rsid w:val="00E42FC4"/>
     <w:rsid w:val="00E437F5"/>
+    <w:rsid w:val="00E449FD"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
-    <w:rsid w:val="00E535D1"/>
     <w:rsid w:val="00E54A7C"/>
-    <w:rsid w:val="00E55196"/>
-    <w:rsid w:val="00E5566D"/>
     <w:rsid w:val="00E56219"/>
-    <w:rsid w:val="00E5706B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
-    <w:rsid w:val="00E646C7"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
-    <w:rsid w:val="00E7053D"/>
+    <w:rsid w:val="00E679E6"/>
+    <w:rsid w:val="00E70173"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
+    <w:rsid w:val="00E71C05"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
+    <w:rsid w:val="00E747C8"/>
+    <w:rsid w:val="00E74B29"/>
     <w:rsid w:val="00E74BFE"/>
+    <w:rsid w:val="00E74D08"/>
     <w:rsid w:val="00E74D33"/>
+    <w:rsid w:val="00E7512B"/>
     <w:rsid w:val="00E756E0"/>
-    <w:rsid w:val="00E75B02"/>
     <w:rsid w:val="00E77E46"/>
+    <w:rsid w:val="00E80112"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
+    <w:rsid w:val="00E927B1"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
-    <w:rsid w:val="00E94950"/>
     <w:rsid w:val="00E9593C"/>
     <w:rsid w:val="00E95B0B"/>
+    <w:rsid w:val="00E95CB5"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E972EC"/>
     <w:rsid w:val="00E973A1"/>
-    <w:rsid w:val="00EA01D8"/>
+    <w:rsid w:val="00EA046C"/>
     <w:rsid w:val="00EA1524"/>
+    <w:rsid w:val="00EA25A0"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
-    <w:rsid w:val="00EA29CB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EA6975"/>
     <w:rsid w:val="00EA6FBA"/>
+    <w:rsid w:val="00EA7A22"/>
     <w:rsid w:val="00EB06F0"/>
-    <w:rsid w:val="00EB074B"/>
+    <w:rsid w:val="00EB1BED"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
-    <w:rsid w:val="00EC055E"/>
+    <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
-    <w:rsid w:val="00EC2448"/>
+    <w:rsid w:val="00EC22DD"/>
+    <w:rsid w:val="00EC3FA3"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
-    <w:rsid w:val="00EC6283"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
+    <w:rsid w:val="00ED088D"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
-    <w:rsid w:val="00ED2602"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3A84"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
-    <w:rsid w:val="00ED7025"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE19DC"/>
-    <w:rsid w:val="00EE26C9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
-    <w:rsid w:val="00EE621E"/>
     <w:rsid w:val="00EE6CA7"/>
+    <w:rsid w:val="00EE7308"/>
     <w:rsid w:val="00EF07EE"/>
     <w:rsid w:val="00EF1A72"/>
-    <w:rsid w:val="00EF216A"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
-    <w:rsid w:val="00EF33F7"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
-    <w:rsid w:val="00EF449B"/>
     <w:rsid w:val="00EF4FEF"/>
     <w:rsid w:val="00EF5B30"/>
+    <w:rsid w:val="00EF6446"/>
+    <w:rsid w:val="00EF765B"/>
     <w:rsid w:val="00F00320"/>
     <w:rsid w:val="00F00DFC"/>
-    <w:rsid w:val="00F0387A"/>
+    <w:rsid w:val="00F0221B"/>
     <w:rsid w:val="00F04608"/>
-    <w:rsid w:val="00F055DF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F07298"/>
+    <w:rsid w:val="00F05289"/>
+    <w:rsid w:val="00F071BD"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
+    <w:rsid w:val="00F07D1C"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
-    <w:rsid w:val="00F1675E"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
-    <w:rsid w:val="00F207AF"/>
+    <w:rsid w:val="00F2125A"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
-    <w:rsid w:val="00F2504C"/>
-    <w:rsid w:val="00F2532E"/>
+    <w:rsid w:val="00F2290E"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
+    <w:rsid w:val="00F30BE3"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
+    <w:rsid w:val="00F34F83"/>
+    <w:rsid w:val="00F3600F"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
-    <w:rsid w:val="00F43965"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
-    <w:rsid w:val="00F45E60"/>
     <w:rsid w:val="00F467CB"/>
+    <w:rsid w:val="00F53FB3"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
+    <w:rsid w:val="00F56D7E"/>
     <w:rsid w:val="00F56FEF"/>
-    <w:rsid w:val="00F5718D"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
-    <w:rsid w:val="00F60D61"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
-    <w:rsid w:val="00F638DC"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
-    <w:rsid w:val="00F66072"/>
     <w:rsid w:val="00F6619F"/>
-    <w:rsid w:val="00F67DD9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F67FCE"/>
     <w:rsid w:val="00F70FBF"/>
-    <w:rsid w:val="00F71AAE"/>
-    <w:rsid w:val="00F72CAC"/>
+    <w:rsid w:val="00F71EC8"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
+    <w:rsid w:val="00F81C73"/>
     <w:rsid w:val="00F8307E"/>
-    <w:rsid w:val="00F84391"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
+    <w:rsid w:val="00F8675B"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92546"/>
     <w:rsid w:val="00F92EDD"/>
-    <w:rsid w:val="00F93A75"/>
+    <w:rsid w:val="00F93A3B"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
-    <w:rsid w:val="00F94D59"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA1AE0"/>
     <w:rsid w:val="00FA2531"/>
+    <w:rsid w:val="00FA2E3D"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
-    <w:rsid w:val="00FA57B7"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
+    <w:rsid w:val="00FA722A"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FA7A70"/>
-    <w:rsid w:val="00FB12E1"/>
-    <w:rsid w:val="00FB153E"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB2160"/>
-    <w:rsid w:val="00FB2E16"/>
-    <w:rsid w:val="00FB31BE"/>
     <w:rsid w:val="00FB3B56"/>
     <w:rsid w:val="00FB3BD9"/>
-    <w:rsid w:val="00FB4B14"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB7933"/>
-    <w:rsid w:val="00FC02E5"/>
+    <w:rsid w:val="00FB7C52"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
+    <w:rsid w:val="00FC2314"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
+    <w:rsid w:val="00FC5804"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
-    <w:rsid w:val="00FD0D6F"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD6994"/>
-    <w:rsid w:val="00FD70E3"/>
     <w:rsid w:val="00FD766F"/>
-    <w:rsid w:val="00FE0F7D"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE28C6"/>
     <w:rsid w:val="00FE2A32"/>
+    <w:rsid w:val="00FE37B8"/>
+    <w:rsid w:val="00FE4750"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5960"/>
     <w:rsid w:val="00FE5C0F"/>
-    <w:rsid w:val="00FE6370"/>
     <w:rsid w:val="00FE6E93"/>
+    <w:rsid w:val="00FF0102"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
-    <w:rsid w:val="00FF1ECB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
-    <w:rsid w:val="00FF46EB"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
+    <w:rsid w:val="00FF6DCE"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7C5C"/>
-    <w:rsid w:val="011810AE"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
-    <w:rsid w:val="01C6A6F6"/>
+    <w:rsid w:val="01F27B7E"/>
     <w:rsid w:val="02053D04"/>
-    <w:rsid w:val="024C0ECD"/>
-    <w:rsid w:val="024CFB76"/>
     <w:rsid w:val="024EF483"/>
-    <w:rsid w:val="028AF447"/>
+    <w:rsid w:val="025DCBCF"/>
     <w:rsid w:val="02A3038A"/>
+    <w:rsid w:val="02A4F652"/>
+    <w:rsid w:val="02ABF811"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
-    <w:rsid w:val="02DD54E4"/>
     <w:rsid w:val="0312AA92"/>
-    <w:rsid w:val="031AF793"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="038816F0"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
-    <w:rsid w:val="046027D5"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
-    <w:rsid w:val="05133EAA"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
-    <w:rsid w:val="05BF261A"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
-    <w:rsid w:val="06E0A12D"/>
-    <w:rsid w:val="06EDF7A8"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
-    <w:rsid w:val="07762B0D"/>
-    <w:rsid w:val="0778A875"/>
     <w:rsid w:val="07793AC8"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
-    <w:rsid w:val="084438A2"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
-    <w:rsid w:val="089F5A32"/>
     <w:rsid w:val="08BF29D0"/>
     <w:rsid w:val="08C2822D"/>
-    <w:rsid w:val="08D5FD2A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="08EFDA0F"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
-    <w:rsid w:val="09A04641"/>
-    <w:rsid w:val="09B3E9D2"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
     <w:rsid w:val="09FFE0E3"/>
     <w:rsid w:val="0A1D20F5"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
-    <w:rsid w:val="0AADB310"/>
-[...3 lines deleted...]
-    <w:rsid w:val="0B945A82"/>
+    <w:rsid w:val="0A9200DE"/>
     <w:rsid w:val="0B982800"/>
-    <w:rsid w:val="0BAB2AC4"/>
     <w:rsid w:val="0BC4E482"/>
     <w:rsid w:val="0C14FAC8"/>
-    <w:rsid w:val="0C16FCA5"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
-    <w:rsid w:val="0C46546A"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D2DC27D"/>
-    <w:rsid w:val="0D71B8A9"/>
     <w:rsid w:val="0D98086E"/>
-    <w:rsid w:val="0D9A82B6"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0DECF86D"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
-    <w:rsid w:val="0EB8482A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="1009C248"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10780D74"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
-    <w:rsid w:val="118C838F"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
-    <w:rsid w:val="120B2992"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
-    <w:rsid w:val="12CF4537"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
-    <w:rsid w:val="13E40940"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
+    <w:rsid w:val="15336CB8"/>
     <w:rsid w:val="155E11F6"/>
+    <w:rsid w:val="15843342"/>
     <w:rsid w:val="15A2868D"/>
-    <w:rsid w:val="15F28769"/>
-    <w:rsid w:val="15FF4BBA"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
-    <w:rsid w:val="16936183"/>
-[...1 lines deleted...]
-    <w:rsid w:val="16C01967"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="171A9755"/>
     <w:rsid w:val="172E3553"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
-    <w:rsid w:val="179D1D5B"/>
-    <w:rsid w:val="17E9CA9C"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
-    <w:rsid w:val="1835A53F"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="192413C7"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="19BF1679"/>
-    <w:rsid w:val="19CA9781"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
-    <w:rsid w:val="1A31DEF4"/>
     <w:rsid w:val="1A523DAC"/>
-    <w:rsid w:val="1A74EFF5"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
-    <w:rsid w:val="1B16FB03"/>
     <w:rsid w:val="1B5633DC"/>
     <w:rsid w:val="1B7D1B2B"/>
-    <w:rsid w:val="1BCAA9A4"/>
-    <w:rsid w:val="1C314B65"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF2043D"/>
     <w:rsid w:val="1CF90740"/>
-    <w:rsid w:val="1D274935"/>
-    <w:rsid w:val="1D633721"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D7F3A9D"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
-    <w:rsid w:val="1DBEF1F5"/>
+    <w:rsid w:val="1DBAA7AB"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBD46A0"/>
     <w:rsid w:val="1EBFDFF3"/>
-    <w:rsid w:val="1EE7E125"/>
     <w:rsid w:val="1F07638A"/>
-    <w:rsid w:val="1F6D6743"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
-    <w:rsid w:val="1FBDA14C"/>
-    <w:rsid w:val="1FC5E4F6"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="200E46FB"/>
-    <w:rsid w:val="2020125E"/>
     <w:rsid w:val="202DB2AA"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
-    <w:rsid w:val="20E5ACCE"/>
     <w:rsid w:val="2112F683"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
-    <w:rsid w:val="22571F1A"/>
     <w:rsid w:val="227BBBB6"/>
-    <w:rsid w:val="229B7CA4"/>
     <w:rsid w:val="22A3AEB6"/>
-    <w:rsid w:val="22B7CD36"/>
     <w:rsid w:val="23030736"/>
+    <w:rsid w:val="231B3C6A"/>
     <w:rsid w:val="2333F259"/>
-    <w:rsid w:val="23536CEB"/>
+    <w:rsid w:val="2345F23F"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
-    <w:rsid w:val="2377E82D"/>
-    <w:rsid w:val="237D7622"/>
     <w:rsid w:val="2383E6B6"/>
     <w:rsid w:val="2387758C"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="245FF0B1"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
-    <w:rsid w:val="24EEB652"/>
-    <w:rsid w:val="251D8D5A"/>
+    <w:rsid w:val="24FACE2B"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="253B868C"/>
-    <w:rsid w:val="2560544C"/>
     <w:rsid w:val="2574472E"/>
-    <w:rsid w:val="25875997"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
-    <w:rsid w:val="25D4600B"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
     <w:rsid w:val="27ECDD34"/>
-    <w:rsid w:val="282267ED"/>
     <w:rsid w:val="28252FE1"/>
-    <w:rsid w:val="28741497"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28CA6EA3"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
-    <w:rsid w:val="294256F6"/>
     <w:rsid w:val="294C3354"/>
-    <w:rsid w:val="2967DF0A"/>
-    <w:rsid w:val="29832B8B"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
-    <w:rsid w:val="2A0ACAEB"/>
     <w:rsid w:val="2A9DFB87"/>
-    <w:rsid w:val="2AC9991A"/>
     <w:rsid w:val="2B13021B"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
-    <w:rsid w:val="2C763736"/>
     <w:rsid w:val="2C99CD68"/>
-    <w:rsid w:val="2CAF625F"/>
     <w:rsid w:val="2CBFDF69"/>
-    <w:rsid w:val="2CD24A82"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
-    <w:rsid w:val="2CF94C33"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
-    <w:rsid w:val="2D85485F"/>
+    <w:rsid w:val="2D9F4962"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
-    <w:rsid w:val="2E49A9BC"/>
     <w:rsid w:val="2E7D72C9"/>
-    <w:rsid w:val="2E936ED1"/>
-    <w:rsid w:val="2EB19060"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
     <w:rsid w:val="2F90511E"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
-    <w:rsid w:val="306F8F5D"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="3095A8F0"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
-    <w:rsid w:val="310EE2B0"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
+    <w:rsid w:val="316B4EB5"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
-    <w:rsid w:val="31B03323"/>
     <w:rsid w:val="31C050FB"/>
-    <w:rsid w:val="31F84222"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
-    <w:rsid w:val="327F9B9E"/>
-    <w:rsid w:val="32803DEF"/>
     <w:rsid w:val="32975C7E"/>
+    <w:rsid w:val="329B0A2D"/>
     <w:rsid w:val="329C8ABB"/>
-    <w:rsid w:val="331E7CAE"/>
-[...1 lines deleted...]
-    <w:rsid w:val="338489AF"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
-    <w:rsid w:val="35111CA1"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
-    <w:rsid w:val="3551CFEB"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="35E15470"/>
-    <w:rsid w:val="3602563B"/>
     <w:rsid w:val="3624EB92"/>
-    <w:rsid w:val="364803CA"/>
-    <w:rsid w:val="36496DE5"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
-    <w:rsid w:val="367C8BE1"/>
     <w:rsid w:val="3689DBEB"/>
-    <w:rsid w:val="3697AFE7"/>
-    <w:rsid w:val="36B3F82C"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
-    <w:rsid w:val="379F188E"/>
     <w:rsid w:val="37DD6CCD"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
-    <w:rsid w:val="388E1602"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
-    <w:rsid w:val="39107492"/>
-    <w:rsid w:val="39141406"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="39649590"/>
     <w:rsid w:val="399854E2"/>
-    <w:rsid w:val="39D5D07E"/>
-    <w:rsid w:val="39DDEDAE"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3ACC9FAB"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
-    <w:rsid w:val="3B2AA4CD"/>
     <w:rsid w:val="3B2AFCE2"/>
     <w:rsid w:val="3B390E29"/>
-    <w:rsid w:val="3B824CE4"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
-    <w:rsid w:val="3C6EC992"/>
-    <w:rsid w:val="3CF1968D"/>
     <w:rsid w:val="3D57DBFC"/>
-    <w:rsid w:val="3D5AA316"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
-    <w:rsid w:val="3DDEA34A"/>
-    <w:rsid w:val="3E2141F4"/>
+    <w:rsid w:val="3E76E343"/>
     <w:rsid w:val="3F63F482"/>
-    <w:rsid w:val="40046EE8"/>
+    <w:rsid w:val="405F7E12"/>
     <w:rsid w:val="406C28A1"/>
-    <w:rsid w:val="413E6846"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4153D076"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
-    <w:rsid w:val="41C5918A"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
-    <w:rsid w:val="42149AA0"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
-    <w:rsid w:val="42BDA284"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
-    <w:rsid w:val="43D7743C"/>
     <w:rsid w:val="44110C9D"/>
-    <w:rsid w:val="4439EB77"/>
-[...2 lines deleted...]
-    <w:rsid w:val="44877B22"/>
     <w:rsid w:val="44AC42F8"/>
+    <w:rsid w:val="44B3E048"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
-    <w:rsid w:val="4507268B"/>
     <w:rsid w:val="451672B3"/>
-    <w:rsid w:val="4553ED5D"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="456B9632"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
-    <w:rsid w:val="45C7A619"/>
     <w:rsid w:val="46212E51"/>
-    <w:rsid w:val="465D86D7"/>
     <w:rsid w:val="4696C879"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
-    <w:rsid w:val="476A295D"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
-    <w:rsid w:val="47D00281"/>
     <w:rsid w:val="481CF23F"/>
-    <w:rsid w:val="48459690"/>
-[...1 lines deleted...]
-    <w:rsid w:val="48915535"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="48FAEE1D"/>
-    <w:rsid w:val="4946E231"/>
     <w:rsid w:val="49706C10"/>
-    <w:rsid w:val="49768D46"/>
-    <w:rsid w:val="49B111AD"/>
     <w:rsid w:val="49BC5CA9"/>
-    <w:rsid w:val="49DAF318"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4A9EDF36"/>
     <w:rsid w:val="4AA03419"/>
-    <w:rsid w:val="4AF87268"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
-    <w:rsid w:val="4BE46930"/>
-    <w:rsid w:val="4BED32C2"/>
     <w:rsid w:val="4C1F6CAE"/>
+    <w:rsid w:val="4C80F1E7"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
-    <w:rsid w:val="4D0D95B7"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
-    <w:rsid w:val="4D64AD21"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
-    <w:rsid w:val="4F2CF2C0"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
-    <w:rsid w:val="4FF94DB9"/>
+    <w:rsid w:val="4FDF80C8"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="521E6C66"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52699011"/>
-    <w:rsid w:val="52A5A8F4"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
+    <w:rsid w:val="53101140"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
-    <w:rsid w:val="53BBFE45"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
-    <w:rsid w:val="545FF80B"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F48B3F"/>
+    <w:rsid w:val="55050D36"/>
+    <w:rsid w:val="550CFFF7"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
-    <w:rsid w:val="55F34EF4"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
     <w:rsid w:val="560EB9FF"/>
     <w:rsid w:val="5639EC88"/>
+    <w:rsid w:val="5652ABE7"/>
     <w:rsid w:val="56924DD0"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="56B11CEF"/>
-    <w:rsid w:val="56D47BFA"/>
     <w:rsid w:val="5710F095"/>
-    <w:rsid w:val="571CD547"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
-    <w:rsid w:val="577EC0EA"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
-    <w:rsid w:val="57C3B4C2"/>
-    <w:rsid w:val="57D805DF"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="58388542"/>
     <w:rsid w:val="5897F2C0"/>
-    <w:rsid w:val="58DFC162"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
-    <w:rsid w:val="59B219B7"/>
-    <w:rsid w:val="59F578F9"/>
     <w:rsid w:val="5A2CAA7C"/>
-    <w:rsid w:val="5A2E83E1"/>
     <w:rsid w:val="5A4C8226"/>
     <w:rsid w:val="5A508616"/>
-    <w:rsid w:val="5A974C7A"/>
     <w:rsid w:val="5A9F6413"/>
     <w:rsid w:val="5AA86DD9"/>
+    <w:rsid w:val="5AB1F54F"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B27B870"/>
     <w:rsid w:val="5B2F8BAC"/>
-    <w:rsid w:val="5B327D11"/>
     <w:rsid w:val="5B4E3AF0"/>
+    <w:rsid w:val="5B758900"/>
     <w:rsid w:val="5BCDA79E"/>
-    <w:rsid w:val="5BCE32AB"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
-    <w:rsid w:val="5C133044"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
-    <w:rsid w:val="5C978F78"/>
     <w:rsid w:val="5CB21B9E"/>
-    <w:rsid w:val="5CDD0EFB"/>
-[...1 lines deleted...]
-    <w:rsid w:val="5D113D8B"/>
     <w:rsid w:val="5D301E97"/>
     <w:rsid w:val="5D95BC30"/>
-    <w:rsid w:val="5DBC3232"/>
     <w:rsid w:val="5DD33B71"/>
-    <w:rsid w:val="5E46A631"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
-    <w:rsid w:val="5F9CA7E9"/>
     <w:rsid w:val="600ADC11"/>
-    <w:rsid w:val="601B1060"/>
     <w:rsid w:val="60213315"/>
-    <w:rsid w:val="60741F65"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="6151A4DE"/>
     <w:rsid w:val="616CDB9F"/>
-    <w:rsid w:val="618D37A6"/>
     <w:rsid w:val="61AA9255"/>
-    <w:rsid w:val="61BA4EF0"/>
-    <w:rsid w:val="61C56F59"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="61EC40A3"/>
-    <w:rsid w:val="6200A559"/>
-    <w:rsid w:val="62118976"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="62944EE3"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="630CC208"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="63A75A4C"/>
     <w:rsid w:val="643BD63C"/>
-    <w:rsid w:val="6451B759"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="649C0E1B"/>
     <w:rsid w:val="64BFC757"/>
-    <w:rsid w:val="64E9175A"/>
-    <w:rsid w:val="659E0FEB"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="660C80C7"/>
-    <w:rsid w:val="66166F77"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="6699B04E"/>
-    <w:rsid w:val="66A0F9C4"/>
-    <w:rsid w:val="66C086EB"/>
     <w:rsid w:val="66E12564"/>
-    <w:rsid w:val="66F9574D"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
-    <w:rsid w:val="67E5CAF8"/>
     <w:rsid w:val="67ECE0BF"/>
-    <w:rsid w:val="68208345"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
-    <w:rsid w:val="69DB84AA"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
-    <w:rsid w:val="6A8BBDE5"/>
-    <w:rsid w:val="6A97A916"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
-    <w:rsid w:val="6BADAD5A"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
-    <w:rsid w:val="6D41A86F"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DA2B9C1"/>
     <w:rsid w:val="6DD3C4EE"/>
-    <w:rsid w:val="6DE43B84"/>
-    <w:rsid w:val="6E4F7B65"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
-    <w:rsid w:val="6F0242B0"/>
+    <w:rsid w:val="6F31EE40"/>
     <w:rsid w:val="6F43BAEA"/>
-    <w:rsid w:val="6F48348B"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
-    <w:rsid w:val="7029D710"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
-    <w:rsid w:val="70AF91A6"/>
-    <w:rsid w:val="70B6FF72"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="70DAF1FB"/>
-    <w:rsid w:val="70DDAA49"/>
     <w:rsid w:val="70FB6F6B"/>
     <w:rsid w:val="71DE9613"/>
+    <w:rsid w:val="71EB6B47"/>
     <w:rsid w:val="72077BDB"/>
     <w:rsid w:val="7223A222"/>
-    <w:rsid w:val="722913BF"/>
-[...1 lines deleted...]
-    <w:rsid w:val="724E9D74"/>
     <w:rsid w:val="72661E31"/>
-    <w:rsid w:val="726C9D1B"/>
-    <w:rsid w:val="73168D09"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="73C31A4E"/>
-    <w:rsid w:val="73E2A7CE"/>
-    <w:rsid w:val="73F43D90"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
-    <w:rsid w:val="75029906"/>
+    <w:rsid w:val="75042988"/>
     <w:rsid w:val="75118A2C"/>
-    <w:rsid w:val="757F6D16"/>
+    <w:rsid w:val="754E4109"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
-    <w:rsid w:val="7627F7B3"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
-    <w:rsid w:val="771BE5D4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="7741B3ED"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
-    <w:rsid w:val="782196B0"/>
+    <w:rsid w:val="7800DB94"/>
     <w:rsid w:val="7825C4B3"/>
-    <w:rsid w:val="78522675"/>
     <w:rsid w:val="7860DD61"/>
     <w:rsid w:val="789560C5"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79A24C15"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="79EF6260"/>
     <w:rsid w:val="7A10917D"/>
-    <w:rsid w:val="7A2BAAE4"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
-    <w:rsid w:val="7A6D5D91"/>
+    <w:rsid w:val="7AAF1195"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7ACAF297"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
-    <w:rsid w:val="7C8CA8C7"/>
     <w:rsid w:val="7CE1FE05"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
-    <w:rsid w:val="7DE13DD3"/>
     <w:rsid w:val="7DE68669"/>
-    <w:rsid w:val="7E166209"/>
-[...2 lines deleted...]
-    <w:rsid w:val="7EA61358"/>
+    <w:rsid w:val="7E49FC8C"/>
+    <w:rsid w:val="7EA00D5A"/>
     <w:rsid w:val="7EFE2B63"/>
-    <w:rsid w:val="7F094B7A"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F3C1D07"/>
     <w:rsid w:val="7F6599F1"/>
     <w:rsid w:val="7F97FEE0"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E80B8D42-8B37-4C50-9B1C-597571570E75}"/>
+  <w15:docId w15:val="{1545B585-9869-4B13-99FB-9240517F6129}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -33853,51 +35023,51 @@
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F91C00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:smallCaps/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B75A0E"/>
+    <w:rsid w:val="00125C85"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
@@ -34480,51 +35650,60 @@
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="004A31FF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
-    <w:tblPr/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0003296F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0003296F"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0003296F"/>
   </w:style>
@@ -34665,1845 +35844,176 @@
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F3F2F1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsolistparagraph">
     <w:name w:val="x_msolistparagraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B85647"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="58747646">
-[...477 lines deleted...]
-    </w:div>
     <w:div w:id="318926577">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-    </w:div>
-[...413 lines deleted...]
-      </w:divsChild>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="457069202">
-[...561 lines deleted...]
-    </w:div>
     <w:div w:id="1150563841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-    </w:div>
-[...197 lines deleted...]
-      </w:divsChild>
     </w:div>
     <w:div w:id="2012441636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1958247786">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1985498507">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
-    </w:div>
-[...11 lines deleted...]
-      </w:divBdr>
     </w:div>
     <w:div w:id="2126341983">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2127849759">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LOPEZJER@MSU.EDU" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/hcp/imz-schedules/adult-age.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grochuls@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/high-blood-pressure/about/index.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-aafp-org.proxy1.cl.msu.edu/afp/2021/0215/p209.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michstate-do.meduapp.com/users/sign_in" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafp.org/afp/2020/0315/p362.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truelearn.net/?_ga=2.117887311.751432720.1652188608-917063151.1651858724" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RADLOWS1@MSU.EDU" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/Book.aspx?bookid=2934" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/nccdphp/index.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-aafp-org.proxy1.cl.msu.edu/afp/2018/1215/p729.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heart.org/en/health-topics/high-blood-pressure" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BURRYMIC@MSU.EDU" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truelearn.net/?_ga=2.117887311.751432720.1652188608-917063151.1651858724" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goldcopd.org/2025-gold-report/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truelearn.net/?_ga=2.117887311.751432720.1652188608-917063151.1651858724" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lib.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafp.org/family-physician/patient-care/prevention-wellness/immunizations-vaccines/immunization-schedules.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heart.org/en/health-topics/high-blood-pressure/understanding-blood-pressure-readings" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafp.org/afp/2020/0615/p762.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafp.org/afp/2021/0215/p209" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lib.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michstate-do.meduapp.com/users/sign_in" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafp.org/afp/2020/0315/p362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/nccdphp/index.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heart.org/en/health-topics/high-blood-pressure" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grochuls@msu.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michstate-do.meduapp.com/users/sign_in" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/Book.aspx?bookid=2934" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafp.org/afp/2018/1215/p729" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://goldcopd.org/2025-gold-report/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truelearn.net/?_ga=2.117887311.751432720.1652188608-917063151.1651858724" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafp.org/family-physician/patient-care/prevention-wellness/immunizations-vaccines/immunization-schedules.html" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.heart.org/en/health-topics/high-blood-pressure/understanding-blood-pressure-readings" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truelearn.net/?_ga=2.117887311.751432720.1652188608-917063151.1651858724" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/vaccines/hcp/imz-schedules/adult-schedule-vaccines.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aafp.org/afp/2020/0615/p762" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.truelearn.net/?_ga=2.117887311.751432720.1652188608-917063151.1651858724" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/high-blood-pressure/about/index.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -36774,65 +36284,110 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc5a5346bf5953f67c68c994b43ac49b" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -37059,1796 +36614,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87E0BB68-EA9D-4970-992F-7643ABB3F9CA}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>54692</Characters>
+  <Pages>30</Pages>
+  <Words>10581</Words>
+  <Characters>60313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>455</Lines>
-  <Paragraphs>128</Paragraphs>
+  <Lines>502</Lines>
+  <Paragraphs>141</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>64158</CharactersWithSpaces>
+  <CharactersWithSpaces>70753</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...1622 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>125100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>