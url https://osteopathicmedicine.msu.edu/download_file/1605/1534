--- v1 (2026-08-01)
+++ v2 (2026-11-02)
@@ -51,51 +51,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -487,146 +487,196 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
       </w:r>
       <w:r w:rsidR="00E660ED" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2DE455" w14:textId="77777777" w:rsidR="00035412" w:rsidRDefault="00035412" w:rsidP="00035412">
-[...14 lines deleted...]
-    <w:p w14:paraId="479D5823" w14:textId="0BF3E0F9" w:rsidR="00035412" w:rsidRPr="001613D1" w:rsidRDefault="00035412" w:rsidP="00035412">
+    <w:p w14:paraId="28E3E84B" w14:textId="77777777" w:rsidR="00B54F28" w:rsidRDefault="00B54F28" w:rsidP="00B54F28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="32"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="2F088DB9" w14:textId="7A4B0696" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="00035412" w:rsidP="00035412">
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Katie Gibson-Stofflet, Stephen Stone and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A534E14" w14:textId="77777777" w:rsidR="00B54F28" w:rsidRDefault="00B54F28" w:rsidP="00B54F28">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lekendra Cannon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E72985" w14:textId="77777777" w:rsidR="00B54F28" w:rsidRDefault="00B54F28" w:rsidP="00B54F28">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="24923012">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COURSE ASSISTANTS (CA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5730CA27" w14:textId="77777777" w:rsidR="00B54F28" w:rsidRDefault="00B54F28" w:rsidP="00B54F28">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="24923012">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="24923012">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>cannonle@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CF99B53" w14:textId="5D890410" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -3149,54 +3199,54 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7D84E256" w14:textId="3264FC30" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:headerReference w:type="default" r:id="rId16"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId19"/>
+          <w:headerReference w:type="default" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
@@ -3646,51 +3696,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4828" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6474B9EE" w14:textId="67594A24" w:rsidR="0084680D" w:rsidRPr="00165CD1" w:rsidRDefault="0084680D" w:rsidP="00A2756E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3987,51 +4037,51 @@
             <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60FF7B80" w14:textId="77777777" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Mary Hughes DO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4431C1D4" w14:textId="77777777" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21">
+            <w:hyperlink r:id="rId22">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>hughesm@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43E5C42C" w14:textId="77777777" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>517-353-3211</w:t>
             </w:r>
           </w:p>
@@ -4060,51 +4110,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C04C563" w14:textId="4CB3F862" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Brett Gerstner, DO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E152B73" w14:textId="77777777" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22">
+            <w:hyperlink r:id="rId23">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>gerstne8@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D30C0DF" w14:textId="77777777" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>517-353-3211</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4131,51 +4181,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DD6A0DC" w14:textId="22D8B062" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Tolam Nguyen, DO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DE5EA91" w14:textId="62AB3A3B" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23">
+            <w:hyperlink r:id="rId24">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>nguyen59@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3864A3EE" w14:textId="2D8CF7FF" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>517-353-3211</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4204,51 +4254,51 @@
             <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12E3607A" w14:textId="1412B6A6" w:rsidR="003F560D" w:rsidRDefault="00ED2BCB" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Arya Khatiwoda, DO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37F8E384" w14:textId="433D5089" w:rsidR="003F560D" w:rsidRPr="00D27E16" w:rsidRDefault="0002159C" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="0008449F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>khatiwod@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="623D0575" w14:textId="0AD07C29" w:rsidR="003F560D" w:rsidRPr="005B601D" w:rsidRDefault="002D37AE" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="005B601D">
@@ -4271,75 +4321,67 @@
             </w:pPr>
             <w:r w:rsidRPr="005B601D">
               <w:t>EL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00733772" w14:paraId="02FAD7BF" w14:textId="77777777" w:rsidTr="00F4795C">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58C8F21A" w14:textId="30EBC4CF" w:rsidR="00733772" w:rsidRDefault="009B2557" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Drew</w:t>
             </w:r>
             <w:r w:rsidR="00B339B8">
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>, DO</w:t>
+              <w:t xml:space="preserve"> Butki, DO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FFCB739" w14:textId="5D5C63BC" w:rsidR="00733772" w:rsidRDefault="004B5129" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidR="00AE0A8A" w:rsidRPr="00EA6F58">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>butkiand@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00AE0A8A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D0DCF24" w14:textId="194692AF" w:rsidR="00733772" w:rsidRDefault="002D42C6" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">  517-353-3211</w:t>
             </w:r>
           </w:p>
@@ -4672,51 +4714,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -5619,51 +5661,67 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
         <w:spacing w:before="21" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Differentiate</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a tension pneumothorax from tamponade based on clinical scenario, meeting Minimum Passing Standards.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="24923012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a tension</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="24923012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pneumothorax from tamponade based on clinical scenario, meeting Minimum Passing Standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F2BDAD" w14:textId="77777777" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="0087532B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
         <w:spacing w:before="3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Perform needle decompression of a tension pneumothorax, meeting Minimum Passing Standards.</w:t>
@@ -7138,51 +7196,51 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Please refer to the complete list provided on the MSUCOM website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
@@ -7242,51 +7300,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="37FC7C07" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your MSU Net ID</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7597,51 +7655,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1201"/>
         </w:tabs>
         <w:spacing w:before="152"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>On the MSU Libraries main page</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="00B6492A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://lib.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8031,51 +8089,51 @@
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00103ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
@@ -8174,51 +8232,51 @@
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="3FCF9D12" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -11245,51 +11303,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6296B883" w14:textId="77777777" w:rsidR="0058403F" w:rsidRPr="00C40B5D" w:rsidRDefault="0058403F" w:rsidP="0058403F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D36F69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00D36F69">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Student Portal - Home</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -11325,51 +11383,51 @@
       </w:r>
       <w:r w:rsidR="00103ACF" w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0053677A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This policy will define the policy and procedures regarding absences for clerkship activities</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3E24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DB3E24" w:rsidRPr="00DB3E24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="00DB3E24" w:rsidRPr="00DB3E24">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5B745410" w14:textId="77777777" w:rsidR="00B80141" w:rsidRPr="00B80141" w:rsidRDefault="00B80141" w:rsidP="00B80141">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc222818601"/>
       <w:bookmarkStart w:id="60" w:name="_Toc222819260"/>
       <w:bookmarkStart w:id="61" w:name="_Toc234912129"/>
       <w:r w:rsidRPr="00B80141">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -11380,51 +11438,51 @@
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="48D12230" w14:textId="77777777" w:rsidR="00A81460" w:rsidRPr="00EA7A22" w:rsidRDefault="00B80141" w:rsidP="00A81460">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B80141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
       </w:r>
       <w:r w:rsidR="00A81460">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="00A81460" w:rsidRPr="00A81460">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7D9CC81C" w14:textId="1A19644E" w:rsidR="0016750D" w:rsidRPr="00200481" w:rsidRDefault="0016750D" w:rsidP="00B80141">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="1A065062" w:rsidR="006E1B5D" w:rsidRPr="00542EE3" w:rsidRDefault="00902AE6" w:rsidP="00542EE3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
@@ -11442,51 +11500,51 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007279DE" w:rsidRPr="007279DE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="007279DE" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2AF6353E" w14:textId="77777777" w:rsidR="007279DE" w:rsidRPr="007279DE" w:rsidRDefault="007279DE" w:rsidP="007279DE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="42BF08BA" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_Toc234912131"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
@@ -11516,51 +11574,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -11571,51 +11629,51 @@
       <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Toc234912133"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
       <w:r w:rsidRPr="0096296A">
@@ -11668,51 +11726,51 @@
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
       </w:r>
       <w:r w:rsidR="00E44030" w:rsidRPr="00E44030">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00E40669" w:rsidRPr="002B2CEB">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00E44030">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
@@ -11830,51 +11888,51 @@
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59D4681B" w14:textId="5D242501" w:rsidR="009322EE" w:rsidRPr="00661991" w:rsidRDefault="00CD18CF" w:rsidP="00661991">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00103ACF" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E33B9D" w14:textId="77777777" w:rsidR="00661991" w:rsidRDefault="00661991" w:rsidP="00661991">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3272BF9E" w14:textId="77777777" w:rsidR="00661991" w:rsidRPr="00556A65" w:rsidRDefault="00661991" w:rsidP="00661991">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
@@ -11922,51 +11980,51 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>staying</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> informed of any changes.  The most up-to-date policy can be found here:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2380BEC3" w14:textId="41DFE6C1" w:rsidR="00452800" w:rsidRPr="005F7800" w:rsidRDefault="00452800" w:rsidP="00452800">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidRPr="00E85DD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0DE7DBAD" w14:textId="1D2307E6" w:rsidR="00661991" w:rsidRPr="00661991" w:rsidRDefault="00661991" w:rsidP="00661991">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="6BF2B9F2" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12031,51 +12089,51 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41">
+      <w:hyperlink r:id="rId42">
         <w:r w:rsidR="00F3287C" w:rsidRPr="245FF0B1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3100DD81" w14:textId="73A481C2" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
@@ -12098,77 +12156,77 @@
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="282953F4" w14:textId="77777777" w:rsidR="005E0EE3" w:rsidRPr="00A871DA" w:rsidRDefault="005E0EE3" w:rsidP="005E0EE3">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54866F16" w14:textId="77777777" w:rsidR="005E0EE3" w:rsidRPr="00A871DA" w:rsidRDefault="005E0EE3" w:rsidP="005E0EE3">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="446088B7" w14:textId="77777777" w:rsidR="005E0EE3" w:rsidRPr="00987E7B" w:rsidRDefault="005E0EE3" w:rsidP="005E0EE3">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -12295,93 +12353,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44">
+      <w:hyperlink r:id="rId45">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId46">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12707,52 +12765,52 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId46"/>
-          <w:footerReference w:type="first" r:id="rId47"/>
+          <w:footerReference w:type="default" r:id="rId47"/>
+          <w:footerReference w:type="first" r:id="rId48"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="74" w:name="_Toc76108467"/>
       <w:bookmarkStart w:id="75" w:name="_Toc92977603"/>
       <w:bookmarkStart w:id="76" w:name="_Toc93754575"/>
       <w:bookmarkStart w:id="77" w:name="_Toc234912138"/>
       <w:r w:rsidRPr="00B17123">
@@ -13709,194 +13767,196 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId48"/>
+          <w:headerReference w:type="first" r:id="rId49"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00846C85">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId49"/>
+      <w:headerReference w:type="first" r:id="rId50"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7008915F" w14:textId="77777777" w:rsidR="00A433B3" w:rsidRDefault="00A433B3" w:rsidP="00E756E0">
+    <w:p w14:paraId="729452A6" w14:textId="77777777" w:rsidR="000E698A" w:rsidRDefault="000E698A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="733B3729" w14:textId="77777777" w:rsidR="00A433B3" w:rsidRDefault="00A433B3" w:rsidP="00E756E0">
+    <w:p w14:paraId="393B7057" w14:textId="77777777" w:rsidR="000E698A" w:rsidRDefault="000E698A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F51F6CB" w14:textId="77777777" w:rsidR="00A433B3" w:rsidRDefault="00A433B3">
+    <w:p w14:paraId="2BE8B5B8" w14:textId="77777777" w:rsidR="000E698A" w:rsidRDefault="000E698A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10097B68" w14:textId="27AF160C" w:rsidR="009758B2" w:rsidRDefault="00AD2ACC">
+  <w:p w14:paraId="10097B68" w14:textId="6AA1C512" w:rsidR="009758B2" w:rsidRDefault="00AD2ACC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
+    <w:r w:rsidR="00B54F28">
+      <w:t>10/20</w:t>
+    </w:r>
     <w:r w:rsidR="00BD78A0">
-      <w:t>7/9/26</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -13920,127 +13980,130 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="40D46BBB" w:rsidR="007B3967" w:rsidRDefault="00AD2ACC" w:rsidP="009758B2">
+  <w:p w14:paraId="3226CF74" w14:textId="6652AA8F" w:rsidR="007B3967" w:rsidRDefault="00AD2ACC" w:rsidP="009758B2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
+    <w:r w:rsidR="00B54F28">
+      <w:t>10/20</w:t>
+    </w:r>
     <w:r w:rsidR="00BD78A0">
-      <w:t>7/9/26</w:t>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="647933F2" w14:textId="77777777" w:rsidR="00A433B3" w:rsidRDefault="00A433B3" w:rsidP="00E756E0">
+    <w:p w14:paraId="182E9178" w14:textId="77777777" w:rsidR="000E698A" w:rsidRDefault="000E698A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="333319DC" w14:textId="77777777" w:rsidR="00A433B3" w:rsidRDefault="00A433B3" w:rsidP="00E756E0">
+    <w:p w14:paraId="0EB7FCA1" w14:textId="77777777" w:rsidR="000E698A" w:rsidRDefault="000E698A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5C1230E1" w14:textId="77777777" w:rsidR="00A433B3" w:rsidRDefault="00A433B3">
+    <w:p w14:paraId="5820047C" w14:textId="77777777" w:rsidR="000E698A" w:rsidRDefault="000E698A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="76F8399C" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="004211ED">
       <w:t>619 Readiness for Residency</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -19072,50 +19135,51 @@
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B7DCB"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D64E3"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E245D"/>
     <w:rsid w:val="000E3EBE"/>
     <w:rsid w:val="000E5B1E"/>
+    <w:rsid w:val="000E698A"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E7347"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000E79CE"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="000F4F5C"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103ACF"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="001043BD"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
@@ -20511,50 +20575,51 @@
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009E7468"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5ECE"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F60B3"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A02617"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
+    <w:rsid w:val="00A115DA"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A135BA"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A2756E"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A32186"/>
@@ -20723,50 +20788,51 @@
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B31DF0"/>
     <w:rsid w:val="00B339B8"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42F9B"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B46556"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
+    <w:rsid w:val="00B54F28"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B707EE"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B736D0"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B80141"/>
     <w:rsid w:val="00B80AE7"/>
     <w:rsid w:val="00B81A2C"/>
     <w:rsid w:val="00B824A5"/>
@@ -23741,51 +23807,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gerstne8@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.msu.edu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khatiwod@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerstne8@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:butkiand@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nguyen59@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gerstne8@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:butkiand@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cannonle@msu.edu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nguyen59@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.msu.edu/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khatiwod@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerstne8@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{59637527-4FE3-480B-8912-CECD5AF4A111}">
     <t:Anchor>
       <t:Comment id="313407078"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{D7FE3F7B-B809-4275-9C68-34E9E404118F}" time="2025-05-29T19:52:35.43Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
         <t:Anchor>
           <t:Comment id="313407078"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{5AD63A09-8FC1-44EB-955F-0A1F3C436837}" time="2025-05-29T19:52:35.43Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
         <t:Anchor>
           <t:Comment id="313407078"/>
         </t:Anchor>
         <t:Assign userId="S::katiegs@msu.edu::dbb445cf-5b7f-426c-ad7b-144db3e6da8e" userProvider="AD" userName="Gibson-Stofflet, Kathleen"/>
       </t:Event>
       <t:Event id="{C13FBD2E-1A13-4B62-865A-3ABA218F7016}" time="2025-05-29T19:52:35.43Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
@@ -24103,50 +24169,108 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -24375,166 +24499,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...56 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A62B2114-C00D-4D0D-8210-4DC352D544AC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A62B2114-C00D-4D0D-8210-4DC352D544AC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>6664</Words>
-  <Characters>37987</Characters>
+  <Words>6663</Words>
+  <Characters>37981</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>316</Lines>
   <Paragraphs>89</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>44562</CharactersWithSpaces>
+  <CharactersWithSpaces>44555</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="420" baseType="variant">
       <vt:variant>
         <vt:i4>1114230</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>312</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114207</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -25792,45 +25867,39 @@
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>127700</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>