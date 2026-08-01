--- v0 (2026-01-05)
+++ v1 (2026-08-01)
@@ -1,101 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
+                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -348,105 +348,114 @@
       </w:pPr>
       <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="24923012">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>gerstne8@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="0D776582" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="00891CB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00891CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -493,70 +502,86 @@
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C2DE455" w14:textId="77777777" w:rsidR="00035412" w:rsidRDefault="00035412" w:rsidP="00035412">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Katie Gibson-Stofflet and Stephen Stone</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479D5823" w14:textId="77777777" w:rsidR="00035412" w:rsidRPr="001613D1" w:rsidRDefault="00035412" w:rsidP="00035412">
+    <w:p w14:paraId="479D5823" w14:textId="0BF3E0F9" w:rsidR="00035412" w:rsidRPr="001613D1" w:rsidRDefault="00035412" w:rsidP="00035412">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>COURSE ASSISTANTS (CA)</w:t>
+        <w:t xml:space="preserve">COURSE </w:t>
+      </w:r>
+      <w:r w:rsidR="00313214">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COORDINATORS</w:t>
+      </w:r>
+      <w:r w:rsidR="00313214" w:rsidRPr="24923012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F088DB9" w14:textId="7A4B0696" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="00035412" w:rsidP="00035412">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="24923012">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>katiegs@msu.edu</w:t>
         </w:r>
@@ -571,51 +596,51 @@
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="24923012">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="5D890410" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -639,51 +664,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="006434D1" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -699,2314 +746,2438 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FCB1DB" w14:textId="3B7B18DF" w:rsidR="00661991" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="367E18EA" w14:textId="23AC3170" w:rsidR="009A44A6" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc213846401" w:history="1">
-        <w:r w:rsidR="00661991" w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912101" w:history="1">
+        <w:r w:rsidR="009A44A6" w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00661991">
+        <w:r w:rsidR="009A44A6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00661991">
+        <w:r w:rsidR="009A44A6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00661991">
-[...10 lines deleted...]
-        <w:r w:rsidR="00661991">
+        <w:r w:rsidR="009A44A6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912101 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="009A44A6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="009A44A6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00661991">
+        <w:r w:rsidR="009A44A6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00661991">
+        <w:r w:rsidR="009A44A6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="363FFF38" w14:textId="43EBC619" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="1E8E9F54" w14:textId="0C2541A8" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846402" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912102" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846402 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912102 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="502EC6F5" w14:textId="03B7D2E3" w:rsidR="00661991" w:rsidRDefault="00661991" w:rsidP="00661991">
+    <w:p w14:paraId="60831695" w14:textId="23D22E33" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846403" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912103" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Course Faculty</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846403 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912103 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D938703" w14:textId="466AD890" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="20062D65" w14:textId="148B6D64" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846404" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912104" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846404 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912104 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FAF480C" w14:textId="2188F1C9" w:rsidR="00661991" w:rsidRDefault="00661991" w:rsidP="00661991">
+    <w:p w14:paraId="2808384F" w14:textId="76BDDAA1" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846405" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912105" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846405 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912105 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="526BB28D" w14:textId="357C000A" w:rsidR="00661991" w:rsidRDefault="00661991" w:rsidP="00661991">
+    <w:p w14:paraId="5E650683" w14:textId="0665F677" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846406" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912106" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846406 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912106 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08AD9BED" w14:textId="65523816" w:rsidR="00661991" w:rsidRDefault="00661991" w:rsidP="00661991">
+    <w:p w14:paraId="64B7CB4B" w14:textId="5693E2F9" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846407" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912107" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846407 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912107 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07437844" w14:textId="14A8F39D" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="79FEF82D" w14:textId="368F11BF" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846408" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912108" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846408 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912108 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42697FC7" w14:textId="77F93E1D" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="4583C0D2" w14:textId="42C20CFE" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846409" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912109" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846409 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912109 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6457BC2C" w14:textId="7341F718" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="6A891679" w14:textId="2ABA8CC5" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846410" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912110" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846410 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912110 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14DADDBF" w14:textId="76E83DEA" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="28300629" w14:textId="7DD371EC" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846411" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912111" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846411 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912111 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B79A23C" w14:textId="6901967A" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="55692371" w14:textId="5F519BBA" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234912112" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912112 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3D818A01" w14:textId="42497A03" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846412" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912113" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846412 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912113 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="745193F6" w14:textId="103501E9" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="2D982E0B" w14:textId="3871C93F" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846413" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912114" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846413 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912114 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78A63F19" w14:textId="751ED441" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="422B2221" w14:textId="0A610B1A" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846414" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912115" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846414 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912115 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CCF904E" w14:textId="7349AF05" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="0BC9266E" w14:textId="65438DDC" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846415" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912116" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846415 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912116 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61DFBB4E" w14:textId="05A4E8A8" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="3ED406A7" w14:textId="61920BFA" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846416" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912117" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846416 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912117 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F21774D" w14:textId="3BA5652C" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="67101373" w14:textId="194FFE76" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846417" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912118" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846417 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912118 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21EAA841" w14:textId="51B94F97" w:rsidR="00661991" w:rsidRDefault="00661991" w:rsidP="00661991">
+    <w:p w14:paraId="6EC71A5C" w14:textId="6C25DA0C" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846418" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912119" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846418 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912119 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="424592F1" w14:textId="10EDEED5" w:rsidR="00661991" w:rsidRDefault="00661991" w:rsidP="00661991">
+    <w:p w14:paraId="674B37BA" w14:textId="20559004" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846419" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912120" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846419 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912120 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0222EC6A" w14:textId="106A62BB" w:rsidR="00661991" w:rsidRDefault="00661991" w:rsidP="00661991">
+    <w:p w14:paraId="4BA5C199" w14:textId="66FC1CEF" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846420" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912121" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clerkship Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846420 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912121 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10D44F37" w14:textId="4503FCB8" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="3100DB0E" w14:textId="1B008C22" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846421" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912122" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846421 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912122 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BEFA702" w14:textId="3A3FCF42" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="08E08513" w14:textId="23F6BD09" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846422" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912123" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846422 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912123 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73E6C0C7" w14:textId="40859ED9" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="285DED57" w14:textId="6F0729C7" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846423" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912124" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846423 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912124 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="767E9650" w14:textId="0A164B3F" w:rsidR="00661991" w:rsidRDefault="00661991" w:rsidP="00661991">
+    <w:p w14:paraId="3666E85D" w14:textId="62650D61" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846424" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912125" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846424 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912125 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71597D5C" w14:textId="2A52617C" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="24ED15BF" w14:textId="190BAA33" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846425" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912126" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846425 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912126 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="112B2DD5" w14:textId="1D8B8A06" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="366811AF" w14:textId="13CC62CC" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846426" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912127" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846426 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912127 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4089FE26" w14:textId="18EE9358" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="517B437C" w14:textId="73C9D0B7" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846427" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912128" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00034D4F">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846427 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912128 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08E7D35F" w14:textId="14541B2A" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="00D8CEE2" w14:textId="0CBB072D" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846428" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912129" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846428 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912129 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40A495A4" w14:textId="452C2046" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="1885579F" w14:textId="1F8A61E3" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846429" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912130" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846429 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912130 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="050D7BEA" w14:textId="65B799CA" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="4E7F25FC" w14:textId="3A176AE0" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846430" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912131" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846430 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912131 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7157707C" w14:textId="542D2F58" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="7EE114DD" w14:textId="57700B92" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846431" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912132" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846431 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912132 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="428332E4" w14:textId="45F59CA7" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="1BEA626A" w14:textId="32743EEE" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846432" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912133" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846432 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912133 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E4439C2" w14:textId="2D5AD339" w:rsidR="00661991" w:rsidRDefault="00661991" w:rsidP="00661991">
-[...60 lines deleted...]
-    <w:p w14:paraId="5A6894A7" w14:textId="27BB3794" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="09CE475D" w14:textId="5D026FAF" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846434" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912134" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846434 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912134 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="791BA7F3" w14:textId="4AE73F80" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="49947FDE" w14:textId="6B2EB8EE" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234912135" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912135 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="60FA539E" w14:textId="23098055" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846435" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912136" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912136 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E66CAC8" w14:textId="44F56ACB" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234912137" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846435 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912137 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35071AF3" w14:textId="390DE1D2" w:rsidR="00661991" w:rsidRDefault="00661991">
+    <w:p w14:paraId="487E5A8F" w14:textId="4F426037" w:rsidR="009A44A6" w:rsidRDefault="009A44A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213846436" w:history="1">
-        <w:r w:rsidRPr="00034D4F">
+      <w:hyperlink w:anchor="_Toc234912138" w:history="1">
+        <w:r w:rsidRPr="004D11FC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213846436 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234912138 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D84E256" w14:textId="1F2F450C" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="7D84E256" w14:textId="3264FC30" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId16"/>
           <w:footerReference w:type="default" r:id="rId17"/>
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
@@ -3017,567 +3188,568 @@
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc213846401"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc234912101"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2362"/>
         <w:gridCol w:w="4828"/>
         <w:gridCol w:w="2160"/>
       </w:tblGrid>
       <w:tr w:rsidR="0084680D" w:rsidRPr="00C40B5D" w14:paraId="6F8A3FF9" w14:textId="592FC92A" w:rsidTr="0084680D">
         <w:trPr>
           <w:trHeight w:val="505"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2362" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="0084680D" w:rsidRPr="00515EC5" w:rsidRDefault="0084680D" w:rsidP="006D1DF8">
+          <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="0084680D" w:rsidRPr="00515EC5" w:rsidRDefault="0084680D" w:rsidP="0042258C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4828" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E770498" w14:textId="77777777" w:rsidR="0084680D" w:rsidRDefault="0084680D" w:rsidP="006D1DF8">
+          <w:p w14:paraId="0E770498" w14:textId="77777777" w:rsidR="0084680D" w:rsidRDefault="0084680D" w:rsidP="0042258C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06F7E7F4" w14:textId="516E7363" w:rsidR="0084680D" w:rsidRPr="00515EC5" w:rsidRDefault="0084680D" w:rsidP="006D1DF8">
+          <w:p w14:paraId="06F7E7F4" w14:textId="516E7363" w:rsidR="0084680D" w:rsidRPr="00515EC5" w:rsidRDefault="0084680D" w:rsidP="0042258C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(F</w:t>
             </w:r>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>or submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="194547FF" w14:textId="63CCB0A6" w:rsidR="0084680D" w:rsidRPr="00515EC5" w:rsidRDefault="00E57B08" w:rsidP="006D1DF8">
+          <w:p w14:paraId="194547FF" w14:textId="63CCB0A6" w:rsidR="0084680D" w:rsidRPr="00515EC5" w:rsidRDefault="00E57B08" w:rsidP="0042258C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084680D" w:rsidRPr="0057603C" w14:paraId="25817B30" w14:textId="5FF696FE" w:rsidTr="0084680D">
+      <w:tr w:rsidR="0084680D" w:rsidRPr="0057603C" w14:paraId="25817B30" w14:textId="5FF696FE" w:rsidTr="00BB7857">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A64BF79" w14:textId="688DB496" w:rsidR="0084680D" w:rsidRPr="009B5EE6" w:rsidRDefault="0084680D" w:rsidP="009B5EE6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B5EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Module Quizzes given in class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2612422D" w14:textId="1F55CD2A" w:rsidR="0084680D" w:rsidRPr="009B5EE6" w:rsidRDefault="0084680D" w:rsidP="009B5EE6">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B5EE6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Taken in-person in class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="120B6858" w14:textId="1BCC79BC" w:rsidR="0084680D" w:rsidRPr="009B5EE6" w:rsidRDefault="00E57B08" w:rsidP="00E57B08">
+          <w:p w14:paraId="120B6858" w14:textId="1BCC79BC" w:rsidR="0084680D" w:rsidRPr="009B5EE6" w:rsidRDefault="00E57B08" w:rsidP="00BB7857">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084680D" w:rsidRPr="0057603C" w14:paraId="444FAE78" w14:textId="0DF9D936" w:rsidTr="0084680D">
+      <w:tr w:rsidR="0084680D" w:rsidRPr="0057603C" w14:paraId="444FAE78" w14:textId="0DF9D936" w:rsidTr="00BB7857">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0270B844" w14:textId="2455CB3B" w:rsidR="0084680D" w:rsidRPr="00385EF2" w:rsidRDefault="0084680D" w:rsidP="00385EF2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evaluations of Each Session to provide feedback to instructors for course improvements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3959C7B8" w14:textId="0A626483" w:rsidR="0084680D" w:rsidRPr="00385EF2" w:rsidRDefault="0084680D" w:rsidP="00385EF2">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00385EF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>To Be Determined</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="450EADE1" w14:textId="0E66E569" w:rsidR="0084680D" w:rsidRPr="00385EF2" w:rsidRDefault="00E57B08" w:rsidP="00E57B08">
+          <w:p w14:paraId="450EADE1" w14:textId="0E66E569" w:rsidR="0084680D" w:rsidRPr="00385EF2" w:rsidRDefault="00E57B08" w:rsidP="00BB7857">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084680D" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="0F2AC162" w:rsidTr="0084680D">
+      <w:tr w:rsidR="0084680D" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="0F2AC162" w:rsidTr="00BB7857">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="0084680D" w:rsidRPr="00165CD1" w:rsidRDefault="0084680D" w:rsidP="00A2756E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4828" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="0084680D" w:rsidRPr="00165CD1" w:rsidRDefault="0084680D" w:rsidP="00A2756E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7649762F" w14:textId="1C7BA4E5" w:rsidR="0084680D" w:rsidRPr="00165CD1" w:rsidRDefault="00E57B08" w:rsidP="00E57B08">
+          <w:p w14:paraId="7649762F" w14:textId="1C7BA4E5" w:rsidR="0084680D" w:rsidRPr="00165CD1" w:rsidRDefault="00E57B08" w:rsidP="00BB7857">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084680D" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="5ED4C10A" w:rsidTr="0084680D">
+      <w:tr w:rsidR="0084680D" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="5ED4C10A" w:rsidTr="00BB7857">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2362" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="0084680D" w:rsidRPr="00165CD1" w:rsidRDefault="0084680D" w:rsidP="00A2756E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4828" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="0084680D" w:rsidRPr="00165CD1" w:rsidRDefault="0084680D" w:rsidP="00A2756E">
+          <w:p w14:paraId="6474B9EE" w14:textId="67594A24" w:rsidR="0084680D" w:rsidRPr="00165CD1" w:rsidRDefault="0084680D" w:rsidP="00A2756E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22FE91F9" w14:textId="4E719E10" w:rsidR="0084680D" w:rsidRPr="00165CD1" w:rsidRDefault="00E57B08" w:rsidP="00E57B08">
+          <w:p w14:paraId="22FE91F9" w14:textId="4E719E10" w:rsidR="0084680D" w:rsidRPr="00165CD1" w:rsidRDefault="00E57B08" w:rsidP="00BB7857">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc213846402"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc234912102"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="2CD3221A" w14:textId="2A485D6F" w:rsidR="003F560D" w:rsidRPr="00833384" w:rsidRDefault="003F560D" w:rsidP="003F560D">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc169263308"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Welcome to the Readiness for Residency Course. We think you will find your experience with us a valuable one in preparation for your internship year. Our faculty are trained and skilled in all the techniques you will be instructed in. To the best of our abilities, we will use the Mastery Learning Model of Education, along with simulation and discussion-based formats to help you be successful. Mastery Learning </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Int_H2NH3BqF"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>in a nutshell</w:t>
@@ -3680,51 +3852,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="058E737E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> denotes the items we will attempt to take you to mastery learning level on. As far as scheduling goes, all components are required, and due to the time constraints around your upcoming graduation we are hopeful everyone stays healthy and can participate. However, if there is a section that you cannot attend due to a health or family emergency, please let us know and we will do our best to help you make this up. No excused absences will be made for social events.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F52D640" w14:textId="77777777" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="003F560D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:after="39"/>
         <w:ind w:left="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc173323845"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc213846403"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc234912103"/>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Course Faculty</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10215" w:type="dxa"/>
         <w:tblInd w:w="130" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
@@ -3846,56 +4018,56 @@
                 <w:t>hughesm@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43E5C42C" w14:textId="77777777" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>517-353-3211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60A3A3E0" w14:textId="77777777" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
+          <w:p w14:paraId="60A3A3E0" w14:textId="77777777" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="00AE0A8A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
-              <w:ind w:left="106"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="-144"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>EL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F560D" w14:paraId="7C4713FC" w14:textId="77777777" w:rsidTr="00F4795C">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C04C563" w14:textId="4CB3F862" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Brett Gerstner, DO</w:t>
             </w:r>
           </w:p>
@@ -3918,126 +4090,126 @@
                 </w:rPr>
                 <w:t>gerstne8@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D30C0DF" w14:textId="77777777" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>517-353-3211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7263DDF6" w14:textId="77777777" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
+          <w:p w14:paraId="7263DDF6" w14:textId="77777777" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="00AE0A8A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="106"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="-144"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>EL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F560D" w14:paraId="5BA638F1" w14:textId="77777777" w:rsidTr="00F4795C">
         <w:trPr>
           <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DD6A0DC" w14:textId="22D8B062" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Tolam Nguyen, DO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3574" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE5EA91" w14:textId="6DF36595" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
+          <w:p w14:paraId="3DE5EA91" w14:textId="62AB3A3B" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:hyperlink r:id="rId23">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>nguyen59@msu.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3864A3EE" w14:textId="2D8CF7FF" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>517-353-3211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07F1A07B" w14:textId="77777777" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="0002159C">
+          <w:p w14:paraId="07F1A07B" w14:textId="77777777" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="00AE0A8A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="106"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="-144"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>EL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F560D" w14:paraId="66992B78" w14:textId="77777777" w:rsidTr="00F4795C">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12E3607A" w14:textId="1412B6A6" w:rsidR="003F560D" w:rsidRDefault="00ED2BCB" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Arya Khatiwoda, DO</w:t>
             </w:r>
           </w:p>
@@ -4069,229 +4241,299 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="623D0575" w14:textId="0AD07C29" w:rsidR="003F560D" w:rsidRPr="005B601D" w:rsidRDefault="002D37AE" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="005B601D">
               <w:t>517-</w:t>
             </w:r>
             <w:r w:rsidR="000F4F5C">
               <w:t>353-8470</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1819" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0756C8" w14:textId="4E1CA537" w:rsidR="003F560D" w:rsidRPr="005B601D" w:rsidRDefault="0002159C" w:rsidP="0002159C">
+          <w:p w14:paraId="5A0756C8" w14:textId="1583DD74" w:rsidR="003F560D" w:rsidRPr="005B601D" w:rsidRDefault="005B601D" w:rsidP="00AE0A8A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="-144"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005B601D">
+              <w:t>EL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00733772" w14:paraId="02FAD7BF" w14:textId="77777777" w:rsidTr="00F4795C">
+        <w:trPr>
+          <w:trHeight w:val="289"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C8F21A" w14:textId="30EBC4CF" w:rsidR="00733772" w:rsidRDefault="009B2557" w:rsidP="0002159C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Drew</w:t>
+            </w:r>
+            <w:r w:rsidR="00B339B8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B339B8">
+              <w:t>Butki</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B339B8">
+              <w:t>, DO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3574" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFCB739" w14:textId="5D5C63BC" w:rsidR="00733772" w:rsidRDefault="004B5129" w:rsidP="0002159C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005B601D" w:rsidRPr="005B601D">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidR="00AE0A8A" w:rsidRPr="00EA6F58">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>butkiand@msu.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00AE0A8A">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1654" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0DCF24" w14:textId="194692AF" w:rsidR="00733772" w:rsidRDefault="002D42C6" w:rsidP="0002159C">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">  517-353-3211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1819" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D04BDA" w14:textId="455C506F" w:rsidR="00733772" w:rsidRDefault="00B339B8" w:rsidP="00AE0A8A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="-144"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>EL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A45EBCC" w14:textId="77777777" w:rsidR="003F560D" w:rsidRDefault="003F560D" w:rsidP="003F560D">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc213846404"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc234912104"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="1FDBE217" w:rsidR="00CE2397" w:rsidRPr="009B633A" w:rsidRDefault="5742764E" w:rsidP="00EC63F8">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc213846405"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc234912105"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="54829941" w:rsidRPr="009B633A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE90170" w14:textId="77777777" w:rsidR="00F44874" w:rsidRPr="00C40B5D" w:rsidRDefault="00F44874" w:rsidP="00F44874">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course does not require preapproval from the IOR. The student should follow the directions below for elective course confirmation and enrollment.</w:t>
+        <w:t xml:space="preserve">This course does not require preapproval from the IOR. The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="24923012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="24923012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the directions below for elective course confirmation and enrollment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6587AFCB" w14:textId="77777777" w:rsidR="00EB411B" w:rsidRDefault="00F44874" w:rsidP="00F44874">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>This rotation will be conducted in East Lansing only. It is a first come, first serve sign-up rotation that is only open to fourth year MSUCOM students, who will graduate during the year of the course. It is specialty neutral.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE90E10" w14:textId="69B52635" w:rsidR="00F44874" w:rsidRDefault="00F44874" w:rsidP="00F44874">
+    <w:p w14:paraId="4EE90E10" w14:textId="2F9AE921" w:rsidR="00F44874" w:rsidRDefault="00F44874" w:rsidP="0058414A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="642F78BF">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="79311607" w14:textId="5DCD56A0" w:rsidR="00CE2397" w:rsidRDefault="00F44874" w:rsidP="00F44874">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71B0B082">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The course does not count against the limits of 2-week rotations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51424F4B" w14:textId="77777777" w:rsidR="00EC63F8" w:rsidRPr="00EC63F8" w:rsidRDefault="00EC63F8" w:rsidP="00EC63F8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="097C514E" w14:textId="104BF778" w:rsidR="00CE2397" w:rsidRPr="005B27AF" w:rsidRDefault="7C0CB614" w:rsidP="005B27AF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc213846406"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc234912106"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00702488">
       <w:pPr>
@@ -4314,51 +4556,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc213846407"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc234912107"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4394,56 +4636,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00702488">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
@@ -4579,51 +4829,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc213846408"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc234912108"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="134F90E5" w14:textId="793779C1" w:rsidR="00BE1988" w:rsidRPr="006A05E4" w:rsidRDefault="006A05E4" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A05E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">This clerkship elective course consists of two weeks of simulation-based procedure and communication skills that you will find invaluable during your first few months as an intern. Learning to perform well early will obviate the need to retrain </w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Int_N5CV4WXU"/>
       <w:r w:rsidRPr="006A05E4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4645,74 +4895,74 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>areas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc213846409"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc234912109"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="00AE3DBF" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc213846410"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc234912110"/>
       <w:r w:rsidRPr="00AE3DBF">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="27841C74" w14:textId="77777777" w:rsidR="00940A22" w:rsidRPr="00AF40B7" w:rsidRDefault="00940A22" w:rsidP="007A2FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
@@ -4778,132 +5028,182 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:spacing w:before="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Encourage continued development of the student’s professional attitude and behavior as it pertains to the healthcare system in total, and </w:t>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="_Int_dvbhT1c9"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>patients in particular</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBBD013" w14:textId="77777777" w:rsidR="00940A22" w:rsidRPr="00AF40B7" w:rsidRDefault="00940A22" w:rsidP="007A2FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:spacing w:before="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>To train and assess the MSUCOM 4</w:t>
       </w:r>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">th </w:t>
       </w:r>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>year student against standard entry level milestones, entrustable professional activities and core competencies where appropriate, regarding procedural and communication skill sets important to a successful post graduate year 1 transition. Will provide base information to residency directors and provide a formal assessment of each student participant prior to graduation. See the entire class schedule.</w:t>
+        <w:t xml:space="preserve">year student against standard entry level milestones, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="642F78BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>entrustable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="642F78BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> professional activities and core competencies where appropriate, regarding procedural and communication </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="642F78BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>skill</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="642F78BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sets important to a successful post graduate year 1 transition. Will provide base information to residency directors and provide a formal assessment of each student participant prior to graduation. See the entire class schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732A3A59" w14:textId="77777777" w:rsidR="00940A22" w:rsidRPr="00AF40B7" w:rsidRDefault="00940A22" w:rsidP="007A2FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:spacing w:before="1" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Results to inform various aspects of curriculum leading to this capstone assessment for potential modifications, as necessary.</w:t>
+        <w:t xml:space="preserve">Results to inform various aspects of curriculum leading to this capstone assessment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="642F78BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="642F78BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potential modifications, as necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360D532E" w14:textId="77777777" w:rsidR="00940A22" w:rsidRPr="00AF40B7" w:rsidRDefault="00940A22" w:rsidP="007A2FCC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:spacing w:before="94" w:after="0" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -4929,51 +5229,51 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Faculty goal is to make the MSUCOM student who participates in this course the sought-after candidate for residency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="00AE3DBF" w:rsidRDefault="006630FF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc213846411"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc234912111"/>
       <w:r w:rsidRPr="00AE3DBF">
         <w:lastRenderedPageBreak/>
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="33C7E6A7" w14:textId="77777777" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="00DE64B1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="840" w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>At the end of IM 619 Readiness for Residency: A competency Based Skills Assessment rotation, in the simulation environment the fourth year MSUCOM student will be able to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16E85FF9" w14:textId="77777777" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="00F4795C">
@@ -5014,51 +5314,51 @@
     <w:p w14:paraId="578B0C28" w14:textId="77777777" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="00AC7943">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:spacing w:before="2" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>With 100% accuracy interpret a post procedure x-ray image following central line placement or intubation tube placement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EC7F1F" w14:textId="31A9A418" w:rsidR="00DE64B1" w:rsidRPr="00D1483C" w:rsidRDefault="00DE64B1" w:rsidP="00CF20C8">
+    <w:p w14:paraId="13EC7F1F" w14:textId="31A9A418" w:rsidR="00DE64B1" w:rsidRPr="00D1483C" w:rsidRDefault="00DE64B1" w:rsidP="0042258C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D1483C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Perform a lumbar puncture using sterile technique, stating the indications, contraindications, risks, and benefits meeting Minimum Passing Standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="016C252F" w14:textId="77777777" w:rsidR="00DE64B1" w:rsidRPr="00AC7943" w:rsidRDefault="00DE64B1" w:rsidP="00AA6DE0">
@@ -5305,56 +5605,65 @@
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Insert a peripheral IV line with sterile technique, meeting Minimum Passing Standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B8E340" w14:textId="77777777" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="00943F24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
         <w:spacing w:before="21" w:line="256" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Differentiate a tension pneumothorax from tamponade based on clinical scenario, meeting Minimum Passing Standards.</w:t>
+        <w:t>Differentiate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="24923012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a tension pneumothorax from tamponade based on clinical scenario, meeting Minimum Passing Standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F2BDAD" w14:textId="77777777" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="0087532B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
         <w:spacing w:before="3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Perform needle decompression of a tension pneumothorax, meeting Minimum Passing Standards.</w:t>
@@ -5538,80 +5847,80 @@
     <w:p w14:paraId="7A3D1151" w14:textId="77777777" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="000079E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Manage a resuscitation from beginning to end, using correct rhythm identification, correct algorithms with correct therapies, closed loop communication and accurate documentation, meeting Minimum Passing Standards.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13CE3AD4" w14:textId="5BF9240E" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="000079E2">
+    <w:p w14:paraId="13CE3AD4" w14:textId="28FD33A7" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="000079E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Deliver </w:t>
       </w:r>
-      <w:r w:rsidR="006B0D2A" w:rsidRPr="642F78BF">
+      <w:r w:rsidR="0016357B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>unwelcome news</w:t>
+        <w:t>death notification</w:t>
       </w:r>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> meeting Minimum Passing Standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B387CB" w14:textId="77777777" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="000079E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:spacing w:before="20"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -5806,51 +6115,65 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> standards.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F8CDCF1" w14:textId="77777777" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="00DE64B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Note:  OMT skills, which are important, are now covered in the student’s individual OMT assessments covered by the Department of OMM</w:t>
+        <w:t xml:space="preserve">Note:  OMT skills, which are important, are now covered in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individual OMT assessments covered by the Department of OMM</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A050316" w14:textId="77777777" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="00DE64B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D542E4B" w14:textId="77777777" w:rsidR="00DE64B1" w:rsidRPr="002E1AFD" w:rsidRDefault="00DE64B1" w:rsidP="00DE64B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
@@ -5863,74 +6186,74 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E1AFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Topic Content</w:t>
       </w:r>
       <w:r w:rsidRPr="002E1AFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002E1AFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Areas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5180E224" w14:textId="2CD55C39" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="00DE64B1">
+    <w:p w14:paraId="5180E224" w14:textId="14B3536E" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="00DE64B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1147"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="274"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hospital based procedures including laceration repair, central line insertion with ultrasound guidance, peripheral intravenous line insertion, lumbar puncture, intubation of adult and pediatric mannequins, performance of OMT in a hospitalized patient or on a patient with low back pain without red flags, needle decompression of tension pneumothorax, performing an ultrasound exam such as the HIMAP exam. </w:t>
+        <w:t xml:space="preserve">Hospital based procedures including laceration repair, central line insertion with ultrasound guidance, peripheral intravenous line insertion, lumbar puncture, intubation of adult and pediatric mannequins, needle decompression of tension pneumothorax, performing an ultrasound exam such as the HIMAP exam. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58705253" w14:textId="77777777" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="00DE64B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1147"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1112"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68130C6C" w14:textId="77777777" w:rsidR="00DE64B1" w:rsidRDefault="00DE64B1" w:rsidP="00DE64B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1147"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1112"/>
@@ -6041,228 +6364,922 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1087"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="274"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Personal Safety: where to turn when you suffer a needle stick – with particular attention to personal risk of not reporting. Describing what immunizations and testing you need to pay attention to for your personal safety and health.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="00702488">
+    <w:p w14:paraId="00075595" w14:textId="29925573" w:rsidR="004448ED" w:rsidRPr="009A44A6" w:rsidRDefault="004448ED" w:rsidP="004448ED">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc234912112"/>
+      <w:r w:rsidRPr="009A44A6">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="4AE3BC1F" w14:textId="529678BF" w:rsidR="00872DA0" w:rsidRPr="00825849" w:rsidRDefault="0054456F" w:rsidP="0058414A">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The AOA developed the Core Competencies to represent seven defined areas. In 2007, the American Association of Colleges of Osteopathic Medicine developed a document to assist colleges in integrating these same core competencies into medical education at the medical student level. The following core competencies are addressed during the Readiness for Residency rotation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346AEBD4" w14:textId="64EE758C" w:rsidR="004448ED" w:rsidRPr="005E20F6" w:rsidRDefault="007D6685" w:rsidP="004448ED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Patient Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD6C8F6" w14:textId="6E995B0B" w:rsidR="007D6685" w:rsidRDefault="00DA5793" w:rsidP="007D6685">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Implement essential clinical procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E02952A" w14:textId="02156C15" w:rsidR="003D1A79" w:rsidRPr="0058414A" w:rsidRDefault="003D1A79" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Perform peripheral intravenous access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6421366F" w14:textId="05F86449" w:rsidR="003D1A79" w:rsidRPr="0058414A" w:rsidRDefault="003D1A79" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Perform endotracheal intubation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693239C8" w14:textId="26B11BED" w:rsidR="003D1A79" w:rsidRPr="0058414A" w:rsidRDefault="003D1A79" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Perform an abdominal thrust (i.e., Heimlich maneuver). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DF985B" w14:textId="1033929E" w:rsidR="003D1A79" w:rsidRPr="0058414A" w:rsidRDefault="003D1A79" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Administer basic cardiac life support (BCLS) and advanced cardiac life support (ACLS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE4A7B7" w14:textId="2C04749F" w:rsidR="003D1A79" w:rsidRPr="0058414A" w:rsidRDefault="003D1A79" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Control external blood loss by application of pressure and/or the appropriate use of a tourniquet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0102C3FE" w14:textId="6AD26A33" w:rsidR="003D1A79" w:rsidRPr="0058414A" w:rsidRDefault="003D1A79" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Perform a simple needle thoracostomy. k. Apply simple wound dressings and splints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C7839ED" w14:textId="524FAB62" w:rsidR="005E06A5" w:rsidRPr="0058414A" w:rsidRDefault="003D1A79" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Perform suturing for closure of an uncomplicated laceration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D762C4" w14:textId="7A7603AF" w:rsidR="005E06A5" w:rsidRDefault="005E06A5" w:rsidP="005B414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Perform a lumbar puncture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F358E42" w14:textId="442A3820" w:rsidR="00C57585" w:rsidRDefault="004E3796" w:rsidP="00C57585">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Form a patient-centered, interprofessional, evidence-based</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2ED6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> management plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45997423" w14:textId="77777777" w:rsidR="00A61AF8" w:rsidRPr="00050FDF" w:rsidRDefault="00A61AF8" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Obtain informed consent for procedures and/or treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B094001" w14:textId="77777777" w:rsidR="00A61AF8" w:rsidRPr="00050FDF" w:rsidRDefault="00A61AF8" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Include appropriate therapeutic procedures, including OMM, as part of the management plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE91F50" w14:textId="77777777" w:rsidR="00A61AF8" w:rsidRPr="00050FDF" w:rsidRDefault="00A61AF8" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Include appropriate pharmacotherapy as part of the management plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3662F556" w14:textId="77777777" w:rsidR="00A61AF8" w:rsidRPr="00050FDF" w:rsidRDefault="00A61AF8" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Include patient education and counseling as part of the management plan; ensure the patient’s understanding of the nature of the diagnosis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6AC3B4" w14:textId="77777777" w:rsidR="00A61AF8" w:rsidRPr="00050FDF" w:rsidRDefault="00A61AF8" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Formulate a plan that provides relief of the patient’s physical, psychosocial, and psychological distress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E2939A" w14:textId="77777777" w:rsidR="00A61AF8" w:rsidRPr="00050FDF" w:rsidRDefault="00A61AF8" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Elicit the patient’s perspective on the current situation and modify the diagnostic and treatment plan as appropriate in response to the patient’s needs and preference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3645522A" w14:textId="77777777" w:rsidR="00A61AF8" w:rsidRPr="00050FDF" w:rsidRDefault="00A61AF8" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recognize personal limitations in training and ability; seek consultation and specialty referral as appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6DD938" w14:textId="77777777" w:rsidR="00A61AF8" w:rsidRPr="00050FDF" w:rsidRDefault="00A61AF8" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Formulate a strategy to monitor the patient’s health status throughout the course of treatment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D330984" w14:textId="77777777" w:rsidR="00A61AF8" w:rsidRPr="00050FDF" w:rsidRDefault="00A61AF8" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Determine an efficient and cost-effective strategy that addresses </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the patient’s concerns, including follow-up.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1219186D" w14:textId="29648898" w:rsidR="009625AC" w:rsidRDefault="00A61AF8" w:rsidP="00B17419">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recognize and respond appropriately to the ethical dimensions of clinical decision making.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644EBFBD" w14:textId="62A8011B" w:rsidR="00117639" w:rsidRDefault="004B59B9" w:rsidP="00117639">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Health promotion and disease prevention (HPDP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34284AB8" w14:textId="77777777" w:rsidR="0049585F" w:rsidRDefault="0049585F" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Provide health care services consistent with osteopathic principles and practices, including an emphasis on preventive medicine and health promotion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C74672" w14:textId="77777777" w:rsidR="0049585F" w:rsidRPr="00050FDF" w:rsidRDefault="0049585F" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Describe diagnostic procedures, therapeutic options, and care plans at a level appropriate to the patient’s health literacy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE62F78" w14:textId="77777777" w:rsidR="0049585F" w:rsidRPr="00050FDF" w:rsidRDefault="0049585F" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Exhibit interest, respect, support, and empathy during interactions and counseling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="430A97DB" w14:textId="1CB8074E" w:rsidR="00117639" w:rsidRDefault="0049585F" w:rsidP="0049585F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demonstrate cultural awareness and sensitivity when communicating </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>with the patient</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, family, and caregivers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31FC42C0" w14:textId="514EAAD7" w:rsidR="0059129A" w:rsidRDefault="00603061" w:rsidP="0059129A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00562E76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Documentation, case presentation, and team communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6D7F8C" w14:textId="77777777" w:rsidR="00A02617" w:rsidRPr="00050FDF" w:rsidRDefault="00A02617" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Record patient information in an accurate, organized, and logical manner appropriate to the clinical situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C320E8" w14:textId="77777777" w:rsidR="00A02617" w:rsidRPr="00050FDF" w:rsidRDefault="00A02617" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communicate verbally and in writing with other members of the interprofessional collaborative team, including those from other health professions, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide effective and comprehensive patient-centered care.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D258A5" w14:textId="77777777" w:rsidR="00A02617" w:rsidRPr="00050FDF" w:rsidRDefault="00A02617" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Facilitate collaboration so that other team members provide appropriate information to the interprofessional team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B94126" w14:textId="77777777" w:rsidR="00A02617" w:rsidRDefault="00A02617" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00050FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Assess team performance and implement strategies for improvement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76364E88" w14:textId="72FCC25C" w:rsidR="0059129A" w:rsidRPr="0058414A" w:rsidRDefault="00A02617" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058414A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Recognize and respect the unique cultures, roles, training, and expertise of other health care professionals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04E5EE6D" w14:textId="246242BB" w:rsidR="004448ED" w:rsidRPr="005E20F6" w:rsidRDefault="004448ED" w:rsidP="0058414A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764C4580" w14:textId="0B5BFEB9" w:rsidR="0076235D" w:rsidRPr="007A2FCC" w:rsidRDefault="0076235D" w:rsidP="007A2FCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="764C4580" w14:textId="0B5BFEB9" w:rsidR="0076235D" w:rsidRPr="007A2FCC" w:rsidRDefault="0076235D" w:rsidP="007A2FCC">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc234912113"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...24 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please refer to the </w:t>
-[...7 lines deleted...]
-        <w:t>complete list provided on the MSUCOM website (</w:t>
+        <w:t>Please refer to the complete list provided on the MSUCOM website (</w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc213846413"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc234912114"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc213846414"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc234912115"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="37FC7C07" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6351,242 +7368,237 @@
       <w:r w:rsidR="0013375E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is your responsibility to make sure you have access </w:t>
       </w:r>
       <w:r w:rsidR="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">o the course D2L page on the first day of the course. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA283F8" w14:textId="77777777" w:rsidR="002755F4" w:rsidRPr="00C40B5D" w:rsidRDefault="002755F4" w:rsidP="00702488">
+    <w:p w14:paraId="6D897DC0" w14:textId="7A640D68" w:rsidR="00A52DCE" w:rsidRPr="00E736F4" w:rsidRDefault="002755F4" w:rsidP="00E736F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRDefault="00A50CB0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc213846415"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc234912116"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="32ADE035" w14:textId="77777777" w:rsidR="000E79CE" w:rsidRDefault="000E79CE" w:rsidP="000E79CE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>For the didactic portions of this course standard references will be used. All content will be on D2L and will be listed with links where appropriate to facilitate your speed in acquisition of study materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537F2DCA" w14:textId="77777777" w:rsidR="000E79CE" w:rsidRDefault="000E79CE" w:rsidP="000E79CE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="510C84BC" w14:textId="77777777" w:rsidR="000E79CE" w:rsidRDefault="000E79CE" w:rsidP="000E79CE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">These are all available through MSU Libraries Access Emergency Medicine or Access Medicine with your login or created by the faculty and then will be accessed through D2L. All </w:t>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="_Int_gHzH7fSO"/>
+      <w:bookmarkStart w:id="24" w:name="_Int_gHzH7fSO"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>items necessary</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be linked </w:t>
       </w:r>
-      <w:bookmarkStart w:id="23" w:name="_Int_9hQXFYup"/>
+      <w:bookmarkStart w:id="25" w:name="_Int_9hQXFYup"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the D2L course site.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="684CFEC8" w14:textId="77777777" w:rsidR="000E79CE" w:rsidRPr="00A93C5C" w:rsidRDefault="000E79CE" w:rsidP="000E79CE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CD71A5E" w14:textId="77777777" w:rsidR="000E79CE" w:rsidRDefault="000E79CE" w:rsidP="000E79CE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc169263323"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc169263323"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Create an account in Access Emergency Medicine if you have not done so yet and </w:t>
       </w:r>
-      <w:bookmarkStart w:id="25" w:name="_Int_to8oL3rU"/>
+      <w:bookmarkStart w:id="27" w:name="_Int_to8oL3rU"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for this rotation. This will be invaluable as you move forward. There are also sites for Access Medicine,</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Surgery, Anesthesia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131B6E94" w14:textId="77777777" w:rsidR="000E79CE" w:rsidRDefault="000E79CE" w:rsidP="000E79CE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1201"/>
         </w:tabs>
         <w:spacing w:before="172"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Access EM directions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6DE2EF" w14:textId="13D26A80" w:rsidR="000E79CE" w:rsidRDefault="000E79CE" w:rsidP="000E79CE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1201"/>
         </w:tabs>
         <w:spacing w:before="152"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6648,74 +7660,152 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Find &amp; Borrow</w:t>
       </w:r>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, click on </w:t>
       </w:r>
       <w:r w:rsidR="00103ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Databases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A7A304" w14:textId="6D197E5C" w:rsidR="000E79CE" w:rsidRDefault="000E79CE" w:rsidP="000E79CE">
+    <w:p w14:paraId="78A7A304" w14:textId="1FF8D398" w:rsidR="000E79CE" w:rsidRDefault="000E79CE" w:rsidP="000E79CE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1201"/>
         </w:tabs>
         <w:spacing w:before="152"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Scroll down to AccessEmergency Medicine (or AccessMedicine, AccessAnesthesiology, AccessSurgery, etc.), or use the search box to search for the </w:t>
+        <w:t xml:space="preserve">Scroll down to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>AccessEmergency</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medicine (or </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>AccessMedicine</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>AccessAnesthesiology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>AccessSurgery</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, etc.</w:t>
+      </w:r>
+      <w:r w:rsidR="00583CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>) or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use the search box to search for the </w:t>
       </w:r>
       <w:r w:rsidR="00103ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>link.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5225D97F" w14:textId="77777777" w:rsidR="000E79CE" w:rsidRDefault="000E79CE" w:rsidP="000E79CE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
           <w:tab w:val="left" w:pos="1201"/>
         </w:tabs>
         <w:spacing w:before="153"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -6811,133 +7901,131 @@
         </w:rPr>
         <w:t>You will also need a current Advanced Cardiac Life Support Book from the American Heart Association (should have from course 2 years ago).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13813AE8" w14:textId="4F320CB9" w:rsidR="00B7447A" w:rsidRPr="00C40B5D" w:rsidRDefault="00B7447A" w:rsidP="00074EFD">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51597E01" w14:textId="4308BC7D" w:rsidR="6BB67C26" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="005A6CC5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="576"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc213846416"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="28" w:name="_Toc234912117"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:t>QUIZZES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2B7F1230" w14:textId="6ECD09F2" w:rsidR="26910FCD" w:rsidRPr="00423EE3" w:rsidRDefault="00E800D1" w:rsidP="005A6CC5">
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="2B7F1230" w14:textId="6ECD09F2" w:rsidR="26910FCD" w:rsidRPr="00423EE3" w:rsidRDefault="00E800D1" w:rsidP="00AB1ED6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Module quizzes will be administered in-person in </w:t>
       </w:r>
       <w:r w:rsidR="00103ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>class.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="20859726" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc213846417"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc234912118"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="32" w:name="_Toc213846418"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc234912119"/>
       <w:r>
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-      <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="0CFF1E03" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
@@ -7033,96 +8121,86 @@
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3610173E" w14:textId="6EA59B0B" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="00702488">
+    <w:p w14:paraId="6E0747E4" w14:textId="626171B3" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008B0DA1" w:rsidP="003A24E1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="36" w:name="_Toc213846419"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc234912120"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-      <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
-    </w:p>
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="3FCF9D12" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00702488">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
@@ -7162,61 +8240,61 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="40045D0E" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc213846420"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc234912121"/>
       <w:r>
         <w:t xml:space="preserve">Unsatisfactory </w:t>
       </w:r>
       <w:r w:rsidR="00C87F85">
         <w:t xml:space="preserve">Clerkship </w:t>
       </w:r>
       <w:r>
         <w:t>Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7231,210 +8309,227 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A90CF2" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="00702488">
+    <w:p w14:paraId="08F3B119" w14:textId="37E47CFE" w:rsidR="005A2923" w:rsidRPr="00AC5E3E" w:rsidRDefault="0022491F" w:rsidP="00AC5E3E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc213846421"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc234912122"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="08F3B119" w14:textId="568D5CD3" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="07DDAFAD" w14:textId="51C58B10" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00E56F3B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Students who were not successful on these assignments during the course will receive an NGR</w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade and permitted to go through a ‘corrective action’ process</w:t>
+        <w:t xml:space="preserve"> grade and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>permitted</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001A57C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go through a ‘corrective action’ process</w:t>
       </w:r>
       <w:r w:rsidR="00103ACF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001A57C4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B19EEF" w14:textId="49A2B875" w:rsidR="001D5216" w:rsidRPr="00D1483C" w:rsidRDefault="001D5216" w:rsidP="71B0B082">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EA93E09" w14:textId="57266231" w:rsidR="005A2923" w:rsidRPr="006573C7" w:rsidRDefault="00A441B5" w:rsidP="00702488">
+    <w:p w14:paraId="5EA93E09" w14:textId="68A6D0DB" w:rsidR="005A2923" w:rsidRPr="006573C7" w:rsidRDefault="00A441B5" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71B0B082">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Any content missed or not mastered</w:t>
       </w:r>
       <w:r w:rsidR="5292C5BE" w:rsidRPr="71B0B082">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>: The</w:t>
       </w:r>
       <w:r w:rsidR="00B707EE" w:rsidRPr="71B0B082">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> student will be required to attend additional sessions specific to the content missed or not mastered by the end of the two weeks until satisfactory. Schedule will be mutually agreed upon by </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B707EE" w:rsidRPr="71B0B082">
+        <w:t xml:space="preserve"> student will be required to attend additional sessions specific to the content missed or not mastered by the end of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00047285">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>rotation</w:t>
+      </w:r>
+      <w:r w:rsidR="00B707EE" w:rsidRPr="71B0B082">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> until satisfactory. Schedule will be mutually agreed upon by </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="41" w:name="_Int_UvxebxZv"/>
+      <w:r w:rsidR="00B707EE" w:rsidRPr="71B0B082">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidR="00B707EE" w:rsidRPr="71B0B082">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and involved faculty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBDD655" w14:textId="082EDFD9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7771,100 +8866,115 @@
       </w:r>
       <w:r w:rsidR="00B12C0C" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ction process are </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>not completed</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>successfully within</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2E96387C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 days after the last day of rotation at 11:59pm (</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>except for</w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Attending Evaluation)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="2E96387C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="7058C082" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc213846422"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc234912123"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -7987,59 +9097,59 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E1A2765" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc213846423"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc234912124"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="006573C7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="752A2E2C" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
@@ -8063,58 +9173,51 @@
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e completed to determine a grade for the course</w:t>
       </w:r>
       <w:r w:rsidR="00103ACF" w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are required to ensure their rotation requirements are completed</w:t>
       </w:r>
       <w:r w:rsidR="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
-[...6 lines deleted...]
-        <w:t>submitted</w:t>
+        <w:t xml:space="preserve"> and submitted</w:t>
       </w:r>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> correctly. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA4ECCA" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -9163,125 +10266,111 @@
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc213846424"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc234912125"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="7122FD0C" w14:textId="649D0423" w:rsidR="00A16BF1" w:rsidRPr="00AC5E3E" w:rsidRDefault="00A16BF1" w:rsidP="00AC5E3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7122FD0C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00702488">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc213846425"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc234912126"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="3B11C591" w14:textId="77777777" w:rsidR="000867D3" w:rsidRDefault="000867D3" w:rsidP="000867D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
           <w:tab w:val="left" w:pos="481"/>
         </w:tabs>
         <w:spacing w:before="37"/>
         <w:ind w:left="649"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A450F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -9406,73 +10495,74 @@
     </w:p>
     <w:p w14:paraId="7931A75C" w14:textId="77777777" w:rsidR="000867D3" w:rsidRDefault="000867D3" w:rsidP="000867D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="839"/>
           <w:tab w:val="left" w:pos="841"/>
         </w:tabs>
         <w:spacing w:before="94" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="1369"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Students are expected to: Give professional and hopefully useful feedback on areas to improve and areas to leave as is regarding each module of the 2-week elective course.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00EE6CB0" w14:textId="77777777" w:rsidR="000867D3" w:rsidRDefault="000867D3" w:rsidP="000867D3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc169263331"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc169263331"/>
       <w:r w:rsidRPr="00C12E80">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Meeting or not meeting the above responsibilities will be used by the instructors of record in the determination of the final grade in the course (See “Corrective Action Process for Deficient Academic Requirements” Below).</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="55CC3D94" w14:textId="77777777" w:rsidR="000867D3" w:rsidRPr="00C12E80" w:rsidRDefault="000867D3" w:rsidP="000867D3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="176345F7" w14:textId="77777777" w:rsidR="000867D3" w:rsidRDefault="000867D3" w:rsidP="000867D3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="120" w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -9502,115 +10592,117 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:spacing w:before="94" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Show up on time and </w:t>
       </w:r>
-      <w:bookmarkStart w:id="45" w:name="_Int_VYtpdDUJ"/>
+      <w:bookmarkStart w:id="47" w:name="_Int_VYtpdDUJ"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>prepared</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to participate. This will be an intensive </w:t>
       </w:r>
       <w:r w:rsidR="00103ACF" w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>experience,</w:t>
       </w:r>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and you will be practicing at home, and on down time during the day when others are being evaluated in some </w:t>
       </w:r>
-      <w:bookmarkStart w:id="46" w:name="_Toc169263332"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc169263332"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>instances.</w:t>
       </w:r>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> You will need to sign in daily and stay for the entire day for each of the </w:t>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="_Int_r83wjRlK"/>
+      <w:bookmarkStart w:id="49" w:name="_Int_r83wjRlK"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>10 days</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="7E58D49F" w14:textId="77777777" w:rsidR="000867D3" w:rsidRPr="00B02823" w:rsidRDefault="000867D3" w:rsidP="000867D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:spacing w:before="38"/>
         <w:ind w:left="720" w:hanging="361"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9624,107 +10716,106 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="30E1D9B0" w14:textId="77777777" w:rsidR="000867D3" w:rsidRDefault="000867D3" w:rsidP="000867D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="361"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="24923012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Always maintain professional appearance and behavior. You must achieve a satisfactory level on the direct observation rating form. Ratings of unsatisfactory in any category will be reviewed with you by a member of the MSU/COM Readiness for Residency faculty with a specific plan for remediation to be decided on a case-by-case basis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63690D93" w14:textId="77777777" w:rsidR="000867D3" w:rsidRDefault="000867D3" w:rsidP="000867D3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="480"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> All written work must be original and completed on an individual basis. Although it may be expeditious to copy someone’s notes on a patient the real learning and confidence comes from trying and doing it yourself.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="503ABC09" w14:textId="77777777" w:rsidR="000867D3" w:rsidRPr="00FB76FD" w:rsidRDefault="000867D3" w:rsidP="000867D3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc169263333"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc169263333"/>
       <w:r w:rsidRPr="00FB76FD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>All students who fail to complete all modules, whether completely successful or not, will receive an individual action plan to improve their performance, and if the student is unsuccessful, they will be noted as such on the final summary evaluation. The Mastery Learning Model of Curriculum presumes all students will be able to achieve the set goals and objectives to Mastery Level, and as such it would be unlikely that a student would receive an N grade unless they are disrespectful, or otherwise unprofessional. An N grade will result in a meeting with the Committee on Student Evaluation and may delay your graduation date.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="784C73DE" w14:textId="77777777" w:rsidR="000867D3" w:rsidRDefault="000867D3" w:rsidP="000867D3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2805FA3F" w14:textId="77777777" w:rsidR="000867D3" w:rsidRDefault="000867D3" w:rsidP="000867D3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -9748,129 +10839,120 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7807F715" w14:textId="39667914" w:rsidR="22A3AEB6" w:rsidRPr="00C40B5D" w:rsidRDefault="22A3AEB6" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTENDANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCB681F" w14:textId="16442086" w:rsidR="003266CF" w:rsidRDefault="00A71921" w:rsidP="00FA0977">
+    <w:p w14:paraId="007955C1" w14:textId="73217574" w:rsidR="009322EE" w:rsidRPr="00457075" w:rsidRDefault="00A71921" w:rsidP="00457075">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Other than excused absences for personal illness, or death/serious illness in an immediate family member, absences are not permitted in IM 619.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="357738C2" w14:textId="1F2F9BD1" w:rsidR="22A3AEB6" w:rsidRPr="00C40B5D" w:rsidRDefault="22A3AEB6" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D01AB9" w14:textId="77777777" w:rsidR="00BC4397" w:rsidRDefault="00BC4397" w:rsidP="00BC4397">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="94" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="766"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">As this is a laboratory class in which there are no patients it is acceptable to come in blue jeans (without holes), or other semi-casual attire. Please dress in khaki type pants and a minimum of a </w:t>
       </w:r>
-      <w:bookmarkStart w:id="49" w:name="_Int_tnVXWaPO"/>
+      <w:bookmarkStart w:id="51" w:name="_Int_tnVXWaPO"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>polo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> when we are going to be interacting with standardized patients. </w:t>
       </w:r>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Name tags must be always worn, and above the waist so we can more easily learn your names. </w:t>
       </w:r>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Clean scrubs are acceptable as well.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="719E0C89" w14:textId="77777777" w:rsidR="00BC4397" w:rsidRDefault="00BC4397" w:rsidP="00BC4397">
@@ -9887,658 +10969,784 @@
     </w:p>
     <w:p w14:paraId="5753E219" w14:textId="77777777" w:rsidR="00BC4397" w:rsidRDefault="00BC4397" w:rsidP="00BC4397">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1174"/>
         </w:tabs>
         <w:ind w:left="766"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sharps: After using suture trays, central line trays, LP trays please get in the habit of putting all the parts to the kit back together. This is </w:t>
       </w:r>
-      <w:bookmarkStart w:id="50" w:name="_Int_gPW8CiO9"/>
+      <w:bookmarkStart w:id="52" w:name="_Int_gPW8CiO9"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>somewhat artificial</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> as you will be responsible for removing all sharps and disposing of them safely when you are doing these same procedures on a patient. However, it will facilitate station turnaround while the faculty are completing your rubrics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04EDC8DB" w14:textId="77777777" w:rsidR="00BC4397" w:rsidRPr="00D13525" w:rsidRDefault="00BC4397" w:rsidP="00BC4397">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1174"/>
         </w:tabs>
         <w:ind w:left="766"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="313F362D" w14:textId="5BF76CB9" w:rsidR="00BC4397" w:rsidRDefault="00BC4397" w:rsidP="00BC4397">
+    <w:p w14:paraId="313F362D" w14:textId="7F24DAEF" w:rsidR="00BC4397" w:rsidRDefault="00BC4397" w:rsidP="00BC4397">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1186"/>
         </w:tabs>
         <w:ind w:left="778" w:hanging="346"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Equipment: You will need to bring the suture set that you purchased while a second-year student. Also bring outdated or open but not used packets of suture from your </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Equipment: You will need to bring the suture set that you purchased while a second-year student. Also bring outdated or open but not used packets of suture from your hospital. The surgery and OB departments are often happy to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="53" w:name="_Int_07ctXjli"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Int_07ctXjli"/>
+        <w:t>save opened</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>save opened</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+        <w:t xml:space="preserve"> but not used suture for students to use for practice. Ask at your institution. In addition, if there are </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="54" w:name="_Int_l0RJGAb9"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> but not used suture for students to use for practice. Ask at your institution. In addition, if there are </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="52" w:name="_Int_l0RJGAb9"/>
+        <w:t>opened</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>opened</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="642F78BF">
+        <w:t xml:space="preserve"> procedure kits in which </w:t>
+      </w:r>
+      <w:r w:rsidR="00580D8B" w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> procedure kits in which </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00580D8B" w:rsidRPr="642F78BF">
+        <w:t>most of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>most of</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="642F78BF">
+        <w:t xml:space="preserve"> the kit is not used, please ask to have the leftover pieces for this simulation class. We can usually make a few kits out of the leftovers. </w:t>
+      </w:r>
+      <w:r w:rsidR="00457075">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the kit is not used, please ask to have the leftover pieces for this simulation class. We can usually make a few kits out of the leftovers. I.e., sometimes a catheter drops on the floor, so they open a new kit and only take out the catheter. We would be happy to have the rest of the kit. Some hospitals save these for their simulation labs so do not </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="53" w:name="_Int_UKaX8ZPP"/>
+        <w:t xml:space="preserve">For example, </w:t>
+      </w:r>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>take</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="53"/>
+        <w:t xml:space="preserve">sometimes a catheter drops on the floor, so they open a new kit and only take out the catheter. We would be happy to have the rest of the kit. Some hospitals save these for their simulation labs so do not </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="55" w:name="_Int_UKaX8ZPP"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> without asking. Also, </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="54" w:name="_Int_DTJAzTOQ"/>
+        <w:t>take</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> without asking. Also, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="56" w:name="_Int_DTJAzTOQ"/>
+      <w:r w:rsidRPr="642F78BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>would</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> love to have you bring printed off rhythm strips and 12 lead EKGs that are abnormal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="610E3429" w14:textId="77777777" w:rsidR="00BC4397" w:rsidRPr="00D13525" w:rsidRDefault="00BC4397" w:rsidP="00BC4397">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1186"/>
         </w:tabs>
         <w:ind w:left="778"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78F40499" w14:textId="77777777" w:rsidR="00BC4397" w:rsidRPr="00D13525" w:rsidRDefault="00BC4397" w:rsidP="00BC4397">
+    <w:p w14:paraId="78F40499" w14:textId="5C62F13F" w:rsidR="00BC4397" w:rsidRPr="00D13525" w:rsidRDefault="00BC4397" w:rsidP="00BC4397">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1124"/>
         </w:tabs>
         <w:ind w:left="716" w:hanging="284"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="642F78BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Serving as a model for labs: During the ultrasound lab and OMM lab you will be expected to serve as a model for your fellow students. Dress as appropriate for OMM lab for each experience and you will be fine. Please bring a towel to wipe off the gel as well. This will keep us from sharing germs.</w:t>
+        <w:t>Serving as a model for labs: During the ultrasound lab you will be expected to serve as a model for your fellow students. Dress as appropriate for OMM lab for each experience and you will be fine. Please bring a towel to wipe off the gel as well. This will keep us from sharing germs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08927328" w14:textId="77777777" w:rsidR="00BC4397" w:rsidRPr="00C40B5D" w:rsidRDefault="00BC4397" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc213846426"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc234912127"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="6F1D24F1" w14:textId="2985D2DA" w:rsidR="0058403F" w:rsidRPr="00D36F69" w:rsidRDefault="00C11B04" w:rsidP="0058403F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="0058403F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0058403F" w:rsidRPr="00D36F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1F29E3" w14:textId="77777777" w:rsidR="0058403F" w:rsidRPr="00D36F69" w:rsidRDefault="0058403F" w:rsidP="0058403F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6296B883" w14:textId="77777777" w:rsidR="0058403F" w:rsidRPr="00C40B5D" w:rsidRDefault="0058403F" w:rsidP="0058403F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D36F69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00D36F69">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc213846427"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc234912128"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="552F60FD" w14:textId="57252574" w:rsidR="00C326F4" w:rsidRDefault="00C326F4" w:rsidP="00DB3E24">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00103ACF" w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This policy will define the policy and procedures regarding absences for clerkship activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3E24" w:rsidRPr="00DB3E24">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00DB3E24" w:rsidRPr="00DB3E24">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5B745410" w14:textId="77777777" w:rsidR="00B80141" w:rsidRPr="00B80141" w:rsidRDefault="00B80141" w:rsidP="00B80141">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc234912129"/>
+      <w:r w:rsidRPr="00B80141">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="48D12230" w14:textId="77777777" w:rsidR="00A81460" w:rsidRPr="00EA7A22" w:rsidRDefault="00B80141" w:rsidP="00A81460">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0053677A">
-[...20 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="00B80141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81460">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="00A81460" w:rsidRPr="00A81460">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D9CC81C" w14:textId="1A19644E" w:rsidR="0016750D" w:rsidRPr="00200481" w:rsidRDefault="0016750D" w:rsidP="00B80141">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="1A065062" w:rsidR="006E1B5D" w:rsidRPr="00542EE3" w:rsidRDefault="00902AE6" w:rsidP="00542EE3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc213846428"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc234912130"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="081A8948" w14:textId="710C59DF" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00702488">
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="35BE98A5" w14:textId="18E4AA5F" w:rsidR="009322EE" w:rsidRDefault="008B6A5D" w:rsidP="007279DE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007279DE" w:rsidRPr="007279DE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="007279DE" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35BE98A5" w14:textId="688F8C8C" w:rsidR="009322EE" w:rsidRDefault="009322EE">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2AF6353E" w14:textId="77777777" w:rsidR="007279DE" w:rsidRPr="007279DE" w:rsidRDefault="007279DE" w:rsidP="007279DE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="42BF08BA" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc213846429"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc234912131"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc213846430"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc234912132"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc213846431"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc234912133"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="65"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="00702488">
+    <w:p w14:paraId="606FEDE0" w14:textId="4AA7F1E0" w:rsidR="00E44030" w:rsidRPr="00E40669" w:rsidRDefault="00E20D8B" w:rsidP="00E40669">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Veterinary Medicine. Students enrolled in </w:t>
-[...26 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44030" w:rsidRPr="00E44030">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidR="00E40669" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00702488">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00E44030">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc213846432"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc234912134"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10622,418 +11830,389 @@
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59D4681B" w14:textId="5D242501" w:rsidR="009322EE" w:rsidRPr="00661991" w:rsidRDefault="00CD18CF" w:rsidP="00661991">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00103ACF" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E33B9D" w14:textId="77777777" w:rsidR="00661991" w:rsidRDefault="00661991" w:rsidP="00661991">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3272BF9E" w14:textId="77777777" w:rsidR="00661991" w:rsidRPr="00556A65" w:rsidRDefault="00661991" w:rsidP="00661991">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc213320658"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="_Toc213846433"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc213835968"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc234912135"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0DE7DBAD" w14:textId="740E2D6D" w:rsidR="00661991" w:rsidRPr="00661991" w:rsidRDefault="00661991" w:rsidP="00661991">
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="6BF4A592" w14:textId="77777777" w:rsidR="00452800" w:rsidRDefault="00661991" w:rsidP="00452800">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+        <w:t>staying</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes.  The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2380BEC3" w14:textId="41DFE6C1" w:rsidR="00452800" w:rsidRPr="005F7800" w:rsidRDefault="00452800" w:rsidP="00452800">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00E85DD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0DE7DBAD" w14:textId="1D2307E6" w:rsidR="00661991" w:rsidRPr="00661991" w:rsidRDefault="00661991" w:rsidP="00661991">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="6BF2B9F2" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3100DD81" w14:textId="6F020450" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="00702488">
+    <w:p w14:paraId="61B18E14" w14:textId="77777777" w:rsidR="00F3287C" w:rsidRDefault="0079705E" w:rsidP="00F3287C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>residents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Additionally, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institutions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>promote</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+      </w:r>
+      <w:r w:rsidR="000512F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidR="00F3287C" w:rsidRPr="245FF0B1">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3100DD81" w14:textId="73A481C2" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079705E">
-[...68 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc213846434"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc234912136"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
-[...69 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="282953F4" w14:textId="77777777" w:rsidR="005E0EE3" w:rsidRPr="00A871DA" w:rsidRDefault="005E0EE3" w:rsidP="005E0EE3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54866F16" w14:textId="77777777" w:rsidR="005E0EE3" w:rsidRPr="00A871DA" w:rsidRDefault="005E0EE3" w:rsidP="005E0EE3">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="446088B7" w14:textId="77777777" w:rsidR="005E0EE3" w:rsidRPr="00987E7B" w:rsidRDefault="005E0EE3" w:rsidP="005E0EE3">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00702488">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc169162520"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="68" w:name="_Toc213846435"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc234912137"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -11116,93 +12295,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42">
+      <w:hyperlink r:id="rId44">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId43">
+      <w:hyperlink r:id="rId45">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -11270,52 +12449,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00702488">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -11523,98 +12707,106 @@
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123" w:rsidP="00702488">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="007B3967">
-          <w:footerReference w:type="default" r:id="rId44"/>
-          <w:footerReference w:type="first" r:id="rId45"/>
+          <w:footerReference w:type="default" r:id="rId46"/>
+          <w:footerReference w:type="first" r:id="rId47"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="72" w:name="_Toc213846436"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc234912138"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -11847,120 +13039,136 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A379146" w14:textId="2B9F6D7B" w:rsidR="00BD10B5" w:rsidRPr="1125DAF6" w:rsidRDefault="00BD10B5" w:rsidP="008B4500">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642F78BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Date given results will be posted in D2L within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="73" w:name="_Int_SkQnieDq"/>
+            <w:bookmarkStart w:id="78" w:name="_Int_SkQnieDq"/>
             <w:r w:rsidRPr="642F78BF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>48 hours</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="73"/>
+            <w:bookmarkEnd w:id="78"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20CD11E9" w14:textId="1E37E160" w:rsidR="00BD10B5" w:rsidRPr="1125DAF6" w:rsidRDefault="00BD10B5" w:rsidP="008B4500">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C36188">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7634DC33" w14:textId="73713CF1" w:rsidR="00BD10B5" w:rsidRPr="389FCA9F" w:rsidRDefault="00891605" w:rsidP="008B4500">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642F78BF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Failure to complete 100% and upload by </w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
             </w:r>
-            <w:bookmarkStart w:id="74" w:name="_Int_RpfUVSLC"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="642F78BF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="642F78BF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="79" w:name="_Int_RpfUVSLC"/>
             <w:r w:rsidRPr="642F78BF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="74"/>
+            <w:bookmarkEnd w:id="79"/>
             <w:r w:rsidRPr="642F78BF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A0956" w:rsidRPr="00C40B5D" w14:paraId="68010EC4" w14:textId="77777777" w:rsidTr="00D1483C">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E035D6C" w14:textId="5FE6F150" w:rsidR="009A0956" w:rsidRPr="009A0956" w:rsidRDefault="009A0956" w:rsidP="008B4500">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
@@ -12053,51 +13261,67 @@
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07ABE1C6" w14:textId="25853AE6" w:rsidR="009A0956" w:rsidRPr="389FCA9F" w:rsidRDefault="009A0956" w:rsidP="008B4500">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="642F78BF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t xml:space="preserve">Failure to complete 100% and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="642F78BF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>upload by</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="642F78BF">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C10053" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F1C8CB" w14:textId="3C616971" w:rsidR="00C10053" w:rsidRPr="00CC6A27" w:rsidRDefault="00C10053" w:rsidP="00C10053">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -12475,1340 +13699,109 @@
             <w:r w:rsidR="00103ACF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">day </w:t>
             </w:r>
             <w:r w:rsidR="00103ACF" w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId46"/>
+          <w:headerReference w:type="first" r:id="rId48"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+    <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00846C85">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...1218 lines deleted...]
-        <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId48"/>
+      <w:headerReference w:type="first" r:id="rId49"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FB6E278" w14:textId="77777777" w:rsidR="00B42F9B" w:rsidRDefault="00B42F9B" w:rsidP="00E756E0">
+    <w:p w14:paraId="7008915F" w14:textId="77777777" w:rsidR="00A433B3" w:rsidRDefault="00A433B3" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4169121E" w14:textId="77777777" w:rsidR="00B42F9B" w:rsidRDefault="00B42F9B" w:rsidP="00E756E0">
+    <w:p w14:paraId="733B3729" w14:textId="77777777" w:rsidR="00A433B3" w:rsidRDefault="00A433B3" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="609CAF54" w14:textId="77777777" w:rsidR="00B42F9B" w:rsidRDefault="00B42F9B">
+    <w:p w14:paraId="7F51F6CB" w14:textId="77777777" w:rsidR="00A433B3" w:rsidRDefault="00A433B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -13851,56 +13844,59 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10097B68" w14:textId="020ABA20" w:rsidR="009758B2" w:rsidRDefault="009758B2">
+  <w:p w14:paraId="10097B68" w14:textId="27AF160C" w:rsidR="009758B2" w:rsidRDefault="00AD2ACC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00BD78A0">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -13924,124 +13920,127 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="3226CF74" w14:textId="0B104B91" w:rsidR="007B3967" w:rsidRDefault="009758B2" w:rsidP="009758B2">
+  <w:p w14:paraId="3226CF74" w14:textId="40D46BBB" w:rsidR="007B3967" w:rsidRDefault="00AD2ACC" w:rsidP="009758B2">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00BD78A0">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DF409D0" w14:textId="77777777" w:rsidR="00B42F9B" w:rsidRDefault="00B42F9B" w:rsidP="00E756E0">
+    <w:p w14:paraId="647933F2" w14:textId="77777777" w:rsidR="00A433B3" w:rsidRDefault="00A433B3" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C20403F" w14:textId="77777777" w:rsidR="00B42F9B" w:rsidRDefault="00B42F9B" w:rsidP="00E756E0">
+    <w:p w14:paraId="333319DC" w14:textId="77777777" w:rsidR="00A433B3" w:rsidRDefault="00A433B3" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="16C42841" w14:textId="77777777" w:rsidR="00B42F9B" w:rsidRDefault="00B42F9B">
+    <w:p w14:paraId="5C1230E1" w14:textId="77777777" w:rsidR="00A433B3" w:rsidRDefault="00A433B3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="76F8399C" w:rsidR="004A166C" w:rsidRDefault="005C2DCC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">IM </w:t>
     </w:r>
     <w:r w:rsidR="004211ED">
       <w:t>619 Readiness for Residency</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -14751,50 +14750,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E5C66B6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10A24621"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="494C6E44"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13572AE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E0A96A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14863,51 +14975,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17913D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BEE6350"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14976,51 +15088,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DEB6A67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55B430CE"/>
     <w:lvl w:ilvl="0" w:tplc="AFDC086A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1199" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4E5EC62E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="703C2B8A">
@@ -15065,51 +15177,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2430ABF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E54AE7D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15154,51 +15266,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="204F57DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B12A29C"/>
     <w:lvl w:ilvl="0" w:tplc="FB4AF658">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2F961C44">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B6EC1200">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15240,51 +15352,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1942613A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="41C464CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20F331BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ED4F0C6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15353,51 +15465,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21F5729F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="210AEFA6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15466,51 +15578,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22B40164"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C36A226"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28B42974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00D43B60"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15579,51 +15804,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BB737DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="BB0C4046">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -15692,51 +15917,51 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="313B51F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="C60A2AF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB969488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -15805,51 +16030,51 @@
     <w:lvl w:ilvl="7" w:tplc="FF68E054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B252676C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3214565D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15918,51 +16143,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35E313AE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48B0D8B4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39D33998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0D67B0E"/>
     <w:lvl w:ilvl="0" w:tplc="68782870">
       <w:start w:val="24"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A34061C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BC18686A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -16004,51 +16342,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="1BBC6BD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="184A2AFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16118,51 +16456,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC60748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16231,51 +16569,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3A48B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E123FA4"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16344,51 +16682,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F630029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C96A8DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16457,51 +16795,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="428B5EBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35B832F6"/>
     <w:lvl w:ilvl="0" w:tplc="8B6E6B42">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1112" w:hanging="308"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4D30A616">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2EAA900E">
@@ -16546,51 +16884,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F1D29F90">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C570D420">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44A64852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76B0A88C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16659,51 +16997,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54DCC009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FAA41B74"/>
     <w:lvl w:ilvl="0" w:tplc="B4747C3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="479" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F21238A2">
@@ -16748,51 +17086,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="3BE8C57A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="76EA6862">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7F2DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64047F3E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1659" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99A60F68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2602" w:hanging="360"/>
@@ -16865,51 +17203,51 @@
     <w:lvl w:ilvl="7" w:tplc="E132E304">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CFD6F072">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9196" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D82E884"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DD8DB60"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="479" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B8F08156">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="66567CDE">
@@ -16954,51 +17292,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="89CA6C12">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7C287F40">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF014F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41A0F078"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17067,51 +17405,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="652209F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="3A961D7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="16424066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -17180,51 +17518,51 @@
     <w:lvl w:ilvl="7" w:tplc="EADA57FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="644AE2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69C04028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="126C2EB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17293,51 +17631,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B56144E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="483444E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17406,79 +17744,79 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71260BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
@@ -17519,51 +17857,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71604333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E6E0E2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17632,51 +17970,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C1731B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7668D5B8"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -17749,51 +18087,51 @@
     <w:lvl w:ilvl="7" w:tplc="B1AEF0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A91936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC506A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17862,51 +18200,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="766607F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="261EA3B4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17975,51 +18313,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76E06AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4BCCDF8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="962471CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="840" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -18088,51 +18426,51 @@
     <w:lvl w:ilvl="7" w:tplc="54F6EDA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D2083944">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DAD2F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C04EE276"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18201,51 +18539,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -18314,51 +18652,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB51C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="821012EC"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -18432,537 +18770,577 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="922878718">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="374738127">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1054306765">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="279457362">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2030177351">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="279457362">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="8" w16cid:durableId="678583384">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="706762523">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="602808585">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2031294038">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="711810667">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1478650159">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1755130114">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="881407553">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1790512805">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="57095923">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1328441998">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="453905796">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="712390623">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="114060318">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="367879246">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2053921885">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="225651855">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1188716672">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="334580554">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="584999412">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="750080801">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="969631907">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="885069547">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1336226752">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="717247868">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="677579522">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="189489712">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1759787690">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="2043550308">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="2082870705">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1381319105">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1662418181">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1556352482">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="953361280">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="641498140">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1191728064">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1789540472">
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
+    <w:rsid w:val="00001D3E"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
+    <w:rsid w:val="00006B4B"/>
     <w:rsid w:val="000079E2"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="000143EF"/>
+    <w:rsid w:val="00014700"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020491"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="0002159C"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
+    <w:rsid w:val="000226EA"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="00024B13"/>
+    <w:rsid w:val="00024C56"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="00026BCD"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00033C98"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035412"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="0004630C"/>
     <w:rsid w:val="00046486"/>
+    <w:rsid w:val="00047285"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00074EFD"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00080874"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="000867D3"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="00091C37"/>
+    <w:rsid w:val="00091F82"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="00095D78"/>
     <w:rsid w:val="000964F0"/>
+    <w:rsid w:val="0009717A"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
+    <w:rsid w:val="000A78D8"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B7DCB"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D64E3"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
+    <w:rsid w:val="000E245D"/>
+    <w:rsid w:val="000E3EBE"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E7347"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000E79CE"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="000F4F5C"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103ACF"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
+    <w:rsid w:val="001043BD"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
+    <w:rsid w:val="00117639"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
+    <w:rsid w:val="00122671"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
+    <w:rsid w:val="001407B6"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
+    <w:rsid w:val="00142F47"/>
+    <w:rsid w:val="0014537D"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
+    <w:rsid w:val="00153F43"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
+    <w:rsid w:val="00156266"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
+    <w:rsid w:val="0016357B"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
+    <w:rsid w:val="00164C21"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166109"/>
+    <w:rsid w:val="0016614F"/>
     <w:rsid w:val="00166EE1"/>
+    <w:rsid w:val="0016750D"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="0017130D"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
+    <w:rsid w:val="00175AF1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="001846EC"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
     <w:rsid w:val="0019239D"/>
+    <w:rsid w:val="00193332"/>
     <w:rsid w:val="0019420C"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A14B7"/>
     <w:rsid w:val="001A4843"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C0939"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D05BB"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D41CF"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D5216"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
+    <w:rsid w:val="001E1B3F"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E4905"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
+    <w:rsid w:val="001E648B"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="00210C8F"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00216C34"/>
     <w:rsid w:val="00217E07"/>
+    <w:rsid w:val="00220FCD"/>
     <w:rsid w:val="002237F5"/>
+    <w:rsid w:val="00223D4A"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="002249D3"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
+    <w:rsid w:val="0023729D"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
+    <w:rsid w:val="00244694"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
@@ -18970,628 +19348,686 @@
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="002876C7"/>
+    <w:rsid w:val="00290098"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A17D7"/>
     <w:rsid w:val="002A1EBC"/>
+    <w:rsid w:val="002A46FF"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B6A09"/>
+    <w:rsid w:val="002B7396"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D37AE"/>
+    <w:rsid w:val="002D42C6"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E1E90"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F1218"/>
+    <w:rsid w:val="002F1295"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
+    <w:rsid w:val="002F36C0"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
+    <w:rsid w:val="003058E6"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
+    <w:rsid w:val="00313214"/>
+    <w:rsid w:val="003146CB"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="003237EE"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
+    <w:rsid w:val="00324FC7"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00333FB0"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
+    <w:rsid w:val="00353B3D"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="003555EC"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="00365F89"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385EF2"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00386675"/>
     <w:rsid w:val="00387C87"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A2075"/>
     <w:rsid w:val="003A24C0"/>
+    <w:rsid w:val="003A24E1"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B3899"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
+    <w:rsid w:val="003C38C5"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
+    <w:rsid w:val="003C6FF3"/>
     <w:rsid w:val="003D030A"/>
+    <w:rsid w:val="003D1A79"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D714E"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F560D"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F580D"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
+    <w:rsid w:val="00403350"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
+    <w:rsid w:val="00417C88"/>
     <w:rsid w:val="004211ED"/>
     <w:rsid w:val="00421B5D"/>
+    <w:rsid w:val="0042258C"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00423EE3"/>
     <w:rsid w:val="00425294"/>
+    <w:rsid w:val="00425B6D"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="00427614"/>
     <w:rsid w:val="00427E93"/>
     <w:rsid w:val="00433909"/>
     <w:rsid w:val="00433CD0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
+    <w:rsid w:val="00437F42"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
+    <w:rsid w:val="004447F4"/>
+    <w:rsid w:val="004448ED"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
+    <w:rsid w:val="00452800"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
+    <w:rsid w:val="00457075"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
+    <w:rsid w:val="00461424"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047458E"/>
     <w:rsid w:val="00474AEC"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483E71"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
+    <w:rsid w:val="0049585F"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="00497FAF"/>
+    <w:rsid w:val="004A0D02"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
+    <w:rsid w:val="004B5129"/>
+    <w:rsid w:val="004B59B9"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
+    <w:rsid w:val="004C4D9A"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D3D5D"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
+    <w:rsid w:val="004E3796"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004E6CAD"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
+    <w:rsid w:val="004F4A55"/>
     <w:rsid w:val="004F4EB7"/>
+    <w:rsid w:val="004F642E"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
+    <w:rsid w:val="00504992"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="005331A1"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
+    <w:rsid w:val="0053569A"/>
     <w:rsid w:val="00537225"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="00542EE3"/>
+    <w:rsid w:val="0054456F"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="0056338E"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
+    <w:rsid w:val="00567825"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00580D8B"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="00582C4F"/>
+    <w:rsid w:val="00583CF9"/>
+    <w:rsid w:val="0058403F"/>
+    <w:rsid w:val="0058414A"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
+    <w:rsid w:val="00591219"/>
+    <w:rsid w:val="0059129A"/>
     <w:rsid w:val="00591E78"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
+    <w:rsid w:val="005A1FD5"/>
     <w:rsid w:val="005A24C7"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
+    <w:rsid w:val="005A477F"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A6CC5"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B27AF"/>
+    <w:rsid w:val="005B414A"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
+    <w:rsid w:val="005B485F"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B601D"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2DCC"/>
+    <w:rsid w:val="005C3CB4"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5649"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D60EC"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
+    <w:rsid w:val="005E06A5"/>
+    <w:rsid w:val="005E0EE3"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
+    <w:rsid w:val="005E44C5"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F349B"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
+    <w:rsid w:val="00603061"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
+    <w:rsid w:val="00611E1C"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="00613976"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627256"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="0063672D"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
+    <w:rsid w:val="006434D1"/>
+    <w:rsid w:val="006446A4"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
+    <w:rsid w:val="00647DEC"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00660390"/>
+    <w:rsid w:val="00660CA0"/>
     <w:rsid w:val="00661991"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
+    <w:rsid w:val="006715C5"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
+    <w:rsid w:val="00686B08"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A05E4"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006A7D22"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B0D2A"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B386F"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
@@ -19603,90 +20039,98 @@
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006C7845"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
+    <w:rsid w:val="006F5FCE"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
+    <w:rsid w:val="00700B0B"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="00702488"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
+    <w:rsid w:val="00710B28"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="0072136C"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
+    <w:rsid w:val="00722CB2"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
+    <w:rsid w:val="007279DE"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
+    <w:rsid w:val="00733772"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
+    <w:rsid w:val="007605BF"/>
+    <w:rsid w:val="007610BE"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
@@ -19702,196 +20146,207 @@
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A2FCC"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3967"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5422"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
+    <w:rsid w:val="007C3E52"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
+    <w:rsid w:val="007D6685"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E31A8"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
+    <w:rsid w:val="00814FEC"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
+    <w:rsid w:val="00825849"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008342B0"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="0084680D"/>
     <w:rsid w:val="008468B2"/>
+    <w:rsid w:val="00846C85"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="008529B0"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="0087080F"/>
     <w:rsid w:val="00870E19"/>
+    <w:rsid w:val="00871284"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
+    <w:rsid w:val="00872DA0"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00872FC1"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="0087532B"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00876E96"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00880AAE"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891605"/>
     <w:rsid w:val="00891768"/>
+    <w:rsid w:val="00891CB0"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A04FB"/>
     <w:rsid w:val="008A078A"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B36AA"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4500"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
+    <w:rsid w:val="008C173C"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
+    <w:rsid w:val="008C30FF"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
+    <w:rsid w:val="008C64E9"/>
     <w:rsid w:val="008C7424"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F2DE6"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F51E4"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
@@ -19902,76 +20357,79 @@
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00914724"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
+    <w:rsid w:val="00926D1D"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="009322EE"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932B19"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940A22"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="00943F24"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="009473F0"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
+    <w:rsid w:val="00957560"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="009578CB"/>
     <w:rsid w:val="00960D05"/>
+    <w:rsid w:val="009625AC"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="009758B2"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097730A"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
@@ -19981,627 +20439,677 @@
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00987CA1"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A0956"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2A77"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
+    <w:rsid w:val="009A44A6"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A21"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
+    <w:rsid w:val="009B2557"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B5EE6"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B633A"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
+    <w:rsid w:val="009C2ED6"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C3F25"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D587F"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5116"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009E7468"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
+    <w:rsid w:val="009F5ECE"/>
     <w:rsid w:val="009F5EEE"/>
+    <w:rsid w:val="009F60B3"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
+    <w:rsid w:val="00A02617"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A135BA"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A2756E"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
+    <w:rsid w:val="00A32186"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35355"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A40124"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
+    <w:rsid w:val="00A433B3"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A441B5"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50AF2"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51DAD"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
+    <w:rsid w:val="00A53C55"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55731"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
+    <w:rsid w:val="00A61AF8"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A65FC8"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
+    <w:rsid w:val="00A70A30"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A71921"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
+    <w:rsid w:val="00A81460"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
+    <w:rsid w:val="00A95209"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA49B2"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA6DE0"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
+    <w:rsid w:val="00AB1ED6"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC53EF"/>
+    <w:rsid w:val="00AC5E3E"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AC7943"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
+    <w:rsid w:val="00AD2ACC"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
+    <w:rsid w:val="00AE0A8A"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3327"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE3DBF"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5225"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
+    <w:rsid w:val="00AF4191"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
+    <w:rsid w:val="00B021A5"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
+    <w:rsid w:val="00B07C16"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
+    <w:rsid w:val="00B16B16"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
+    <w:rsid w:val="00B17419"/>
     <w:rsid w:val="00B17746"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B31DF0"/>
+    <w:rsid w:val="00B339B8"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42F9B"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B46556"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B707EE"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
+    <w:rsid w:val="00B736D0"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
+    <w:rsid w:val="00B80141"/>
+    <w:rsid w:val="00B80AE7"/>
+    <w:rsid w:val="00B81A2C"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
+    <w:rsid w:val="00B83DBD"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B914B6"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA0B1B"/>
     <w:rsid w:val="00BA1085"/>
+    <w:rsid w:val="00BA1377"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
+    <w:rsid w:val="00BB1865"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB5E0F"/>
+    <w:rsid w:val="00BB7857"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC4397"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
+    <w:rsid w:val="00BC68CE"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD10B5"/>
     <w:rsid w:val="00BD1DB6"/>
+    <w:rsid w:val="00BD1E71"/>
+    <w:rsid w:val="00BD2940"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
+    <w:rsid w:val="00BD52E6"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
+    <w:rsid w:val="00BD78A0"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
+    <w:rsid w:val="00BE7580"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF11E4"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
+    <w:rsid w:val="00C071FD"/>
     <w:rsid w:val="00C10053"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C1630E"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C315DB"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
+    <w:rsid w:val="00C57585"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
+    <w:rsid w:val="00C62ADB"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C72D1D"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C761AE"/>
+    <w:rsid w:val="00C76A20"/>
     <w:rsid w:val="00C80DA0"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
+    <w:rsid w:val="00C86AF9"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C87F85"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
+    <w:rsid w:val="00C97EC1"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA6705"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
+    <w:rsid w:val="00CF2FE2"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D1483C"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D244DC"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D27E16"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
+    <w:rsid w:val="00D36F69"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37DB3"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
+    <w:rsid w:val="00D50503"/>
     <w:rsid w:val="00D50F66"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
+    <w:rsid w:val="00D56950"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D57D6D"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
+    <w:rsid w:val="00D93D77"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00D972C8"/>
+    <w:rsid w:val="00DA5793"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
+    <w:rsid w:val="00DB3E24"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC24E3"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD00C5"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
@@ -20628,129 +21136,138 @@
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
+    <w:rsid w:val="00E22BCD"/>
+    <w:rsid w:val="00E25347"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
+    <w:rsid w:val="00E32360"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
+    <w:rsid w:val="00E40669"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
+    <w:rsid w:val="00E44030"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E57B08"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E64100"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E7035A"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
+    <w:rsid w:val="00E72893"/>
+    <w:rsid w:val="00E736F4"/>
     <w:rsid w:val="00E74223"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E800D1"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
+    <w:rsid w:val="00E85DD0"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA3BC0"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB411B"/>
+    <w:rsid w:val="00EB562D"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC63F8"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED2BCB"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
@@ -20764,156 +21281,162 @@
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00EF68D3"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F106D5"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B09"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F21D23"/>
     <w:rsid w:val="00F22005"/>
+    <w:rsid w:val="00F25E63"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
+    <w:rsid w:val="00F3287C"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
+    <w:rsid w:val="00F366FC"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F412CC"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F44874"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F4795C"/>
     <w:rsid w:val="00F52137"/>
     <w:rsid w:val="00F52647"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
+    <w:rsid w:val="00F56FDC"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70B37"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0977"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
+    <w:rsid w:val="00FB102F"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC61CD"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
+    <w:rsid w:val="00FE4A1F"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE551B"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="01185700"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
@@ -20979,50 +21502,51 @@
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="0EE30E5D"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
+    <w:rsid w:val="1486E6A5"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
@@ -21323,166 +21847,169 @@
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="65F5EF30"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
+    <w:rsid w:val="685A5E14"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6BFBEABE"/>
     <w:rsid w:val="6C217A6A"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
+    <w:rsid w:val="6F5A5B4F"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="703E143E"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="71802E56"/>
     <w:rsid w:val="71B0B082"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="76142E20"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
+    <w:rsid w:val="7AA6D4F6"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F4FFD4A"/>
     <w:rsid w:val="7F6599F1"/>
     <w:rsid w:val="7F97FEE0"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A6152677-E8FE-4CC8-83E5-6A7D43CFD04A}"/>
+  <w15:docId w15:val="{035DAD22-D25C-431C-A262-13796801131A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21640,51 +22167,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -22775,51 +23302,51 @@
     <w:rsid w:val="00B848B6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="006630FF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E756E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -23076,51 +23603,77 @@
     <w:rsid w:val="003F560D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="318926577">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="343823481">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="455678333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="638461949">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1150563841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -23188,51 +23741,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gerstne8@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.msu.edu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khatiwod@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:boseljai@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerstne8@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gerstne8@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lib.msu.edu/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:khatiwod@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gerstne8@msu.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:butkiand@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nguyen59@msu.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{59637527-4FE3-480B-8912-CECD5AF4A111}">
     <t:Anchor>
       <t:Comment id="313407078"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{D7FE3F7B-B809-4275-9C68-34E9E404118F}" time="2025-05-29T19:52:35.43Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
         <t:Anchor>
           <t:Comment id="313407078"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{5AD63A09-8FC1-44EB-955F-0A1F3C436837}" time="2025-05-29T19:52:35.43Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
         <t:Anchor>
           <t:Comment id="313407078"/>
         </t:Anchor>
         <t:Assign userId="S::katiegs@msu.edu::dbb445cf-5b7f-426c-ad7b-144db3e6da8e" userProvider="AD" userName="Gibson-Stofflet, Kathleen"/>
       </t:Event>
       <t:Event id="{C13FBD2E-1A13-4B62-865A-3ABA218F7016}" time="2025-05-29T19:52:35.43Z">
         <t:Attribution userId="S::kessle60@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Javed, Britani"/>
@@ -23550,52 +24103,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -23827,159 +24380,1457 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0058C2DE-E1DD-48D0-A281-7F0F9C6EF033}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A62B2114-C00D-4D0D-8210-4DC352D544AC}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>35251</Characters>
+  <Pages>19</Pages>
+  <Words>6664</Words>
+  <Characters>37987</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>293</Lines>
-  <Paragraphs>82</Paragraphs>
+  <Lines>316</Lines>
+  <Paragraphs>89</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>41353</CharactersWithSpaces>
+  <CharactersWithSpaces>44562</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="420" baseType="variant">
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.rcpd.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031724</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enright4@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211365</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>300</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Duty Hours and Fatigue Mitigation Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160398</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://spartanexperiences.msu.edu/rso-s/RSO Resource Hub/regulations/medical-student-rights-responsibilities/index.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424957</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Medical Student Supervision Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572938</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687089</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7471157</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://msucom.medtricslab.com/users/login/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4194374</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://lib.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://d2l.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587590</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://com.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>655404</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:butkiand@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:khatiwod@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5243006</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:nguyen59@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031735</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:gerstne8@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:hughesm@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7471157</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://msucom.medtricslab.com/users/login/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999507</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>224</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999506</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>218</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999505</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>212</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999504</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>206</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999503</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>200</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999502</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>194</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999501</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376311</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999500</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835062</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999499</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835062</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>176</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999498</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835062</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999497</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835062</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999496</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835062</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999495</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835062</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999494</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835062</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999493</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835062</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999492</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835062</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999491</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835062</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999490</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900598</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999489</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900598</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999488</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900598</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999487</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900598</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999486</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900598</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999485</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900598</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999484</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900598</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999483</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900598</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999482</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900598</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999481</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900598</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999480</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999479</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999478</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999477</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999476</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999475</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999474</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999473</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999472</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179702</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc229999471</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6750298</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:stonest@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Katiegs@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031735</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Gerstne8@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7143517</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:hughesm@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:katiegs@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65651</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:hesssar3@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7077953</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:bmarti@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>127700</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>