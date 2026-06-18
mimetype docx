--- v0 (2026-01-08)
+++ v1 (2026-06-18)
@@ -239,125 +239,141 @@
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AEC3EBB" w14:textId="77777777" w:rsidR="001F2ECD" w:rsidRPr="001613D1" w:rsidRDefault="001F2ECD" w:rsidP="001F2ECD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6EC5F74C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CLERKSHIP DEPARTMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382BF6D2" w14:textId="5CA0168C" w:rsidR="6649BCF6" w:rsidRPr="00E747BD" w:rsidRDefault="6649BCF6" w:rsidP="6EC5F74C">
+    <w:p w14:paraId="382BF6D2" w14:textId="3653EA27" w:rsidR="6649BCF6" w:rsidRPr="00E747BD" w:rsidRDefault="6649BCF6" w:rsidP="6EC5F74C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E747BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Britani Javed, DO</w:t>
+        <w:t xml:space="preserve">Britani </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5EFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Martinez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E747BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>, DO</w:t>
       </w:r>
       <w:r w:rsidR="00AC2B0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E747BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> FAAP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77242856" w14:textId="77777777" w:rsidR="001F2ECD" w:rsidRPr="001613D1" w:rsidRDefault="001F2ECD" w:rsidP="001F2ECD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6EC5F74C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CHAIRPERSON AND INSTRUCTOR OF RECORD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72405FE0" w14:textId="54D693D8" w:rsidR="40523B34" w:rsidRDefault="40523B34" w:rsidP="6EC5F74C">
+    <w:p w14:paraId="72405FE0" w14:textId="72C94F18" w:rsidR="40523B34" w:rsidRDefault="004F1F48" w:rsidP="6EC5F74C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12">
-        <w:r w:rsidRPr="6EC5F74C">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="0050010B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>kessle60@msu.edu</w:t>
+          <w:t>bmarti@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E055DEA" w14:textId="30D702CD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -650,51 +666,75 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="1D9F913C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>implemented</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="1D9F913C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="5AF84D5E" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1CF67CC6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1CF67CC6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please be mindful of the need to read your syllabi before beginning your </w:t>
       </w:r>
@@ -3192,51 +3232,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The student will need to submit the completed certificate for the course as an upload to the D2L Dropbox labeled </w:t>
             </w:r>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">OST 620 IHI Week 1. </w:t>
             </w:r>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Students will need to complete each module near the time expected per the IHI website. (Example: if the module is expected to take 1 hour, it will be unacceptable for the student to spend significantly less time in the module) The student is expected to be within 15 minutes time in the module that what is published on the</w:t>
+              <w:t xml:space="preserve">Students will need to complete each module near the time expected per the IHI website. (Example: if the module is expected to take 1 hour, it will be unacceptable for the student to spend significantly less time in the module) The student is expected to be within 15 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0079002A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>minutes time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0079002A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the module that what is published on the</w:t>
             </w:r>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>website.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F5D0E09" w14:textId="77777777" w:rsidR="000F7D57" w:rsidRDefault="000F7D57" w:rsidP="000F7D57">
@@ -3449,52 +3507,65 @@
               <w:ind w:left="895"/>
             </w:pPr>
             <w:hyperlink r:id="rId20">
               <w:r w:rsidRPr="0079002A">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>https://www.youtube.com/watch?v=5mR6e-uhR7c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7875539C" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="00315C82" w:rsidP="009800DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="899"/>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="122"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0079002A">
-              <w:t>TeamSTEPPS: Introduction to the Fundamentals of TeamSTEPPS Concepts and Tools:</w:t>
+              <w:t>TeamSTEPPS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0079002A">
+              <w:t xml:space="preserve">: Introduction to the Fundamentals of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0079002A">
+              <w:t>TeamSTEPPS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0079002A">
+              <w:t xml:space="preserve"> Concepts and Tools:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="481570B9" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="00315C82" w:rsidP="009800DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116"/>
               <w:ind w:left="895" w:right="370" w:firstLine="19"/>
             </w:pPr>
             <w:hyperlink r:id="rId21">
               <w:r w:rsidRPr="0079002A">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>https://www.youtube.com/watch?v=fxlRtpzsUug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="79923628" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="00315C82" w:rsidP="009800DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
@@ -3747,51 +3818,65 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require preapproval from the IOR</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student should follow the </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the </w:t>
       </w:r>
       <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">directions </w:t>
       </w:r>
       <w:r w:rsidR="1598F8B3" w:rsidRPr="042A414D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>below</w:t>
       </w:r>
       <w:r w:rsidR="16C9A620" w:rsidRPr="042A414D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for elective course confirmation </w:t>
       </w:r>
@@ -3904,55 +3989,63 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9E5647" w14:textId="77777777" w:rsidR="001F2ECD" w:rsidRDefault="001F2ECD" w:rsidP="001F2ECD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E60D794" w14:textId="64BBB84D" w:rsidR="001F2ECD" w:rsidRDefault="001F2ECD" w:rsidP="005B1E3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the </w:t>
       </w:r>
       <w:r w:rsidR="009053AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4181,51 +4274,69 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc214360118"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="21926933" w14:textId="2AFFB880" w:rsidR="004E7964" w:rsidRPr="00451F55" w:rsidRDefault="00214967" w:rsidP="004E7964">
       <w:pPr>
         <w:spacing w:before="94" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="965"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="1F1F1E"/>
         </w:rPr>
-        <w:t>OST 620 is a one-week, virtual</w:t>
+        <w:t>OST 620 is a one-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="1F1F1E"/>
+        </w:rPr>
+        <w:t>week,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="1F1F1E"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> virtual</w:t>
       </w:r>
       <w:r w:rsidR="004E7964" w:rsidRPr="00451F55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="1F1F1E"/>
         </w:rPr>
         <w:t xml:space="preserve"> course </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="1F1F1E"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="004E7964" w:rsidRPr="00451F55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="1F1F1E"/>
         </w:rPr>
         <w:t xml:space="preserve">may </w:t>
       </w:r>
@@ -4335,51 +4446,67 @@
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc160696288"/>
       <w:bookmarkStart w:id="14" w:name="_Toc214360121"/>
       <w:r w:rsidRPr="00451F55">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="3E95D1DA" w14:textId="11E96EF3" w:rsidR="004E7964" w:rsidRPr="00667CE8" w:rsidRDefault="004E7964" w:rsidP="00667CE8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00451F55">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>The student will be able to:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00451F55">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00451F55">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be able to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A07961" w14:textId="77777777" w:rsidR="004E7964" w:rsidRPr="00B95654" w:rsidRDefault="004E7964" w:rsidP="004E7964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1201"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4488,57 +4615,59 @@
         </w:rPr>
         <w:t>safety.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430831B9" w14:textId="77777777" w:rsidR="004E7964" w:rsidRPr="00B95654" w:rsidRDefault="004E7964" w:rsidP="004E7964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="13" w:after="0"/>
         <w:ind w:right="858"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Explain</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>why</w:t>
       </w:r>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
@@ -8183,51 +8312,67 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="4E68D6A6" w14:textId="1AC1BA8C" w:rsidR="00284668" w:rsidRDefault="007F7D46" w:rsidP="005C294A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009214FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any issues that students may experience trying to complete the requirements of </w:t>
+        <w:t xml:space="preserve">Any issues that students may experience trying to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009214FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>complete</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009214FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the requirements of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">this course </w:t>
       </w:r>
       <w:r w:rsidRPr="009214FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">should be communicated </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="009214FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8806,51 +8951,67 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="381C1374" w14:textId="65D06653" w:rsidR="000F7D57" w:rsidRPr="00B02424" w:rsidRDefault="00B02424" w:rsidP="00B02424">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
+        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>staying</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes.  The most up-to-date policy can be found here:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidRPr="005F7800">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D8F287F" w14:textId="77777777" w:rsidR="00406C10" w:rsidRDefault="00406C10" w:rsidP="00406C10">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -9358,52 +9519,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79A14BFF" w14:textId="77777777" w:rsidR="00406C10" w:rsidRPr="00C40B5D" w:rsidRDefault="00406C10" w:rsidP="00406C10">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BED74FA" w14:textId="77777777" w:rsidR="00406C10" w:rsidRDefault="00406C10" w:rsidP="00406C10">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -9655,51 +9821,59 @@
       <w:bookmarkStart w:id="51" w:name="_Toc93754575"/>
       <w:bookmarkStart w:id="52" w:name="_Toc146802526"/>
       <w:bookmarkStart w:id="53" w:name="_Toc214360143"/>
       <w:r w:rsidRPr="00AC2B0E">
         <w:rPr>
           <w:rStyle w:val="Level1HeaderChar"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidR="00AC2B0E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00440CA8" w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00440CA8" w:rsidRPr="006573C7">
+        <w:t>below information</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00440CA8" w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="2114"/>
         <w:tblW w:w="13855" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2965"/>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
       <w:tr w:rsidR="00440CA8" w:rsidRPr="00C40B5D" w14:paraId="78446F6A" w14:textId="77777777" w:rsidTr="7800B170">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2965" w:type="dxa"/>
@@ -10107,97 +10281,129 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B0095">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The student will need to submit the completed certificate for the course as an upload to the D2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="003B0095">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> course site. Students will need to complete each module near the time expected per the IHI website. (Example: if the module is expected to take 1 hour, it will be unacceptable for the student to spend significantly less time in the module) The student is expected to be within 15 minutes time in the module that what is published on the</w:t>
+              <w:t xml:space="preserve"> course site. Students will need to complete each module near the time expected per the IHI website. (Example: if the module is expected to take 1 hour, it will be unacceptable for the student to spend significantly less time in the module) The student is expected to be within 15 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B0095">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>minutes time</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B0095">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the module that what is published on the</w:t>
             </w:r>
             <w:r w:rsidRPr="003B0095">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B0095">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>website.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7312F96C" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="003B0095" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-14" w:right="75"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submission of IHI Open School Basic Certificate in Quality and Safety by 11</w:t>
             </w:r>
             <w:r w:rsidRPr="004D0249">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>:59PM on the last day of week 1 (due on Sunday after a Monday rotation start date).</w:t>
+              <w:t xml:space="preserve">:59PM on the last day of week 1 (due on Sunday after </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004D0249">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a Monday</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004D0249">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rotation start date).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39F7A5DD" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="00CC6A27" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
@@ -10340,66 +10546,84 @@
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.youtube.com/watch?v=5mR6e-uhR7c</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17974912" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="009671D2" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-14" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TeamSTEPPS</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009671D2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introduction to the Fundamentals of TeamSTEPPS Concepts and Tools: </w:t>
+              <w:t xml:space="preserve">Introduction to the Fundamentals of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009671D2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>TeamSTEPPS</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009671D2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Concepts and Tools: </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="009671D2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.youtube.com/watch?v=fxlRtpzsUug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21DAE972" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="009671D2" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-14" w:right="-102"/>
               <w:rPr>
@@ -15414,50 +15638,51 @@
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
+    <w:rsid w:val="0028382E"/>
     <w:rsid w:val="00284668"/>
     <w:rsid w:val="00284B83"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
@@ -15734,50 +15959,51 @@
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004E7964"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
+    <w:rsid w:val="004F1F48"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
@@ -16219,50 +16445,51 @@
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
+    <w:rsid w:val="008B5EFB"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
@@ -16594,88 +16821,90 @@
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
+    <w:rsid w:val="00B75106"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
+    <w:rsid w:val="00BB7020"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC1F00"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC24AC"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
@@ -16780,50 +17009,51 @@
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC40CE"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD36CA"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
+    <w:rsid w:val="00CF39B1"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D15E44"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
@@ -19498,51 +19728,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunckele@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihi.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fxlRtpzsUug" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfWpMrEOlJ8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5mR6e-uhR7c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=E4nQ7qP02rQ" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=E4nQ7qP02rQ" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfWpMrEOlJ8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihi.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kessle60@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fxlRtpzsUug" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5mR6e-uhR7c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunckele@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihi.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fxlRtpzsUug" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfWpMrEOlJ8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5mR6e-uhR7c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=E4nQ7qP02rQ" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=E4nQ7qP02rQ" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfWpMrEOlJ8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihi.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmarti@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fxlRtpzsUug" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5mR6e-uhR7c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19813,115 +20043,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...63 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -20148,132 +20315,195 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Enright, Susan</DisplayName>
+        <AccountId>15</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Pfotenhauer, Kim</DisplayName>
+        <AccountId>6</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dunckel, Eric</DisplayName>
+        <AccountId>16</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Millikan, Erin</DisplayName>
+        <AccountId>14</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Williams-Baker, Mariah</DisplayName>
+        <AccountId>36</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Gardner, Emily</DisplayName>
+        <AccountId>31</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kroll, Krystal</DisplayName>
+        <AccountId>387</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A15AEC9-752F-4B54-8DF8-8CCA73B4C146}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9047CEA-4247-4077-AEE9-E3E9DFFE8EF9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
     <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>21201</Characters>
+  <Pages>11</Pages>
+  <Words>3701</Words>
+  <Characters>21100</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>605</Lines>
-  <Paragraphs>298</Paragraphs>
+  <Lines>175</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MSUCOM Clerkship Syllabus</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24508</CharactersWithSpaces>
+  <CharactersWithSpaces>24752</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>