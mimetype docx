--- v1 (2026-06-18)
+++ v2 (2026-08-01)
@@ -1,99 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
+                          <adec:decorative xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -125,73 +126,98 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00966915">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>OST 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA954FB" w14:textId="77777777" w:rsidR="001F2ECD" w:rsidRPr="00C22E5A" w:rsidRDefault="001F2ECD" w:rsidP="001F2ECD">
+    <w:p w14:paraId="1F632C41" w14:textId="77777777" w:rsidR="00C04BFB" w:rsidRDefault="001F2ECD" w:rsidP="001F2ECD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C22E5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Patient Safety and Quality Improvement (Virtual Course)</w:t>
+        <w:t xml:space="preserve">Patient Safety and Quality Improvement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA954FB" w14:textId="481D195F" w:rsidR="001F2ECD" w:rsidRPr="00C22E5A" w:rsidRDefault="001F2ECD" w:rsidP="001F2ECD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C22E5A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>(Virtual Course)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B59ED50" w14:textId="590506CA" w:rsidR="007D7480" w:rsidRPr="001613D1" w:rsidRDefault="007D7480" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27E1EB3C" w14:textId="77777777" w:rsidR="00A54D0A" w:rsidRPr="001613D1" w:rsidRDefault="00A54D0A" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EF77968" w14:textId="3B2ACFAD" w:rsidR="00100062" w:rsidRPr="00A3208A" w:rsidRDefault="002732BC" w:rsidP="009F40C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -239,217 +265,229 @@
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AEC3EBB" w14:textId="77777777" w:rsidR="001F2ECD" w:rsidRPr="001613D1" w:rsidRDefault="001F2ECD" w:rsidP="001F2ECD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6EC5F74C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CLERKSHIP DEPARTMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382BF6D2" w14:textId="3653EA27" w:rsidR="6649BCF6" w:rsidRPr="00E747BD" w:rsidRDefault="6649BCF6" w:rsidP="6EC5F74C">
+    <w:p w14:paraId="382BF6D2" w14:textId="748565C0" w:rsidR="6649BCF6" w:rsidRDefault="6649BCF6" w:rsidP="6EC5F74C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E747BD">
+      <w:r w:rsidRPr="6EC5F74C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="06400C"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Britani </w:t>
       </w:r>
-      <w:r w:rsidR="008B5EFB">
+      <w:r w:rsidR="00B36697">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="06400C"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Martinez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E747BD">
+      <w:r w:rsidRPr="6EC5F74C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="06400C"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>, DO</w:t>
       </w:r>
-      <w:r w:rsidR="00AC2B0E">
+      <w:r w:rsidR="00C04BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="06400C"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E747BD">
+      <w:r w:rsidRPr="6EC5F74C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="06400C"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> FAAP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77242856" w14:textId="77777777" w:rsidR="001F2ECD" w:rsidRPr="001613D1" w:rsidRDefault="001F2ECD" w:rsidP="001F2ECD">
-[...20 lines deleted...]
-    <w:p w14:paraId="72405FE0" w14:textId="72C94F18" w:rsidR="40523B34" w:rsidRDefault="004F1F48" w:rsidP="6EC5F74C">
+    <w:p w14:paraId="77681231" w14:textId="7E24549F" w:rsidR="001F2ECD" w:rsidRPr="00655ED8" w:rsidRDefault="001F2ECD" w:rsidP="001F2ECD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00655ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>CHAIRPERSON AND INSTRUCTOR OF RECORD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72405FE0" w14:textId="3C66C106" w:rsidR="40523B34" w:rsidRDefault="54849058" w:rsidP="6EC5F74C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="0050010B">
+        <w:r w:rsidRPr="00655ED8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>bmarti@msu.edu</w:t>
+          <w:t>bmarti</w:t>
+        </w:r>
+        <w:r w:rsidR="40523B34" w:rsidRPr="00655ED8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
+          </w:rPr>
+          <w:t>@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E055DEA" w14:textId="30D702CD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="515FD6D9" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="1F2715AA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="042A414D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>EFFECTIVE AUGUST 1, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00214967">
+      <w:r w:rsidR="007877DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="5812765F" w:rsidRPr="042A414D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="042A414D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00214967">
+      <w:r w:rsidR="007877DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -574,2603 +612,2837 @@
           </w:rPr>
           <w:t>dunckele@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="6D5517F8" w:rsidR="00E405FF" w:rsidRPr="00C04BFB" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="1D9F913C">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
-      <w:r w:rsidR="00B72C2C" w:rsidRPr="1D9F913C">
+      <w:r w:rsidR="00B72C2C" w:rsidRPr="00C04BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
       </w:r>
-      <w:r w:rsidRPr="1D9F913C">
+      <w:r w:rsidRPr="00C04BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Int_DSEjd1rm"/>
-      <w:r w:rsidRPr="1D9F913C">
+      <w:r w:rsidRPr="00C04BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>generally be</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="1D9F913C">
+      <w:r w:rsidRPr="00C04BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> instituted at the beginning of the school year, changes may </w:t>
       </w:r>
-      <w:r w:rsidR="6CC06FD2" w:rsidRPr="1D9F913C">
+      <w:r w:rsidR="6CC06FD2" w:rsidRPr="00C04BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r w:rsidRPr="1D9F913C">
+      <w:r w:rsidRPr="00C04BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">be </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="1D9F913C">
+      <w:r w:rsidR="00C04BFB" w:rsidRPr="00C04BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="1D9F913C">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509D3FEF" w14:textId="5AF84D5E" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1CF67CC6">
+    <w:p w14:paraId="509D3FEF" w14:textId="1E520211" w:rsidR="0066214A" w:rsidRPr="00C04BFB" w:rsidRDefault="00E405FF" w:rsidP="1CF67CC6">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="44"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="1CF67CC6">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please be mindful of the need to read your syllabi before beginning your </w:t>
       </w:r>
-      <w:r w:rsidR="02C6C2E4" w:rsidRPr="1CF67CC6">
+      <w:r w:rsidR="02C6C2E4" w:rsidRPr="00C04BFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4583BBB3" w14:textId="77777777" w:rsidR="009053AB" w:rsidRDefault="009053AB" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="13F8A94D" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225E50E6" w14:textId="540B54DC" w:rsidR="00056638" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="51911F77" w14:textId="5B1032DA" w:rsidR="003036F8" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214360112" w:history="1">
-        <w:r w:rsidR="00056638" w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607309" w:history="1">
+        <w:r w:rsidR="003036F8" w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00056638">
+        <w:r w:rsidR="003036F8">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00056638">
+        <w:r w:rsidR="003036F8">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00056638">
-[...10 lines deleted...]
-        <w:r w:rsidR="00056638">
+        <w:r w:rsidR="003036F8">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607309 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="003036F8">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="003036F8">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00056638">
+        <w:r w:rsidR="003036F8">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00056638">
+        <w:r w:rsidR="003036F8">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1752593B" w14:textId="3CCA43D1" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="4770FB96" w14:textId="0297342C" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360113" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607310" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360113 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607310 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D35DF76" w14:textId="4FFF50DB" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="54707DC9" w14:textId="460AE046" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360114" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607311" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360114 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607311 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26CA8018" w14:textId="203D9D62" w:rsidR="00056638" w:rsidRDefault="00056638" w:rsidP="00056638">
+    <w:p w14:paraId="7A966F1E" w14:textId="0CFE7F6B" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360115" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607312" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360115 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607312 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41A0E479" w14:textId="1993F4CE" w:rsidR="00056638" w:rsidRDefault="00056638" w:rsidP="00056638">
+    <w:p w14:paraId="7831CFB3" w14:textId="10E4AC8F" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360116" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607313" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360116 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607313 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5469C1EF" w14:textId="4E290E7F" w:rsidR="00056638" w:rsidRDefault="00056638" w:rsidP="00056638">
+    <w:p w14:paraId="29FA0555" w14:textId="73885DE7" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360117" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607314" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360117 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607314 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7841CEB4" w14:textId="4EA47D2F" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="77AB58BB" w14:textId="5104F399" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360118" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607315" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360118 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607315 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FA3CA47" w14:textId="77DBEDA1" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="0377E963" w14:textId="56AB4585" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360119" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607316" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360119 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607316 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1993B513" w14:textId="67C562B1" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="2A411A5D" w14:textId="4DD07CCC" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360120" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607317" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360120 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607317 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="529664FB" w14:textId="1D600BB1" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="1E9D1962" w14:textId="741F168F" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360121" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607318" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360121 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607318 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EACCB2C" w14:textId="112665BB" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="0BE395E7" w14:textId="1AA35BF5" w:rsidR="003036F8" w:rsidRDefault="003036F8">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235607319" w:history="1">
+        <w:r w:rsidRPr="00A97919">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607319 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="34FA7577" w14:textId="3D4E3DB0" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360122" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607320" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360122 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607320 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75FB3697" w14:textId="647F0952" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="07793911" w14:textId="353D081C" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360123" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607321" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360123 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607321 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="416A365E" w14:textId="3D18C253" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="508EE4B1" w14:textId="4AE873A0" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360124" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607322" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360124 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607322 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22B48333" w14:textId="1748F1EC" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="14E837E4" w14:textId="295F1218" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360125" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607323" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360125 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607323 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="021A0736" w14:textId="13F67CCD" w:rsidR="00056638" w:rsidRDefault="00056638" w:rsidP="00056638">
+    <w:p w14:paraId="2BB4D449" w14:textId="75FD64E9" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360126" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607324" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Websites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360126 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607324 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B934143" w14:textId="7BC6B435" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="5340BFAC" w14:textId="68A918B7" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360127" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607325" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION EVALUATIONS</w:t>
+          <w:t>ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360127 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607325 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1B3B8C59" w14:textId="28132E15" w:rsidR="00056638" w:rsidRDefault="00056638" w:rsidP="00056638">
-[...60 lines deleted...]
-    <w:p w14:paraId="5683F71D" w14:textId="35309920" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="76060A70" w14:textId="6268D59E" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360129" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607326" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CORRECTIVE ACTION</w:t>
+          <w:t>ONLINE MODULES OR CONFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360129 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607326 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FAC0A00" w14:textId="67A80BD5" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="60CB6C89" w14:textId="7B3F77F0" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360130" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607327" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COURSE GRADES</w:t>
+          <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360130 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607327 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26085C25" w14:textId="2BFE1679" w:rsidR="00056638" w:rsidRDefault="00056638" w:rsidP="00056638">
+    <w:p w14:paraId="770FBBBA" w14:textId="26761826" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360131" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607328" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607328 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="31A1C75B" w14:textId="7ADE0F28" w:rsidR="003036F8" w:rsidRDefault="003036F8">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235607329" w:history="1">
+        <w:r w:rsidRPr="00A97919">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>CORRECTIVE ACTION</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607329 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2669C068" w14:textId="59C91227" w:rsidR="003036F8" w:rsidRDefault="003036F8">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235607330" w:history="1">
+        <w:r w:rsidRPr="00A97919">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COURSE GRADES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607330 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="42072129" w14:textId="198366D6" w:rsidR="003036F8" w:rsidRDefault="003036F8">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235607331" w:history="1">
+        <w:r w:rsidRPr="00A97919">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360131 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607331 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29C3CF7C" w14:textId="0163ED0A" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="268FF165" w14:textId="46A21F66" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360132" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607332" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360132 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607332 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57FB8BEE" w14:textId="5679706A" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="7B2C7ED0" w14:textId="6ADCDA20" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360133" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607333" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360133 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607333 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68341907" w14:textId="341D4DD9" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="7509EA92" w14:textId="2CE2796D" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360134" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607334" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00F75097">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360134 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607334 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31B10D24" w14:textId="356F0440" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="1878CA5E" w14:textId="7E317863" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360135" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607335" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360135 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607335 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7051F19F" w14:textId="5C38A4AE" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="6CF83E34" w14:textId="37D09FE4" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360136" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607336" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360136 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607336 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12AF4EE9" w14:textId="7C680837" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="0A774ABA" w14:textId="6BF20019" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360137" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607337" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360137 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607337 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A72F4B8" w14:textId="7255914E" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="1D7A8289" w14:textId="53983295" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360138" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607338" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360138 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607338 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="572319E6" w14:textId="18AB6C58" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="7FEE87C0" w14:textId="010D08DC" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360139" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607339" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360139 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607339 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78A56B56" w14:textId="7BB7779B" w:rsidR="00056638" w:rsidRDefault="00056638" w:rsidP="00056638">
-[...60 lines deleted...]
-    <w:p w14:paraId="7D13B9D3" w14:textId="22D0EB86" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="7CDAC39D" w14:textId="2B60EB6E" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360141" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607340" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360141 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607340 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78CCCFF5" w14:textId="631E6A81" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="6F8F4968" w14:textId="3D48D957" w:rsidR="003036F8" w:rsidRDefault="003036F8">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235607341" w:history="1">
+        <w:r w:rsidRPr="00A97919">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607341 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="66FFFFDC" w14:textId="17DB47E2" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360142" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607342" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607342 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0607761D" w14:textId="7DD89809" w:rsidR="003036F8" w:rsidRDefault="003036F8">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235607343" w:history="1">
+        <w:r w:rsidRPr="00A97919">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360142 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607343 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6452D107" w14:textId="391F3D43" w:rsidR="00056638" w:rsidRDefault="00056638">
+    <w:p w14:paraId="674AEC2F" w14:textId="2F1AA8FB" w:rsidR="003036F8" w:rsidRDefault="003036F8">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214360143" w:history="1">
-        <w:r w:rsidRPr="00F75097">
+      <w:hyperlink w:anchor="_Toc235607344" w:history="1">
+        <w:r w:rsidRPr="00A97919">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214360143 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607344 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="5829F074" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
-[...54 lines deleted...]
-    <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
+    <w:p w14:paraId="7D84E256" w14:textId="4053A303" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00EE0495">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="6DB908FC" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="00C40B5D" w:rsidRDefault="00214967" w:rsidP="00214967">
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB908FC" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="00C40B5D" w:rsidRDefault="00214967" w:rsidP="0020368F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Toc214360112"/>
+        <w:ind w:left="-864"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc235607309"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="67"/>
-        <w:tblW w:w="10975" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
+        <w:tblW w:w="11373" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2544"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1878"/>
+        <w:gridCol w:w="2611"/>
+        <w:gridCol w:w="6428"/>
+        <w:gridCol w:w="2334"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00315C82" w:rsidRPr="00C40B5D" w14:paraId="7BA57383" w14:textId="2353C978" w:rsidTr="00315C82">
+      <w:tr w:rsidR="00214967" w:rsidRPr="00C40B5D" w14:paraId="7BA57383" w14:textId="77777777" w:rsidTr="0020368F">
         <w:trPr>
           <w:trHeight w:val="505"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2785" w:type="dxa"/>
+            <w:tcW w:w="3055" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9AB02B" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="00515EC5" w:rsidRDefault="00315C82" w:rsidP="009800DC">
+          <w:p w14:paraId="6E9AB02B" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="00515EC5" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcW w:w="5405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A117E16" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="00093C50" w:rsidRDefault="00315C82" w:rsidP="00093C50">
+          <w:p w14:paraId="005E7C7F" w14:textId="77777777" w:rsidR="0061171C" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093C50">
+            <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F654EF1" w14:textId="7C1EE9BB" w:rsidR="00315C82" w:rsidRPr="00515EC5" w:rsidRDefault="00315C82" w:rsidP="00093C50">
+          <w:p w14:paraId="3F654EF1" w14:textId="70BC3C34" w:rsidR="00214967" w:rsidRPr="00515EC5" w:rsidRDefault="0061171C" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00093C50">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(for submission due dates, refer to table at the end of the syllabus)</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7ACAF297">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>for submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6064CC6B" w14:textId="7AD95A87" w:rsidR="00315C82" w:rsidRPr="00093C50" w:rsidRDefault="000F7D57" w:rsidP="00093C50">
+          <w:p w14:paraId="03C6C5F8" w14:textId="63938ED7" w:rsidR="00214967" w:rsidRPr="00515EC5" w:rsidRDefault="00593082" w:rsidP="008339E0">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0011161F">
+            <w:r w:rsidRPr="00593082">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
+              <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315C82" w:rsidRPr="0057603C" w14:paraId="2297D840" w14:textId="578AA1DA" w:rsidTr="00315C82">
+      <w:tr w:rsidR="00214967" w:rsidRPr="0057603C" w14:paraId="2297D840" w14:textId="77777777" w:rsidTr="0020368F">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2785" w:type="dxa"/>
+            <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="154D602E" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="00315C82" w:rsidP="009800DC">
+          <w:p w14:paraId="154D602E" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="0079002A" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mandatory Meeting with Clerkship Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6660" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="546F744A" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="00315C82" w:rsidP="009800DC">
+          <w:p w14:paraId="546F744A" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="0079002A" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="_Int_QLdZSs2W"/>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Students are required to meet with the Course Assistant to have a brief zoom meeting regarding the course requirements. Students will be sent zoom information by the course assistant.</w:t>
+              <w:t>Students are required to meet with the Course Assistant to have a brief zoom meeting regarding the course requirements.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="0079002A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Students will be sent zoom information by the course assistant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6FFA50" w14:textId="4EB92005" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="000F7D57" w:rsidP="000F7D57">
+          <w:p w14:paraId="52CD21D5" w14:textId="4CC7FC88" w:rsidR="00214967" w:rsidRPr="0079002A" w:rsidRDefault="00593082" w:rsidP="00593082">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315C82" w:rsidRPr="00C40B5D" w14:paraId="35FCB958" w14:textId="0BADE8D7" w:rsidTr="00315C82">
+      <w:tr w:rsidR="00214967" w:rsidRPr="00C40B5D" w14:paraId="35FCB958" w14:textId="77777777" w:rsidTr="0020368F">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2785" w:type="dxa"/>
+            <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="364FC9FF" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="00315C82" w:rsidP="009800DC">
+          <w:p w14:paraId="364FC9FF" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="0079002A" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="60" w:right="515"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Completion of all IHI (Institute for Healthcare Improvement) Open School Basic Certificate in Quality and Safety</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E04FEB3" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="00315C82" w:rsidP="009800DC">
+          <w:p w14:paraId="2E04FEB3" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="0079002A" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The Institute for Healthcare Improvement Open School is located at</w:t>
             </w:r>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="944F71"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3194,569 +3466,496 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. The student will need to register (free for students) at IHI.org. The Basic Certificate in Quality and Safety is located under virtual</w:t>
             </w:r>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcW w:w="5405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10ABE24F" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="00315C82" w:rsidP="009800DC">
+          <w:p w14:paraId="10ABE24F" w14:textId="47299330" w:rsidR="00214967" w:rsidRPr="0079002A" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Int_SVcOceH8"/>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">The student will need to submit the completed certificate for the course as an upload to the D2L Dropbox labeled </w:t>
             </w:r>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">OST 620 IHI Week 1. </w:t>
+              <w:t>OST 620 IHI Week 1.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidRPr="0079002A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students will need to complete each module near the time expected per the IHI website. (Example: if the module is expected to take 1 hour, it will be unacceptable for the student to spend significantly less time in the module) The student is expected to be within 15 </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> in the module that what is published on the</w:t>
+              <w:t>Students will need to complete each module near the time expected per the IHI website. (Example: if the module is expected to take 1 hour, it will be unacceptable for the student to spend significantly less time in the module) The student is expected to be within 15 minutes time in the module that is published on the</w:t>
             </w:r>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>website.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5D0E09" w14:textId="77777777" w:rsidR="000F7D57" w:rsidRDefault="000F7D57" w:rsidP="000F7D57">
-[...87 lines deleted...]
-          <w:p w14:paraId="29CA39CD" w14:textId="5C93EFB5" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="000F7D57" w:rsidP="000F7D57">
+          <w:p w14:paraId="2D15BCE7" w14:textId="4FAFD34C" w:rsidR="00214967" w:rsidRPr="0079002A" w:rsidRDefault="003F6CE5" w:rsidP="003F6CE5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315C82" w:rsidRPr="00C40B5D" w14:paraId="6FCFE840" w14:textId="30F9A657" w:rsidTr="00315C82">
+      <w:tr w:rsidR="00214967" w:rsidRPr="00C40B5D" w14:paraId="6FCFE840" w14:textId="77777777" w:rsidTr="0020368F">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2785" w:type="dxa"/>
+            <w:tcW w:w="3055" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B5F2D20" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="00315C82" w:rsidP="009800DC">
+          <w:p w14:paraId="3B5F2D20" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="0079002A" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="60"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Additional Assignments:</w:t>
             </w:r>
             <w:r w:rsidRPr="0079002A">
               <w:t xml:space="preserve"> Students need to watch these four videos in their entirety.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcW w:w="5405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D52FB64" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="00315C82" w:rsidP="009800DC">
+          <w:p w14:paraId="4D52FB64" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="0079002A" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="899"/>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="164" w:line="271" w:lineRule="auto"/>
               <w:ind w:right="102"/>
             </w:pPr>
             <w:r w:rsidRPr="0079002A">
               <w:t>Josie King Story:</w:t>
             </w:r>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId19">
               <w:r w:rsidRPr="0079002A">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:spacing w:val="-1"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>https://www.youtube.com/watch?v=E4nQ7qP02rQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="03831235" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="00315C82" w:rsidP="009800DC">
+          <w:p w14:paraId="03831235" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="0079002A" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="899"/>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="164" w:line="271" w:lineRule="auto"/>
               <w:ind w:right="102"/>
             </w:pPr>
             <w:r w:rsidRPr="0079002A">
               <w:t>Just Culture:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="565E3DCA" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="00315C82" w:rsidP="009800DC">
+          <w:p w14:paraId="565E3DCA" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="0079002A" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="115"/>
               <w:ind w:left="895"/>
             </w:pPr>
             <w:hyperlink r:id="rId20">
               <w:r w:rsidRPr="0079002A">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>https://www.youtube.com/watch?v=5mR6e-uhR7c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="7875539C" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="00315C82" w:rsidP="009800DC">
+          <w:p w14:paraId="7875539C" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="0079002A" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="899"/>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="122"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0079002A">
               <w:t>TeamSTEPPS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0079002A">
               <w:t xml:space="preserve">: Introduction to the Fundamentals of </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0079002A">
               <w:t>TeamSTEPPS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0079002A">
               <w:t xml:space="preserve"> Concepts and Tools:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="481570B9" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="00315C82" w:rsidP="009800DC">
+          <w:p w14:paraId="481570B9" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="0079002A" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116"/>
               <w:ind w:left="895" w:right="370" w:firstLine="19"/>
             </w:pPr>
             <w:hyperlink r:id="rId21">
               <w:r w:rsidRPr="0079002A">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>https://www.youtube.com/watch?v=fxlRtpzsUug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="79923628" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="0079002A" w:rsidRDefault="00315C82" w:rsidP="009800DC">
+          <w:p w14:paraId="4C1539EB" w14:textId="77777777" w:rsidR="00214967" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:before="161" w:line="276" w:lineRule="auto"/>
               <w:ind w:right="403"/>
             </w:pPr>
             <w:r w:rsidRPr="0079002A">
               <w:t>Swiss Cheese Model:</w:t>
             </w:r>
             <w:r w:rsidRPr="0079002A">
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single" w:color="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId22">
               <w:r w:rsidRPr="0079002A">
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:spacing w:val="-1"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>https://www.youtube.com/watch?v=MfWpMrEOlJ8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
+          <w:p w14:paraId="79923628" w14:textId="77777777" w:rsidR="00DB495D" w:rsidRPr="0079002A" w:rsidRDefault="00DB495D" w:rsidP="00DB495D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="161" w:line="276" w:lineRule="auto"/>
+              <w:ind w:left="895" w:right="403"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
-[...45 lines deleted...]
-            <w:tcW w:w="2785" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="160DC7C7" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="003510BE" w:rsidRDefault="00315C82" w:rsidP="009800DC">
+          <w:p w14:paraId="79348B46" w14:textId="5A99CCC1" w:rsidR="00214967" w:rsidRPr="0079002A" w:rsidRDefault="003F6CE5" w:rsidP="003F6CE5">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00214967" w:rsidRPr="00C40B5D" w14:paraId="13B4A2AF" w14:textId="77777777" w:rsidTr="0020368F">
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3055" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="160DC7C7" w14:textId="557CD938" w:rsidR="00214967" w:rsidRPr="003510BE" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="60"/>
             </w:pPr>
             <w:r w:rsidRPr="003510BE">
+              <w:lastRenderedPageBreak/>
               <w:t>Student Evaluation of Clerkship Rotation</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB495D">
+              <w:t xml:space="preserve"> (Optional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6660" w:type="dxa"/>
+            <w:tcW w:w="5405" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B5DFC2" w14:textId="77777777" w:rsidR="00315C82" w:rsidRPr="00FD5D29" w:rsidRDefault="00315C82" w:rsidP="009800DC">
+          <w:p w14:paraId="29B5DFC2" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="00FD5D29" w:rsidRDefault="00214967" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="899"/>
                 <w:tab w:val="left" w:pos="900"/>
               </w:tabs>
               <w:spacing w:before="164" w:line="271" w:lineRule="auto"/>
               <w:ind w:right="102"/>
             </w:pPr>
             <w:r w:rsidRPr="00FD5D29">
-              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">the conclusion of every rotation by accessing the Medtrics system: </w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00FD5D29">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00FD5D29">
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="2913" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FECD83E" w14:textId="596BD9BA" w:rsidR="00315C82" w:rsidRPr="00FD5D29" w:rsidRDefault="000F7D57" w:rsidP="000F7D57">
+          <w:p w14:paraId="4155CD60" w14:textId="1393AA4B" w:rsidR="00214967" w:rsidRPr="00FD5D29" w:rsidRDefault="003F6CE5" w:rsidP="003F6CE5">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-[...5 lines deleted...]
-              <w:ind w:right="102"/>
+              <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19690A33" w14:textId="77777777" w:rsidR="00214967" w:rsidRDefault="00214967" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="7693A68B" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214360113"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235607310"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="6DCFDB43" w14:textId="77777777" w:rsidR="001F2ECD" w:rsidRPr="00C22E5A" w:rsidRDefault="001F2ECD" w:rsidP="001F2ECD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C22E5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Patient Safety and Quality Improvement may be taken as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a 1.5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00C22E5A">
@@ -3774,109 +3973,95 @@
         <w:t>1-</w:t>
       </w:r>
       <w:r w:rsidRPr="00C22E5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>week virtual elective course that provides students with a foundational learning of patient safety and quality improvement. The rotation can be either a 3rd or 4th year elective that will consist of modules/videos on patient safety and quality improvement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214360114"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235607311"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214360115"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235607312"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="79311607" w14:textId="1B657CE9" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="1653AD18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require preapproval from the IOR</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> should follow the </w:t>
+        <w:t xml:space="preserve">The student should follow the </w:t>
       </w:r>
       <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">directions </w:t>
       </w:r>
       <w:r w:rsidR="1598F8B3" w:rsidRPr="042A414D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>below</w:t>
       </w:r>
       <w:r w:rsidR="16C9A620" w:rsidRPr="042A414D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for elective course confirmation </w:t>
       </w:r>
@@ -3892,160 +4077,152 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467590DB" w14:textId="77777777" w:rsidR="003F1E6E" w:rsidRDefault="003F1E6E" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8000AE" w14:textId="1A86F519" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214360116"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235607313"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73AAF89C" w14:textId="77777777" w:rsidR="001F2ECD" w:rsidRDefault="001F2ECD" w:rsidP="0079002A">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214360117"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235607314"/>
       <w:r>
         <w:t>Course Confirmation and Enrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="01106925" w14:textId="77777777" w:rsidR="001F2ECD" w:rsidRDefault="001F2ECD" w:rsidP="001F2ECD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9E5647" w14:textId="77777777" w:rsidR="001F2ECD" w:rsidRDefault="001F2ECD" w:rsidP="001F2ECD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E60D794" w14:textId="64BBB84D" w:rsidR="001F2ECD" w:rsidRDefault="001F2ECD" w:rsidP="005B1E3A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the </w:t>
       </w:r>
       <w:r w:rsidR="009053AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4184,152 +4361,158 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DDDFD30" w14:textId="77777777" w:rsidR="001F2ECD" w:rsidRDefault="001F2ECD" w:rsidP="001F2ECD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">MSUCOM confirmation must occur at least </w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Int_kOYrBjU3"/>
+      <w:bookmarkStart w:id="9" w:name="_Int_kOYrBjU3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>30 days</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in advance of the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0846EB83" w14:textId="77777777" w:rsidR="001F2ECD" w:rsidRDefault="001F2ECD" w:rsidP="001F2ECD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Int_4WCiQFHZ"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Int_Q5NDglrN"/>
+      <w:bookmarkStart w:id="11" w:name="_Int_Q5NDglrN"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>30 days</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or more in advance of the start date. </w:t>
+        <w:t xml:space="preserve"> or more in advance of the start date.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214360118"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235607315"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="21926933" w14:textId="2AFFB880" w:rsidR="004E7964" w:rsidRPr="00451F55" w:rsidRDefault="00214967" w:rsidP="004E7964">
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="21926933" w14:textId="273E75B6" w:rsidR="004E7964" w:rsidRPr="00451F55" w:rsidRDefault="00214967" w:rsidP="004E7964">
       <w:pPr>
         <w:spacing w:before="94" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="965"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="1F1F1E"/>
         </w:rPr>
         <w:t>OST 620 is a one-</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="00851E65">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="1F1F1E"/>
         </w:rPr>
-        <w:t>week,</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>week</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="1F1F1E"/>
         </w:rPr>
         <w:t xml:space="preserve"> virtual</w:t>
       </w:r>
       <w:r w:rsidR="004E7964" w:rsidRPr="00451F55">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="1F1F1E"/>
         </w:rPr>
         <w:t xml:space="preserve"> course </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="1F1F1E"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidR="004E7964" w:rsidRPr="00451F55">
@@ -4354,160 +4537,150 @@
           <w:bCs/>
           <w:color w:val="1F1F1E"/>
         </w:rPr>
         <w:t>be taken once. This course will not be considered either a surgical elective or non-surgical elective, nor an elective completed within the MSUCOM base hospital/SCS system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214360119"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235607316"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FCE472F" w14:textId="77777777" w:rsidR="004E7964" w:rsidRPr="009053AB" w:rsidRDefault="004E7964" w:rsidP="004E7964">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc160696287"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc214360120"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc160696287"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235607317"/>
       <w:r w:rsidRPr="009053AB">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="278DC6D8" w14:textId="77777777" w:rsidR="004E7964" w:rsidRPr="009214FF" w:rsidRDefault="004E7964" w:rsidP="004E7964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009214FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>The goal of the rotation is to increase the knowledge of patient safety and quality improvement in the MSUCOM medical student and provide knowledge on ways to decrease adverse events in the healthcare setting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05120E2F" w14:textId="77777777" w:rsidR="004E7964" w:rsidRPr="00AF40B7" w:rsidRDefault="004E7964" w:rsidP="004E7964">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20B6E004" w14:textId="77777777" w:rsidR="004E7964" w:rsidRPr="00451F55" w:rsidRDefault="004E7964" w:rsidP="004E7964">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc160696288"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc214360121"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc160696288"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235607318"/>
       <w:r w:rsidRPr="00451F55">
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E95D1DA" w14:textId="11E96EF3" w:rsidR="004E7964" w:rsidRPr="00667CE8" w:rsidRDefault="004E7964" w:rsidP="00667CE8">
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="22BCC31C" w14:textId="77777777" w:rsidR="004E7964" w:rsidRPr="00451F55" w:rsidRDefault="004E7964" w:rsidP="004E7964">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00451F55">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...16 lines deleted...]
-      </w:r>
+        <w:t>The student will be able to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E95D1DA" w14:textId="77777777" w:rsidR="004E7964" w:rsidRDefault="004E7964" w:rsidP="004E7964">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="43"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="14A07961" w14:textId="77777777" w:rsidR="004E7964" w:rsidRPr="00B95654" w:rsidRDefault="004E7964" w:rsidP="004E7964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1201"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
@@ -5336,84 +5509,86 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="4" w:after="0"/>
         <w:ind w:right="859"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Use structured communication techniques to improve communication within health care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E966766" w14:textId="1A537F89" w:rsidR="004E7964" w:rsidRPr="00B95654" w:rsidRDefault="004E7964" w:rsidP="042A414D">
+    <w:p w14:paraId="2E966766" w14:textId="77777777" w:rsidR="004E7964" w:rsidRPr="00B95654" w:rsidRDefault="004E7964" w:rsidP="042A414D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1199"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="860"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Specify </w:t>
       </w:r>
-      <w:r w:rsidR="00584B6C" w:rsidRPr="00B95654">
+      <w:bookmarkStart w:id="18" w:name="_Int_vtKJnn8i"/>
+      <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>interventions</w:t>
-      </w:r>
+        <w:t>possible interventions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> to improve patient safety and reduce risk during times of</w:t>
       </w:r>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>transition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B097744" w14:textId="77777777" w:rsidR="004E7964" w:rsidRPr="00B95654" w:rsidRDefault="004E7964" w:rsidP="004E7964">
       <w:pPr>
@@ -5463,59 +5638,59 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="11" w:after="0"/>
         <w:ind w:right="860"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain how to communicate effectively about </w:t>
       </w:r>
-      <w:bookmarkStart w:id="15" w:name="_Int_JzIYlNNU"/>
+      <w:bookmarkStart w:id="19" w:name="_Int_JzIYlNNU"/>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>bad news</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve"> and when you should apologize.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DE11BB2" w14:textId="77777777" w:rsidR="004E7964" w:rsidRPr="00B95654" w:rsidRDefault="004E7964" w:rsidP="004E7964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -5648,50 +5823,51 @@
     <w:p w14:paraId="548A44F6" w14:textId="77777777" w:rsidR="004E7964" w:rsidRPr="00B95654" w:rsidRDefault="004E7964" w:rsidP="004E7964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="13" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Describe activities that should take place during the action period of RCA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>Squared</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57847D6A" w14:textId="77777777" w:rsidR="004E7964" w:rsidRPr="00B95654" w:rsidRDefault="004E7964" w:rsidP="004E7964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
@@ -5859,91 +6035,95 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>prevent</w:t>
       </w:r>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>harm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CC2281" w14:textId="6E991BA9" w:rsidR="004E7964" w:rsidRPr="00B95654" w:rsidRDefault="004E7964" w:rsidP="042A414D">
+    <w:p w14:paraId="10CC2281" w14:textId="5A5612A8" w:rsidR="004E7964" w:rsidRPr="00B95654" w:rsidRDefault="004E7964" w:rsidP="042A414D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="13" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="1385"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">Explain three key recommendations for promoting safety among the health care </w:t>
       </w:r>
-      <w:r w:rsidR="00C207E4" w:rsidRPr="00B95654">
+      <w:bookmarkStart w:id="20" w:name="_Int_Nzg7ZbAH"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00203DE7" w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>workfor</w:t>
       </w:r>
-      <w:r w:rsidR="00C207E4">
+      <w:r w:rsidR="003B41FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>ces</w:t>
-      </w:r>
+        <w:t>ce</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003B41FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02545DEC" w14:textId="77777777" w:rsidR="004E7964" w:rsidRPr="00B95654" w:rsidRDefault="004E7964" w:rsidP="004E7964">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1198"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -6567,101 +6747,198 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1020"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="13" w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="860"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>List at least three approaches to working with those skeptical about the importance of safety practices and improvement</w:t>
       </w:r>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B95654">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>efforts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="0079002A">
+    <w:p w14:paraId="7AB17B1D" w14:textId="77777777" w:rsidR="00A54BA4" w:rsidRPr="003F6CE5" w:rsidRDefault="00A54BA4" w:rsidP="00A54BA4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235607319"/>
+      <w:r w:rsidRPr="003F6CE5">
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="05CD04F8" w14:textId="4C8AC585" w:rsidR="00A54BA4" w:rsidRDefault="72A579A0" w:rsidP="00A54BA4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7D9B97E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Practice Based Learning and Improvement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25445445" w14:textId="41E3945D" w:rsidR="00A54BA4" w:rsidRDefault="72A579A0" w:rsidP="00A54BA4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7D9B97E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Systems Based Practice </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EAEFE6" w14:textId="5FBF8A3C" w:rsidR="72A579A0" w:rsidRDefault="72A579A0" w:rsidP="7D9B97E2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7D9B97E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professionalism </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F989934" w14:textId="3E383D5F" w:rsidR="72A579A0" w:rsidRDefault="72A579A0" w:rsidP="7D9B97E2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7D9B97E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFE80AF" w14:textId="77777777" w:rsidR="00A54BA4" w:rsidRDefault="00A54BA4" w:rsidP="0079002A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214360122"/>
+    </w:p>
+    <w:p w14:paraId="4E6F2E0C" w14:textId="3131C926" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="002807CE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-576" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc235607320"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="0079002A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
@@ -6698,394 +6975,619 @@
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="0079002A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc214360123"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235607321"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc214360124"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235607322"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40BF83F9" w14:textId="77777777" w:rsidR="004E7964" w:rsidRPr="00165CD1" w:rsidRDefault="004E7964" w:rsidP="004E7964">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">). Once logged in with your MSU Net ID, your course will appear on the D2L landing page. If you do not see your course on the landing page, search for the course with the following criteria, and pin it to your homepage: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>OST 620: Patient Safety and Quality Improvement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E36CB44" w14:textId="60D736EB" w:rsidR="004E7964" w:rsidRDefault="004E7964" w:rsidP="004E7964">
+    <w:p w14:paraId="0E36CB44" w14:textId="60D736EB" w:rsidR="004E7964" w:rsidRPr="008E62B2" w:rsidRDefault="004E7964" w:rsidP="004E7964">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you encounter any issues accessing this D2L course, please email the CA (</w:t>
       </w:r>
       <w:r w:rsidR="54522F1A" w:rsidRPr="042A414D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Course Assistant)</w:t>
       </w:r>
       <w:r w:rsidRPr="042A414D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>on the title page of this syllabus).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> It is your responsibility to make sure you have access to the course D2L page on the first day of the course. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E52F81" w14:textId="77777777" w:rsidR="00A20B7F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A20B7F" w:rsidP="00A20B7F">
+    <w:p w14:paraId="073AFC8B" w14:textId="77777777" w:rsidR="00BD4015" w:rsidRPr="00C40B5D" w:rsidRDefault="00BD4015" w:rsidP="00BD4015">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A20B7F">
+    <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0BE89CC3" w14:textId="5022E7AA" w:rsidR="00DD4FC2" w:rsidRPr="00EE3B32" w:rsidRDefault="005B4C18" w:rsidP="0079002A">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AB2BDC8" w14:textId="363D5FC7" w:rsidR="00BD4015" w:rsidRPr="00BD4015" w:rsidRDefault="005B4C18" w:rsidP="00BD4015">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:firstLine="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C40B5D">
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc235607323"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="4CE4F5E0" w14:textId="029D46C9" w:rsidR="0068598D" w:rsidRDefault="002A6615" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc214360126"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235607324"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">Recommended </w:t>
       </w:r>
       <w:r w:rsidR="00DF55E0" w:rsidRPr="00C40B5D">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ebsites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="28"/>
       <w:r w:rsidR="004E7964">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C253CE" w14:textId="71DF4074" w:rsidR="004E7964" w:rsidRPr="0079002A" w:rsidRDefault="004E7964" w:rsidP="00050239">
+    <w:p w14:paraId="36C253CE" w14:textId="3976EDC7" w:rsidR="004E7964" w:rsidRPr="0079002A" w:rsidRDefault="004E7964" w:rsidP="00050239">
       <w:pPr>
         <w:ind w:left="-288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="007F181E" w:rsidRPr="0079002A">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Home | Institute for Healthcare Improvement (ihi.org)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00214967">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E0747E4" w14:textId="01072FA2" w:rsidR="008C517A" w:rsidRPr="0062059B" w:rsidRDefault="007A56BC" w:rsidP="0062059B">
+    <w:p w14:paraId="26C2B27A" w14:textId="71D890AE" w:rsidR="005B006F" w:rsidRPr="00C40B5D" w:rsidRDefault="005B006F" w:rsidP="005B006F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc214360127"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc222819245"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc222819247"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235607325"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>ASSIGNMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="475F1C04" w14:textId="77777777" w:rsidR="005B006F" w:rsidRDefault="005B006F" w:rsidP="008B1588">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DBD154A" w14:textId="4D22B3F8" w:rsidR="008B1588" w:rsidRPr="00C40B5D" w:rsidRDefault="008B1588" w:rsidP="008B1588">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc235607326"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>ONLINE MODULES OR CONFERENCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="4EC09E42" w14:textId="2E9931BE" w:rsidR="008B1588" w:rsidRDefault="0049789F" w:rsidP="00DE5D6C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00095FDB">
+        <w:t xml:space="preserve">IHI </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7364F" w:rsidRPr="00095FDB">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="001D6D00">
+        <w:t>asic Certificate in Quality and Safety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE1C292" w14:textId="4E9D963F" w:rsidR="00712974" w:rsidRDefault="00712974" w:rsidP="00DE5D6C">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> Videos to watch</w:t>
+      </w:r>
+      <w:r w:rsidR="00F76DAE">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF518B6" w14:textId="77777777" w:rsidR="00E5630F" w:rsidRPr="00F2041C" w:rsidRDefault="00E5630F" w:rsidP="00712974">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="67"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="899"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="164" w:line="271" w:lineRule="auto"/>
+        <w:ind w:right="102"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2041C">
+        <w:t>Josie King Story:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2041C">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="00F2041C">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:spacing w:val="-1"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=E4nQ7qP02rQ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="224D7D49" w14:textId="5EFE0F59" w:rsidR="00E5630F" w:rsidRPr="00F2041C" w:rsidRDefault="00E5630F" w:rsidP="00712974">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="67"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="899"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="164" w:line="271" w:lineRule="auto"/>
+        <w:ind w:right="102"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2041C">
+        <w:t xml:space="preserve">Just </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2041C">
+        <w:t>Culture:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00712974" w:rsidRPr="00F2041C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00712974" w:rsidRPr="00F2041C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>://www.youtube.com/watch?v=5mR6e-uhR7c</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="11CC16E4" w14:textId="77777777" w:rsidR="00E5630F" w:rsidRPr="00F2041C" w:rsidRDefault="00E5630F" w:rsidP="00712974">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="67"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="899"/>
+          <w:tab w:val="left" w:pos="900"/>
+        </w:tabs>
+        <w:spacing w:before="122"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2041C">
+        <w:t>TeamSTEPPS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2041C">
+        <w:t xml:space="preserve">: Introduction to the Fundamentals of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F2041C">
+        <w:t>TeamSTEPPS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F2041C">
+        <w:t xml:space="preserve"> Concepts and Tools:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D96D33C" w14:textId="78290E47" w:rsidR="00E5630F" w:rsidRPr="00F2041C" w:rsidRDefault="00ED5AEF" w:rsidP="00ED5AEF">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="67"/>
+        <w:spacing w:before="116"/>
+        <w:ind w:left="1440" w:right="370"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00F2041C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=fxlRtpzsUug</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="565EBAA9" w14:textId="7E329DA7" w:rsidR="001D6D00" w:rsidRPr="00F2041C" w:rsidRDefault="00E5630F" w:rsidP="00712974">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2041C">
+        <w:t>Swiss Cheese Model:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2041C">
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single" w:color="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="00F2041C">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:spacing w:val="-1"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=MfWpMrEOlJ8</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="22424318" w14:textId="77777777" w:rsidR="00ED5AEF" w:rsidRPr="00712974" w:rsidRDefault="00ED5AEF" w:rsidP="00ED5AEF">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0747E4" w14:textId="28C5FE7C" w:rsidR="008C517A" w:rsidRPr="0062059B" w:rsidRDefault="007A56BC" w:rsidP="0062059B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc235607327"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Toc214360128"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc235607328"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="4D6F8111" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A669E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This evaluation is optional. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="0062059B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214360129"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235607329"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="5BEC36FB" w14:textId="77777777" w:rsidR="0062059B" w:rsidRPr="0062059B" w:rsidRDefault="0062059B" w:rsidP="0062059B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0062059B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10062BE1" w14:textId="77777777" w:rsidR="0062059B" w:rsidRPr="0062059B" w:rsidRDefault="0062059B" w:rsidP="0062059B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -7150,59 +7652,59 @@
       </w:r>
       <w:r w:rsidRPr="0062059B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F3B119" w14:textId="568D5CD3" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12529294" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="00E11CEA" w:rsidRDefault="00214967" w:rsidP="00214967">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214360130"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235607330"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="04CDEB52" w14:textId="77777777" w:rsidR="00214967" w:rsidRDefault="00214967" w:rsidP="00214967">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AC95B10" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="00C40B5D" w:rsidRDefault="00214967" w:rsidP="00214967">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
@@ -7567,51 +8069,50 @@
     <w:p w14:paraId="1D61942B" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="00C40B5D" w:rsidRDefault="00214967" w:rsidP="00214967">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>NGR/No Grade Reported</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-12"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-11"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -7778,51 +8279,59 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">determined due to one or more missing course requirements. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘</w:t>
+        <w:t xml:space="preserve"> grade will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’ grade will NOT remain on a student’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-37"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -8239,2737 +8748,2731 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13F4C1DD" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="0096296A" w:rsidRDefault="00214967" w:rsidP="00214967">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214360131"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235607331"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="2FBDF727" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="0096296A" w:rsidRDefault="00214967" w:rsidP="00214967">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43759E9C" w14:textId="77777777" w:rsidR="00214967" w:rsidRDefault="00214967" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="5AA9E9A7" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214360132"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235607332"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4E68D6A6" w14:textId="1AC1BA8C" w:rsidR="00284668" w:rsidRDefault="007F7D46" w:rsidP="005C294A">
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="3E2D218F" w14:textId="3B17386D" w:rsidR="00284668" w:rsidRDefault="007F7D46" w:rsidP="005C294A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009214FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any issues that students may experience trying to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Any issues that students may experience trying to complete the requirements of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this course </w:t>
+      </w:r>
       <w:r w:rsidRPr="009214FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>complete</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">should be communicated </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
       <w:r w:rsidRPr="009214FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the requirements of </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> the course assistant</w:t>
+      </w:r>
+      <w:r w:rsidR="0062059B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">this course </w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009214FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">should be communicated </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Mr. Eric </w:t>
+      </w:r>
+      <w:r w:rsidR="00954F79" w:rsidRPr="009214FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>to</w:t>
+        <w:t>Dunckel,</w:t>
       </w:r>
       <w:r w:rsidRPr="009214FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the course assistant</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0062059B">
+        <w:t xml:space="preserve"> prior to any deadline</w:t>
+      </w:r>
+      <w:r w:rsidR="00284668">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="424AF408" w14:textId="77777777" w:rsidR="00284668" w:rsidRPr="00C40B5D" w:rsidRDefault="00284668" w:rsidP="00284668">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc169162509"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc214360133"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc169162509"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235607333"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="5080B936" w14:textId="77777777" w:rsidR="00284668" w:rsidRPr="00C40B5D" w:rsidRDefault="00284668" w:rsidP="00284668">
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="03323509" w14:textId="77777777" w:rsidR="007877DB" w:rsidRPr="007877DB" w:rsidRDefault="007877DB" w:rsidP="007877DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:r w:rsidRPr="007877DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The following are standard MSUCOM policies across all Clerkship rotations. Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38295098" w14:textId="77777777" w:rsidR="007877DB" w:rsidRPr="007877DB" w:rsidRDefault="007877DB" w:rsidP="007877DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2405A526" w14:textId="77777777" w:rsidR="007877DB" w:rsidRDefault="007877DB" w:rsidP="007877DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007877DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="007877DB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="754E3271" w14:textId="77777777" w:rsidR="00284668" w:rsidRPr="00C40B5D" w:rsidRDefault="00284668" w:rsidP="00284668">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53F2137C" w14:textId="77777777" w:rsidR="00284668" w:rsidRPr="00C40B5D" w:rsidRDefault="00284668" w:rsidP="00406C10">
+    <w:p w14:paraId="3CD21286" w14:textId="77777777" w:rsidR="00655ED8" w:rsidRPr="00C40B5D" w:rsidRDefault="00655ED8" w:rsidP="00655ED8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:ind w:left="432"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc169162510"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc214360134"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc235607334"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>CLERKSHIP ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...30 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="621D620A" w14:textId="77777777" w:rsidR="00655ED8" w:rsidRPr="00A52D20" w:rsidRDefault="00655ED8" w:rsidP="00655ED8">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4885A7FB" w14:textId="77777777" w:rsidR="00852251" w:rsidRDefault="00852251" w:rsidP="00406C10">
-[...5 lines deleted...]
-          <w:lang w:bidi="en-US"/>
+    <w:p w14:paraId="1C46FECA" w14:textId="77777777" w:rsidR="00655ED8" w:rsidRPr="000044D5" w:rsidRDefault="00655ED8" w:rsidP="00655ED8">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235607335"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="71E7A94D" w14:textId="3430B2AA" w:rsidR="007877DB" w:rsidRDefault="00655ED8" w:rsidP="00655ED8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="636F4F1B" w14:textId="77777777" w:rsidR="00655ED8" w:rsidRDefault="00655ED8" w:rsidP="00655ED8">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3333703A" w14:textId="70F8B588" w:rsidR="00852251" w:rsidRPr="00406C10" w:rsidRDefault="00852251" w:rsidP="00406C10">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc169162512"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc214360135"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc169162512"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc235607336"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="3C976145" w14:textId="77777777" w:rsidR="00852251" w:rsidRDefault="00852251" w:rsidP="00406C10">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t>The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning environments. The</w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">Medical Student Supervision Policy outlines all supervision agreements and expectations. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="18736C1C" w14:textId="77777777" w:rsidR="00852251" w:rsidRDefault="00852251" w:rsidP="00406C10">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F0739A1" w14:textId="77777777" w:rsidR="00852251" w:rsidRPr="00551027" w:rsidRDefault="00852251" w:rsidP="00406C10">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="432"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214360136"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235607337"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="53"/>
       <w:r w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733A8597" w14:textId="66C6BEA6" w:rsidR="00852251" w:rsidRDefault="00852251" w:rsidP="00406C10">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="432"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSUCOM for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, agreements, or guidelines.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43E743C0" w14:textId="0C3252C2" w:rsidR="0012262F" w:rsidRDefault="0012262F" w:rsidP="00406C10">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="0012262F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0002021F" w:rsidRPr="0012262F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0002021F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2723E339" w14:textId="77777777" w:rsidR="00852251" w:rsidRPr="00C82EC8" w:rsidRDefault="00852251" w:rsidP="00406C10">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26D0D4CE" w14:textId="77777777" w:rsidR="00852251" w:rsidRPr="002422D9" w:rsidRDefault="00852251" w:rsidP="00406C10">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="432"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214360137"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc235607338"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="54"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3480A72C" w14:textId="77777777" w:rsidR="00852251" w:rsidRPr="00D07691" w:rsidRDefault="00852251" w:rsidP="00406C10">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="432"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="469A0FA3" w14:textId="77777777" w:rsidR="00852251" w:rsidRPr="00726AB4" w:rsidRDefault="00852251" w:rsidP="00406C10">
-[...5 lines deleted...]
-    <w:p w14:paraId="1F56B316" w14:textId="77777777" w:rsidR="00852251" w:rsidRPr="0096296A" w:rsidRDefault="00852251" w:rsidP="00406C10">
+    <w:p w14:paraId="004F0075" w14:textId="77777777" w:rsidR="0049789F" w:rsidRDefault="0049789F" w:rsidP="002807CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:ind w:left="432"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="40" w:name="_Toc214360138"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F56B316" w14:textId="31C57CBC" w:rsidR="00852251" w:rsidRPr="0096296A" w:rsidRDefault="00852251" w:rsidP="0049789F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc235607339"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="55"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2128C9" w14:textId="77777777" w:rsidR="00852251" w:rsidRPr="00E20D8B" w:rsidRDefault="00852251" w:rsidP="00406C10">
+    <w:p w14:paraId="2CD234E9" w14:textId="77777777" w:rsidR="008C386B" w:rsidRDefault="00852251" w:rsidP="008C386B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="432"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students.” These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="008C386B" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="7F268008" w14:textId="77777777" w:rsidR="00852251" w:rsidRPr="00C40B5D" w:rsidRDefault="00852251" w:rsidP="00406C10">
+    </w:p>
+    <w:p w14:paraId="7F268008" w14:textId="77777777" w:rsidR="00852251" w:rsidRPr="00C40B5D" w:rsidRDefault="00852251" w:rsidP="00897B49">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="030AAB05" w14:textId="77777777" w:rsidR="00852251" w:rsidRPr="00C40B5D" w:rsidRDefault="00852251" w:rsidP="00406C10">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="432"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc214360139"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc235607340"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="56"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9D58E1" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="00C40B5D" w:rsidRDefault="00214967" w:rsidP="00214967">
+    <w:p w14:paraId="3A9D58E1" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="00C40B5D" w:rsidRDefault="00214967" w:rsidP="007877DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Students are responsible for responding to email in a timely manner or as otherwise outlined in course communication. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4167926B" w14:textId="77777777" w:rsidR="00214967" w:rsidRDefault="00214967" w:rsidP="00214967">
+    <w:p w14:paraId="4167926B" w14:textId="77777777" w:rsidR="00214967" w:rsidRDefault="00214967" w:rsidP="007877DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D68F52D" w14:textId="77777777" w:rsidR="00214967" w:rsidRDefault="00214967" w:rsidP="00214967">
+    <w:p w14:paraId="3D68F52D" w14:textId="77777777" w:rsidR="00214967" w:rsidRDefault="00214967" w:rsidP="007877DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E92A52C" w14:textId="77777777" w:rsidR="00214967" w:rsidRDefault="00214967" w:rsidP="00214967">
+    <w:p w14:paraId="7E92A52C" w14:textId="77777777" w:rsidR="00214967" w:rsidRDefault="00214967" w:rsidP="007877DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="360"/>
+        <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AD7836A" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="00C40B5D" w:rsidRDefault="00214967" w:rsidP="00214967">
+    <w:p w14:paraId="5AD7836A" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="00C40B5D" w:rsidRDefault="00214967" w:rsidP="007877DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:firstLine="360"/>
+        <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please Note: Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18D97238" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="00C40B5D" w:rsidRDefault="00214967" w:rsidP="00214967">
+    <w:p w14:paraId="18D97238" w14:textId="77777777" w:rsidR="00214967" w:rsidRPr="00C40B5D" w:rsidRDefault="00214967" w:rsidP="007877DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68FF99B8" w14:textId="7ACB7114" w:rsidR="00214967" w:rsidRDefault="00214967" w:rsidP="00214967">
+    <w:p w14:paraId="68FF99B8" w14:textId="3BC6395B" w:rsidR="00214967" w:rsidRDefault="00214967" w:rsidP="007877DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00584B6C" w:rsidRPr="0055268A">
+      <w:r w:rsidR="00954F79" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5974AB3F" w14:textId="77777777" w:rsidR="000F7D57" w:rsidRDefault="000F7D57" w:rsidP="00214967">
+    <w:p w14:paraId="15B7AAF8" w14:textId="77777777" w:rsidR="007877DB" w:rsidRDefault="007877DB" w:rsidP="007877DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="037C74C0" w14:textId="77777777" w:rsidR="00B02424" w:rsidRPr="00556A65" w:rsidRDefault="00B02424" w:rsidP="00B02424">
+        <w:ind w:left="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F4588F6" w14:textId="77777777" w:rsidR="007877DB" w:rsidRDefault="007877DB" w:rsidP="007877DB">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc213320658"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00556A65">
+      <w:bookmarkStart w:id="57" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc222819266"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235607341"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="381C1374" w14:textId="65D06653" w:rsidR="000F7D57" w:rsidRPr="00B02424" w:rsidRDefault="00B02424" w:rsidP="00B02424">
+        <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="49A41158" w14:textId="77777777" w:rsidR="007877DB" w:rsidRDefault="007877DB" w:rsidP="007877DB">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F7800">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005F7800">
+        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training. It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy. As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change. Students are responsible for being informed of any changes. The most up-to-date policy can be found here: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7BFEDF" w14:textId="08B62586" w:rsidR="002807CE" w:rsidRPr="003036F8" w:rsidRDefault="007877DB" w:rsidP="003036F8">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>staying</w:t>
-[...23 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+      </w:pPr>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="007877DB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D8F287F" w14:textId="77777777" w:rsidR="00406C10" w:rsidRDefault="00406C10" w:rsidP="00406C10">
-[...8 lines deleted...]
-    <w:p w14:paraId="2811706C" w14:textId="77777777" w:rsidR="00406C10" w:rsidRPr="0096296A" w:rsidRDefault="00406C10" w:rsidP="00406C10">
+    <w:p w14:paraId="2811706C" w14:textId="4F878812" w:rsidR="00406C10" w:rsidRPr="0096296A" w:rsidRDefault="00406C10" w:rsidP="00406C10">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4012A272" w14:textId="77777777" w:rsidR="00406C10" w:rsidRDefault="00406C10" w:rsidP="00406C10">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The accreditation standards for graduate medical education programs include restrictions on the duty hours of residents. Additionally, institutions are expected to promote a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of residents. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="61" w:name="_Int_hqpPoMoV"/>
+      <w:r w:rsidRPr="0079705E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Additionally, institutions are expected to promote a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId42">
         <w:r w:rsidRPr="042A414D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="25EEC6A2" w14:textId="77777777" w:rsidR="00406C10" w:rsidRDefault="00406C10" w:rsidP="00406C10">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5446F8D0" w14:textId="77777777" w:rsidR="00406C10" w:rsidRPr="00C40B5D" w:rsidRDefault="00406C10" w:rsidP="00406C10">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc214360141"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc235607342"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
-[...55 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="43B6E454" w14:textId="77777777" w:rsidR="00B62889" w:rsidRPr="00A871DA" w:rsidRDefault="00B62889" w:rsidP="00B62889">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A624806" w14:textId="77777777" w:rsidR="00B62889" w:rsidRPr="00A871DA" w:rsidRDefault="00B62889" w:rsidP="00B62889">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62CA2E05" w14:textId="03C97F0F" w:rsidR="00406C10" w:rsidRPr="00B62889" w:rsidRDefault="00B62889" w:rsidP="00B62889">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
+          </w:rPr>
+          <w:t>enright4@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01544F82" w14:textId="77777777" w:rsidR="00406C10" w:rsidRPr="00C40B5D" w:rsidRDefault="00406C10" w:rsidP="00406C10">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc235607343"/>
+      <w:r w:rsidRPr="00DE2834">
+        <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="1A7AF1F7" w14:textId="77777777" w:rsidR="00406C10" w:rsidRPr="00C40B5D" w:rsidRDefault="00406C10" w:rsidP="00406C10">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>contacting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Resource</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Persons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Disabilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>(RCPD)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45">
+        <w:r w:rsidRPr="00C40B5D">
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-      </w:r>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> Dean for Clerkship Education, Dr. Susan Enright</w:t>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId38" w:history="1">
+        <w:t>an Accommodation Letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">. Students must present </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">their letter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>to the Clerkship Team (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-          <w:t>enright4@msu.edu</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>start</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>semester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>intend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...43 lines deleted...]
-    <w:p w14:paraId="1A7AF1F7" w14:textId="77777777" w:rsidR="00406C10" w:rsidRPr="00C40B5D" w:rsidRDefault="00406C10" w:rsidP="00406C10">
+        <w:t>the semester onset</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve"> will be honored whenever</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-25"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A14BFF" w14:textId="77777777" w:rsidR="00406C10" w:rsidRPr="00C40B5D" w:rsidRDefault="00406C10" w:rsidP="00406C10">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...293 lines deleted...]
-    <w:p w14:paraId="79A14BFF" w14:textId="77777777" w:rsidR="00406C10" w:rsidRPr="00C40B5D" w:rsidRDefault="00406C10" w:rsidP="00406C10">
+    </w:p>
+    <w:p w14:paraId="33D25928" w14:textId="316D6908" w:rsidR="00781B7C" w:rsidRPr="00897B49" w:rsidRDefault="00406C10" w:rsidP="00B62889">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...236 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId42"/>
+        <w:sectPr w:rsidR="00781B7C" w:rsidRPr="00897B49" w:rsidSect="006D4E4B">
+          <w:footerReference w:type="default" r:id="rId47"/>
+          <w:headerReference w:type="first" r:id="rId48"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="777D5B59" w14:textId="02BCE5FF" w:rsidR="00440CA8" w:rsidRPr="006573C7" w:rsidRDefault="00CD36CA" w:rsidP="00B02424">
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>modifications</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, updates, or extensions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>existing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>made</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>after</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>semester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>begins,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">the responsibility of the student to submit </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the newest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>version to the Clerkship Team if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>he</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>she</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>intends</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">utilize </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>accommodation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>going</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>forward.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="00406C10">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="-288"/>
-[...18 lines deleted...]
-      <w:r w:rsidR="00AC2B0E">
+        <w:ind w:left="0"/>
+        <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
+          <w:footerReference w:type="first" r:id="rId49"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FAEDC88" w14:textId="36C42075" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="006413A1">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A73D193" w14:textId="77777777" w:rsidR="00A971D0" w:rsidRDefault="00A971D0" w:rsidP="004906AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-1584" w:firstLine="1080"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc222819269"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc235607344"/>
+      <w:r w:rsidRPr="00B17123">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="583BE0BF" w14:textId="01C1C496" w:rsidR="00A971D0" w:rsidRPr="006573C7" w:rsidRDefault="00F72581" w:rsidP="004906AC">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="-432"/>
+      </w:pPr>
+      <w:r>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00A971D0" w:rsidRPr="006573C7">
+        <w:t>For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="2114"/>
-        <w:tblW w:w="13855" w:type="dxa"/>
+        <w:tblW w:w="14711" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2965"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="2790"/>
+        <w:gridCol w:w="3870"/>
+        <w:gridCol w:w="3150"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="3101"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00440CA8" w:rsidRPr="00C40B5D" w14:paraId="78446F6A" w14:textId="77777777" w:rsidTr="7800B170">
+      <w:tr w:rsidR="00A971D0" w:rsidRPr="00C40B5D" w14:paraId="3077F274" w14:textId="77777777" w:rsidTr="004906AC">
         <w:trPr>
-          <w:trHeight w:val="720"/>
+          <w:trHeight w:val="766"/>
           <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F665C4E" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="00562F84" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="0C29F241" w14:textId="77777777" w:rsidR="00A971D0" w:rsidRPr="00562F84" w:rsidRDefault="00A971D0" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34EFDF06" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="00562F84" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="403F6C8C" w14:textId="77777777" w:rsidR="00A971D0" w:rsidRPr="00562F84" w:rsidRDefault="00A971D0" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Submission Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="714BB5FA" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="00562F84" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="5C3414E5" w14:textId="77777777" w:rsidR="00A971D0" w:rsidRPr="00562F84" w:rsidRDefault="00A971D0" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-14" w:right="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00913EFF" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="00562F84" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="55126D75" w14:textId="77777777" w:rsidR="00A971D0" w:rsidRPr="00562F84" w:rsidRDefault="00A971D0" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Grade Reported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3101" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F2A63D3" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="00562F84" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="3EFDFA4B" w14:textId="77777777" w:rsidR="00A971D0" w:rsidRPr="00562F84" w:rsidRDefault="00A971D0" w:rsidP="008339E0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00440CA8" w:rsidRPr="00C40B5D" w14:paraId="3797FF52" w14:textId="77777777" w:rsidTr="7800B170">
+      <w:tr w:rsidR="0079518A" w:rsidRPr="00C40B5D" w14:paraId="4B215C0C" w14:textId="77777777" w:rsidTr="004906AC">
         <w:trPr>
-          <w:trHeight w:val="1298"/>
+          <w:trHeight w:val="1381"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74733209" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="00DE2834" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="049D1281" w14:textId="580B1877" w:rsidR="0079518A" w:rsidRPr="00CC6A27" w:rsidRDefault="0079518A" w:rsidP="0079518A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="60"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE2834">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Meeting with IOR or Course Assistant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02537F48" w14:textId="458D3567" w:rsidR="00440CA8" w:rsidRPr="003B0095" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="18DB817C" w14:textId="547BA041" w:rsidR="0079518A" w:rsidRPr="009275FB" w:rsidRDefault="0079518A" w:rsidP="0079518A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7800B170">
+            <w:bookmarkStart w:id="70" w:name="_Int_hHiErqN4"/>
+            <w:r w:rsidRPr="042A414D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Students are required to meet wi</w:t>
+              <w:t xml:space="preserve">Students </w:t>
             </w:r>
-            <w:r w:rsidR="1773A89D" w:rsidRPr="7800B170">
+            <w:r w:rsidRPr="006709F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>t</w:t>
+              <w:t xml:space="preserve">are required to meet with either Dr. </w:t>
             </w:r>
-            <w:r w:rsidRPr="7800B170">
+            <w:r w:rsidR="00F10000">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>h the Course Assistant to have a brief zoom meeting regarding the course requirements. Students will be sent zoom information by the course assistant.</w:t>
+              <w:t>Martinez</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006709F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or the Course Assistant to have a brief zoom meeting regarding the course requirements.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="70"/>
+            <w:r w:rsidRPr="006709F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Stude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006709F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ts will be sent zoom information by the course assistant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="584691F2" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="6B4A9CC8" w14:textId="47830641" w:rsidR="0079518A" w:rsidRPr="00562F84" w:rsidRDefault="0079518A" w:rsidP="00EE0495">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-14" w:right="-102"/>
+              <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006709F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attending the meeting on the assigned date and time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2659D1E0" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="286D91AE" w14:textId="0893C143" w:rsidR="0079518A" w:rsidRPr="00CC6A27" w:rsidRDefault="0079518A" w:rsidP="00EE0495">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
+              <w:ind w:left="36" w:right="-102"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3101" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED54A80" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="1C6789E2" w14:textId="2769CC0E" w:rsidR="0079518A" w:rsidRPr="00CC6A27" w:rsidRDefault="0079518A" w:rsidP="00EE0495">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
+              <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to attend the mandatory meeting with IOR or Course Assistant, and no notification or plans to make up.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00440CA8" w:rsidRPr="00C40B5D" w14:paraId="3E2FE0D1" w14:textId="77777777" w:rsidTr="7800B170">
+      <w:tr w:rsidR="009E37FC" w:rsidRPr="00C40B5D" w14:paraId="32DC4316" w14:textId="77777777" w:rsidTr="004906AC">
         <w:trPr>
-          <w:trHeight w:val="1298"/>
+          <w:trHeight w:val="1381"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2AB911" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="00DE2834" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="5003A886" w14:textId="77777777" w:rsidR="009E37FC" w:rsidRPr="00DE2834" w:rsidRDefault="009E37FC" w:rsidP="009E37FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B0A9791" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="00DE2834" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="3764FE2A" w14:textId="77777777" w:rsidR="009E37FC" w:rsidRPr="00DE2834" w:rsidRDefault="009E37FC" w:rsidP="00EE0495">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="60" w:right="75"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE2834">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completion of all IHI Open</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE2834">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DE2834">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>School Basic Certificate in Quality and Safety</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70658012" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="00DE2834" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="59D513FF" w14:textId="387750CC" w:rsidR="009E37FC" w:rsidRPr="00CC6A27" w:rsidRDefault="009E37FC" w:rsidP="00EE0495">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="60"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE2834">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The Institute for Healthcare Improvement Open School is located at</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE2834">
               <w:rPr>
                 <w:color w:val="944F71"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43">
+            <w:hyperlink r:id="rId50">
               <w:r w:rsidRPr="00DE2834">
                 <w:rPr>
                   <w:color w:val="944F71"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single" w:color="944F71"/>
                 </w:rPr>
                 <w:t>www.IHI.org</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DE2834">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. The student will need to register (free for students) at IHI.org. The Basic Certificate in Quality and Safety is located under virtual</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE2834">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DE2834">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00EF300C" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="003B0095" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="5E6CFD18" w14:textId="1CDCD2FF" w:rsidR="009E37FC" w:rsidRPr="009275FB" w:rsidRDefault="009E37FC" w:rsidP="009E37FC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B0095">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>The student will need to submit the completed certificate for the course as an upload to the D2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="003B0095">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> course site. Students will need to complete each module near the time expected per the IHI website. (Example: if the module is expected to take 1 hour, it will be unacceptable for the student to spend significantly less time in the module) The student is expected to be within 15 </w:t>
+              <w:t xml:space="preserve"> course site. Students will need to complete each module near the time expected per the IHI website. (Example: if the module is expected to take 1 hour, it will be unacceptable for the student to spend significantly less time in the module) The student is expected to be within 15 minutes time in the module </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00954F79" w:rsidRPr="003B0095">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
             <w:r w:rsidRPr="003B0095">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>minutes time</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> in the module that what is published on the</w:t>
+              <w:t xml:space="preserve"> is published on the</w:t>
             </w:r>
             <w:r w:rsidRPr="003B0095">
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B0095">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>website.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7312F96C" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="003B0095" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="16366B4C" w14:textId="26146789" w:rsidR="009E37FC" w:rsidRPr="00CC6A27" w:rsidRDefault="009E37FC" w:rsidP="009E37FC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-14" w:right="75"/>
+              <w:ind w:left="0"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submission of IHI Open School Basic Certificate in Quality and Safety by 11</w:t>
             </w:r>
             <w:r w:rsidRPr="004D0249">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">:59PM on the last day of week 1 (due on Sunday after </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="004D0249">
+            <w:r w:rsidR="00954F79" w:rsidRPr="004D0249">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>a Monday</w:t>
+              <w:t>the Monday</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004D0249">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> rotation start date).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39F7A5DD" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="00CC6A27" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="788EE030" w14:textId="2826E3EB" w:rsidR="009E37FC" w:rsidRPr="00CC6A27" w:rsidRDefault="009E37FC" w:rsidP="00EE0495">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3101" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA2D770" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="00CC6A27" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="1C3B87FA" w14:textId="77028296" w:rsidR="009E37FC" w:rsidRPr="00CC6A27" w:rsidRDefault="009E37FC" w:rsidP="009E37FC">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to submit IHI Open School Basic Certificate in Quality and Safety by 11:59 pm on last day of rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00440CA8" w:rsidRPr="00C40B5D" w14:paraId="0FEB1E38" w14:textId="77777777" w:rsidTr="7800B170">
+      <w:tr w:rsidR="00311022" w:rsidRPr="00C40B5D" w14:paraId="45808863" w14:textId="77777777" w:rsidTr="004906AC">
         <w:trPr>
-          <w:trHeight w:val="1298"/>
+          <w:trHeight w:val="1381"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DD098F4" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="009671D2" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="3581B930" w14:textId="77777777" w:rsidR="00311022" w:rsidRPr="009671D2" w:rsidRDefault="00311022" w:rsidP="00311022">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5688991D" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="009671D2" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="48BA73DB" w14:textId="4CAA3E41" w:rsidR="00311022" w:rsidRPr="00DE2834" w:rsidRDefault="00311022" w:rsidP="00311022">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Additional Assignments – Students need to view these videos in their entirety.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5166CA85" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="009671D2" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="3A2318F5" w14:textId="77777777" w:rsidR="00311022" w:rsidRPr="009671D2" w:rsidRDefault="00311022" w:rsidP="00311022">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Josie King Story: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="009671D2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.youtube.com/watch?v=E4nQ7qP02rQ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F743A1D" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="009671D2" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="6F814492" w14:textId="77777777" w:rsidR="00311022" w:rsidRPr="009671D2" w:rsidRDefault="00311022" w:rsidP="00311022">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-14" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Just Culture:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58E656A8" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="009671D2" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="4D307F83" w14:textId="77777777" w:rsidR="00311022" w:rsidRPr="009671D2" w:rsidRDefault="00311022" w:rsidP="00311022">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-14" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="009671D2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.youtube.com/watch?v=5mR6e-uhR7c</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17974912" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="009671D2" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="5898A2C6" w14:textId="77777777" w:rsidR="00311022" w:rsidRPr="009671D2" w:rsidRDefault="00311022" w:rsidP="00311022">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-14" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TeamSTEPPS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009671D2">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to the Fundamentals of </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TeamSTEPPS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Concepts and Tools: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="009671D2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.youtube.com/watch?v=fxlRtpzsUug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21DAE972" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="009671D2" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="33FB63DD" w14:textId="72A96C21" w:rsidR="00311022" w:rsidRPr="003B0095" w:rsidRDefault="00311022" w:rsidP="00311022">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-14" w:right="-102"/>
+              <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Swiss Cheese Model: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r w:rsidRPr="009671D2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://www.youtube.com/watch?v=MfWpMrEOlJ8</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="663A6CD7" w14:textId="6A2440C3" w:rsidR="00440CA8" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="4E32DDD1" w14:textId="12FC66B7" w:rsidR="00311022" w:rsidRDefault="00311022" w:rsidP="00311022">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-14"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="71" w:name="_Int_NNRw3rR1"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Watch </w:t>
             </w:r>
-            <w:r w:rsidR="0059459B">
+            <w:r w:rsidR="00EE0495">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>all</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the assigned videos in their entirety by 11:59 pm on the last day of the rotation.</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="71"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6E574F" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="10746E2D" w14:textId="48E26F95" w:rsidR="00311022" w:rsidRDefault="00311022" w:rsidP="00EE0495">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3101" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26185E6C" w14:textId="5AA5B3E4" w:rsidR="00440CA8" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="5DB36041" w14:textId="458890CF" w:rsidR="00311022" w:rsidRDefault="00311022" w:rsidP="00311022">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="72" w:name="_Int_7bFW1OAV"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to watch </w:t>
             </w:r>
-            <w:r w:rsidR="00D974E3">
+            <w:r w:rsidR="00EE0495">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>all</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the assigned videos in their entirety by 11:59 pm on the last day of the rotation.</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="72"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00440CA8" w:rsidRPr="00C40B5D" w14:paraId="3BAC2E59" w14:textId="77777777" w:rsidTr="7800B170">
+      <w:tr w:rsidR="002E2C4E" w:rsidRPr="00C40B5D" w14:paraId="72D5F2E0" w14:textId="77777777" w:rsidTr="004906AC">
         <w:trPr>
-          <w:trHeight w:val="1298"/>
+          <w:trHeight w:val="1381"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2965" w:type="dxa"/>
+            <w:tcW w:w="2790" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49F2FAAC" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="009671D2" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="47065E7C" w14:textId="312576BE" w:rsidR="002E2C4E" w:rsidRPr="00A31C50" w:rsidRDefault="002E2C4E" w:rsidP="002E2C4E">
             <w:pPr>
-              <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="60"/>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009671D2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student Evaluation of Clerkship Rotation</w:t>
             </w:r>
+            <w:r w:rsidR="00572A22">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Optional)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:tcW w:w="3870" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09877865" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRPr="001478DC" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="5A639D6D" w14:textId="2E6FF295" w:rsidR="002E2C4E" w:rsidRPr="009275FB" w:rsidRDefault="002E2C4E" w:rsidP="002E2C4E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-14" w:right="-102"/>
+              <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B0095">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcW w:w="3150" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D22815A" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="4608193D" w14:textId="398F3FBC" w:rsidR="002E2C4E" w:rsidRPr="009C3C16" w:rsidRDefault="00572A22" w:rsidP="00572A22">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-14"/>
+              <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Submission of Student Evaluation of Rotation by 11:59 pm on last day of rotation.</w:t>
+              <w:t xml:space="preserve">This evaluation is optional. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FC91830" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="3FBD0A3C" w14:textId="425428F2" w:rsidR="002E2C4E" w:rsidRPr="2FA7D722" w:rsidRDefault="00572A22" w:rsidP="002E2C4E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
+              <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="3A73AE40">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> receive an NGR grade if the student evaluation of the module is not completed. </w:t>
+              <w:t>This evaluation is optional.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="3101" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00B1AFA6" w14:textId="77777777" w:rsidR="00440CA8" w:rsidRDefault="00440CA8" w:rsidP="00440CA8">
+          <w:p w14:paraId="3F2112AB" w14:textId="77FEC847" w:rsidR="002E2C4E" w:rsidRPr="2D104CAB" w:rsidRDefault="00572A22" w:rsidP="002E2C4E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Students will not fail OST 620 for not completing the student evaluation; however, their grade will remain an NGR until it is completed.</w:t>
+              <w:t>This evaluation is optional.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B7B6A1E" w14:textId="418A77C3" w:rsidR="00291DED" w:rsidRPr="00B02424" w:rsidRDefault="00291DED" w:rsidP="00B02424">
-[...10 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId48"/>
+    <w:p w14:paraId="14D36387" w14:textId="77777777" w:rsidR="00A971D0" w:rsidRDefault="00A971D0" w:rsidP="00A971D0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00291DED" w:rsidSect="00A971D0">
+      <w:headerReference w:type="first" r:id="rId55"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="392BD679" w14:textId="77777777" w:rsidR="006C58FD" w:rsidRDefault="006C58FD" w:rsidP="00E756E0">
+    <w:p w14:paraId="6F7A2D67" w14:textId="77777777" w:rsidR="009F1446" w:rsidRDefault="009F1446" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79CF9080" w14:textId="77777777" w:rsidR="006C58FD" w:rsidRDefault="006C58FD" w:rsidP="00E756E0">
+    <w:p w14:paraId="7545451E" w14:textId="77777777" w:rsidR="009F1446" w:rsidRDefault="009F1446" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0E9B49A4" w14:textId="77777777" w:rsidR="006C58FD" w:rsidRDefault="006C58FD">
+    <w:p w14:paraId="37EE1168" w14:textId="77777777" w:rsidR="009F1446" w:rsidRDefault="009F1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -11010,56 +11513,62 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6794AD23" w14:textId="735F4095" w:rsidR="001F035D" w:rsidRDefault="001F035D">
+  <w:p w14:paraId="585B4601" w14:textId="5666CD97" w:rsidR="004906AC" w:rsidRDefault="004906AC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t>Date of Review and Approval: 7/</w:t>
+    </w:r>
+    <w:r w:rsidR="003036F8">
+      <w:t>21</w:t>
+    </w:r>
+    <w:r>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
@@ -11083,85 +11592,130 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5AF9B115" w14:textId="1DA047E6" w:rsidR="004A166C" w:rsidRDefault="005B1214">
+  <w:p w14:paraId="5AF9B115" w14:textId="77285CF3" w:rsidR="004A166C" w:rsidRDefault="002807CE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t>Date of Review and Approval: 7/</w:t>
+    </w:r>
+    <w:r w:rsidR="003036F8">
+      <w:t>21</w:t>
+    </w:r>
+    <w:r>
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E0FC23F" w14:textId="77777777" w:rsidR="006C58FD" w:rsidRDefault="006C58FD" w:rsidP="00E756E0">
+    <w:p w14:paraId="6577DDA1" w14:textId="77777777" w:rsidR="009F1446" w:rsidRDefault="009F1446" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5986BFE2" w14:textId="77777777" w:rsidR="006C58FD" w:rsidRDefault="006C58FD" w:rsidP="00E756E0">
+    <w:p w14:paraId="037641D6" w14:textId="77777777" w:rsidR="009F1446" w:rsidRDefault="009F1446" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="31CED977" w14:textId="77777777" w:rsidR="006C58FD" w:rsidRDefault="006C58FD">
+    <w:p w14:paraId="22254A45" w14:textId="77777777" w:rsidR="009F1446" w:rsidRDefault="009F1446">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="618E6870" w14:textId="1CF3CE27" w:rsidR="004A166C" w:rsidRDefault="00CD36CA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Patient Safety and Quality Improvement – OST 620</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3336799C" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -11298,60 +11852,78 @@
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="718095A2" w14:textId="78E22590" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="CCdDB6R3IQFXhW" int2:id="P1fGVmSx">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="eMmI7azLzcQQPK" int2:id="QRJgx7bR">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="aAS2J1SOXTx1+4" int2:id="VlnGzkPg">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="B4kqG4CP0lq864" int2:id="tecYnw9Q">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
+    <int2:bookmark int2:bookmarkName="_Int_SVcOceH8" int2:invalidationBookmarkName="" int2:hashCode="8aeQ4W/5AdIHDu" int2:id="5vKw4li9">
+      <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_Nzg7ZbAH" int2:invalidationBookmarkName="" int2:hashCode="kfO+O3pkwpGI2r" int2:id="9TjS3nqO">
+      <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_vtKJnn8i" int2:invalidationBookmarkName="" int2:hashCode="ePwR83nlj/3lYK" int2:id="CjCz8XiP">
+      <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
+    </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_DSEjd1rm" int2:invalidationBookmarkName="" int2:hashCode="XLpTDkzgmpwU+M" int2:id="GmDLVPMk">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_Q5NDglrN" int2:invalidationBookmarkName="" int2:hashCode="fUJ4qHWQD/1/Yh" int2:id="KH48Idv4">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_hqpPoMoV" int2:invalidationBookmarkName="" int2:hashCode="mC8oWilhGCTHi9" int2:id="UfqnPT4e">
+      <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
+    </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_JzIYlNNU" int2:invalidationBookmarkName="" int2:hashCode="Y2t0HWmx8gUH08" int2:id="VTJdw5sw">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
     <int2:bookmark int2:bookmarkName="_Int_kOYrBjU3" int2:invalidationBookmarkName="" int2:hashCode="fUJ4qHWQD/1/Yh" int2:id="VV8Abqu0">
+      <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_QLdZSs2W" int2:invalidationBookmarkName="" int2:hashCode="LHTGzWLz97/tpq" int2:id="XXe7Yp7k">
+      <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_4WCiQFHZ" int2:invalidationBookmarkName="" int2:hashCode="vOBcZtvvoIHJx/" int2:id="oq78Pf73">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01DF07DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46C8DEAE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -11885,50 +12457,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A5681E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41D4EC4A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17913D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BEE6350"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11997,51 +12682,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12086,51 +12771,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20F331BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2ED4F0C6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12199,51 +12884,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21F5729F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="210AEFA6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12312,51 +12997,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28B42974"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00D43B60"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12425,51 +13110,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BB737DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="BB0C4046">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12538,51 +13223,51 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="313B51F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="C60A2AF8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EB969488">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12651,51 +13336,51 @@
     <w:lvl w:ilvl="7" w:tplc="FF68E054">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B252676C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3214565D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12764,51 +13449,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12878,51 +13563,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC60748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12991,51 +13676,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC97635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="583C6232"/>
     <w:lvl w:ilvl="0" w:tplc="7A301628">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="899" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7482F856">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1444" w:hanging="360"/>
       </w:pPr>
@@ -13107,51 +13792,51 @@
     <w:lvl w:ilvl="7" w:tplc="33D4B952">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4713" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="212AB1B2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5258" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3A48B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E123FA4"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13220,51 +13905,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F630029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C96A8DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13333,51 +14018,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44A64852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76B0A88C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13446,51 +14131,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="487A2580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D343F86"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -13532,51 +14217,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54E93707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1EE832C"/>
     <w:lvl w:ilvl="0" w:tplc="A314E9EA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="895" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3A08B3CA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1444" w:hanging="360"/>
       </w:pPr>
@@ -13648,51 +14333,51 @@
     <w:lvl w:ilvl="7" w:tplc="C4F8D924">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4713" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F69C627A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5258" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7F2DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64047F3E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1659" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99A60F68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2602" w:hanging="360"/>
@@ -13765,51 +14450,51 @@
     <w:lvl w:ilvl="7" w:tplc="E132E304">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CFD6F072">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9196" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF014F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41A0F078"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13878,51 +14563,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="652209F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="3A961D7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="16424066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13991,51 +14676,51 @@
     <w:lvl w:ilvl="7" w:tplc="EADA57FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="644AE2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69C04028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="126C2EB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14104,51 +14789,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B56144E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="483444E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14217,51 +14902,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71260BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14330,51 +15015,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71604333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E6E0E2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14443,51 +15128,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C1731B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7668D5B8"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -14560,51 +15245,51 @@
     <w:lvl w:ilvl="7" w:tplc="B1AEF0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A91936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC506A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14673,51 +15358,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="787C07E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09380C70"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14786,51 +15471,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DAD2F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C04EE276"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14899,51 +15584,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -15012,51 +15697,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB51C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="821012EC"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -15130,333 +15815,344 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="922878718">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="374738127">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1054306765">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="279457362">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2030177351">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="374738127">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="8" w16cid:durableId="678583384">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="706762523">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="602808585">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2031294038">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="711810667">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1478650159">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1755130114">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="881407553">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1790512805">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="57095923">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1328441998">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="453905796">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="712390623">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="114060318">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="367879246">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2053921885">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="2053921885">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="24" w16cid:durableId="225651855">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1188716672">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="334580554">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="584999412">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="750080801">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="969631907">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="885069547">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1336226752">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="717247868">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="934434700">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="2083211847">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="135224448">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="296028377">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="736169581">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1905606582">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1149633469">
+    <w:abstractNumId w:val="27"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1222135943">
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
+    <w:rsid w:val="00001A9C"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
-    <w:rsid w:val="00002CED"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
-    <w:rsid w:val="00007083"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
-    <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="0002021F"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="00027656"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00050239"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
-    <w:rsid w:val="00056638"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
-    <w:rsid w:val="0008615F"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
-    <w:rsid w:val="00093A24"/>
-    <w:rsid w:val="00093C50"/>
     <w:rsid w:val="00094508"/>
+    <w:rsid w:val="00095FDB"/>
     <w:rsid w:val="000964F0"/>
+    <w:rsid w:val="00097517"/>
     <w:rsid w:val="00097BE4"/>
-    <w:rsid w:val="000A071E"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F44DA"/>
     <w:rsid w:val="000F4B3E"/>
+    <w:rsid w:val="000F4C23"/>
     <w:rsid w:val="000F4E3D"/>
-    <w:rsid w:val="000F7D57"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
-    <w:rsid w:val="00100C21"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="001130FB"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="0012262F"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
@@ -15490,1013 +16186,1052 @@
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156645"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="0016245A"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
+    <w:rsid w:val="00183D0E"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A263C"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
+    <w:rsid w:val="001D6D00"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
-    <w:rsid w:val="001F035D"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F2ECD"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00201984"/>
     <w:rsid w:val="002022C3"/>
+    <w:rsid w:val="0020368F"/>
     <w:rsid w:val="00203DE7"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="00214967"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
+    <w:rsid w:val="0021789A"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="0022107B"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="00241532"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
+    <w:rsid w:val="00242A62"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
+    <w:rsid w:val="002807CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
-    <w:rsid w:val="0028382E"/>
     <w:rsid w:val="00284668"/>
-    <w:rsid w:val="00284B83"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002B7E09"/>
     <w:rsid w:val="002C0111"/>
+    <w:rsid w:val="002C672F"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
+    <w:rsid w:val="002E2C4E"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
+    <w:rsid w:val="003036F8"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
+    <w:rsid w:val="00311022"/>
     <w:rsid w:val="00311A22"/>
-    <w:rsid w:val="00315C82"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="00326657"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003510BE"/>
+    <w:rsid w:val="00351538"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
+    <w:rsid w:val="00353BD7"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356418"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A268A"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
+    <w:rsid w:val="003A3E04"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
-    <w:rsid w:val="003B2D18"/>
     <w:rsid w:val="003B41FF"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003F1E6E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
+    <w:rsid w:val="003F6CE5"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406C10"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414915"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
-    <w:rsid w:val="0043444C"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
-    <w:rsid w:val="00440CA8"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
+    <w:rsid w:val="004906AC"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
+    <w:rsid w:val="0049789F"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
+    <w:rsid w:val="004A669E"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
+    <w:rsid w:val="004A7A35"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
-    <w:rsid w:val="004C2C6B"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004E7964"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
-    <w:rsid w:val="004F1F48"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
+    <w:rsid w:val="00520D49"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
+    <w:rsid w:val="005242A9"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="005400D0"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
+    <w:rsid w:val="005632A4"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
+    <w:rsid w:val="00572A22"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
-    <w:rsid w:val="00584B6C"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
+    <w:rsid w:val="00591219"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
+    <w:rsid w:val="00593082"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594166"/>
     <w:rsid w:val="00594208"/>
-    <w:rsid w:val="0059459B"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
+    <w:rsid w:val="005B006F"/>
     <w:rsid w:val="005B08D5"/>
-    <w:rsid w:val="005B1214"/>
     <w:rsid w:val="005B1E3A"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
+    <w:rsid w:val="005B7086"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C294A"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
-    <w:rsid w:val="00600067"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060133E"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
+    <w:rsid w:val="0061171C"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="006158F3"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="0062059B"/>
     <w:rsid w:val="00620A50"/>
+    <w:rsid w:val="00620EBA"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640551"/>
+    <w:rsid w:val="0064062C"/>
     <w:rsid w:val="00641367"/>
+    <w:rsid w:val="006413A1"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
+    <w:rsid w:val="00655ED8"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
-    <w:rsid w:val="00667CE8"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="00677F6E"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
+    <w:rsid w:val="00687B33"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
+    <w:rsid w:val="00696C53"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
-    <w:rsid w:val="006C58FD"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2A57"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D3AE5"/>
     <w:rsid w:val="006D4DB0"/>
+    <w:rsid w:val="006D4E4B"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
+    <w:rsid w:val="006F24F2"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
+    <w:rsid w:val="006F550A"/>
+    <w:rsid w:val="006F5FCE"/>
     <w:rsid w:val="006F69F6"/>
+    <w:rsid w:val="006F715A"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
+    <w:rsid w:val="00712974"/>
     <w:rsid w:val="007134E2"/>
+    <w:rsid w:val="00713639"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
+    <w:rsid w:val="00744EB3"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0076795B"/>
     <w:rsid w:val="0077091A"/>
-    <w:rsid w:val="0077292D"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
+    <w:rsid w:val="00781B7C"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
+    <w:rsid w:val="007877DB"/>
+    <w:rsid w:val="00787A03"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="0079002A"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
+    <w:rsid w:val="0079518A"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
+    <w:rsid w:val="007E285D"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F181E"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F4C07"/>
+    <w:rsid w:val="007F5921"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="007F7D46"/>
+    <w:rsid w:val="00800437"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
+    <w:rsid w:val="008071FA"/>
     <w:rsid w:val="008075E0"/>
-    <w:rsid w:val="00807CA9"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00815DA2"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
+    <w:rsid w:val="008339E0"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
+    <w:rsid w:val="00851766"/>
+    <w:rsid w:val="00851E65"/>
     <w:rsid w:val="00852251"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
+    <w:rsid w:val="00881777"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
+    <w:rsid w:val="00897B49"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
+    <w:rsid w:val="008B1588"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
+    <w:rsid w:val="008B4800"/>
     <w:rsid w:val="008B4F61"/>
-    <w:rsid w:val="008B5EFB"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
+    <w:rsid w:val="008C386B"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
@@ -16505,79 +17240,82 @@
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="009053AB"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906062"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
+    <w:rsid w:val="00924680"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
+    <w:rsid w:val="00954F79"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="009671D2"/>
     <w:rsid w:val="00967C53"/>
+    <w:rsid w:val="00970190"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
@@ -16597,880 +17335,897 @@
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B19A2"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E005E"/>
+    <w:rsid w:val="009E0CCE"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E1866"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
+    <w:rsid w:val="009E37FC"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
+    <w:rsid w:val="009F1446"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
+    <w:rsid w:val="00A0151A"/>
     <w:rsid w:val="00A01AB8"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
+    <w:rsid w:val="00A07CE3"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
-    <w:rsid w:val="00A20B7F"/>
-    <w:rsid w:val="00A20F67"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
+    <w:rsid w:val="00A54BA4"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
+    <w:rsid w:val="00A7364F"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A8553F"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
+    <w:rsid w:val="00A971D0"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
-    <w:rsid w:val="00AB2148"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
-    <w:rsid w:val="00AC2B0E"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
-    <w:rsid w:val="00B02424"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
+    <w:rsid w:val="00B36697"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
+    <w:rsid w:val="00B62889"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
-    <w:rsid w:val="00B75106"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
-    <w:rsid w:val="00BB7020"/>
     <w:rsid w:val="00BB7F57"/>
-    <w:rsid w:val="00BC1F00"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC24AC"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
+    <w:rsid w:val="00BD4015"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
+    <w:rsid w:val="00C04BFB"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
+    <w:rsid w:val="00C13BB1"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
-    <w:rsid w:val="00C207E4"/>
-    <w:rsid w:val="00C228EB"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C23DA9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
+    <w:rsid w:val="00C426E7"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
+    <w:rsid w:val="00C55CBD"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C85C61"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
+    <w:rsid w:val="00C9268A"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
+    <w:rsid w:val="00C94310"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
+    <w:rsid w:val="00CA102B"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
+    <w:rsid w:val="00CB06AC"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB436F"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC40CE"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD36CA"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
-    <w:rsid w:val="00CF39B1"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D15E44"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
+    <w:rsid w:val="00D23370"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
-    <w:rsid w:val="00D76833"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
-    <w:rsid w:val="00D974E3"/>
+    <w:rsid w:val="00DA69F1"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
+    <w:rsid w:val="00DB437F"/>
+    <w:rsid w:val="00DB495D"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
-    <w:rsid w:val="00DC32A1"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE2834"/>
     <w:rsid w:val="00DE380B"/>
+    <w:rsid w:val="00DE5D6C"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5622"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
-    <w:rsid w:val="00E11D4C"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E20143"/>
-    <w:rsid w:val="00E20B22"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
-    <w:rsid w:val="00E32BE2"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E35491"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
+    <w:rsid w:val="00E5630F"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
-    <w:rsid w:val="00E747BD"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E851E2"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E86D35"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED5AEF"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
+    <w:rsid w:val="00EE0495"/>
     <w:rsid w:val="00EE26CC"/>
+    <w:rsid w:val="00EE2D83"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3B32"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE4753"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EE76EB"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
+    <w:rsid w:val="00F10000"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
+    <w:rsid w:val="00F2041C"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F4703B"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
+    <w:rsid w:val="00F72581"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
+    <w:rsid w:val="00F76DAE"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
+    <w:rsid w:val="00FA7152"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
+    <w:rsid w:val="00FF3855"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
+    <w:rsid w:val="010182A8"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02C6C2E4"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="042A414D"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
-    <w:rsid w:val="05A7674D"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="08C2822D"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
@@ -17511,52 +18266,50 @@
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1474B058"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="1598F8B3"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
-    <w:rsid w:val="1773A89D"/>
-    <w:rsid w:val="17DA468C"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1A7DB3EA"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1B5CF481"/>
     <w:rsid w:val="1B63D7E2"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF67CC6"/>
     <w:rsid w:val="1CF90740"/>
@@ -17771,238 +18524,244 @@
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="54522F1A"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
+    <w:rsid w:val="54849058"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F48B3F"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
     <w:rsid w:val="5639EC88"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="5812765F"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
     <w:rsid w:val="5A2CAA7C"/>
+    <w:rsid w:val="5A2D07E5"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D95BC30"/>
+    <w:rsid w:val="5DA3DC93"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="646366D4"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64687AFB"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="65D916B6"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="6649BCF6"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
+    <w:rsid w:val="6859789E"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EC5F74C"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
+    <w:rsid w:val="72A579A0"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
+    <w:rsid w:val="73D75B7F"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
-    <w:rsid w:val="7800B170"/>
     <w:rsid w:val="78038F27"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
+    <w:rsid w:val="7D9B97E2"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
     <w:rsid w:val="7E3C6687"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F6599F1"/>
     <w:rsid w:val="7F97FEE0"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{DB8F8C8E-F12B-4695-828F-E82DD41FC5FB}"/>
+  <w15:docId w15:val="{ECBB5A04-C6C1-45B0-A5AD-193664A4FD47}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -18777,51 +19536,51 @@
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F91C00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:smallCaps/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00056638"/>
+    <w:rsid w:val="002807CE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
@@ -19616,50 +20375,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="858128742">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1150563841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1214075224">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -19728,51 +20500,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunckele@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihi.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fxlRtpzsUug" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfWpMrEOlJ8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5mR6e-uhR7c" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=E4nQ7qP02rQ" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=E4nQ7qP02rQ" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfWpMrEOlJ8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihi.org/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmarti@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fxlRtpzsUug" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5mR6e-uhR7c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunckele@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihi.org/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fxlRtpzsUug" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ihi.org/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5mR6e-uhR7c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fxlRtpzsUug" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=E4nQ7qP02rQ" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfWpMrEOlJ8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihi.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=fxlRtpzsUug" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=E4nQ7qP02rQ" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmarti@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5mR6e-uhR7c" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfWpMrEOlJ8" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=E4nQ7qP02rQ" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=MfWpMrEOlJ8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=5mR6e-uhR7c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -20331,184 +21103,1413 @@
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
-    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9047CEA-4247-4077-AEE9-E3E9DFFE8EF9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAFB785D-ADE1-4A0B-A3CC-C357C4E6EF45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
     <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
     <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>21100</Characters>
+  <Pages>14</Pages>
+  <Words>4048</Words>
+  <Characters>23075</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>175</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>192</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24752</CharactersWithSpaces>
+  <CharactersWithSpaces>27069</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="408" baseType="variant">
+      <vt:variant>
+        <vt:i4>4063281</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/watch?v=MfWpMrEOlJ8</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293822</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/watch?v=fxlRtpzsUug</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>300</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/watch?v=5mR6e-uhR7c</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687025</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/watch?v=E4nQ7qP02rQ</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293860</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.ihi.org/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.rcpd.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031724</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enright4@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211365</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Duty Hours and Fatigue Mitigation Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3276858</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424957</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Medical Student Supervision Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7077933</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6684728</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687089</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65632</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5439560</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.ihi.org/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://d2l.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587590</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://com.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65632</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4063281</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/watch?v=MfWpMrEOlJ8</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293822</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>228</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/watch?v=fxlRtpzsUug</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7733354</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>225</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/watch?v=5mR6e-uhR7c</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687025</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>222</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.youtube.com/watch?v=E4nQ7qP02rQ</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2293860</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>219</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.ihi.org/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>212</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256477</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>206</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256476</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>200</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256475</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>194</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256474</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256473</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256472</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>176</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256471</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507379</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256470</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441843</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256469</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441843</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256468</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441843</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256467</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441843</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256466</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441843</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256465</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441843</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256464</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441843</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256463</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441843</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256462</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441843</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256461</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441843</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256460</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256459</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256458</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256457</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256456</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256455</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256454</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256453</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256452</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256451</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376307</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256450</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256449</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256448</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256447</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256446</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256445</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256444</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310771</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230256443</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441825</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:dunckele@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7077953</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:bmarti@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441825</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:dunckele@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>126200</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>