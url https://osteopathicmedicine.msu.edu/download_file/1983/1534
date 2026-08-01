--- v0 (2026-01-08)
+++ v1 (2026-08-01)
@@ -4,4715 +4,4902 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="79AB5E99" w14:textId="77777777" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
+    <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21EA59AD" wp14:editId="367EF673">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5919B4" w14:textId="77777777" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
+    <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B3BED9F" w14:textId="77777777" w:rsidR="00022296" w:rsidRPr="00C40B5D" w:rsidRDefault="00022296" w:rsidP="00E660ED">
+    <w:p w14:paraId="79D14678" w14:textId="77777777" w:rsidR="00022296" w:rsidRPr="00C40B5D" w:rsidRDefault="00022296" w:rsidP="00E660ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4517E7CB" w14:textId="54517679" w:rsidR="00022296" w:rsidRPr="00C02C85" w:rsidRDefault="00DD66BD" w:rsidP="2DD5AA23">
+    <w:p w14:paraId="377F1875" w14:textId="77777777" w:rsidR="009169CD" w:rsidRDefault="009169CD" w:rsidP="2DD5AA23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C02C85">
+    </w:p>
+    <w:p w14:paraId="0838ACF8" w14:textId="2E6D706F" w:rsidR="00022296" w:rsidRPr="00AD69E2" w:rsidRDefault="00E41026" w:rsidP="2DD5AA23">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
+          <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>OST 624</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41243A7A" w14:textId="00198CC4" w:rsidR="00022296" w:rsidRPr="009F40C6" w:rsidRDefault="00DD66BD" w:rsidP="2DD5AA23">
+    <w:p w14:paraId="01504EA2" w14:textId="757D6FD9" w:rsidR="00022296" w:rsidRPr="009F40C6" w:rsidRDefault="00E41026" w:rsidP="2DD5AA23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Essentials of Diabetes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25E42B18" w14:textId="77777777" w:rsidR="007D7480" w:rsidRPr="001613D1" w:rsidRDefault="007D7480" w:rsidP="00B611BC">
+    <w:p w14:paraId="3B59ED50" w14:textId="590506CA" w:rsidR="007D7480" w:rsidRPr="001613D1" w:rsidRDefault="007D7480" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D560A37" w14:textId="77777777" w:rsidR="00A54D0A" w:rsidRPr="001613D1" w:rsidRDefault="00A54D0A" w:rsidP="00B611BC">
+    <w:p w14:paraId="27E1EB3C" w14:textId="77777777" w:rsidR="00A54D0A" w:rsidRPr="001613D1" w:rsidRDefault="00A54D0A" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28D2B94C" w14:textId="77777777" w:rsidR="00100062" w:rsidRPr="00A3208A" w:rsidRDefault="002732BC" w:rsidP="009F40C6">
+    <w:p w14:paraId="6EF77968" w14:textId="3B2ACFAD" w:rsidR="00100062" w:rsidRPr="00A3208A" w:rsidRDefault="002732BC" w:rsidP="009F40C6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A3208A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="00100062" w:rsidRPr="00A3208A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ELECTIVE ROTATION SYLLABUS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371B5FDE" w14:textId="77777777" w:rsidR="00885791" w:rsidRDefault="00885791" w:rsidP="00B611BC">
+    <w:p w14:paraId="29D2C56A" w14:textId="243FC8A6" w:rsidR="00885791" w:rsidRDefault="00885791" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B144143" w14:textId="77777777" w:rsidR="002A3DDE" w:rsidRDefault="002A3DDE" w:rsidP="00B611BC">
+    <w:p w14:paraId="1FD63D47" w14:textId="77777777" w:rsidR="00A54D0A" w:rsidRPr="001613D1" w:rsidRDefault="00A54D0A" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30399786" w14:textId="77777777" w:rsidR="00A54D0A" w:rsidRPr="001613D1" w:rsidRDefault="00A54D0A" w:rsidP="00B611BC">
+    <w:p w14:paraId="2C2010A4" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="00E41026" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...32 lines deleted...]
-    <w:p w14:paraId="0B6A2D22" w14:textId="77777777" w:rsidR="00DD66BD" w:rsidRPr="008A57F9" w:rsidRDefault="00DD66BD" w:rsidP="00DD66BD">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41026">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Kim Pfotenhauer, D.O., FACOFP, DABOM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652B2643" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="00E41026" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A57F9">
+      <w:r w:rsidRPr="00E41026">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>INSTRUCTOR OF RECORD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03521E76" w14:textId="77777777" w:rsidR="00DD66BD" w:rsidRPr="008A57F9" w:rsidRDefault="00DD66BD" w:rsidP="00DD66BD">
-[...21 lines deleted...]
-    <w:p w14:paraId="38237F2C" w14:textId="77777777" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
+    <w:p w14:paraId="244B0DF2" w14:textId="4367CB81" w:rsidR="00A401E3" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4F581573" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
+      <w:r w:rsidRPr="00E41026">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>pfotenha@msu.edu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="013BB965" w14:textId="77777777" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="4748729B" w14:textId="77777777" w:rsidR="009169CD" w:rsidRDefault="009169CD" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001613D1">
+    </w:p>
+    <w:p w14:paraId="44DFD73D" w14:textId="21DA1AF2" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
+      </w:pPr>
+      <w:r w:rsidRPr="00E41026">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A93C2C">
+        <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C" w:rsidRPr="00E41026">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34FDD" w:rsidRPr="00E41026">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C" w:rsidRPr="00E41026">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E41026">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="07793E84" w14:textId="77777777" w:rsidR="002A3DDE" w:rsidRDefault="002A3DDE" w:rsidP="00B611BC">
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34FDD" w:rsidRPr="00E41026">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EF00F1" w14:textId="77777777" w:rsidR="009169CD" w:rsidRDefault="009169CD" w:rsidP="00A93438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="69800903" w14:textId="77777777" w:rsidR="002A3DDE" w:rsidRDefault="002A3DDE" w:rsidP="00B611BC">
+      <w:r w:rsidRPr="001613D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For questions </w:t>
+      </w:r>
+      <w:r w:rsidR="00E405FF" w:rsidRPr="001613D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E660ED" w:rsidRPr="001613D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contact:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A10FB9" w14:textId="77777777" w:rsidR="009169CD" w:rsidRPr="001613D1" w:rsidRDefault="009169CD" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:i/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001613D1">
-[...45 lines deleted...]
-    <w:p w14:paraId="539D022A" w14:textId="77777777" w:rsidR="00DD66BD" w:rsidRPr="008A57F9" w:rsidRDefault="00DD66BD" w:rsidP="00DD66BD">
+    </w:p>
+    <w:p w14:paraId="3778398A" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="008A57F9" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Elizabeth Antes</w:t>
       </w:r>
       <w:r w:rsidRPr="008A57F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4968E6AA" w14:textId="77777777" w:rsidR="00DD66BD" w:rsidRPr="008A57F9" w:rsidRDefault="00DD66BD" w:rsidP="00DD66BD">
+    <w:p w14:paraId="1A442B71" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="008A57F9" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A57F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>COURSE ASSISTANT (CA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5865E6B1" w14:textId="77777777" w:rsidR="00DD66BD" w:rsidRPr="008A57F9" w:rsidRDefault="00DD66BD" w:rsidP="00DD66BD">
+    <w:p w14:paraId="44434C64" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="008A57F9" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00E028E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>anteseli@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D06429D" w14:textId="77777777" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
+    <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0186836E" w14:textId="77777777" w:rsidR="002A3DDE" w:rsidRDefault="002A3DDE" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7ABC925E" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="00C40B5D" w:rsidRDefault="00E41026" w:rsidP="00B611BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF99B53" w14:textId="3869626A" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">At </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72C2C" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
+      </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">At </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B72C2C" w:rsidRPr="005E20F6">
+        <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
+      </w:r>
+      <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
+        <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3742E" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">also </w:t>
+        <w:t>implemented from</w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="488D63E7" w14:textId="77777777" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+        <w:t xml:space="preserve"> semester to semester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733E7533" w14:textId="77777777" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
+    <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E52FE7" w14:textId="33E72A34" w:rsidR="005D7739" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="23613D71" w14:textId="4EBF1ECD" w:rsidR="0042035B" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214359244" w:history="1">
-        <w:r w:rsidR="005D7739" w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185892" w:history="1">
+        <w:r w:rsidR="0042035B" w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="005D7739">
+        <w:r w:rsidR="0042035B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="005D7739">
+        <w:r w:rsidR="0042035B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="005D7739">
-[...10 lines deleted...]
-        <w:r w:rsidR="005D7739">
+        <w:r w:rsidR="0042035B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185892 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="0042035B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="0042035B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005D7739">
+        <w:r w:rsidR="0042035B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="005D7739">
+        <w:r w:rsidR="0042035B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D6B87AF" w14:textId="7E900E13" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="647EF050" w14:textId="3FB3B369" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359245" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185893" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359245 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185893 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51412B73" w14:textId="159CC1ED" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="74D62C37" w14:textId="6C28614A" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359246" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185894" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359246 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185894 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C2CC3C0" w14:textId="59E49984" w:rsidR="005D7739" w:rsidRDefault="005D7739" w:rsidP="005D7739">
+    <w:p w14:paraId="576B1D2F" w14:textId="1E6F3A0E" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359247" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185895" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Preapproval</w:t>
+          <w:t>Preapproval.</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359247 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185895 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C5E88F2" w14:textId="6B2D234E" w:rsidR="005D7739" w:rsidRDefault="005D7739" w:rsidP="005D7739">
+    <w:p w14:paraId="434B80CC" w14:textId="6D0A93CC" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359248" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185896" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359248 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185896 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01B890D9" w14:textId="7E3AF744" w:rsidR="005D7739" w:rsidRDefault="005D7739" w:rsidP="005D7739">
+    <w:p w14:paraId="4298DB17" w14:textId="09DAAA55" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359249" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185897" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359249 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185897 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20997BB9" w14:textId="4E5402D0" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="7D19D80B" w14:textId="3ED89FD2" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359250" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185898" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359250 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185898 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B2C261A" w14:textId="3CA1A33F" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="63822444" w14:textId="769E2FD6" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359251" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185899" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359251 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185899 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27BE7F46" w14:textId="11226E5B" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="12B631BA" w14:textId="2538DE0B" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359252" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185900" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359252 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185900 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52257360" w14:textId="2DB052AC" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="729E6B0F" w14:textId="6956A846" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359253" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185901" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359253 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185901 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01C806A4" w14:textId="212C8816" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="427E0B05" w14:textId="70EC8778" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359254" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185902" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359254 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185902 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71B3701B" w14:textId="2BC4F24C" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="7879A04C" w14:textId="0DDC56CB" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359255" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185903" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359255 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185903 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BE0B44D" w14:textId="4B98010B" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="6D076982" w14:textId="17A64795" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359256" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185904" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359256 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185904 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46719529" w14:textId="6AF4D54D" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="5067A1A1" w14:textId="75CF4243" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359257" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185905" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359257 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185905 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E741FA9" w14:textId="78018EEB" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="32B06BA4" w14:textId="208DAD84" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359258" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185906" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359258 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185906 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17EF611A" w14:textId="73850624" w:rsidR="005D7739" w:rsidRDefault="005D7739" w:rsidP="005D7739">
+    <w:p w14:paraId="351E375D" w14:textId="0740C22D" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359259" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185907" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359259 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185907 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="556CD997" w14:textId="7EE48E7A" w:rsidR="005D7739" w:rsidRDefault="005D7739" w:rsidP="005D7739">
+    <w:p w14:paraId="633EBAE2" w14:textId="1096AC0A" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359260" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185908" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Websites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359260 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185908 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BE46A12" w14:textId="66050403" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="7894509B" w14:textId="212321B6" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359261" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185909" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359261 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185909 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14C603D1" w14:textId="233B2B0A" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="6CE548B6" w14:textId="7AA7F5DA" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359262" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185910" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359262 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185910 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B8D2326" w14:textId="2014DE39" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="33235871" w14:textId="5B934E44" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359263" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185911" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ONLINE MODULES OR CONFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359263 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185911 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="408A2173" w14:textId="6257AE89" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="6E04B74C" w14:textId="37B060DE" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359264" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185912" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359264 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185912 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E321EE8" w14:textId="08EB7211" w:rsidR="005D7739" w:rsidRDefault="005D7739" w:rsidP="005D7739">
+    <w:p w14:paraId="45F8CD0E" w14:textId="614B8EA0" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359265" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185913" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359265 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185913 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33D873DD" w14:textId="214D5D77" w:rsidR="005D7739" w:rsidRDefault="005D7739" w:rsidP="005D7739">
+    <w:p w14:paraId="74DF6208" w14:textId="120C20DB" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359266" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185914" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359266 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185914 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11E1A700" w14:textId="095F974B" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="38C0C5D7" w14:textId="3C8BAFA8" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359267" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185915" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359267 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185915 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18D069F1" w14:textId="74E77C8F" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="5672A98A" w14:textId="56859FE9" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359268" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185916" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359268 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185916 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E7D0C35" w14:textId="5156EBB3" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="07DEE435" w14:textId="47BEFEA7" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359269" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185917" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359269 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185917 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E4A15EF" w14:textId="4840CEA9" w:rsidR="005D7739" w:rsidRDefault="005D7739" w:rsidP="005D7739">
+    <w:p w14:paraId="0CE58D43" w14:textId="6E116CBE" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359270" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185918" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359270 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185918 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B385302" w14:textId="0FFA4284" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="5D690C2B" w14:textId="7C72503B" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359271" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185919" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359271 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185919 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AD53DD5" w14:textId="42B85DBC" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="2204BCBE" w14:textId="77D56C4E" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359272" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185920" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359272 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185920 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51B1E081" w14:textId="3E5A5EBD" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="2AC986D0" w14:textId="577BE7FB" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359273" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185921" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FB24AC">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359273 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185921 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FFEA3AF" w14:textId="56C24A16" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="10459F79" w14:textId="7ED75B37" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359274" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185922" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359274 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185922 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56DA3CDA" w14:textId="2035B8C0" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="5A03AA7D" w14:textId="145BA934" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359275" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185923" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359275 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185923 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D5D4D97" w14:textId="0CA7FEF1" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="59B06CD4" w14:textId="3E41D930" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359276" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185924" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359276 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185924 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F765DE4" w14:textId="78965EE9" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="604BDEAD" w14:textId="4F5A4771" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359277" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185925" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359277 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185925 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AFCCAF9" w14:textId="77DA2398" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="59AA6EA2" w14:textId="4D8A68AC" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359278" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185926" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359278 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185926 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F036F73" w14:textId="3FB16492" w:rsidR="005D7739" w:rsidRDefault="005D7739" w:rsidP="005D7739">
-[...60 lines deleted...]
-    <w:p w14:paraId="61D76312" w14:textId="5F5520A9" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="7A632A3E" w14:textId="5DF8B6F1" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359280" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185927" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359280 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185927 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F0090A5" w14:textId="4E03C892" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="49589438" w14:textId="72F4DAD3" w:rsidR="0042035B" w:rsidRDefault="0042035B">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235185928" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185928 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="663B0062" w14:textId="429BA643" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359281" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185929" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185929 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="008A99DB" w14:textId="651761E0" w:rsidR="0042035B" w:rsidRDefault="0042035B">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235185930" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359281 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185930 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="73B9BB04" w14:textId="16E79961" w:rsidR="005D7739" w:rsidRDefault="005D7739">
+    <w:p w14:paraId="603D0966" w14:textId="647501FB" w:rsidR="0042035B" w:rsidRDefault="0042035B">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359282" w:history="1">
-        <w:r w:rsidRPr="00FB24AC">
+      <w:hyperlink w:anchor="_Toc235185931" w:history="1">
+        <w:r w:rsidRPr="00AC2F4E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359282 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235185931 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="065898DC" w14:textId="374887AF" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="209E79A8" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FECF3CF" w14:textId="77777777" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="0089360D" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0E3674E5" w14:textId="77777777" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="0089360D" w:rsidP="00FD5A12">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10521568" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
+    <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="380BFC04" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="837"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2376"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2179"/>
+        <w:gridCol w:w="2419"/>
+        <w:gridCol w:w="4690"/>
+        <w:gridCol w:w="2241"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A3DDE" w:rsidRPr="00C40B5D" w14:paraId="69767F08" w14:textId="05C8B5F7" w:rsidTr="002A3DDE">
+      <w:tr w:rsidR="001F3E20" w:rsidRPr="00C40B5D" w14:paraId="24FEA0FB" w14:textId="17BFF2D0" w:rsidTr="001F3E20">
         <w:trPr>
-          <w:trHeight w:val="505"/>
+          <w:trHeight w:val="383"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:tcW w:w="2419" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECFF900" w14:textId="77777777" w:rsidR="002A3DDE" w:rsidRPr="00515EC5" w:rsidRDefault="002A3DDE" w:rsidP="006D1DF8">
+          <w:p w14:paraId="0F009D22" w14:textId="77777777" w:rsidR="001F3E20" w:rsidRPr="00515EC5" w:rsidRDefault="001F3E20" w:rsidP="001F3E20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4795" w:type="dxa"/>
+            <w:tcW w:w="4690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B903CC8" w14:textId="77777777" w:rsidR="002A3DDE" w:rsidRDefault="002A3DDE" w:rsidP="006D1DF8">
+          <w:p w14:paraId="73015C7F" w14:textId="77777777" w:rsidR="001F3E20" w:rsidRDefault="001F3E20" w:rsidP="001F3E20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77789EF1" w14:textId="77777777" w:rsidR="002A3DDE" w:rsidRPr="00515EC5" w:rsidRDefault="002A3DDE" w:rsidP="006D1DF8">
+          <w:p w14:paraId="164660DC" w14:textId="77777777" w:rsidR="001F3E20" w:rsidRPr="00515EC5" w:rsidRDefault="001F3E20" w:rsidP="001F3E20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:tcW w:w="2241" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF98324" w14:textId="1218D222" w:rsidR="002A3DDE" w:rsidRPr="00515EC5" w:rsidRDefault="0090036E" w:rsidP="006D1DF8">
+          <w:p w14:paraId="7756595A" w14:textId="4ECF1264" w:rsidR="001F3E20" w:rsidRPr="00515EC5" w:rsidRDefault="001F3E20" w:rsidP="001F3E20">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A3DDE" w:rsidRPr="0057603C" w14:paraId="50B7D999" w14:textId="2D2ABA3E" w:rsidTr="002A3DDE">
+      <w:tr w:rsidR="00E41026" w:rsidRPr="0057603C" w14:paraId="62EC713D" w14:textId="56319933" w:rsidTr="001F3E20">
         <w:trPr>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="658"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:tcW w:w="2419" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01F43CF0" w14:textId="78FAF3F1" w:rsidR="002A3DDE" w:rsidRPr="00165CD1" w:rsidRDefault="002A3DDE" w:rsidP="006D1DF8">
+          <w:p w14:paraId="5772747B" w14:textId="310DE11D" w:rsidR="00E41026" w:rsidRPr="00165CD1" w:rsidRDefault="00E41026" w:rsidP="00E41026">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Weekly quizzes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4795" w:type="dxa"/>
+            <w:tcW w:w="4690" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11D26D4D" w14:textId="67EC821E" w:rsidR="002A3DDE" w:rsidRPr="00165CD1" w:rsidRDefault="002A3DDE" w:rsidP="00DD66BD">
+          <w:p w14:paraId="4EF9DEFD" w14:textId="206A004F" w:rsidR="00E41026" w:rsidRPr="00165CD1" w:rsidRDefault="00E41026" w:rsidP="00E41026">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:tcW w:w="2241" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3798D7" w14:textId="117AC28B" w:rsidR="002A3DDE" w:rsidRDefault="0090036E" w:rsidP="0090036E">
+          <w:p w14:paraId="7E835197" w14:textId="4C913392" w:rsidR="00E41026" w:rsidRPr="00165CD1" w:rsidRDefault="00E41026" w:rsidP="00E41026">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A3DDE" w:rsidRPr="00C40B5D" w14:paraId="6B78F9DF" w14:textId="3BF0039A" w:rsidTr="002A3DDE">
+      <w:tr w:rsidR="00E41026" w:rsidRPr="00C40B5D" w14:paraId="30B70559" w14:textId="59641B25" w:rsidTr="001F3E20">
         <w:trPr>
-          <w:trHeight w:val="235"/>
+          <w:trHeight w:val="178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:tcW w:w="2419" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2250B04F" w14:textId="51337D30" w:rsidR="002A3DDE" w:rsidRPr="00165CD1" w:rsidRDefault="002A3DDE" w:rsidP="006D1DF8">
+          <w:p w14:paraId="23C12F7E" w14:textId="7DA8540B" w:rsidR="00E41026" w:rsidRPr="00165CD1" w:rsidRDefault="00E41026" w:rsidP="00E41026">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Weekly projects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4795" w:type="dxa"/>
+            <w:tcW w:w="4690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C887EE6" w14:textId="1C08A0B0" w:rsidR="002A3DDE" w:rsidRPr="00165CD1" w:rsidRDefault="002A3DDE" w:rsidP="00DD66BD">
+          <w:p w14:paraId="6A78A0A0" w14:textId="35B1C9DD" w:rsidR="00E41026" w:rsidRPr="00165CD1" w:rsidRDefault="00E41026" w:rsidP="00E41026">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:tcW w:w="2241" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01C7041D" w14:textId="2D85F682" w:rsidR="002A3DDE" w:rsidRDefault="0090036E" w:rsidP="0090036E">
+          <w:p w14:paraId="73D8EB6C" w14:textId="2D4BB4EA" w:rsidR="00E41026" w:rsidRPr="00165CD1" w:rsidRDefault="00E41026" w:rsidP="00E41026">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A3DDE" w:rsidRPr="00C40B5D" w14:paraId="770D68CB" w14:textId="1AC9A0B5" w:rsidTr="002A3DDE">
+      <w:tr w:rsidR="00BA5810" w:rsidRPr="00C40B5D" w14:paraId="65BD20BA" w14:textId="5BEF09D1" w:rsidTr="00166475">
         <w:trPr>
-          <w:trHeight w:val="235"/>
+          <w:trHeight w:val="178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2376" w:type="dxa"/>
+            <w:tcW w:w="2419" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38239D05" w14:textId="77777777" w:rsidR="002A3DDE" w:rsidRPr="00165CD1" w:rsidRDefault="002A3DDE" w:rsidP="006D1DF8">
+          <w:p w14:paraId="6FB06B70" w14:textId="23364CAB" w:rsidR="00BA5810" w:rsidRPr="00355156" w:rsidRDefault="00BA5810" w:rsidP="00BA5810">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
-              <w:ind w:left="64"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00165CD1">
+              <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
+              <w:t>(Optional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4795" w:type="dxa"/>
+            <w:tcW w:w="4690" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="494BABDF" w14:textId="77777777" w:rsidR="002A3DDE" w:rsidRPr="00165CD1" w:rsidRDefault="002A3DDE" w:rsidP="006D1DF8">
+          <w:p w14:paraId="25FFE9E8" w14:textId="1AE2B271" w:rsidR="00BA5810" w:rsidRPr="00355156" w:rsidRDefault="00BA5810" w:rsidP="00BA5810">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00165CD1">
+            <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
-              <w:r w:rsidRPr="00165CD1">
+              <w:r w:rsidRPr="00956159">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00165CD1">
+            <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
+              <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2179" w:type="dxa"/>
+            <w:tcW w:w="2241" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4426FBC6" w14:textId="074EB2EB" w:rsidR="002A3DDE" w:rsidRPr="00165CD1" w:rsidRDefault="0090036E" w:rsidP="0090036E">
+          <w:p w14:paraId="6DB0C27F" w14:textId="77777777" w:rsidR="00BA5810" w:rsidRDefault="00BA5810" w:rsidP="00BA5810">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="112ED51D" w14:textId="77777777" w:rsidR="00BA5810" w:rsidRDefault="00BA5810" w:rsidP="00BA5810">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77E6D166" w14:textId="77777777" w:rsidR="00BA5810" w:rsidRDefault="00BA5810" w:rsidP="00BA5810">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="238C2A36" w14:textId="77777777" w:rsidR="00BA5810" w:rsidRDefault="00BA5810" w:rsidP="00BA5810">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42A99990" w14:textId="77777777" w:rsidR="00BA5810" w:rsidRDefault="00BA5810" w:rsidP="00BA5810">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A8D78C5" w14:textId="533C12C9" w:rsidR="00BA5810" w:rsidRPr="00355156" w:rsidRDefault="00BA5810" w:rsidP="00BA5810">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4C9EBDB9" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
+    <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00E1529B" w14:textId="77777777" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
+    <w:p w14:paraId="6A3CE73F" w14:textId="77777777" w:rsidR="001E31F3" w:rsidRPr="00C40B5D" w:rsidRDefault="001E31F3" w:rsidP="001E31F3">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc235185892"/>
+      <w:r w:rsidRPr="00593906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Rotation Requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="7FC2267C" w14:textId="77777777" w:rsidR="001E31F3" w:rsidRDefault="001E31F3" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214359245"/>
+    </w:p>
+    <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc235185893"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="22E2EABC" w14:textId="77777777" w:rsidR="006E2AA7" w:rsidRPr="006E2AA7" w:rsidRDefault="006E2AA7" w:rsidP="006E2AA7">
+    <w:p w14:paraId="6DCD46BD" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="00E41026" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E2AA7">
+      <w:r w:rsidRPr="00E41026">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of diabetes care. As you progress through this virtual rotation, you will gain knowledge to treat patients with diabetes across the spectrum- from children to the elderly. Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and MSUCOM expectations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C00F64" w14:textId="77777777" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
+    <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="401B2055" w14:textId="77777777" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
+    <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214359246"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235185894"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6BB42EC7" w14:textId="77777777" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="000602B1">
+    <w:p w14:paraId="4A1D3096" w14:textId="2FA89A07" w:rsidR="00CE2397" w:rsidRPr="00E41026" w:rsidRDefault="5742764E" w:rsidP="00E41026">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214359247"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235185895"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
+      <w:r w:rsidR="54829941" w:rsidRPr="00E41026">
+        <w:t>.</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="3"/>
-    </w:p>
-    <w:p w14:paraId="3E8F09A4" w14:textId="77777777" w:rsidR="00CE2397" w:rsidRDefault="1653AD18" w:rsidP="000602B1">
+      <w:r w:rsidR="54829941" w:rsidRPr="00E41026">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79311607" w14:textId="399E40D1" w:rsidR="00CE2397" w:rsidRDefault="1653AD18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require preapproval from the IOR</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student should follow the below </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below </w:t>
       </w:r>
       <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">directions for elective course confirmation </w:t>
       </w:r>
       <w:r w:rsidR="008C587E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and enrollment</w:t>
       </w:r>
       <w:r w:rsidR="0000300D" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5951D154" w14:textId="77777777" w:rsidR="00FC307E" w:rsidRPr="00C40B5D" w:rsidRDefault="00FC307E" w:rsidP="00FC307E">
+    <w:p w14:paraId="0F6F8B74" w14:textId="77777777" w:rsidR="009169CD" w:rsidRPr="00C40B5D" w:rsidRDefault="009169CD" w:rsidP="009169CD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1071B3B2" w14:textId="77777777" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
+    <w:p w14:paraId="2A8000AE" w14:textId="141B8D81" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214359248"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235185896"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="460BA349" w14:textId="77777777" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
+    <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47841211" w14:textId="77777777" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
+    <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30B5FB41" w14:textId="77777777" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
+    <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214359249"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235185897"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="5074C7BA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
+    <w:p w14:paraId="423F4D5B" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1EFF9E" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
+    <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F410A17" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2D0F50" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
+    <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B14CAD" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
+    <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D74FCE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
+    <w:p w14:paraId="7EC39B18" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1D6C34" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
+    <w:p w14:paraId="3121D4AA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CCBC9D" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
+    <w:p w14:paraId="79E85BCA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376CB5F1" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
+    <w:p w14:paraId="62165303" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608CAF66" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
+    <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1031B586" w14:textId="77777777" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
+    <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214359250"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235185898"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="42D96288" w14:textId="4154E247" w:rsidR="008312C4" w:rsidRDefault="008312C4" w:rsidP="008312C4">
+    <w:p w14:paraId="1CB73D13" w14:textId="77777777" w:rsidR="00E41026" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="27DBBE57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This rotation has been designed to cover primary topics in diabetes. Each week will focus on several didactic topics of importance. This is a virtual elective rotation that can be 1-week for 1.5 credits or 2-week for three credits. It may be taken as a 1-week course or a 2 -week course, split or consecutive</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="28A5C909" w14:textId="77777777" w:rsidR="008312C4" w:rsidRPr="001C4B84" w:rsidRDefault="008312C4" w:rsidP="008312C4">
+        <w:t xml:space="preserve">This rotation has been designed to cover primary topics in diabetes. Each week will focus on several didactic topics of importance. This is a virtual elective rotation that can be 1-week for 1.5 credits or 2-week for three credits. It may be taken as a 1-week course or a 2 -week course, split or consecutive. All coursework will be completed on D2L. This course may be taken for a maximum of 2 weeks. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAEB920" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="001C4B84" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B1E18A3" w14:textId="77777777" w:rsidR="008312C4" w:rsidRDefault="008312C4" w:rsidP="008312C4">
+    <w:p w14:paraId="1600D572" w14:textId="454599B6" w:rsidR="00E41026" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A57F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course will fulfil elective requirements but does not count towards either medicine or surgery requirements.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="47A15D39" w14:textId="77777777" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
+        <w:t>This course will fulfil</w:t>
+      </w:r>
+      <w:r w:rsidR="009169CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A57F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elective requirements but does not count towards either medicine or surgery requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14822010" w14:textId="77777777" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
+    <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214359251"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235185899"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F14BCCF" w14:textId="77777777" w:rsidR="00B848B6" w:rsidRPr="00FC307E" w:rsidRDefault="006630FF" w:rsidP="000602B1">
+    <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="003B5568" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214359252"/>
-      <w:r w:rsidRPr="00FC307E">
+      <w:bookmarkStart w:id="8" w:name="_Toc235185900"/>
+      <w:r w:rsidRPr="003B5568">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="39091AD6" w14:textId="58249A27" w:rsidR="006630FF" w:rsidRPr="008906A9" w:rsidRDefault="008906A9" w:rsidP="008906A9">
+    <w:p w14:paraId="4E9CB312" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="003B5568" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE624B">
+      <w:r w:rsidRPr="003B5568">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The goal of this course is to increase the knowledge of the care of patients with all types of diabetes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D576394" w14:textId="77777777" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
+    <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="003B5568" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0C93E475" w14:textId="77777777" w:rsidR="006630FF" w:rsidRPr="00FC307E" w:rsidRDefault="006630FF" w:rsidP="000602B1">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="003B5568" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc214359253"/>
-      <w:r w:rsidRPr="00FC307E">
+      <w:bookmarkStart w:id="9" w:name="_Toc235185901"/>
+      <w:r w:rsidRPr="003B5568">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="7B0AB52C" w14:textId="77777777" w:rsidR="00AD2998" w:rsidRPr="001C4B84" w:rsidRDefault="00AD2998" w:rsidP="00AD2998">
+    <w:p w14:paraId="7377FFA7" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="003B5568" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C4B84">
+      <w:r w:rsidRPr="003B5568">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Review the pathophysiology of type 1 and type 2 diabetes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D55331" w14:textId="77777777" w:rsidR="00AD2998" w:rsidRPr="001C4B84" w:rsidRDefault="00AD2998" w:rsidP="00AD2998">
+    <w:p w14:paraId="5D97A24D" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="003B5568" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C4B84">
+      <w:r w:rsidRPr="003B5568">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Discuss medications for patients with diabetes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E56287" w14:textId="77777777" w:rsidR="00AD2998" w:rsidRPr="001C4B84" w:rsidRDefault="00AD2998" w:rsidP="00AD2998">
+    <w:p w14:paraId="1D3A4EE6" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="003B5568" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C4B84">
+      <w:r w:rsidRPr="003B5568">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Differentiate treatment options and goals for diverse populations with diabetes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0901CC2F" w14:textId="77777777" w:rsidR="00AD2998" w:rsidRPr="001C4B84" w:rsidRDefault="00AD2998" w:rsidP="00AD2998">
+    <w:p w14:paraId="60F188BF" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="003B5568" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C4B84">
+      <w:r w:rsidRPr="003B5568">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Review and appraise landmark trials in diabetes care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2502D335" w14:textId="77777777" w:rsidR="00AD2998" w:rsidRPr="001C4B84" w:rsidRDefault="00AD2998" w:rsidP="00AD2998">
+    <w:p w14:paraId="2D17F442" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="003B5568" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C4B84">
+      <w:r w:rsidRPr="003B5568">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Discuss clinical guidelines and apply that knowledge to patient cases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786D7191" w14:textId="77777777" w:rsidR="00AD2998" w:rsidRPr="001C4B84" w:rsidRDefault="00AD2998" w:rsidP="00AD2998">
+    <w:p w14:paraId="0B025EE6" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="003B5568" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C4B84">
-[...6 lines deleted...]
-    <w:p w14:paraId="19AAB54C" w14:textId="77777777" w:rsidR="00AD2998" w:rsidRPr="008A57F9" w:rsidRDefault="00AD2998" w:rsidP="00AD2998">
+      <w:r w:rsidRPr="003B5568">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe unique considerations </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003B5568">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003B5568">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> special patient populations with diabetes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FF45A3" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="003B5568" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C4B84">
+      <w:r w:rsidRPr="003B5568">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recognize emergent situations and support clinical decision making.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA687BC" w14:textId="6DD8F97A" w:rsidR="0064673A" w:rsidRPr="00AD2998" w:rsidRDefault="00AD2998" w:rsidP="00AD2998">
+    <w:p w14:paraId="001F853D" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="003B5568" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A57F9">
+      <w:r w:rsidRPr="003B5568">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Create a presentation designing a new drug for diabetes treatment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B1F5DC" w14:textId="77777777" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
+    <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="003B5568" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="1031EC77" w14:textId="77777777" w:rsidR="002D4AE9" w:rsidRPr="00FC307E" w:rsidRDefault="002D4AE9" w:rsidP="000602B1">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="003B5568" w:rsidRDefault="002D4AE9" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214359254"/>
-      <w:r w:rsidRPr="00FC307E">
+      <w:bookmarkStart w:id="10" w:name="_Toc235185902"/>
+      <w:r w:rsidRPr="003B5568">
         <w:t>COMPETENCIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="4C6B8969" w14:textId="77777777" w:rsidR="0018031E" w:rsidRPr="001C4B84" w:rsidRDefault="0018031E" w:rsidP="0018031E">
+    <w:p w14:paraId="2E08ED83" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="001C4B84" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4B84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Osteopathic Principles and Practice</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548361A7" w14:textId="77777777" w:rsidR="0018031E" w:rsidRPr="001C4B84" w:rsidRDefault="0018031E" w:rsidP="0018031E">
+    <w:p w14:paraId="278C969B" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="001C4B84" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4B84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Apply knowledge of the biomedical sciences, such as functional anatomy, physiology, biochemistry, histology, pathology, and pharmacology, to support the appropriate application of osteopathic principles and OMT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F461BB5" w14:textId="77777777" w:rsidR="0018031E" w:rsidRPr="001C4B84" w:rsidRDefault="0018031E" w:rsidP="0018031E">
+    <w:p w14:paraId="577A6DE2" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="001C4B84" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4B84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Medical Knowledge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA1D900" w14:textId="77777777" w:rsidR="0018031E" w:rsidRPr="001C4B84" w:rsidRDefault="0018031E" w:rsidP="0018031E">
+    <w:p w14:paraId="0ED64C13" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="001C4B84" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4B84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Use scientific concepts to evaluate, diagnose, and manage clinical patient presentations and population health.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0EC492" w14:textId="77777777" w:rsidR="0018031E" w:rsidRPr="001C4B84" w:rsidRDefault="0018031E" w:rsidP="0018031E">
+    <w:p w14:paraId="4E3127A1" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="001C4B84" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4B84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Patient Care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4497DA46" w14:textId="77777777" w:rsidR="0018031E" w:rsidRPr="001C4B84" w:rsidRDefault="0018031E" w:rsidP="0018031E">
+    <w:p w14:paraId="4ECA2434" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="001C4B84" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4B84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Formulate a management plan based on evaluation of the best evidence from the medical literature and other resources related to the findings obtained during the patient encounter.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109D82FA" w14:textId="77777777" w:rsidR="0018031E" w:rsidRPr="001C4B84" w:rsidRDefault="0018031E" w:rsidP="0018031E">
+    <w:p w14:paraId="3BDBBB21" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="001C4B84" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4B84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Practice-Based Learning and Improvement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B6789B" w14:textId="77777777" w:rsidR="0018031E" w:rsidRPr="008A57F9" w:rsidRDefault="0018031E" w:rsidP="0018031E">
+    <w:p w14:paraId="77A6AB77" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="008A57F9" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C4B84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe and apply evidence-based medical principles and practices. Interpret features and meanings of several types of data, quantitative and qualitative, and distinct types of variables, including nominal, dichotomous, ordinal, continuous, ratio, and proportion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2461DF7B" w14:textId="47126A1A" w:rsidR="0064673A" w:rsidRPr="0018031E" w:rsidRDefault="0018031E" w:rsidP="0018031E">
+    <w:p w14:paraId="500CE333" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="0018031E" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A57F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Critically evaluate medical information and its sources and apply such information appropriately to decisions relating to patient care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C726F5" w14:textId="77777777" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
+    <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="482E6476" w14:textId="77777777" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
+    <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214359255"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235185903"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="36D0EC71" w14:textId="77777777" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
+    <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
@@ -4729,128 +4916,129 @@
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080B8245" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
+    <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C915507" w14:textId="77777777" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
+    <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214359256"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235185904"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="2E77BDB8" w14:textId="77777777" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
+    <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214359257"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235185905"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="42B5FCF5" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
+    <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AB616EC" w14:textId="31F547FB" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
+    <w:p w14:paraId="4B9E9912" w14:textId="6FA709C1" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00165CD1">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="1E977479">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with your MSU Net ID</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, your course </w:t>
@@ -4875,949 +5063,937 @@
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">pin </w:t>
       </w:r>
       <w:r w:rsidR="25C46649" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to your homepage</w:t>
       </w:r>
       <w:r w:rsidR="2EC77A40" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="004A13A9">
+      <w:r w:rsidR="766A735E" w:rsidRPr="1E977479">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="169A465C" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="009A1109">
+        </w:rPr>
+        <w:t>Essentials of Diabetes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6326ED" w14:textId="6DC4F326" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="009A1109">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0013375E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is your responsibility to make sure you have access </w:t>
       </w:r>
       <w:r w:rsidR="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">o the course D2L page on the first day of the course. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3789FD1B" w14:textId="77777777" w:rsidR="002755F4" w:rsidRDefault="002755F4" w:rsidP="002755F4">
+    <w:p w14:paraId="5CA283F8" w14:textId="77777777" w:rsidR="002755F4" w:rsidRDefault="002755F4" w:rsidP="002755F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1281C83D" w14:textId="77777777" w:rsidR="00802A41" w:rsidRDefault="00802A41" w:rsidP="002755F4">
+    <w:p w14:paraId="565DCA9C" w14:textId="21161F26" w:rsidR="1E977479" w:rsidRDefault="1E977479" w:rsidP="1E977479">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73CB3B5D" w14:textId="75449C1C" w:rsidR="00802A41" w:rsidRPr="00E54B81" w:rsidRDefault="00802A41" w:rsidP="00E54B81">
+    <w:p w14:paraId="4E8BDA96" w14:textId="68FFCCA0" w:rsidR="009169CD" w:rsidRDefault="2BC4AF7B" w:rsidP="1E977479">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E54B81">
-[...22 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidRPr="1E977479">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>American Diabetes Association Standards of Medical Care in Diabetes 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6BCA15" w14:textId="6AE30228" w:rsidR="1E977479" w:rsidRPr="007B03A9" w:rsidRDefault="2BC4AF7B" w:rsidP="007B03A9">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E977479">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="00E54B81">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="1E977479">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://professional.diabetes.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43BFCBCD" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
+    <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="009169CD">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="720"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2FFA4CE4" w14:textId="77777777" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc214359258"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235185906"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="3064A35E" w14:textId="77777777" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="000602B1">
+    <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FDC0D24" w14:textId="77777777" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="000602B1">
+    <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214359259"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235185907"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="50DDDDEC" w14:textId="77777777" w:rsidR="00785D1C" w:rsidRPr="00785D1C" w:rsidRDefault="00785D1C" w:rsidP="00785D1C">
+    <w:p w14:paraId="192310CD" w14:textId="381687AD" w:rsidR="00E41026" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00785D1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Harrison’s Principles of Internal Medicine </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A9785F7" w14:textId="42CB0065" w:rsidR="00785D1C" w:rsidRPr="00785D1C" w:rsidRDefault="00785D1C" w:rsidP="00785D1C">
+    <w:p w14:paraId="588BD455" w14:textId="77777777" w:rsidR="009169CD" w:rsidRPr="00785D1C" w:rsidRDefault="009169CD" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00785D1C">
-[...6 lines deleted...]
-    <w:p w14:paraId="51FB4FC3" w14:textId="77777777" w:rsidR="00785D1C" w:rsidRPr="00785D1C" w:rsidRDefault="00785D1C" w:rsidP="00785D1C">
+    </w:p>
+    <w:p w14:paraId="71483AAC" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="00785D1C" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00785D1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available at AccessMedicine through MSU Library: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFFCD25" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="00785D1C" w:rsidRDefault="00E41026" w:rsidP="00E41026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00785D1C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57F0D633" w14:textId="77777777" w:rsidR="00DD4FC2" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="000602B1">
+    <w:p w14:paraId="0BE89CC3" w14:textId="510F6591" w:rsidR="00DD4FC2" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D563E3D" w14:textId="77777777" w:rsidR="0068598D" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="000602B1">
+    <w:p w14:paraId="4CE4F5E0" w14:textId="1ADBAD62" w:rsidR="0068598D" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc214359260"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235185908"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">Recommended </w:t>
       </w:r>
       <w:r w:rsidR="00DF55E0" w:rsidRPr="00C40B5D">
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ebsites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="380EA276" w14:textId="77777777" w:rsidR="00F903A3" w:rsidRPr="008A57F9" w:rsidRDefault="00F903A3" w:rsidP="00F903A3">
+    <w:p w14:paraId="25200EE9" w14:textId="77777777" w:rsidR="00E41026" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A57F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Diabetes Pro: </w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://professional.diabetes.org/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E1DAFF2" w14:textId="77777777" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="000602B1">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="45453290" w14:textId="77777777" w:rsidR="009169CD" w:rsidRDefault="009169CD" w:rsidP="00E41026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF8CB0A" w14:textId="3C342085" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="1E977479">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc235185909"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="49889E5E" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="008A57F9" w:rsidRDefault="00E41026" w:rsidP="00E41026">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...23 lines deleted...]
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5912F113">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Each week will contain modules on D2L focusing on the following topics:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE4160B" w14:textId="77777777" w:rsidR="00CD2394" w:rsidRPr="008A57F9" w:rsidRDefault="00CD2394" w:rsidP="00CD2394">
+    <w:p w14:paraId="19305C36" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="008A57F9" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A57F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Pathophysiology of Diabetes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352E9643" w14:textId="77777777" w:rsidR="00CD2394" w:rsidRPr="008A57F9" w:rsidRDefault="00CD2394" w:rsidP="00CD2394">
+    <w:p w14:paraId="6F4E31D8" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="008A57F9" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A57F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Treatment of Diabetes: Medications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57476241" w14:textId="77777777" w:rsidR="00CD2394" w:rsidRPr="008A57F9" w:rsidRDefault="00CD2394" w:rsidP="00CD2394">
+    <w:p w14:paraId="25DB2E72" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="008A57F9" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A57F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Treatment of Diabetes: Insulin</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68913040" w14:textId="77777777" w:rsidR="00CD2394" w:rsidRPr="008A57F9" w:rsidRDefault="00CD2394" w:rsidP="00CD2394">
+    <w:p w14:paraId="6491925F" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="008A57F9" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5912F113">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Clinical guidelines</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F502E2" w14:textId="77777777" w:rsidR="00CD2394" w:rsidRPr="008A57F9" w:rsidRDefault="00CD2394" w:rsidP="00CD2394">
+    <w:p w14:paraId="3FA920E0" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="008A57F9" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A57F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Landmark Studies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667C66B3" w14:textId="77777777" w:rsidR="00CD2394" w:rsidRPr="008A57F9" w:rsidRDefault="00CD2394" w:rsidP="00CD2394">
+    <w:p w14:paraId="565F0D76" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="008A57F9" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A57F9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Considerations in Special Populations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4FC922" w14:textId="77777777" w:rsidR="002664DC" w:rsidRPr="002664DC" w:rsidRDefault="002664DC" w:rsidP="002664DC">
+    <w:p w14:paraId="607024C1" w14:textId="77777777" w:rsidR="00785ABC" w:rsidRDefault="00785ABC" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17944AC6" w14:textId="2573A43B" w:rsidR="00E41026" w:rsidRPr="002664DC" w:rsidRDefault="00E41026" w:rsidP="00E41026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002664DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Week 1 Project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFC4B12" w14:textId="41EC52B3" w:rsidR="002664DC" w:rsidRPr="00AD5B67" w:rsidRDefault="002664DC" w:rsidP="00CE0060">
+    <w:p w14:paraId="2F055EC7" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="00AD5B67" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002664DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Each student will complete a patient education resource. The resource will be uploaded into D2L.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D8B6ED" w14:textId="77777777" w:rsidR="002664DC" w:rsidRPr="00AD5B67" w:rsidRDefault="002664DC" w:rsidP="00AD5B67">
+    <w:p w14:paraId="0AFA1A4A" w14:textId="77777777" w:rsidR="00785ABC" w:rsidRDefault="00785ABC" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C11D1C1" w14:textId="493ED83B" w:rsidR="00E41026" w:rsidRPr="00AD5B67" w:rsidRDefault="00E41026" w:rsidP="00E41026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AD5B67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Week 2 Project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEE5D38" w14:textId="77777777" w:rsidR="002664DC" w:rsidRPr="00AD5B67" w:rsidRDefault="002664DC" w:rsidP="00CE0060">
+    <w:p w14:paraId="52A8D4AB" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="00AD5B67" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD5B67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Each student will complete a 15-minute presentation that will focus on designing a medication for diabetes. The presentation will be recorded and uploaded into D2L.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373652E3" w14:textId="77777777" w:rsidR="00B7447A" w:rsidRPr="00C40B5D" w:rsidRDefault="00B7447A" w:rsidP="002664DC">
+    <w:p w14:paraId="13813AE8" w14:textId="5A822021" w:rsidR="00B7447A" w:rsidRPr="00C40B5D" w:rsidRDefault="00B7447A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3A16A3F5" w14:textId="77777777" w:rsidR="6BB67C26" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51597E01" w14:textId="4308BC7D" w:rsidR="6BB67C26" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc235185910"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>QUIZZES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="15F33649" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="0024488A" w:rsidRDefault="00E41026" w:rsidP="00E41026">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0024488A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Weekly quizzes will be assigned on D2L to assess the material from each module. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7F1230" w14:textId="624F8178" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648C9D69" w14:textId="7FE1D412" w:rsidR="6BB67C26" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc214359262"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235185911"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>ONLINE MODULES OR CONFERENCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="02300164" w14:textId="00F34D86" w:rsidR="26910FCD" w:rsidRPr="00785ABC" w:rsidRDefault="00E41026" w:rsidP="00785ABC">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0024488A">
-[...31 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="0064035F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Weekly self-paced webinars will be assigned from the American Diabetes </w:t>
-[...41 lines deleted...]
-    <w:p w14:paraId="3E93263C" w14:textId="501F60DD" w:rsidR="008C517A" w:rsidRPr="00365667" w:rsidRDefault="007A56BC" w:rsidP="00365667">
+        <w:t>Weekly self-paced webinars will be assigned from the American Diabetes Association</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or other resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0747E4" w14:textId="49957F7A" w:rsidR="008C517A" w:rsidRPr="00E41026" w:rsidRDefault="007A56BC" w:rsidP="00E41026">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc214359264"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235185912"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
-    <w:p w14:paraId="2E2EAC28" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
+    <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc74395554"/>
       <w:bookmarkStart w:id="24" w:name="_Toc74478881"/>
       <w:bookmarkStart w:id="25" w:name="_Toc74542088"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc214359265"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc235185913"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="4F8F44A2" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
+    <w:p w14:paraId="29EF9F64" w14:textId="77777777" w:rsidR="00E74727" w:rsidRPr="00C64213" w:rsidRDefault="00E74727" w:rsidP="00E74727">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation for the respective rotation. Students can also access their pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Students can also access </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="4648ED58" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
+        <w:t xml:space="preserve"> accounts.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This evaluation is optional. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C6116C" w14:textId="77777777" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
+    <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc214359266"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235185914"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="27974EE0" w14:textId="77777777" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
+    <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B9BDEA" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="000602B1">
+    <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AB7B257" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="000602B1">
+    <w:p w14:paraId="63A90CF2" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5441A904" w14:textId="77777777" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
+    <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CB11BBB" w14:textId="2ADC9D59" w:rsidR="00390EC1" w:rsidRPr="00877D34" w:rsidRDefault="0022491F" w:rsidP="00877D34">
+    <w:p w14:paraId="08F3B119" w14:textId="0F81212B" w:rsidR="005A2923" w:rsidRPr="00785ABC" w:rsidRDefault="0022491F" w:rsidP="00785ABC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214359267"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235185915"/>
       <w:r w:rsidRPr="0057603C">
+        <w:lastRenderedPageBreak/>
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="1181C3C1" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
+    <w:p w14:paraId="1AD32197" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="00B4614F" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3F8F64" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
+    <w:p w14:paraId="30BC6124" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="00B4614F" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="336CC5B9" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00C40B5D" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
+    <w:p w14:paraId="45E78043" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="00C40B5D" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">As determined by the IOR, the student will receive an </w:t>
       </w:r>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>N grade for the course</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> if all assignments are </w:t>
       </w:r>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>not completed</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEA0E3D" w14:textId="77777777" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+    <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="243137AB" w14:textId="77777777" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
+    <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214359268"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235185916"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F315831" w14:textId="77777777" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
+    <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>at</w:t>
@@ -5913,164 +6089,164 @@
         </w:rPr>
         <w:t xml:space="preserve">that exist </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">outside </w:t>
       </w:r>
       <w:r w:rsidR="00E063DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of those </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731104B3" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
+    <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41CE669E" w14:textId="7BCED0AD" w:rsidR="00A16BF1" w:rsidRPr="00CE0060" w:rsidRDefault="00A16BF1" w:rsidP="00CE0060">
+    <w:p w14:paraId="2C663CBD" w14:textId="58BFB1FD" w:rsidR="00A16BF1" w:rsidRPr="00785ABC" w:rsidRDefault="00A16BF1" w:rsidP="00785ABC">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214359269"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235185917"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="264397C9" w14:textId="4DF8BBF7" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
+    <w:p w14:paraId="1DFC1880" w14:textId="78E73FF6" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e completed to determine a grade for the course</w:t>
       </w:r>
-      <w:r w:rsidR="00E54B81" w:rsidRPr="71802E56">
+      <w:r w:rsidR="00BE5998" w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are required to ensure their rotation requirements are completed</w:t>
       </w:r>
       <w:r w:rsidR="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and submitted</w:t>
       </w:r>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> correctly. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A22D270" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="5DA4ECCA" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74EFD30C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="6934D97A" w14:textId="101558CB" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>P/Pass</w:t>
       </w:r>
@@ -6371,72 +6547,72 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8074B0" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="2B880DB7" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E094B31" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="1D82EAA4" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR/No Grade Reported</w:t>
@@ -6659,72 +6835,72 @@
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’ grade will NOT remain on a student’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-37"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>transcript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75968D09" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="42706228" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BAD8463" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="6C72646E" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>N/No</w:t>
       </w:r>
@@ -7081,810 +7257,998 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABC9605" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="005D19C9" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc235185918"/>
+      <w:r w:rsidRPr="005D19C9">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
-    <w:p w14:paraId="6FD3FF4D" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00413294" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="27C5B964" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00CE0060">
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D19C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00413294">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7122FD0C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6765FFDA" w14:textId="77777777" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
+    <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F1535D2" w14:textId="77777777" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
+    <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214359271"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235185919"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="373241DA" w14:textId="77777777" w:rsidR="006F59AE" w:rsidRPr="00CE0060" w:rsidRDefault="006F59AE" w:rsidP="00CE0060">
+    <w:p w14:paraId="3AC56042" w14:textId="77777777" w:rsidR="00E41026" w:rsidRPr="00CE0060" w:rsidRDefault="00E41026" w:rsidP="00E41026">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0060">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This is a virtual rotation. Students are responsible for self-paced learning and timely completion of assignments within the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084EADC0" w14:textId="77777777" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
+    <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D6C5E5D" w14:textId="77777777" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
+    <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214359272"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235185920"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
-    <w:p w14:paraId="516CF7CA" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="6BFBEABE">
+    <w:p w14:paraId="12CCEADB" w14:textId="77777777" w:rsidR="00267D6D" w:rsidRPr="00BD79B8" w:rsidRDefault="00267D6D" w:rsidP="00267D6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="6BFBEABE">
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="5C6AF0B3" w14:textId="77777777" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>The following are standard MSUCOM policies across all Clerkship rotations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD79B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5A9558" w14:textId="77777777" w:rsidR="00267D6D" w:rsidRPr="00BD79B8" w:rsidRDefault="00267D6D" w:rsidP="00267D6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60203D3D" w14:textId="77777777" w:rsidR="00267D6D" w:rsidRPr="00C40B5D" w:rsidRDefault="00267D6D" w:rsidP="00267D6D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD79B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00BD79B8">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4FDA390E" w14:textId="77777777" w:rsidR="00267D6D" w:rsidRPr="00C40B5D" w:rsidRDefault="00267D6D" w:rsidP="00267D6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DA0E796" w14:textId="77777777" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
-[...63 lines deleted...]
-    <w:p w14:paraId="1179C8EF" w14:textId="0AC911EC" w:rsidR="006E1B5D" w:rsidRPr="00CE0060" w:rsidRDefault="00902AE6" w:rsidP="00CE0060">
+    <w:p w14:paraId="75E16AE2" w14:textId="77777777" w:rsidR="006E000C" w:rsidRPr="00C40B5D" w:rsidRDefault="006E000C" w:rsidP="006E000C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_Toc214359274"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc235185921"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+    </w:p>
+    <w:p w14:paraId="63CE5B35" w14:textId="77777777" w:rsidR="006E000C" w:rsidRPr="00A52D20" w:rsidRDefault="006E000C" w:rsidP="006E000C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7E8DEAE0" w14:textId="77777777" w:rsidR="006E000C" w:rsidRPr="000044D5" w:rsidRDefault="006E000C" w:rsidP="006E000C">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc235185922"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="25787F6C" w14:textId="77777777" w:rsidR="006E000C" w:rsidRPr="00EA7A22" w:rsidRDefault="006E000C" w:rsidP="006E000C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1A36E277" w14:textId="77777777" w:rsidR="00267D6D" w:rsidRPr="00337EBB" w:rsidRDefault="00267D6D" w:rsidP="00267D6D">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582E6479" w14:textId="60BA41B0" w:rsidR="006E1B5D" w:rsidRPr="00267D6D" w:rsidRDefault="00902AE6" w:rsidP="00267D6D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc235185923"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="081E3FB6" w14:textId="5729B7C7" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="081A8948" w14:textId="5CDF3E97" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B7ED627" w14:textId="77777777" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
+    <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BEA5004" w14:textId="77777777" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
+    <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214359275"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc235185924"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070C65A0" w14:textId="77777777" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
+    <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A35923" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
+    <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="729F350E" w14:textId="77777777" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
+    <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214359276"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235185925"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C353C5" w14:textId="77777777" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
+    <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40719158" w14:textId="77777777" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
+    <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FE1C292" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
+    <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214359277"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235185926"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F24090" w14:textId="77777777" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="60E53677" w14:textId="77777777" w:rsidR="005F716E" w:rsidRDefault="00E20D8B" w:rsidP="005F716E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="005F716E" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="52A3D93C" w14:textId="77777777" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
+    </w:p>
+    <w:p w14:paraId="6B4458FD" w14:textId="54675D2E" w:rsidR="00491CD6" w:rsidRPr="00E20D8B" w:rsidRDefault="00491CD6" w:rsidP="00491CD6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00491CD6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72D1B5A0" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
+    <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214359278"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235185927"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7231AB5D" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
+    <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B0C51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students </w:t>
       </w:r>
       <w:r w:rsidR="001527B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">are responsible for responding to </w:t>
       </w:r>
       <w:r w:rsidR="006317DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">email in a timely manner or as otherwise outlined in course communication. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768812E1" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
+    <w:p w14:paraId="5B2501A4" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D494AEE" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="00CD18CF" w:rsidP="00023D21">
+    <w:p w14:paraId="4AF8CE05" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="00CD18CF" w:rsidP="00023D21">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCC7CC7" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="006573C7">
+    <w:p w14:paraId="5ED38854" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="006573C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42DBC2D9" w14:textId="77777777" w:rsidR="00A96018" w:rsidRPr="00C40B5D" w:rsidRDefault="004022E0" w:rsidP="006573C7">
+    <w:p w14:paraId="7054D36E" w14:textId="75B93FDA" w:rsidR="00A96018" w:rsidRPr="00C40B5D" w:rsidRDefault="004022E0" w:rsidP="006573C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please Note: </w:t>
       </w:r>
       <w:r w:rsidR="00A96018">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CECF89" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
+    <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FFC5FEF" w14:textId="33A026D7" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
+    <w:p w14:paraId="6901697E" w14:textId="22B2110F" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; </w:t>
-[...6 lines deleted...]
-        <w:t>many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
+        <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E54B81" w:rsidRPr="0055268A">
+      <w:r w:rsidR="00BE5998" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF93142" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00907905">
+    <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00907905">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A9D7E86" w14:textId="77777777" w:rsidR="005D7739" w:rsidRPr="00556A65" w:rsidRDefault="005D7739" w:rsidP="005D7739">
+    <w:p w14:paraId="30A5936C" w14:textId="77777777" w:rsidR="00E108FE" w:rsidRPr="00556A65" w:rsidRDefault="00E108FE" w:rsidP="004830D4">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Toc214359279"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc235185928"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="470B9E44" w14:textId="77777777" w:rsidR="005D7739" w:rsidRPr="005F7800" w:rsidRDefault="005D7739" w:rsidP="005D7739">
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="093E63E5" w14:textId="4325D8B5" w:rsidR="00BB0C40" w:rsidRDefault="00E108FE" w:rsidP="00BB0C40">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5998" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5998" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5998" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="009D09CD" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5998" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-[...6 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+    </w:p>
+    <w:p w14:paraId="730F5BEF" w14:textId="5C9D30DC" w:rsidR="00BB0C40" w:rsidRPr="005F7800" w:rsidRDefault="00BB0C40" w:rsidP="00BB0C40">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00BD79B8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="15E39E3A" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="002B6A09">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5839C440" w14:textId="77777777" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
+    <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2AB965" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="000512F6">
+    <w:p w14:paraId="3100DD81" w14:textId="6F020450" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="000512F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>residents</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Additionally, </w:t>
       </w:r>
@@ -7908,235 +8272,168 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="711731FA" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
+    <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21E53F4E" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
+    <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214359280"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235185929"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="1C81CFEC" w14:textId="77777777" w:rsidR="007A6F67" w:rsidRPr="00A871DA" w:rsidRDefault="007A6F67" w:rsidP="007A6F67">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B125332" w14:textId="77777777" w:rsidR="007A6F67" w:rsidRPr="00A871DA" w:rsidRDefault="007A6F67" w:rsidP="007A6F67">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="6F3DAD57" w14:textId="40D6C3BB" w:rsidR="0009293F" w:rsidRPr="007A6F67" w:rsidRDefault="007A6F67" w:rsidP="007A6F67">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5D4D8D" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00632A80">
-[...7 lines deleted...]
-    <w:p w14:paraId="7274CC6C" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
+    <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc169162520"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="47" w:name="_Toc214359281"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc235185930"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="05D33FE7" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="3723D68A" w14:textId="17CD5166" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>by</w:t>
       </w:r>
@@ -8217,93 +8514,100 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId37">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
-        <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
+        <w:t xml:space="preserve">Once a student’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
+        <w:t>eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="009D09CD">
+        <w:t>is</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">are </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36">
+      <w:hyperlink r:id="rId38">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8371,72 +8675,77 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14472D5A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
+    <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09A3A486" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00141639">
+    <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>modifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve">, updates, or extensions </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to</w:t>
       </w:r>
@@ -8608,1017 +8917,1036 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>accommodation</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>going</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EB5F73" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123">
+    <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B9B684" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
+    <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:footerReference w:type="first" r:id="rId37"/>
+          <w:footerReference w:type="first" r:id="rId39"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C9BA379" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00CE0060">
+    <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="-1584" w:firstLine="1080"/>
+        <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc214359282"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc235185931"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="19DB114E" w14:textId="52DDF725" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="00CE0060" w:rsidP="00CE0060">
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="-576"/>
-[...5 lines deleted...]
-        <w:t>For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:ind w:left="-1152"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED60D1" w:rsidRPr="008A57F9" w14:paraId="7C800A8F" w14:textId="77777777" w:rsidTr="00CE0060">
+      <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
-          <w:trHeight w:val="729"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="766"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="579A1485" w14:textId="77777777" w:rsidR="00ED60D1" w:rsidRPr="008A57F9" w:rsidRDefault="00ED60D1" w:rsidP="008C2CBC">
+          <w:p w14:paraId="575AE878" w14:textId="77777777" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A57F9">
+            <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1212E6" w14:textId="77777777" w:rsidR="00ED60D1" w:rsidRPr="008A57F9" w:rsidRDefault="00ED60D1" w:rsidP="008C2CBC">
+          <w:p w14:paraId="55951604" w14:textId="77777777" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A57F9">
+            <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Submission Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="496BE090" w14:textId="77777777" w:rsidR="00ED60D1" w:rsidRPr="008A57F9" w:rsidRDefault="00ED60D1" w:rsidP="008C2CBC">
+          <w:p w14:paraId="1A39A8DA" w14:textId="77777777" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A57F9">
+            <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A92DA70" w14:textId="77777777" w:rsidR="00ED60D1" w:rsidRPr="008A57F9" w:rsidRDefault="00ED60D1" w:rsidP="008C2CBC">
+          <w:p w14:paraId="310F82B2" w14:textId="511360A1" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>No</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Reported</w:t>
+              <w:t>No Grade Reported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED2EAA0" w14:textId="77777777" w:rsidR="00ED60D1" w:rsidRPr="008A57F9" w:rsidRDefault="00ED60D1" w:rsidP="008C2CBC">
+          <w:p w14:paraId="3B15B5CA" w14:textId="77777777" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A57F9">
+            <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED60D1" w:rsidRPr="008A57F9" w14:paraId="0168A413" w14:textId="77777777" w:rsidTr="00CE0060">
+      <w:tr w:rsidR="00BD79B8" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00FF5E5B">
         <w:trPr>
-          <w:trHeight w:val="1133"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57221BB0" w14:textId="77777777" w:rsidR="00ED60D1" w:rsidRPr="00E54B81" w:rsidRDefault="00ED60D1" w:rsidP="008C2CBC">
+          <w:p w14:paraId="54F1C8CB" w14:textId="49EA5DEB" w:rsidR="00BD79B8" w:rsidRPr="00CC6A27" w:rsidRDefault="00BD79B8" w:rsidP="00BD79B8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54B81">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Weekly Quizzes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="528D25FF" w14:textId="77777777" w:rsidR="00ED60D1" w:rsidRPr="00E54B81" w:rsidRDefault="00ED60D1" w:rsidP="008C2CBC">
+          <w:p w14:paraId="5AB0F91F" w14:textId="1304B80B" w:rsidR="00BD79B8" w:rsidRPr="009275FB" w:rsidRDefault="00BD79B8" w:rsidP="00BD79B8">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54B81">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D2L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3256" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="316C88D0" w14:textId="42C74440" w:rsidR="00BD79B8" w:rsidRPr="00562F84" w:rsidRDefault="00BD79B8" w:rsidP="00BD79B8">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54B81">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Completed weekly by Sunday at 11:59pm. A score of ≥80% overall in the course is required to pass. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2532" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC94EC2" w14:textId="0E9FF54A" w:rsidR="00BD79B8" w:rsidRPr="00CC6A27" w:rsidRDefault="00BD79B8" w:rsidP="00BD79B8">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="36" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54B81">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Will be conditional until all requirements are met.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64DF2EFB" w14:textId="5A5E4CA4" w:rsidR="00BD79B8" w:rsidRPr="00CC6A27" w:rsidRDefault="00BD79B8" w:rsidP="00BD79B8">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54B81">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Failure to complete and submit by the last day of the rotation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD79B8" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00FF5E5B">
+        <w:trPr>
+          <w:trHeight w:val="1381"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2291" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="498DB3AE" w14:textId="50BAA97C" w:rsidR="00BD79B8" w:rsidRPr="00CC6A27" w:rsidRDefault="00BD79B8" w:rsidP="00BD79B8">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E54B81">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Weekly Projects</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2894" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C32FADE" w14:textId="68BFF772" w:rsidR="00BD79B8" w:rsidRPr="009275FB" w:rsidRDefault="00BD79B8" w:rsidP="00BD79B8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54B81">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF79988" w14:textId="77777777" w:rsidR="00ED60D1" w:rsidRPr="00E54B81" w:rsidRDefault="00ED60D1" w:rsidP="008C2CBC">
-[...126 lines deleted...]
-          <w:p w14:paraId="4198CA3E" w14:textId="7553E529" w:rsidR="00A123CF" w:rsidRPr="00E54B81" w:rsidRDefault="00A123CF" w:rsidP="00A123CF">
+          <w:p w14:paraId="61BE6821" w14:textId="29057FF5" w:rsidR="00BD79B8" w:rsidRPr="00CC6A27" w:rsidRDefault="00BD79B8" w:rsidP="00BD79B8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54B81">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed weekly and uploaded by Sunday at 11:59pm. A score of ≥80% overall in the course is required to pass. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9382EB" w14:textId="77777777" w:rsidR="00A123CF" w:rsidRPr="00E54B81" w:rsidRDefault="00A123CF" w:rsidP="00A123CF">
+          <w:p w14:paraId="60ADAA4E" w14:textId="530AA442" w:rsidR="00BD79B8" w:rsidRPr="00CC6A27" w:rsidRDefault="00BD79B8" w:rsidP="00BD79B8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54B81">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be conditional until all requirements are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F123568" w14:textId="77777777" w:rsidR="00A123CF" w:rsidRPr="00E54B81" w:rsidRDefault="00A123CF" w:rsidP="00A123CF">
+          <w:p w14:paraId="016B56E5" w14:textId="3CF43036" w:rsidR="00BD79B8" w:rsidRPr="00CC6A27" w:rsidRDefault="00BD79B8" w:rsidP="00BD79B8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54B81">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit by the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED60D1" w:rsidRPr="008A57F9" w14:paraId="6769E519" w14:textId="77777777" w:rsidTr="00CE0060">
+      <w:tr w:rsidR="00B21891" w:rsidRPr="00C40B5D" w14:paraId="032278D3" w14:textId="77777777" w:rsidTr="00A95801">
         <w:trPr>
-          <w:trHeight w:val="1250"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="062E6A39" w14:textId="77777777" w:rsidR="00ED60D1" w:rsidRPr="00E54B81" w:rsidRDefault="00ED60D1" w:rsidP="008C2CBC">
+          <w:p w14:paraId="314AB395" w14:textId="5A3AC7A4" w:rsidR="00B21891" w:rsidRPr="00A31C50" w:rsidRDefault="00B21891" w:rsidP="00B21891">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A31C50">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Student Evaluation of Clerkship Rotation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F135E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E54B81">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D41B94">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Student Evaluation of Clerkship Rotation</w:t>
+              <w:t>(Optional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DADAFB3" w14:textId="77777777" w:rsidR="00ED60D1" w:rsidRPr="00E54B81" w:rsidRDefault="00ED60D1" w:rsidP="008C2CBC">
+          <w:p w14:paraId="19D82370" w14:textId="3B6AB8C0" w:rsidR="00B21891" w:rsidRPr="009275FB" w:rsidRDefault="00B21891" w:rsidP="00B21891">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
+              <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E54B81">
+            <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
+              <w:t xml:space="preserve">Can be accessed and submitted electronically by students within the dashboard of their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8BE495" w14:textId="77777777" w:rsidR="00E54B81" w:rsidRDefault="00E54B81" w:rsidP="008C2CBC">
+          <w:p w14:paraId="13D43E08" w14:textId="605363F5" w:rsidR="00B21891" w:rsidRPr="009C3C16" w:rsidRDefault="00B21891" w:rsidP="00B21891">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This evaluation is optional. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="505C712D" w14:textId="7A2E8957" w:rsidR="00B21891" w:rsidRPr="2FA7D722" w:rsidRDefault="00B21891" w:rsidP="00B21891">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This evaluation is optional. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3738" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="056EB500" w14:textId="4E4FF36E" w:rsidR="00B21891" w:rsidRPr="2D104CAB" w:rsidRDefault="00B21891" w:rsidP="00B21891">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00E54B81">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% by 11:59 pm the last day of the rotation</w:t>
-[...56 lines deleted...]
-              <w:t>Students will not fail OST 624 for not completing the student evaluation; however, their grade will remain an NGR until it is completed.</w:t>
+              <w:t xml:space="preserve">This evaluation is optional. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="56D8BC36" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+        <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
+          <w:headerReference w:type="first" r:id="rId40"/>
+          <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D030B18" w14:textId="77777777" w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidRDefault="00C63645" w:rsidP="00C63645">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C63645" w:rsidRPr="00C63645" w:rsidSect="00C63645">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40AF0AF0" w14:textId="77777777" w:rsidR="00663AB4" w:rsidRDefault="00663AB4" w:rsidP="00E756E0">
+    <w:p w14:paraId="5F4B3233" w14:textId="77777777" w:rsidR="003E38ED" w:rsidRDefault="003E38ED" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34B7A42E" w14:textId="77777777" w:rsidR="00663AB4" w:rsidRDefault="00663AB4" w:rsidP="00E756E0">
+    <w:p w14:paraId="233D0CE8" w14:textId="77777777" w:rsidR="003E38ED" w:rsidRDefault="003E38ED" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3483745C" w14:textId="77777777" w:rsidR="00663AB4" w:rsidRDefault="00663AB4">
+    <w:p w14:paraId="37C58C2F" w14:textId="77777777" w:rsidR="003E38ED" w:rsidRDefault="003E38ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="460D91E4" w14:textId="2B2F1F64" w:rsidR="008A65FF" w:rsidRDefault="008A65FF">
+  <w:p w14:paraId="076BA14D" w14:textId="57BA17E4" w:rsidR="00811634" w:rsidRDefault="00811634" w:rsidP="00811634">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
     </w:r>
+    <w:r w:rsidR="0042035B">
+      <w:t>7/</w:t>
+    </w:r>
+    <w:r w:rsidR="00D836DA">
+      <w:t>22</w:t>
+    </w:r>
+    <w:r w:rsidR="0042035B">
+      <w:t>/26</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="52C5E471" w14:textId="77777777" w:rsidR="00811634" w:rsidRDefault="00811634">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F1DE5A6" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
+  <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="58FFE047" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
+  <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B1783C7" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
+  <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="30274DEC" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
+  <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="6EE52E66" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
+  <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="556DB083" w14:textId="77777777" w:rsidR="00663AB4" w:rsidRDefault="00663AB4" w:rsidP="00E756E0">
+    <w:p w14:paraId="2D92E1F6" w14:textId="77777777" w:rsidR="003E38ED" w:rsidRDefault="003E38ED" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="258614C8" w14:textId="77777777" w:rsidR="00663AB4" w:rsidRDefault="00663AB4" w:rsidP="00E756E0">
+    <w:p w14:paraId="7295FFC1" w14:textId="77777777" w:rsidR="003E38ED" w:rsidRDefault="003E38ED" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="327F67D9" w14:textId="77777777" w:rsidR="00663AB4" w:rsidRDefault="00663AB4">
+    <w:p w14:paraId="26308186" w14:textId="77777777" w:rsidR="003E38ED" w:rsidRDefault="003E38ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="344795AE" w14:textId="72A6705B" w:rsidR="004A166C" w:rsidRDefault="00FC307E">
+  <w:p w14:paraId="568075DA" w14:textId="63348403" w:rsidR="009169CD" w:rsidRDefault="009169CD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
-      <w:t>Ost 624 Essentials of Diabetes</w:t>
+      <w:t>OST 624 Essentials of Diabetes</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4EF4E1A3" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
+  <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="23810435" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
+  <w:p w14:paraId="685AB554" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004A166C" w14:paraId="33C89F1D" w14:textId="77777777" w:rsidTr="31330843">
+    <w:tr w:rsidR="007D13F7" w14:paraId="7A2DCD4E" w14:textId="77777777" w:rsidTr="31330843">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="75D6F0C2" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
+        <w:p w14:paraId="7E452476" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:t>Course and number</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="51DF417B" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
+        <w:p w14:paraId="3D94B462" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7CDFE106" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
+        <w:p w14:paraId="0CD8F4A3" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="328CDFCC" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
+  <w:p w14:paraId="4A2A1D1A" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
@@ -13294,50 +13622,51 @@
   <w:num w:numId="29" w16cid:durableId="969631907">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="885069547">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1336226752">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="717247868">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="368803471">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="952901057">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -13355,430 +13684,440 @@
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
-    <w:rsid w:val="000346DB"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
+    <w:rsid w:val="00054FED"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
+    <w:rsid w:val="00084A82"/>
     <w:rsid w:val="00085214"/>
-    <w:rsid w:val="00087873"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
-    <w:rsid w:val="000B3557"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
+    <w:rsid w:val="000C5851"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
-    <w:rsid w:val="000E4A67"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
+    <w:rsid w:val="000F3F31"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
+    <w:rsid w:val="001207EC"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
+    <w:rsid w:val="00125E36"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
-    <w:rsid w:val="00145475"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
+    <w:rsid w:val="00164CA5"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
+    <w:rsid w:val="00174BDF"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
-    <w:rsid w:val="0018031E"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
+    <w:rsid w:val="001B4D6F"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
+    <w:rsid w:val="001C03AB"/>
     <w:rsid w:val="001C1AB7"/>
+    <w:rsid w:val="001C1B10"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
+    <w:rsid w:val="001D2CB6"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
+    <w:rsid w:val="001E31F3"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
+    <w:rsid w:val="001F3E20"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
-    <w:rsid w:val="0024488A"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
-    <w:rsid w:val="002664DC"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
+    <w:rsid w:val="00267D6D"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
-    <w:rsid w:val="00286EA1"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
+    <w:rsid w:val="00294A57"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
-    <w:rsid w:val="002A3DDE"/>
+    <w:rsid w:val="002A544A"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
+    <w:rsid w:val="002B5925"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
+    <w:rsid w:val="002C2C56"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
+    <w:rsid w:val="00301EA6"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
@@ -13791,531 +14130,544 @@
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
-    <w:rsid w:val="00365667"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
-    <w:rsid w:val="0037033C"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
+    <w:rsid w:val="003B5568"/>
     <w:rsid w:val="003B6CD1"/>
+    <w:rsid w:val="003B7692"/>
     <w:rsid w:val="003C0CE8"/>
+    <w:rsid w:val="003C11B3"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
+    <w:rsid w:val="003E38ED"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
+    <w:rsid w:val="004131E6"/>
+    <w:rsid w:val="00413294"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
+    <w:rsid w:val="0042035B"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
+    <w:rsid w:val="00430E36"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
+    <w:rsid w:val="004830D4"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
+    <w:rsid w:val="00491CD6"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
-    <w:rsid w:val="004A13A9"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
-    <w:rsid w:val="004D0735"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
+    <w:rsid w:val="004F05AF"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
+    <w:rsid w:val="004F1CF7"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
+    <w:rsid w:val="00501368"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
-    <w:rsid w:val="00543B75"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
+    <w:rsid w:val="005612C2"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
-    <w:rsid w:val="005B770B"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
+    <w:rsid w:val="005D19C9"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
-    <w:rsid w:val="005D7739"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
+    <w:rsid w:val="005E74B4"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
+    <w:rsid w:val="005F716E"/>
     <w:rsid w:val="005F7470"/>
+    <w:rsid w:val="005F7D88"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
+    <w:rsid w:val="00620EBA"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
-    <w:rsid w:val="0064035F"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
+    <w:rsid w:val="006548F4"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
-    <w:rsid w:val="00663AB4"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
+    <w:rsid w:val="006A1587"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
+    <w:rsid w:val="006E000C"/>
+    <w:rsid w:val="006E0B60"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
-    <w:rsid w:val="006E2AA7"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
-    <w:rsid w:val="006F59AE"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
+    <w:rsid w:val="007029CA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
@@ -14329,423 +14681,425 @@
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
-    <w:rsid w:val="00785D1C"/>
+    <w:rsid w:val="00785ABC"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
+    <w:rsid w:val="007A6F67"/>
     <w:rsid w:val="007A6FB0"/>
+    <w:rsid w:val="007A75FE"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
+    <w:rsid w:val="007B03A9"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
-    <w:rsid w:val="007D26DC"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
+    <w:rsid w:val="007E1ED5"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
-    <w:rsid w:val="007F7844"/>
-    <w:rsid w:val="00802A41"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
+    <w:rsid w:val="00811634"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
+    <w:rsid w:val="00827410"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
-    <w:rsid w:val="008312C4"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
+    <w:rsid w:val="00870061"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
-    <w:rsid w:val="00877D34"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
-    <w:rsid w:val="008906A9"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
+    <w:rsid w:val="008938FB"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
-    <w:rsid w:val="008A65FF"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
-    <w:rsid w:val="008E1CE7"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
-    <w:rsid w:val="0090036E"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
+    <w:rsid w:val="00906B1E"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
+    <w:rsid w:val="009169CD"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
-    <w:rsid w:val="00973185"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
+    <w:rsid w:val="00980D1D"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
+    <w:rsid w:val="009A62E7"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
-    <w:rsid w:val="009D155F"/>
+    <w:rsid w:val="009D09CD"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
+    <w:rsid w:val="009F5D40"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
+    <w:rsid w:val="00A10AA5"/>
     <w:rsid w:val="00A11C1F"/>
-    <w:rsid w:val="00A123CF"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
-    <w:rsid w:val="00A312F4"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
@@ -14782,738 +15136,751 @@
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
+    <w:rsid w:val="00AB5137"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
+    <w:rsid w:val="00AC428A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
-    <w:rsid w:val="00AD2998"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
-    <w:rsid w:val="00AD5B67"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
+    <w:rsid w:val="00AE71B2"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
-    <w:rsid w:val="00B027BB"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
+    <w:rsid w:val="00B21891"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
+    <w:rsid w:val="00B40343"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
+    <w:rsid w:val="00B651AC"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
+    <w:rsid w:val="00B75106"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
+    <w:rsid w:val="00B956F1"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
+    <w:rsid w:val="00BA5810"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
+    <w:rsid w:val="00BB0C40"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
-    <w:rsid w:val="00BC1482"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
+    <w:rsid w:val="00BD79B8"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
+    <w:rsid w:val="00BE5998"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
-    <w:rsid w:val="00C014DC"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
-    <w:rsid w:val="00C02C85"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
+    <w:rsid w:val="00C17FB4"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
+    <w:rsid w:val="00C33F4E"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
+    <w:rsid w:val="00C34FDD"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
+    <w:rsid w:val="00C63645"/>
     <w:rsid w:val="00C64213"/>
-    <w:rsid w:val="00C64942"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
+    <w:rsid w:val="00C72FB7"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
-    <w:rsid w:val="00C948A7"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
+    <w:rsid w:val="00CA5C7C"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
-    <w:rsid w:val="00CC4EAB"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
-    <w:rsid w:val="00CD2394"/>
     <w:rsid w:val="00CD2E3B"/>
-    <w:rsid w:val="00CD3E3F"/>
     <w:rsid w:val="00CD745E"/>
-    <w:rsid w:val="00CE0060"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
+    <w:rsid w:val="00D12FA5"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
+    <w:rsid w:val="00D53707"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
+    <w:rsid w:val="00D60767"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
+    <w:rsid w:val="00D62717"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
+    <w:rsid w:val="00D650D1"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
+    <w:rsid w:val="00D836DA"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
-    <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
+    <w:rsid w:val="00DB2358"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
-    <w:rsid w:val="00DD4AE8"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
-    <w:rsid w:val="00DD66BD"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
-    <w:rsid w:val="00DF4E5D"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
+    <w:rsid w:val="00E108FE"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
+    <w:rsid w:val="00E22054"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
+    <w:rsid w:val="00E33EE6"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
+    <w:rsid w:val="00E36F6D"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
+    <w:rsid w:val="00E41026"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
-    <w:rsid w:val="00E4659A"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
-    <w:rsid w:val="00E53C1D"/>
     <w:rsid w:val="00E54A7C"/>
-    <w:rsid w:val="00E54B81"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
+    <w:rsid w:val="00E74727"/>
+    <w:rsid w:val="00E74B29"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
+    <w:rsid w:val="00E823F1"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
+    <w:rsid w:val="00EC436C"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
-    <w:rsid w:val="00ED60D1"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
+    <w:rsid w:val="00EE19DC"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
-    <w:rsid w:val="00EF216A"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
+    <w:rsid w:val="00F3742E"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
-    <w:rsid w:val="00F7141B"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
-    <w:rsid w:val="00F87277"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
-    <w:rsid w:val="00F903A3"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
-    <w:rsid w:val="00FC307E"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
+    <w:rsid w:val="00FF4EE3"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
@@ -15610,120 +15977,121 @@
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="199A9A22"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
+    <w:rsid w:val="1E977479"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="202DB2AA"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23AE0AF8"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
-    <w:rsid w:val="2639CD1C"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
-    <w:rsid w:val="27DBBE57"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
     <w:rsid w:val="2A9DFB87"/>
     <w:rsid w:val="2B7AA836"/>
+    <w:rsid w:val="2BC4AF7B"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
     <w:rsid w:val="2E7D72C9"/>
     <w:rsid w:val="2E96387C"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
+    <w:rsid w:val="2F76EBAE"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
@@ -15775,54 +16143,56 @@
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
+    <w:rsid w:val="47F6921B"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="49706C10"/>
+    <w:rsid w:val="49B855DC"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A739735"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
@@ -15903,157 +16273,161 @@
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="65F5EF30"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
+    <w:rsid w:val="69378190"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6BFBEABE"/>
+    <w:rsid w:val="6C0AA7DE"/>
     <w:rsid w:val="6C217A6A"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="703E143E"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="71802E56"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="764518B9"/>
+    <w:rsid w:val="766A735E"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7B163B1B"/>
+    <w:rsid w:val="7BA8E40A"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F6599F1"/>
     <w:rsid w:val="7F97FEE0"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="032FF7CE"/>
+  <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A6152677-E8FE-4CC8-83E5-6A7D43CFD04A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -16830,51 +17204,51 @@
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F91C00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:smallCaps/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005D7739"/>
+    <w:rsid w:val="003B7692"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
@@ -17750,51 +18124,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professional.diabetes.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professional.diabetes.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anteseli@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professional.diabetes.org/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://professional.diabetes.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anteseli@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18065,56 +18439,110 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -18341,166 +18769,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...49 lines deleted...]
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E4897E4-D24C-4F65-88C7-4F7B6148E0C4}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
-[...12 lines deleted...]
-</clbl:labelList>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{171BB20D-B93B-4E24-B82D-BC8DECEAE254}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>19914</Characters>
+  <Pages>13</Pages>
+  <Words>3681</Words>
+  <Characters>20986</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>165</Lines>
-  <Paragraphs>46</Paragraphs>
+  <Lines>174</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>MSUCOM Clerkship Syllabus</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23361</CharactersWithSpaces>
+  <CharactersWithSpaces>24618</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
-  <dc:creator>Antes, Elizabeth</dc:creator>
+  <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>127200</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>