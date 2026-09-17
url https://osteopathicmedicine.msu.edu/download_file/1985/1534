--- v0 (2026-01-08)
+++ v1 (2026-09-17)
@@ -1,410 +1,468 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
-[...17 lines deleted...]
-    <w:p w14:paraId="2D5A9237" w14:textId="77777777" w:rsidR="003A5573" w:rsidRPr="00AD69E2" w:rsidRDefault="003A5573" w:rsidP="003A5573">
+    <w:p w14:paraId="0838ACF8" w14:textId="75D8BD47" w:rsidR="00022296" w:rsidRPr="00AD69E2" w:rsidRDefault="002F5DB4" w:rsidP="2DD5AA23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>OST 627</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06A81E3A" w14:textId="77777777" w:rsidR="003A5573" w:rsidRPr="009F40C6" w:rsidRDefault="003A5573" w:rsidP="003A5573">
+        <w:t>OST 62</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE414E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBF4951" w14:textId="77777777" w:rsidR="00C27B72" w:rsidRPr="009F40C6" w:rsidRDefault="00C27B72" w:rsidP="00C27B72">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Fundamentals of Health Policy and Advocacy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4CFAC0" w14:textId="77777777" w:rsidR="0038642E" w:rsidRPr="001613D1" w:rsidRDefault="0038642E" w:rsidP="0038642E">
+    <w:p w14:paraId="3B59ED50" w14:textId="590506CA" w:rsidR="007D7480" w:rsidRPr="001613D1" w:rsidRDefault="007D7480" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A3C72F0" w14:textId="77777777" w:rsidR="0038642E" w:rsidRPr="001613D1" w:rsidRDefault="0038642E" w:rsidP="0038642E">
+    <w:p w14:paraId="27E1EB3C" w14:textId="77777777" w:rsidR="00A54D0A" w:rsidRPr="001613D1" w:rsidRDefault="00A54D0A" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C123D34" w14:textId="77777777" w:rsidR="0038642E" w:rsidRPr="00A3208A" w:rsidRDefault="0038642E" w:rsidP="0038642E">
-[...20 lines deleted...]
-    <w:p w14:paraId="32C2A977" w14:textId="77777777" w:rsidR="0038642E" w:rsidRDefault="0038642E" w:rsidP="0038642E">
+    <w:p w14:paraId="2479AAC9" w14:textId="0A000B4D" w:rsidR="002732BC" w:rsidRDefault="00100062" w:rsidP="1D9F913C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="554215DF">
+      <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>(VIRTUAL ROTATION)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="29D2C56A" w14:textId="243FC8A6" w:rsidR="00885791" w:rsidRDefault="00885791" w:rsidP="00B611BC">
+        <w:t xml:space="preserve">CLERKSHIP </w:t>
+      </w:r>
+      <w:r w:rsidR="00152C0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ELECTIVE </w:t>
+      </w:r>
+      <w:r w:rsidR="00324A79" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ROTATION</w:t>
+      </w:r>
+      <w:r w:rsidR="00A36723" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002732BC" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>SYLLABUS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="262CD667" w14:textId="70DAA860" w:rsidR="00152C0D" w:rsidRPr="00A3208A" w:rsidRDefault="00152C0D" w:rsidP="1D9F913C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-      </w:pPr>
-[...41 lines deleted...]
-    <w:p w14:paraId="72975D45" w14:textId="77777777" w:rsidR="0038642E" w:rsidRPr="001613D1" w:rsidRDefault="0038642E" w:rsidP="0038642E">
+        <w:t>(VIRTUAL ROTATION)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C383668" w14:textId="77777777" w:rsidR="009C5AD9" w:rsidRDefault="009C5AD9" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F86993F" w14:textId="77777777" w:rsidR="00152C0D" w:rsidRDefault="00152C0D" w:rsidP="00B611BC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14426C7E" w14:textId="77777777" w:rsidR="00E05C70" w:rsidRPr="001613D1" w:rsidRDefault="00E05C70" w:rsidP="00E05C70">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="554215DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>LAUREN AZEVEDO, D.O.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5348E88D" w14:textId="77777777" w:rsidR="00E05C70" w:rsidRPr="001613D1" w:rsidRDefault="00E05C70" w:rsidP="00E05C70">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001613D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>INSTRUCTOR OF RECORD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0E4DB4" w14:textId="77777777" w:rsidR="00E05C70" w:rsidRPr="001613D1" w:rsidRDefault="00E05C70" w:rsidP="00E05C70">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="554215DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>AZEVEDOL@MSU.EDU</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33E22777" w14:textId="77777777" w:rsidR="0038642E" w:rsidRDefault="0038642E" w:rsidP="0038642E">
+    <w:p w14:paraId="52C7BC1F" w14:textId="77777777" w:rsidR="00E05C70" w:rsidRDefault="00E05C70" w:rsidP="00E05C70">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
+    <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="7A63EC82" w14:textId="77777777" w:rsidR="00C27B72" w:rsidRPr="001613D1" w:rsidRDefault="00C27B72" w:rsidP="00B611BC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44DFD73D" w14:textId="3A61087A" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001613D1">
+      <w:r w:rsidRPr="00D64287">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
+      <w:r w:rsidR="00793E57" w:rsidRPr="00D64287">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="007D3933" w:rsidRPr="00D64287">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00793E57" w:rsidRPr="00D64287">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64287">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="007D3933" w:rsidRPr="00D64287">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -436,6361 +494,6149 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
       </w:r>
       <w:r w:rsidR="00E660ED" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75ECB700" w14:textId="124BD617" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="0038642E" w:rsidP="00B611BC">
+    <w:p w14:paraId="5A6F452F" w14:textId="77777777" w:rsidR="00AB7A2B" w:rsidRDefault="00AB7A2B" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="47C356BA" w14:textId="1EC7870F" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52AC76F5" w14:textId="65A36D2E" w:rsidR="00AB7A2B" w:rsidRPr="00EA046C" w:rsidRDefault="00AB7A2B" w:rsidP="00AB7A2B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:iCs/>
-[...23 lines deleted...]
-    <w:p w14:paraId="2F088DB9" w14:textId="3BE22046" w:rsidR="00A54D0A" w:rsidRPr="00C40B5D" w:rsidRDefault="0038642E" w:rsidP="00B611BC">
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>SHANNON GROCHULSKI-FRIES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5C664D" w14:textId="451F269E" w:rsidR="00AB7A2B" w:rsidRPr="001613D1" w:rsidRDefault="00CC48F9" w:rsidP="00AB7A2B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>SECONDARY</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7A2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB7A2B" w:rsidRPr="001613D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>COURSE ASSISTANT (CA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCD74E3" w14:textId="636DEA4A" w:rsidR="00AB7A2B" w:rsidRDefault="00CC48F9" w:rsidP="00AB7A2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="001A175F">
+        <w:r w:rsidRPr="00AA4F1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>grochuls@msu.edu</w:t>
+          <w:t>GROCHULS@MSU.EDU</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="120C2B1D" w14:textId="77777777" w:rsidR="00CC48F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00CC48F9" w:rsidP="00AB7A2B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EDA288B" w14:textId="77777777" w:rsidR="00D64287" w:rsidRDefault="00D64287" w:rsidP="70FB6F6B">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF99B53" w14:textId="64A6676A" w:rsidR="00E405FF" w:rsidRPr="006B6394" w:rsidRDefault="00E405FF" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E20F6">
+      <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
-      <w:r w:rsidR="00B72C2C" w:rsidRPr="005E20F6">
+      <w:r w:rsidR="00B72C2C" w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005E20F6">
+      <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
-      <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
+      <w:r w:rsidR="6CC06FD2" w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r w:rsidRPr="005E20F6">
+      <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00345472" w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E20F6">
+      <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239FD602" w14:textId="0ED72EF4" w:rsidR="00655B9C" w:rsidRDefault="00EE1C27">
+    <w:p w14:paraId="0FF23AE1" w14:textId="03B73299" w:rsidR="00142938" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="553ED0F6">
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="005A4CDC" w:rsidRPr="00C40B5D">
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="553ED0F6">
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214358958" w:history="1">
-        <w:r w:rsidR="00655B9C" w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155182" w:history="1">
+        <w:r w:rsidR="00142938" w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00655B9C">
+        <w:r w:rsidR="00142938">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00655B9C">
+        <w:r w:rsidR="00142938">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00655B9C">
-[...10 lines deleted...]
-        <w:r w:rsidR="00655B9C">
+        <w:r w:rsidR="00142938">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155182 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00142938">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00142938">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00655B9C">
+        <w:r w:rsidR="00142938">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00655B9C">
+        <w:r w:rsidR="00142938">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="45E1D6DB" w14:textId="78D12BE2" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="5AC983BB" w14:textId="3C3072E5" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358959" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155183" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358959 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155183 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03FC6385" w14:textId="3F775406" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="7FCF8D66" w14:textId="0E1CB8B9" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358960" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155184" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358960 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155184 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="048299EC" w14:textId="16ECE4A5" w:rsidR="00655B9C" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+    <w:p w14:paraId="5870748B" w14:textId="089C06C0" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358961" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155185" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358961 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155185 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2157937B" w14:textId="3B04CE11" w:rsidR="00655B9C" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+    <w:p w14:paraId="6D33E750" w14:textId="0F4D1F43" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358962" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155186" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358962 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155186 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37C1979F" w14:textId="62266CD3" w:rsidR="00655B9C" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+    <w:p w14:paraId="7B3DDAB3" w14:textId="66ADE671" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358963" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155187" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358963 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155187 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18E2829C" w14:textId="5384F4E6" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="0EFC01F0" w14:textId="7E0DA338" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358964" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155188" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358964 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155188 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44B957F7" w14:textId="3D2EB40A" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="74E2FFDE" w14:textId="43CB72A0" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358965" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155189" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358965 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155189 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1570688A" w14:textId="16295220" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="437EE3E1" w14:textId="6C7A2B00" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358966" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155190" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358966 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155190 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14672664" w14:textId="3FA9F481" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="75F90EDE" w14:textId="4EC067EA" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358967" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155191" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358967 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155191 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54387CE7" w14:textId="7DA97C29" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="6EBC5C92" w14:textId="52AF5487" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358968" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155192" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358968 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155192 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="161C9B10" w14:textId="5657CD0C" w:rsidR="00655B9C" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+    <w:p w14:paraId="4B384C0B" w14:textId="6AD1A580" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358969" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155193" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Professionalism</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358969 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155193 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="627572ED" w14:textId="5066C7E2" w:rsidR="00655B9C" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+    <w:p w14:paraId="49CA1757" w14:textId="7A57CDE5" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358970" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155194" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Practice-Based Learning and Improvement</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358970 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155194 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EC6DE31" w14:textId="4A3BEB2C" w:rsidR="00655B9C" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+    <w:p w14:paraId="68EE3A2C" w14:textId="53B58C5E" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358971" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155195" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Systems-Based Practice</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358971 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155195 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E46CD73" w14:textId="350D829B" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="163A9476" w14:textId="2C44F917" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358972" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155196" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358972 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155196 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D4491D7" w14:textId="56FCA66A" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="605E2A9D" w14:textId="4B7BE3EE" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358973" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155197" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358973 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155197 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0A9BAF83" w14:textId="53448700" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="1795A846" w14:textId="45BC9B33" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358974" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155198" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358974 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155198 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11A8F63B" w14:textId="1F2559E4" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="636533BC" w14:textId="1F49F1E5" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358975" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155199" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358975 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155199 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19FAED68" w14:textId="087B481B" w:rsidR="00655B9C" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+    <w:p w14:paraId="3C7E96E1" w14:textId="6DCB1369" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358976" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155200" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358976 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155200 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A727C8E" w14:textId="15BF1E10" w:rsidR="00655B9C" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+    <w:p w14:paraId="5F6EF893" w14:textId="0444FD9B" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358977" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155201" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Websites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358977 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155201 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25214242" w14:textId="319F25C0" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="3F42FA24" w14:textId="55996E60" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358978" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155202" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358978 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155202 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07F79C52" w14:textId="4B24FE34" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="07830FA6" w14:textId="0E65B3DA" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358979" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155203" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ONLINE MODULES and assignments</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358979 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155203 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4134AE0F" w14:textId="6DDDD28F" w:rsidR="00655B9C" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+    <w:p w14:paraId="49FBFB3E" w14:textId="274E40E2" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358980" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155204" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Module 1: Introduction to Advocacy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358980 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155204 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D065F1A" w14:textId="49E27AB0" w:rsidR="00655B9C" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+    <w:p w14:paraId="62E24C3E" w14:textId="46F064AE" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358981" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155205" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Module 2: Identify and Research Healthcare Issue</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358981 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155205 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="187B2045" w14:textId="771BF728" w:rsidR="00655B9C" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+    <w:p w14:paraId="1E93D4BF" w14:textId="0552CE0C" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358982" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155206" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Module 3: Connecting with your Legislatures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358982 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155206 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4691B6E8" w14:textId="0DB4408C" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="28555E48" w14:textId="1864C46B" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358983" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155207" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Reflective Essay</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358983 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155207 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F22B2D4" w14:textId="666B4F4D" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="6E0EC127" w14:textId="003318C9" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358984" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155208" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358984 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155208 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="513352F8" w14:textId="6A9E5FAF" w:rsidR="00655B9C" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+    <w:p w14:paraId="4714DC92" w14:textId="1B939420" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358985" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155209" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358985 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155209 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3902D9C6" w14:textId="59DC327D" w:rsidR="00655B9C" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+    <w:p w14:paraId="065E99FF" w14:textId="139F2922" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358986" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155210" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358986 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155210 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D694710" w14:textId="09E7F508" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="76466DA7" w14:textId="1688751A" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358987" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155211" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358987 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155211 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AD80B41" w14:textId="3CB6E7BF" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="06E98B58" w14:textId="2379EB52" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358988" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155212" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358988 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155212 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D34794F" w14:textId="47E4D3F7" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="48936332" w14:textId="5BCBE48B" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358989" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155213" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358989 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155213 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="011E8420" w14:textId="5F167A46" w:rsidR="00655B9C" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+    <w:p w14:paraId="59513FCB" w14:textId="3150F857" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358990" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155214" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358990 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155214 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0ABF6A7D" w14:textId="1C9787DA" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="1D09254A" w14:textId="50E82CD9" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358991" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155215" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358991 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155215 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C64ECFD" w14:textId="1E07F1DC" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="02E859DC" w14:textId="78C11123" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358992" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155216" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00E731C5">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358992 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155216 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76E4985C" w14:textId="3659B20C" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="26CBF576" w14:textId="2CF17616" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358993" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155217" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358993 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155217 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AB5FFFA" w14:textId="7A884A3F" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="79946D9B" w14:textId="6BEB832E" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358994" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155218" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358994 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155218 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7329EBB7" w14:textId="719D5756" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="4E3DDDED" w14:textId="3B560F0A" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358995" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155219" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358995 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155219 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A44B9C7" w14:textId="6005EE96" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="3677A870" w14:textId="5D955924" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358996" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155220" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358996 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155220 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2997C928" w14:textId="0F38F751" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="27859446" w14:textId="4CB410BF" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358997" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155221" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358997 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155221 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F0CD068" w14:textId="2BE930A6" w:rsidR="00655B9C" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
-[...60 lines deleted...]
-    <w:p w14:paraId="69A40D8E" w14:textId="196D079B" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="4A961520" w14:textId="3A418843" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214358999" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155222" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214358999 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155222 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55A8F061" w14:textId="4F299C3C" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="7AB54257" w14:textId="6BBFB8EB" w:rsidR="00142938" w:rsidRDefault="00142938">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239155223" w:history="1">
+        <w:r w:rsidRPr="00F91442">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155223 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="16BEFC05" w14:textId="10304C27" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359000" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155224" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155224 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37D6FB66" w14:textId="4485CB5D" w:rsidR="00142938" w:rsidRDefault="00142938">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239155225" w:history="1">
+        <w:r w:rsidRPr="00F91442">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359000 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155225 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D1A9360" w14:textId="7516CF1B" w:rsidR="00655B9C" w:rsidRDefault="00655B9C">
+    <w:p w14:paraId="4D7738A4" w14:textId="74932B76" w:rsidR="00142938" w:rsidRDefault="00142938">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359001" w:history="1">
-        <w:r w:rsidRPr="00E731C5">
+      <w:hyperlink w:anchor="_Toc239155226" w:history="1">
+        <w:r w:rsidRPr="00F91442">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359001 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239155226 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E3674E5" w14:textId="0F94B76C" w:rsidR="00EE1C27" w:rsidRDefault="00EE1C27" w:rsidP="553ED0F6">
-[...17 lines deleted...]
-    <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="71C4DB71" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3674E5" w14:textId="77777777" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="0089360D" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0048694D">
           <w:headerReference w:type="default" r:id="rId14"/>
-          <w:headerReference w:type="first" r:id="rId15"/>
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
+    <w:p w14:paraId="0FBE8D92" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00CF31F9" w:rsidP="00CE59C9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00593906">
+        <w:ind w:left="-1008"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc239155182"/>
+      <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2604"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2056"/>
+        <w:gridCol w:w="2506"/>
+        <w:gridCol w:w="4847"/>
+        <w:gridCol w:w="1997"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D11E3F" w:rsidRPr="00C40B5D" w14:paraId="6F8A3FF9" w14:textId="342BC71B" w:rsidTr="00A16FFC">
+      <w:tr w:rsidR="002F1EA4" w:rsidRPr="00C40B5D" w14:paraId="45F64078" w14:textId="4521AE2D" w:rsidTr="002F1EA4">
         <w:trPr>
-          <w:trHeight w:val="505"/>
+          <w:trHeight w:val="396"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="00D11E3F" w:rsidRPr="00515EC5" w:rsidRDefault="00D11E3F" w:rsidP="006D1DF8">
+          <w:p w14:paraId="1C49E5A5" w14:textId="77777777" w:rsidR="002F1EA4" w:rsidRPr="00515EC5" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E770498" w14:textId="77777777" w:rsidR="00D11E3F" w:rsidRDefault="00D11E3F" w:rsidP="006D1DF8">
+          <w:p w14:paraId="59FBA8FB" w14:textId="5E123A1B" w:rsidR="002F1EA4" w:rsidRPr="00515EC5" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00515EC5">
+            <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06F7E7F4" w14:textId="1271FC04" w:rsidR="00D11E3F" w:rsidRPr="00515EC5" w:rsidRDefault="00D11E3F" w:rsidP="006D1DF8">
+          <w:p w14:paraId="268E8E4F" w14:textId="77777777" w:rsidR="002F1EA4" w:rsidRPr="00515EC5" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>for submission due dates, refer to table at the end of the syllabus)</w:t>
+              <w:t>(for submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2079" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E822A82" w14:textId="5F80C1EA" w:rsidR="00D11E3F" w:rsidRPr="00515EC5" w:rsidRDefault="00A16FFC" w:rsidP="006D1DF8">
+          <w:p w14:paraId="28F6C324" w14:textId="01883EB6" w:rsidR="002F1EA4" w:rsidRPr="7ACAF297" w:rsidRDefault="002F1EA4" w:rsidP="002F1EA4">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11E3F" w:rsidRPr="0057603C" w14:paraId="751F2EDD" w14:textId="271A2E38" w:rsidTr="00A16FFC">
+      <w:tr w:rsidR="00C456AF" w:rsidRPr="0057603C" w14:paraId="420FF604" w14:textId="77777777" w:rsidTr="002F1EA4">
         <w:trPr>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7905C7AB" w14:textId="52CF67E2" w:rsidR="00D11E3F" w:rsidRPr="008562ED" w:rsidRDefault="00D11E3F" w:rsidP="004A794F">
+          <w:p w14:paraId="5811273A" w14:textId="1028C9E9" w:rsidR="00C456AF" w:rsidRPr="00165CD1" w:rsidRDefault="00C456AF" w:rsidP="00C456AF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:strike/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7A9D7818">
+            <w:r w:rsidRPr="554215DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Complete the 5 modules within D2L and complete the Attestation Survey</w:t>
+              <w:t xml:space="preserve">Complete </w:t>
+            </w:r>
+            <w:r w:rsidR="00C27B72">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the 5 modules within D2L and complete the Attestation Survey</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC9E33B" w14:textId="68F6B50C" w:rsidR="00D11E3F" w:rsidRPr="008562ED" w:rsidRDefault="00D11E3F" w:rsidP="004A794F">
+          <w:p w14:paraId="251AD12F" w14:textId="2447F334" w:rsidR="00C456AF" w:rsidRPr="00165CD1" w:rsidRDefault="00C27B72" w:rsidP="00C456AF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:strike/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7A9D7818">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>In Qualtrics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2079" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="326BD3F7" w14:textId="4DF7CA15" w:rsidR="00D11E3F" w:rsidRPr="7A9D7818" w:rsidRDefault="00A16FFC" w:rsidP="00A16FFC">
+          <w:p w14:paraId="3B6DB369" w14:textId="77777777" w:rsidR="00C456AF" w:rsidRDefault="00C456AF" w:rsidP="00C456AF">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10D7CE3F" w14:textId="1FE1FB2D" w:rsidR="00C456AF" w:rsidRPr="0011161F" w:rsidRDefault="00C456AF" w:rsidP="00C456AF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11E3F" w14:paraId="051BCA6C" w14:textId="159C0168" w:rsidTr="00A16FFC">
+      <w:tr w:rsidR="00C456AF" w:rsidRPr="0057603C" w14:paraId="52D23414" w14:textId="77777777" w:rsidTr="002F1EA4">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50530E32" w14:textId="32954E08" w:rsidR="00D11E3F" w:rsidRDefault="00D11E3F" w:rsidP="553ED0F6">
+          <w:p w14:paraId="67824761" w14:textId="3E40279B" w:rsidR="00C456AF" w:rsidRPr="00165CD1" w:rsidRDefault="00C456AF" w:rsidP="00C456AF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="553ED0F6">
+            <w:r w:rsidRPr="32A9B207">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>AMA Module</w:t>
+              <w:t>AMA Module Certificate of Completion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9062EC" w14:textId="3C9ABEE8" w:rsidR="00D11E3F" w:rsidRDefault="00D11E3F" w:rsidP="553ED0F6">
+          <w:p w14:paraId="0BF93546" w14:textId="1F58BC3B" w:rsidR="00C456AF" w:rsidRPr="00165CD1" w:rsidRDefault="00C456AF" w:rsidP="00C456AF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="553ED0F6">
+            <w:r w:rsidRPr="32A9B207">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D2L Dropbox entitled “Health Care Policy and Economics”</w:t>
+              <w:t>D2L Dropbox entitled “</w:t>
+            </w:r>
+            <w:r w:rsidR="00616DC5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Introducing Health Care Policy and Economics</w:t>
+            </w:r>
+            <w:r w:rsidRPr="32A9B207">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2079" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CEEB159" w14:textId="36106D3C" w:rsidR="00D11E3F" w:rsidRPr="553ED0F6" w:rsidRDefault="00A16FFC" w:rsidP="00A16FFC">
+          <w:p w14:paraId="3BA72C94" w14:textId="77777777" w:rsidR="00C456AF" w:rsidRDefault="00C456AF" w:rsidP="00C456AF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...69 lines deleted...]
-          <w:p w14:paraId="324B1B31" w14:textId="2F3B55F6" w:rsidR="00D11E3F" w:rsidRPr="7A9D7818" w:rsidRDefault="00A16FFC" w:rsidP="00A16FFC">
+          <w:p w14:paraId="727D7A85" w14:textId="1765EB2E" w:rsidR="00C456AF" w:rsidRPr="0011161F" w:rsidRDefault="00C456AF" w:rsidP="00C456AF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11E3F" w:rsidRPr="0057603C" w14:paraId="123F025C" w14:textId="76E22770" w:rsidTr="00A16FFC">
+      <w:tr w:rsidR="00135A37" w:rsidRPr="0057603C" w14:paraId="17F5D0B8" w14:textId="77777777" w:rsidTr="001A62A8">
         <w:trPr>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1CB464" w14:textId="2D3F10E6" w:rsidR="00D11E3F" w:rsidRPr="00165CD1" w:rsidRDefault="00D11E3F" w:rsidP="00B91EC8">
+          <w:p w14:paraId="64686105" w14:textId="16F74716" w:rsidR="00135A37" w:rsidRPr="554215DF" w:rsidRDefault="00135A37" w:rsidP="00135A37">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Write and submit op-ed on a healthcare issue</w:t>
+              <w:t>Write a one-page Health Policy Brief and upload it to the appropriate dropbox</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6778051B" w14:textId="2888C0EF" w:rsidR="00D11E3F" w:rsidRDefault="00D11E3F" w:rsidP="00B91EC8">
+          <w:p w14:paraId="135EF4DB" w14:textId="5879F663" w:rsidR="00135A37" w:rsidRPr="554215DF" w:rsidRDefault="00135A37" w:rsidP="00756EF4">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7A9D7818">
+            <w:r w:rsidRPr="00756EF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D2L Dropbox entitled “Op-Ed Dropbox.”</w:t>
+              <w:t>D2L Dropbox entitled “</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:pStyle w:val="Default"/>
+            <w:r w:rsidR="00D72FF9" w:rsidRPr="00756EF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>One-Page Policy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00756EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_Toc222819232"/>
+            <w:r w:rsidR="00762532" w:rsidRPr="00756EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="00756EF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Brief Dropbox”</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2079" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0FDE02" w14:textId="125D9CEE" w:rsidR="00D11E3F" w:rsidRPr="7A9D7818" w:rsidRDefault="00A16FFC" w:rsidP="00A16FFC">
+          <w:p w14:paraId="3CE42896" w14:textId="68D4306D" w:rsidR="00135A37" w:rsidRDefault="00135A37" w:rsidP="00135A37">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11E3F" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="7E2E0DBC" w:rsidTr="00A16FFC">
+      <w:tr w:rsidR="00C456AF" w:rsidRPr="0057603C" w14:paraId="7EECD91F" w14:textId="77777777" w:rsidTr="002F1EA4">
         <w:trPr>
-          <w:trHeight w:val="867"/>
+          <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25C52679" w14:textId="0268D230" w:rsidR="00D11E3F" w:rsidRPr="00165CD1" w:rsidRDefault="00D11E3F" w:rsidP="00B91EC8">
+          <w:p w14:paraId="45A21C1C" w14:textId="6F40D7E4" w:rsidR="00C456AF" w:rsidRPr="00165CD1" w:rsidRDefault="00C456AF" w:rsidP="00C456AF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7A9D7818">
+            <w:r w:rsidRPr="554215DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Reflection Essay</w:t>
+              <w:t>Submit Reflection Essay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A54307E" w14:textId="3D12169D" w:rsidR="00D11E3F" w:rsidRDefault="00D11E3F" w:rsidP="00B91EC8">
+          <w:p w14:paraId="771D2700" w14:textId="1DDD2B28" w:rsidR="00C456AF" w:rsidRPr="00165CD1" w:rsidRDefault="00C456AF" w:rsidP="00C456AF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7A9D7818">
+            <w:r w:rsidRPr="554215DF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>D2L Dropbox entitled “Reflection Essay Dropbox.”</w:t>
+              <w:t>D2L Dropbox entitled “Reflection Essay Dropbox”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1761C2E8" w14:textId="27D0F05F" w:rsidR="00D11E3F" w:rsidRPr="00165CD1" w:rsidRDefault="00D11E3F" w:rsidP="00B91EC8">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A43E44" w14:textId="77777777" w:rsidR="00C456AF" w:rsidRDefault="00C456AF" w:rsidP="00C456AF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="47D1D04B" w14:textId="2C5A12C8" w:rsidR="00D11E3F" w:rsidRPr="7A9D7818" w:rsidRDefault="00A16FFC" w:rsidP="00A16FFC">
+          <w:p w14:paraId="346E1A1F" w14:textId="17F59F75" w:rsidR="00C456AF" w:rsidRPr="0011161F" w:rsidRDefault="00C456AF" w:rsidP="00C456AF">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D11E3F" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="3BB60DB8" w:rsidTr="00A16FFC">
+      <w:tr w:rsidR="00C802C8" w:rsidRPr="00C40B5D" w14:paraId="0FEABAAA" w14:textId="77777777" w:rsidTr="002F1EA4">
         <w:trPr>
-          <w:trHeight w:val="235"/>
+          <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2695" w:type="dxa"/>
+            <w:tcW w:w="2506" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="00D11E3F" w:rsidRPr="00165CD1" w:rsidRDefault="00D11E3F" w:rsidP="00B91EC8">
+          <w:p w14:paraId="4EE16277" w14:textId="4A593DFD" w:rsidR="00C802C8" w:rsidRPr="00165CD1" w:rsidRDefault="00C802C8" w:rsidP="00C802C8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00165CD1">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
+              <w:t>Student Evaluation of Clerkship Rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4576" w:type="dxa"/>
+            <w:tcW w:w="4847" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00D11E3F" w:rsidRPr="00165CD1" w:rsidRDefault="00D11E3F" w:rsidP="00B91EC8">
+          <w:p w14:paraId="378B489F" w14:textId="15A86CBA" w:rsidR="00C802C8" w:rsidRPr="00165CD1" w:rsidRDefault="00C802C8" w:rsidP="00C802C8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2079" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="523916C6" w14:textId="168F3E9A" w:rsidR="00D11E3F" w:rsidRPr="00165CD1" w:rsidRDefault="00A16FFC" w:rsidP="00A16FFC">
+          <w:p w14:paraId="756DC9FC" w14:textId="624C91B0" w:rsidR="00C802C8" w:rsidRPr="0011161F" w:rsidRDefault="00C802C8" w:rsidP="00C802C8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
+    <w:p w14:paraId="744C0DF0" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00CF31F9" w:rsidP="00CF31F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729DB34A" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRDefault="00CF31F9" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
+    <w:p w14:paraId="73A1858C" w14:textId="77777777" w:rsidR="008D557D" w:rsidRPr="00C40B5D" w:rsidRDefault="008D557D" w:rsidP="008D557D">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214358959"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc198812522"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc239155183"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="56A9622B" w14:textId="3F515D83" w:rsidR="00A45478" w:rsidRDefault="00A45478" w:rsidP="00A45478">
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="21A1D160" w14:textId="2A3F819D" w:rsidR="006A2573" w:rsidRDefault="006A2573" w:rsidP="49F216DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rStyle w:val="eop"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...52 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A457C4E" w14:textId="4F25E197" w:rsidR="008D557D" w:rsidRPr="00606752" w:rsidRDefault="2AABBD81" w:rsidP="008D557D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="49F216DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="554215DF">
+        <w:t>This rotation has been designed to cover topics in Health Policy and Advocacy.  Each week will focus on one didactic topic of importance. This is a virtual rotation 2-week elective for 3 credits.  All coursework will be completed in D2L (Desire2Learn).  This course may be taken for a maximum of 2 weeks.</w:t>
+      </w:r>
+      <w:r w:rsidR="008D557D" w:rsidRPr="554215DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="554215DF">
+        <w:t> This course will fulfi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B321A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-    <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="008D557D" w:rsidRPr="554215DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>l elective requirements but does not count towards either medicine or surgery requirements. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A457720" w14:textId="77777777" w:rsidR="00B321A7" w:rsidRDefault="00B321A7" w:rsidP="00606752">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C40B5D">
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc198812523"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc239155184"/>
+    </w:p>
+    <w:p w14:paraId="48605059" w14:textId="2F73D880" w:rsidR="008D557D" w:rsidRPr="00C40B5D" w:rsidRDefault="008D557D" w:rsidP="008D557D">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+      </w:pPr>
+      <w:r>
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="31F73D2D" w14:textId="77777777" w:rsidR="008D557D" w:rsidRPr="00C40B5D" w:rsidRDefault="008D557D" w:rsidP="008D557D">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214358961"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc198812524"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc239155185"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="79311607" w14:textId="399E40D1" w:rsidR="00CE2397" w:rsidRDefault="1653AD18" w:rsidP="00E327C1">
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
+    <w:p w14:paraId="74F2AED4" w14:textId="77777777" w:rsidR="008D557D" w:rsidRPr="00C40B5D" w:rsidRDefault="008D557D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...46 lines deleted...]
-    <w:p w14:paraId="2A8000AE" w14:textId="141B8D81" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
+      <w:r w:rsidRPr="32A9B207">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This course does not require preapproval from the IOR. The student should follow the below directions for elective course confirmation and enrollment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E905E5" w14:textId="77777777" w:rsidR="00762532" w:rsidRDefault="00762532" w:rsidP="00762532">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214358962"/>
-      <w:r w:rsidRPr="00C40B5D">
+    </w:p>
+    <w:p w14:paraId="7A81AF8E" w14:textId="6D9C5154" w:rsidR="00762532" w:rsidRPr="00C40B5D" w:rsidRDefault="00762532" w:rsidP="00762532">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Required </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc239155186"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="00E327C1">
+        <w:t>Required Prerequisites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="5D13E60C" w14:textId="77777777" w:rsidR="00762532" w:rsidRPr="00C40B5D" w:rsidRDefault="00762532" w:rsidP="00762532">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
+    <w:p w14:paraId="1D29DFCC" w14:textId="77777777" w:rsidR="008D557D" w:rsidRDefault="008D557D" w:rsidP="008D557D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
+    <w:p w14:paraId="6A7B546C" w14:textId="77777777" w:rsidR="008D557D" w:rsidRPr="00C40B5D" w:rsidRDefault="008D557D" w:rsidP="008D557D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214358963"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc198812526"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc239155187"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="423F4D5B" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00E327C1">
+        <w:t>Course Confirmation and Enrollment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="18629FBC" w14:textId="77777777" w:rsidR="008D557D" w:rsidRPr="00C2325B" w:rsidRDefault="008D557D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00E327C1">
+    <w:p w14:paraId="1A96A360" w14:textId="77777777" w:rsidR="008D557D" w:rsidRPr="00C2325B" w:rsidRDefault="008D557D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00E327C1">
+    <w:p w14:paraId="20065692" w14:textId="77777777" w:rsidR="008D557D" w:rsidRPr="00C2325B" w:rsidRDefault="008D557D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00E327C1">
+    <w:p w14:paraId="2E33D776" w14:textId="77777777" w:rsidR="008D557D" w:rsidRPr="00C2325B" w:rsidRDefault="008D557D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00E327C1">
+    <w:p w14:paraId="15DD9B18" w14:textId="77777777" w:rsidR="008D557D" w:rsidRPr="00C2325B" w:rsidRDefault="008D557D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC39B18" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00E327C1">
+    <w:p w14:paraId="7193974C" w14:textId="77777777" w:rsidR="008D557D" w:rsidRPr="00C2325B" w:rsidRDefault="008D557D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3121D4AA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00E327C1">
+    <w:p w14:paraId="46202590" w14:textId="77777777" w:rsidR="008D557D" w:rsidRPr="00C2325B" w:rsidRDefault="008D557D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E85BCA" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00E327C1">
+    <w:p w14:paraId="5A4DCEF7" w14:textId="77777777" w:rsidR="008D557D" w:rsidRPr="00C2325B" w:rsidRDefault="008D557D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62165303" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00E327C1">
+    <w:p w14:paraId="7609C8C5" w14:textId="77777777" w:rsidR="008D557D" w:rsidRPr="00C2325B" w:rsidRDefault="008D557D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
+    <w:p w14:paraId="7068351C" w14:textId="77777777" w:rsidR="008D557D" w:rsidRPr="00C40B5D" w:rsidRDefault="008D557D" w:rsidP="008D557D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
+    <w:p w14:paraId="68CA63A3" w14:textId="77777777" w:rsidR="008D557D" w:rsidRPr="00C40B5D" w:rsidRDefault="008D557D" w:rsidP="008D557D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214358964"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc198812527"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc239155188"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="35C944AA" w14:textId="12D963D0" w:rsidR="008562ED" w:rsidRDefault="008562ED" w:rsidP="008562ED">
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+    </w:p>
+    <w:p w14:paraId="375D56C8" w14:textId="77777777" w:rsidR="008D557D" w:rsidRDefault="008D557D" w:rsidP="008D557D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="554215DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>This rotation has been designed to cover primary topics in advocacy and health policy</w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="055BFD1C" w14:textId="77777777" w:rsidR="008562ED" w:rsidRDefault="008562ED" w:rsidP="008562ED">
+        <w:t>This rotation has been designed to cover primary topics in advocacy and health policy.  Each week will focus on one didactic topic of importance. This is a virtual rotation 2-week elective for 3 credits.  All coursework will be completed in D2L (Desire2Learn).  This course may be taken for a maximum of 2 weeks.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D70615" w14:textId="77777777" w:rsidR="008D557D" w:rsidRDefault="008D557D" w:rsidP="008D557D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="554215DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3509DC5C" w14:textId="77777777" w:rsidR="008562ED" w:rsidRDefault="008562ED" w:rsidP="008562ED">
+    <w:p w14:paraId="5E111BC9" w14:textId="77777777" w:rsidR="008D557D" w:rsidRDefault="008D557D" w:rsidP="008D557D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="554215DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>This course will fulfil elective requirements but does not count towards either medicine or surgery requirements. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
+    <w:p w14:paraId="106CC400" w14:textId="635B8107" w:rsidR="0084162D" w:rsidRPr="0061495F" w:rsidRDefault="0084162D" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214358965"/>
-      <w:r w:rsidRPr="00593906">
+      <w:bookmarkStart w:id="13" w:name="_Toc239155189"/>
+      <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidR="00941F4E">
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="00941F4E" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2E97B2" w14:textId="77777777" w:rsidR="00AC14AC" w:rsidRDefault="00AC14AC" w:rsidP="00AC14AC">
+    <w:p w14:paraId="44DE2EC4" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRDefault="008A76E8" w:rsidP="008A76E8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc134002357"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc214358966"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc134002357"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc198894408"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc239155190"/>
       <w:r w:rsidRPr="554215DF">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="554215DF">
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C0E7E1" w14:textId="4133C604" w:rsidR="00B23FFB" w:rsidRPr="00E34206" w:rsidRDefault="00B23FFB" w:rsidP="00B23FFB">
+    <w:p w14:paraId="1AB4F5CA" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="00E34206" w:rsidRDefault="008A76E8" w:rsidP="008A76E8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34206">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The goal of this course is to increase student understanding of the importance of physician advocacy</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>The goal of this course is to increase student understanding of the importance of physician advocacy. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34206">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="21EAD277" w14:textId="77777777" w:rsidR="00AC14AC" w:rsidRDefault="00AC14AC" w:rsidP="00AC14AC">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B45FF08" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRDefault="008A76E8" w:rsidP="008A76E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C475969" w14:textId="77777777" w:rsidR="00A303C3" w:rsidRPr="00C45B69" w:rsidRDefault="00A303C3" w:rsidP="00A303C3">
+    <w:p w14:paraId="375595AC" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="00E34206" w:rsidRDefault="008A76E8" w:rsidP="008A76E8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc134012816"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C45B69">
+      <w:bookmarkStart w:id="17" w:name="_Toc134012816"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc198894409"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc239155191"/>
+      <w:r w:rsidRPr="00E34206">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C45B69">
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00E34206">
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07E01494" w14:textId="017F7634" w:rsidR="00A303C3" w:rsidRPr="00E34206" w:rsidRDefault="00A303C3" w:rsidP="00E327C1">
+    <w:p w14:paraId="695BB110" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="00E34206" w:rsidRDefault="008A76E8" w:rsidP="00762532">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1314" w:hanging="450"/>
+        <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34206">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Understand the legislative process and how to access state and local government </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>Define advocacy and why patients need advocates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34206">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>officials</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3A82338E" w14:textId="3D01911E" w:rsidR="00A303C3" w:rsidRPr="00E34206" w:rsidRDefault="00A303C3" w:rsidP="00E327C1">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA49AE2" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="00E34206" w:rsidRDefault="008A76E8" w:rsidP="00762532">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1314" w:hanging="450"/>
+        <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34206">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>Understand the legislative process and how to access state and local government officials </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34206">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>issue.</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3000947F" w14:textId="72CED6C3" w:rsidR="00A303C3" w:rsidRPr="00E34206" w:rsidRDefault="00A303C3" w:rsidP="00E327C1">
+    <w:p w14:paraId="2ED6DBC5" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="00E34206" w:rsidRDefault="008A76E8" w:rsidP="00762532">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1314" w:hanging="450"/>
+        <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34206">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Understand the basics of media </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>Know how to identify and research a healthcare issue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34206">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>advocacy</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="214D91AC" w14:textId="44C30E1F" w:rsidR="00A303C3" w:rsidRPr="00E34206" w:rsidRDefault="00A303C3" w:rsidP="00E327C1">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B9DE3A" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="00E34206" w:rsidRDefault="008A76E8" w:rsidP="00762532">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:left="1314" w:hanging="450"/>
+        <w:ind w:left="1170" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E34206">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Identify collaboration opportunities with community and professional </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>Understand the basics of media advocacy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34206">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>organizations.</w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="eop"/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8EF964" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="00E34206" w:rsidRDefault="008A76E8" w:rsidP="00762532">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="1170" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34206">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Identify collaboration opportunities with community and professional organizations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34206">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00D0493C" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
+    <w:p w14:paraId="64022C25" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="00D0493C" w:rsidRDefault="008A76E8" w:rsidP="008A76E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="00A06810" w:rsidRDefault="002D4AE9" w:rsidP="000602B1">
+    <w:p w14:paraId="426477D6" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="00A06810" w:rsidRDefault="008A76E8" w:rsidP="008A76E8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214358968"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc198894410"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc239155192"/>
       <w:r w:rsidRPr="00D0493C">
         <w:t>COMPETENCIES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="764C4580" w14:textId="3C7E4E1A" w:rsidR="0076235D" w:rsidRDefault="00D0493C" w:rsidP="00D0493C">
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="235611E7" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRDefault="008A76E8" w:rsidP="008A76E8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214358969"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc198894411"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc239155193"/>
       <w:r>
         <w:t>Professionalism</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3DDEFCCA" w14:textId="5FECB4CF" w:rsidR="00B014BC" w:rsidRPr="00A905BB" w:rsidRDefault="00076391" w:rsidP="00E327C1">
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="37F9977F" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="00A905BB" w:rsidRDefault="008A76E8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A905BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Promote public confidence in the osteopathic medical profession. (V.4.i)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D35AF09" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRDefault="008A76E8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A905BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Apply the ethical principles of autonomy, beneficence, non-malfeasance, fidelity, justice, and utility. (V.6.f)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F88EC8D" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRDefault="008A76E8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Openly discuss cultural issues and be responsive to cultural cues. (V.7.c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12E78F81" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRDefault="008A76E8" w:rsidP="008A76E8">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc198894412"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc239155194"/>
+      <w:r>
+        <w:t>Practice-Based Learning and Improvement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="5878F6C4" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="00C74015" w:rsidRDefault="008A76E8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74015">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Describe the relationship among incidence, duration, and prevalence of a disease in a population. (VI.3.b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339FB22B" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="00C74015" w:rsidRDefault="008A76E8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74015">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Identify opportunities for advocacy, health promotion, and disease prevention in communities served, and respond appropriately. (VI.5.3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1082E3DB" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRDefault="008A76E8" w:rsidP="008A76E8">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="_Toc198894413"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc239155195"/>
+      <w:r>
+        <w:t>Systems-Based Practice</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+    </w:p>
+    <w:p w14:paraId="086BFFEF" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="00C74015" w:rsidRDefault="008A76E8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C74015">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Participate in health policy within the state or community. (VII.2.d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32463038" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="00590B95" w:rsidRDefault="008A76E8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate the ability to recognize public health systems, epidemiological systems, and individual systems in the practice of osteopathic medicine and utilization of resources. (VII.2.e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B49741" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="007F0FE4" w:rsidRDefault="008A76E8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate awareness of global issues affecting health and health care delivery globally. (VII.2.f)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301B7A52" w14:textId="77777777" w:rsidR="008A76E8" w:rsidRPr="00A057AE" w:rsidRDefault="008A76E8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate understanding of how current issues in the world are affecting the delivery of health care to patients and to the community. (VII.2.g)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc239155196"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="60C938CE" w14:textId="6036C472" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Please refer to the complete list provided on the MSUCOM website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00843721" w:rsidRPr="00C40B5D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>https://com.msu.edu/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00997621" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc239155197"/>
+      <w:r w:rsidRPr="0061495F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="005A09E5" w:rsidRPr="0061495F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>EFERENCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc239155198"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:t>REQUIRED STUDY RESOURCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9E9912" w14:textId="5628CF9A" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc106630800"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Please find online content for this course in D2L (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00165CD1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>https://d2l.msu.edu/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>). Once logged in</w:t>
+      </w:r>
+      <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with your MSU Net ID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, your course </w:t>
+      </w:r>
+      <w:r w:rsidR="6854B9C4" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">appear on the D2L landing page. </w:t>
+      </w:r>
+      <w:r w:rsidR="53A086CA" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you do not see your course on the landing page, search for the course with the following criteria, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pin </w:t>
+      </w:r>
+      <w:r w:rsidR="25C46649" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to your homepage</w:t>
+      </w:r>
+      <w:r w:rsidR="2EC77A40" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>OST 627 Fundamentals of Health Policy and Advocacy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6326ED" w14:textId="5F549BE4" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="009A1109">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus)</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="2B13021B" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is your responsibility to make sure you have access to the course D2L page on the first day of the course. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4162636F" w14:textId="77777777" w:rsidR="00711CE9" w:rsidRPr="00C40B5D" w:rsidRDefault="00711CE9" w:rsidP="00711CE9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00606752">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc239155199"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>SUGGESTED STUDY RESOURCES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="02E067F8" w14:textId="77777777" w:rsidR="006D2DE7" w:rsidRDefault="006D2DE7" w:rsidP="006D2DE7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc111002391"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc134012822"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc198894418"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc239155200"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Recommended Texts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="76013E14" w14:textId="77777777" w:rsidR="006D2DE7" w:rsidRPr="009B374E" w:rsidRDefault="006D2DE7" w:rsidP="006D2DE7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B374E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sessums, L., Dennis, L., Liebow, M., Moran, W., &amp; Rich, E. (2011). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="50E56ED9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Health Care Advocacy: A Guide for Busy Clinicians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B374E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. New York, NY: Springer New York. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B374E">
+        <w:rPr>
+          <w:rStyle w:val="scxw203154434"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B374E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="009B374E">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available from MSU (Michigan State University) libraries at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="7A9D7818">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://link-springer-com.proxy1.cl.msu.edu/book/10.1007/978-1-4419-6914-9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="7A9D7818">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B76CD2" w14:textId="77777777" w:rsidR="006D2DE7" w:rsidRPr="00C40B5D" w:rsidRDefault="006D2DE7" w:rsidP="006D2DE7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc134012823"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc198894419"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc239155201"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Recommended Websites</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="1FD67FE5" w14:textId="77777777" w:rsidR="006D2DE7" w:rsidRPr="00C40B5D" w:rsidRDefault="006D2DE7" w:rsidP="006D2DE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7A9D7818">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AMA Health Care Advocacy </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="7A9D7818">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.ama-assn.org/health-care-advocacy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="7A9D7818">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F5323C" w14:textId="77777777" w:rsidR="006D2DE7" w:rsidRPr="00C40B5D" w:rsidRDefault="006D2DE7" w:rsidP="006D2DE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7A9D7818">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AOA Advocacy </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="7A9D7818">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathic.org/about/advocacy/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="7A9D7818">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1394EA90" w14:textId="77777777" w:rsidR="006D2DE7" w:rsidRPr="00C40B5D" w:rsidRDefault="006D2DE7" w:rsidP="006D2DE7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7A9D7818">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AAP (American Academy of Pediatrics) Advocacy </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="7A9D7818">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://services.aap.org/en/advocacy/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="7A9D7818">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04769293" w14:textId="77777777" w:rsidR="00231E72" w:rsidRPr="00780D7C" w:rsidRDefault="00231E72" w:rsidP="00231E72">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc134002365"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc198894420"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc239155202"/>
+      <w:r w:rsidRPr="00780D7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="53E1B392" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00231E72">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Toc134012825"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc198894421"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc239155203"/>
+      <w:r>
+        <w:t>ONLINE MODULES and assignments</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="14B2BB4A" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00231E72">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27C7B1CB" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00231E72">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="553ED0F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Introducing Health Care Policy and Economics; AMA Ed Hub</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FC7D28" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00231E72">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="553ED0F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>https://edhub.ama-assn.org/health-systems-science/interactive/18206432</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="553ED0F6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5A3B27" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00231E72">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5201AE8A" w14:textId="626D74FA" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00855AD3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7A9D7818">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>There are 5 (five) modules that are to be completed in D2L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A9D7818">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52908FA5" w14:textId="77777777" w:rsidR="00855AD3" w:rsidRPr="00855AD3" w:rsidRDefault="00855AD3" w:rsidP="00855AD3">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2591B9C7" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00231E72">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc134012826"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc198894422"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc239155204"/>
+      <w:r w:rsidRPr="7A9D7818">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Module 1: Introduction to Advocacy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w14:paraId="6290D25F" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
-        <w:ind w:left="1224"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="5BB01E79" w14:textId="57FF24E1" w:rsidR="0005681A" w:rsidRDefault="0005681A" w:rsidP="00E327C1">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="50E56ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Please read the three linked articles within this module.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E36080" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
-        <w:ind w:left="1224"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="02F6EF81" w14:textId="7547C13B" w:rsidR="00A905BB" w:rsidRDefault="00A905BB" w:rsidP="00E327C1">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="50E56ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete the AAP Advocacy Modules. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10307953" w14:textId="5288C041" w:rsidR="00231E72" w:rsidRPr="00855AD3" w:rsidRDefault="00231E72" w:rsidP="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
-        <w:ind w:left="1224"/>
-[...39 lines deleted...]
-    <w:p w14:paraId="622C9304" w14:textId="21455B54" w:rsidR="00DA196A" w:rsidRPr="00C74015" w:rsidRDefault="00E25328" w:rsidP="00E327C1">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="50E56ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You will submit an attestation after completion of the modules. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EAB0DD7" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00231E72">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="_Toc134012827"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc198894423"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc239155205"/>
+      <w:r w:rsidRPr="7A9D7818">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Module 2: Identify and Research Healthcare Issue</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="733EBCC8" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:left="1224"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="6D5D3420" w14:textId="10690DD6" w:rsidR="00C86E21" w:rsidRPr="00C74015" w:rsidRDefault="00B65D45" w:rsidP="00E327C1">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="50E56ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please read the articles linked within this module. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DD3007" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:left="1224"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="383CBA5E" w14:textId="2CBB6230" w:rsidR="00830638" w:rsidRPr="00C74015" w:rsidRDefault="00197E78" w:rsidP="00E327C1">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="50E56ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Take time to research a Health Policy Issue that you are passionate about. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6888619E" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:left="1224"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="7AAD1DD0" w14:textId="45FCD090" w:rsidR="00DD4541" w:rsidRPr="00590B95" w:rsidRDefault="00CC01F8" w:rsidP="00E327C1">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="50E56ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After reading the articles and deciding on an issue, please write a one-page policy brief using the articles as a guide. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B06C56C" w14:textId="7F030276" w:rsidR="00231E72" w:rsidRPr="00855AD3" w:rsidRDefault="00231E72" w:rsidP="00855AD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="16"/>
         </w:numPr>
-        <w:ind w:left="1224"/>
-[...369 lines deleted...]
-        <w:ind w:left="360" w:firstLine="360"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D2D9E">
+      <w:r w:rsidRPr="50E56ED9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
-[...350 lines deleted...]
-    <w:p w14:paraId="45F2C7A3" w14:textId="77777777" w:rsidR="005820E9" w:rsidRDefault="005820E9" w:rsidP="005820E9">
+        <w:t xml:space="preserve">You will submit this to the dropbox and send this to your legislator as part of Module 3. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD079EE" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00231E72">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc134012826"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc214358980"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc134012828"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc198894424"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc239155206"/>
       <w:r w:rsidRPr="7A9D7818">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
-        <w:t>Module 1: Introduction to Advocacy</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="0DE19667" w14:textId="77777777" w:rsidR="005820E9" w:rsidRDefault="005820E9" w:rsidP="00E327C1">
+        <w:t>Module 3: Connecting with your Legislatures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="61E2740E" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50E56ED9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Please read the three linked articles within this module.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2253AD42" w14:textId="77777777" w:rsidR="005820E9" w:rsidRDefault="005820E9" w:rsidP="00E327C1">
+        <w:t xml:space="preserve">Using the links within the module on D2L, please identify your legislative stakeholders. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478B19B2" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50E56ED9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Complete the AAP Advocacy Modules. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1E8431A3" w14:textId="3D199188" w:rsidR="005820E9" w:rsidRPr="002702A0" w:rsidRDefault="005820E9" w:rsidP="00E327C1">
+        <w:t xml:space="preserve">Please contact them and introduce them to your chosen issue using the policy brief you completed in Module 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E65AEFC" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50E56ED9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">You will submit an attestation after completion of the modules. </w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc214358981"/>
+        <w:t xml:space="preserve">You may contact them via email, phone call or in-person at coffee hours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612C6DBB" w14:textId="05B92BB4" w:rsidR="00231E72" w:rsidRPr="00855AD3" w:rsidRDefault="00231E72" w:rsidP="00231E72">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="50E56ED9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>You will complete an attestation that you have contacted your legislator.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007A81D8" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00231E72">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="7A9D7818">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="19275C48" w14:textId="77777777" w:rsidR="005820E9" w:rsidRDefault="005820E9" w:rsidP="00E327C1">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Module 4: Interacting with the media</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D3E5F3" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50E56ED9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please read the articles linked within this module. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160C085B" w14:textId="77777777" w:rsidR="005820E9" w:rsidRDefault="005820E9" w:rsidP="00E327C1">
+    <w:p w14:paraId="3A299B1B" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50E56ED9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="66A9487F" w14:textId="77777777" w:rsidR="005820E9" w:rsidRDefault="005820E9" w:rsidP="00E327C1">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Watch the Webinar: Media Advocacy through Storytelling: Using Personal Narratives to Promote Change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69303B8A" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50E56ED9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...10 lines deleted...]
-        <w:ind w:left="1080"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submit your Op-Ed to the appropriate dropbox in D2L. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB47F27" w14:textId="77A45586" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00855AD3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50E56ED9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_Toc214358982"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*We highly recommend that you submit your Op-Ed to the MSU COM (College of Osteopathic Medicine) student newsletter or to the professional organization newsletter of your choice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="697EC592" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00231E72">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="7A9D7818">
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="67D95F9F" w14:textId="77777777" w:rsidR="005820E9" w:rsidRDefault="005820E9" w:rsidP="00E327C1">
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Module 5: Collaboration in Advocacy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6E5A0A" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50E56ED9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="19363865" w14:textId="77777777" w:rsidR="005820E9" w:rsidRDefault="005820E9" w:rsidP="00E327C1">
+        </w:rPr>
+        <w:t xml:space="preserve">Please identify an advocacy organization of your choice and contact one of their administrators. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07810FF9" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50E56ED9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-        <w:ind w:left="1080"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Set up a time to meet with them to discuss your issue and learn about their role. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D4E6ADE" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00231E72">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50E56ED9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-        <w:ind w:left="1080"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">*We have included some suggested organizations and discussion questions, but please take time to connect with an organization that is meaningful to you! </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FF1EB0" w14:textId="77777777" w:rsidR="00855AD3" w:rsidRDefault="00855AD3" w:rsidP="00231E72">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc134012829"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc198894425"/>
+    </w:p>
+    <w:p w14:paraId="3346C935" w14:textId="2881B4BA" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00231E72">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc239155207"/>
+      <w:r w:rsidRPr="7A9D7818">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t>Reflective Essay</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="3DA1B57E" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00231E72">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="50E56ED9">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7A9D7818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="0C6F39D9" w14:textId="77777777" w:rsidR="005820E9" w:rsidRDefault="005820E9" w:rsidP="00E327C1">
+        </w:rPr>
+        <w:t xml:space="preserve">The body of your reflection should be 500 words and formatted as follows: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBC884C" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="1440" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="50E56ED9">
+      <w:r w:rsidRPr="7A9D7818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please read the articles linked within this module. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="220AF75A" w14:textId="77777777" w:rsidR="005820E9" w:rsidRDefault="005820E9" w:rsidP="00E327C1">
+        <w:t xml:space="preserve">double spaced, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC5D087" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="1440" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="50E56ED9">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7A9D7818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...191 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Calibri font, 11pt, 1” margins. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F581CDD" w14:textId="77777777" w:rsidR="005820E9" w:rsidRDefault="005820E9" w:rsidP="005820E9">
+    <w:p w14:paraId="05DDD43E" w14:textId="77777777" w:rsidR="00231E72" w:rsidRDefault="00231E72" w:rsidP="00231E72">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7A9D7818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">You should discuss your experience on this rotation including what you learned about advocacy, what it was like contacting stakeholders and discussing your issue with them and how you plan to include advocacy in your career. Do not include any information in the reflection covered by HIPAA (Health Insurance Portability and Accountability). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525825B2" w14:textId="77777777" w:rsidR="005820E9" w:rsidRDefault="005820E9" w:rsidP="005820E9">
-      <w:pPr>
+    <w:p w14:paraId="0B79713B" w14:textId="2A23F21E" w:rsidR="00C237C9" w:rsidRPr="00C40B5D" w:rsidRDefault="00231E72" w:rsidP="00855AD3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7A9D7818">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:pPr>
+        <w:t>The essay should be uploaded to the appropriate dropbox by 11:59 pm, the last day of the rotation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+        </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="6E0747E4" w14:textId="42288ADF" w:rsidR="008C517A" w:rsidRPr="000C4BB5" w:rsidRDefault="007A56BC" w:rsidP="000C4BB5">
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0747E4" w14:textId="65BF2A19" w:rsidR="008C517A" w:rsidRPr="00855AD3" w:rsidRDefault="007A56BC" w:rsidP="00855AD3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc214358984"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc239155208"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Toc214358985"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc239155209"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
@@ -6810,1096 +6656,803 @@
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214358986"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc239155210"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
+      <w:bookmarkEnd w:id="64"/>
+    </w:p>
+    <w:p w14:paraId="45D975CE" w14:textId="7EAFC114" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1A6B40CF">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Instructor of Record </w:t>
+      </w:r>
+      <w:r w:rsidR="5A508616" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00365D1E" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>or designee</w:t>
+      </w:r>
+      <w:r w:rsidR="72077BDB" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00365D1E" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CC1E9A">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will review/investigate a student’s performance on a rotation when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63A90CF2" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="000602B1">
+    <w:p w14:paraId="63A90CF2" w14:textId="3B7BED8C" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...3 lines deleted...]
-        <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse</w:t>
+      </w:r>
+      <w:r w:rsidR="0047522E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
+    <w:p w14:paraId="08F3B119" w14:textId="6E8FFA33" w:rsidR="005A2923" w:rsidRPr="00855AD3" w:rsidRDefault="0022491F" w:rsidP="00855AD3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc214358987"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc239155211"/>
       <w:r w:rsidRPr="0057603C">
-        <w:lastRenderedPageBreak/>
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="08F3B119" w14:textId="568D5CD3" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="07DDAFAD" w14:textId="42AF3F6A" w:rsidR="005A2923" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="07DDAFAD" w14:textId="19305F29" w:rsidR="005A2923" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The following assignments are eligible for corrective action</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60454">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who were not successful on these assignments during the course </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will receive an NGR grade </w:t>
+      </w:r>
+      <w:r w:rsidR="0007505A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="006325AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are permitted</w:t>
+      </w:r>
+      <w:r w:rsidR="0007505A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go through a ‘corrective action’ proces</w:t>
+      </w:r>
+      <w:r w:rsidR="00D60454">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D60454">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Corrective Action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>due no later than 14 days after the last day of the rotation at 11:59pm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC911F2" w14:textId="77777777" w:rsidR="000947E7" w:rsidRPr="00C40B5D" w:rsidRDefault="000947E7" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...58 lines deleted...]
-    <w:p w14:paraId="467F77B3" w14:textId="77777777" w:rsidR="0084018B" w:rsidRDefault="0084018B" w:rsidP="00E327C1">
+    </w:p>
+    <w:p w14:paraId="6298503B" w14:textId="77777777" w:rsidR="00CD101D" w:rsidRDefault="00CD101D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7A9D7818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Complete the Modules and the Attestation Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231FF8E1" w14:textId="77777777" w:rsidR="0084018B" w:rsidRDefault="0084018B" w:rsidP="00E327C1">
+    <w:p w14:paraId="084AD25C" w14:textId="77777777" w:rsidR="00CD101D" w:rsidRDefault="00CD101D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7A9D7818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Completion and submission of the One-Page Health Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9B83F7" w14:textId="77777777" w:rsidR="0084018B" w:rsidRDefault="0084018B" w:rsidP="00E327C1">
+    <w:p w14:paraId="3974CE9E" w14:textId="77777777" w:rsidR="00CD101D" w:rsidRDefault="00CD101D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7A9D7818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Completion and submission of the Op-Ed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1522655D" w14:textId="77777777" w:rsidR="0084018B" w:rsidRDefault="0084018B" w:rsidP="00E327C1">
+    <w:p w14:paraId="512749E8" w14:textId="77777777" w:rsidR="00CD101D" w:rsidRDefault="00CD101D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="553ED0F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Completion and submission of the Reflective Essay</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9D6DCE" w14:textId="4F4A8F3F" w:rsidR="7D6262AB" w:rsidRDefault="7D6262AB" w:rsidP="00E327C1">
+    <w:p w14:paraId="6B4B2032" w14:textId="77777777" w:rsidR="00CD101D" w:rsidRDefault="00CD101D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="553ED0F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Completion and submission of certificate of completion on </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="7CAC4EBF" w:rsidRPr="553ED0F6">
+      <w:r w:rsidRPr="553ED0F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Introducing Health Care and Policy and Economics; AMA Ed Hub</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639750F6" w14:textId="77777777" w:rsidR="0084018B" w:rsidRDefault="0084018B" w:rsidP="0084018B">
+    <w:p w14:paraId="3C1F12FA" w14:textId="77777777" w:rsidR="00CD101D" w:rsidRDefault="00CD101D" w:rsidP="00CD101D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F09E5B4" w14:textId="77777777" w:rsidR="0084018B" w:rsidRDefault="0084018B" w:rsidP="0084018B">
+    <w:p w14:paraId="0F27E18E" w14:textId="72168A48" w:rsidR="00CD101D" w:rsidRDefault="00C11D30" w:rsidP="00CD101D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7A9D7818">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD101D" w:rsidRPr="7A9D7818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BDF949" w14:textId="54264968" w:rsidR="0084018B" w:rsidRDefault="0084018B" w:rsidP="00E327C1">
+    <w:p w14:paraId="0804CB2C" w14:textId="77777777" w:rsidR="00CD101D" w:rsidRDefault="00CD101D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7A9D7818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student will be required to meet with the </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="08116FFE" w14:textId="35808426" w:rsidR="0084018B" w:rsidRDefault="0084018B" w:rsidP="00E327C1">
+        <w:t xml:space="preserve">The student will be required to meet with the IOR  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DBDD655" w14:textId="0FFDAFE3" w:rsidR="005A2923" w:rsidRPr="00C11D30" w:rsidRDefault="00CD101D" w:rsidP="00C11D30">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7A9D7818">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student will then be required to complete any missing assignments and author a 3-page essay on </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="16D44669" w14:textId="20741DD8" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+        <w:t>The student will then be required to complete any missing assignments and author a 3-page essay on professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6C94E3" w14:textId="77777777" w:rsidR="0055394C" w:rsidRPr="0055394C" w:rsidRDefault="0055394C" w:rsidP="0055394C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
-[...66 lines deleted...]
-    <w:p w14:paraId="689DE137" w14:textId="094E4F78" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+    </w:p>
+    <w:p w14:paraId="7298A24D" w14:textId="77777777" w:rsidR="0055394C" w:rsidRPr="0055394C" w:rsidRDefault="0055394C" w:rsidP="0055394C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0BD5E83B" w14:textId="19407AE9" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="00555607" w:rsidP="000602B1">
+      <w:r w:rsidRPr="0055394C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The student is responsible for contacting the Course Assistant (on the title page of this syllabus) if they believe missing assignments were reported in error, or if they are unclear about the corrective action process. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64975C02" w14:textId="77777777" w:rsidR="0055394C" w:rsidRPr="0055394C" w:rsidRDefault="0055394C" w:rsidP="0055394C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="283ACC78" w14:textId="1C4B5496" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DB19245" w14:textId="77777777" w:rsidR="0055394C" w:rsidRPr="0055394C" w:rsidRDefault="0055394C" w:rsidP="0055394C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5D9CFE7A" w14:textId="5A89D16D" w:rsidR="005208EF" w:rsidRPr="00C40B5D" w:rsidRDefault="005208EF" w:rsidP="000602B1">
+      <w:r w:rsidRPr="0055394C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While it is the responsibility of the student to ensure that the Attending Evaluation of Clerkship Student is completed, this requirement may extend beyond the corrective action deadline. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404516DD" w14:textId="77777777" w:rsidR="0055394C" w:rsidRPr="0055394C" w:rsidRDefault="0055394C" w:rsidP="0055394C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:highlight w:val="yellow"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="358B0629" w14:textId="77777777" w:rsidR="0055394C" w:rsidRPr="0055394C" w:rsidRDefault="0055394C" w:rsidP="0055394C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055394C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If a student successfully completes the corrective action process, as determined by the IOR, the student will receive credit for the deficient academic grading requirement(s) and be eligible for a change in rotation grade (from NGR to Pass, pending the Attending Evaluation of Clerkship Student)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31781F9F" w14:textId="77777777" w:rsidR="0055394C" w:rsidRPr="0055394C" w:rsidRDefault="0055394C" w:rsidP="0055394C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7200D457" w14:textId="6861F099" w:rsidR="00D900EF" w:rsidRDefault="0055394C" w:rsidP="0055394C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055394C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>As determined by the IOR, the student will receive an N grade for the course if all assignments and the corrective action process are not successfully completed 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D9D27C3" w14:textId="77777777" w:rsidR="0055394C" w:rsidRDefault="0055394C" w:rsidP="0055394C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D30E8A" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRPr="00C40B5D" w:rsidRDefault="00D900EF" w:rsidP="00D900EF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>successfully completes</w:t>
-[...235 lines deleted...]
-      <w:bookmarkStart w:id="46" w:name="_Toc214358988"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc239155212"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
+    <w:p w14:paraId="56E1A04B" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRPr="00C40B5D" w:rsidRDefault="00D900EF" w:rsidP="00D900EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
-      <w:r w:rsidR="00464B1E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> which </w:t>
       </w:r>
-      <w:r w:rsidR="00C029E2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EA6FBA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">completing </w:t>
       </w:r>
-      <w:r w:rsidR="00EA6FBA">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rotation. Students are not responsible for reporting </w:t>
       </w:r>
-      <w:r w:rsidR="003649E2">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">to MSUCOM </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E063DF">
+        <w:t xml:space="preserve">to MSUCOM the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">results of </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">results of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E063DF">
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">any </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">requirements </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">requirements </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E063DF">
+        <w:t xml:space="preserve">that exist </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">that exist </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">outside </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">outside </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E063DF">
+        <w:t xml:space="preserve">of those </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">of those </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="37E84DCB" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRDefault="00D900EF" w:rsidP="000602B1">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2C663CBD" w14:textId="7DC57866" w:rsidR="00A16BF1" w:rsidRPr="003D5DCA" w:rsidRDefault="00A16BF1" w:rsidP="003D5DCA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="696055B3" w14:textId="77777777" w:rsidR="00B6209F" w:rsidRDefault="00B6209F" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2048A12C" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc214358989"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc239155213"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...36 lines deleted...]
-      <w:r w:rsidR="00FA58C7" w:rsidRPr="71802E56">
+      <w:bookmarkEnd w:id="67"/>
+    </w:p>
+    <w:p w14:paraId="612BFCDF" w14:textId="202DFCC3" w:rsidR="00582476" w:rsidRPr="00287AC8" w:rsidRDefault="002E4FC2" w:rsidP="00287AC8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All rotation requirements must be completed to determine a </w:t>
+      </w:r>
+      <w:r w:rsidR="005F342F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">final </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>grade for the course</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="71802E56">
-[...19 lines deleted...]
-    <w:p w14:paraId="5DA4ECCA" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are required to ensure their rotation requirements are completed </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3438B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and submitted </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>correctly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F90E42E" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>P/Pass</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -8185,72 +7738,72 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B880DB7" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="248EAB81" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D82EAA4" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="105631D5" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR/No Grade Reported</w:t>
@@ -8441,104 +7994,112 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">determined due to one or more missing course requirements. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘</w:t>
+        <w:t xml:space="preserve"> grade will be changed to a final grade once all the completed course requirements have been </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’ grade will NOT remain on a student’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-37"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>transcript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42706228" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="55C2742C" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C72646E" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="1FEF93E1" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="0096296A" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>N/No</w:t>
       </w:r>
@@ -8895,1013 +8456,1198 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="4508D4B0" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="008D08CA" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Toc239155214"/>
+      <w:r w:rsidRPr="008D08CA">
+        <w:rPr>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="7ED43562" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="008D08CA" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="ED0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D08CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="ED0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc214358991"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc239155215"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="6BFBEABE">
+      <w:bookmarkEnd w:id="69"/>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="1A6D5A74" w:rsidR="00C11B04" w:rsidRPr="00287AC8" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="6BFBEABE">
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00287AC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="00045F56" w:rsidRPr="00287AC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD0C9C8" w14:textId="77777777" w:rsidR="00957AD1" w:rsidRPr="00287AC8" w:rsidRDefault="00957AD1" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A1F437E" w14:textId="4B1E7A7F" w:rsidR="00957AD1" w:rsidRPr="00C40B5D" w:rsidRDefault="00957AD1" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00287AC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>For a complete list of Clerkship policies</w:t>
+      </w:r>
+      <w:r w:rsidR="00705ECB" w:rsidRPr="00287AC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="008E3AEB" w:rsidRPr="00287AC8">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
+    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="00782174">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
+        <w:ind w:left="0" w:firstLine="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc214358992"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc239155216"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0053677A">
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="2262BEB6" w14:textId="025E8CBB" w:rsidR="00FA722A" w:rsidRPr="006D6F2B" w:rsidRDefault="009447C8" w:rsidP="006D6F2B">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
       </w:r>
-      <w:r w:rsidR="00FA58C7" w:rsidRPr="0053677A">
+      <w:r w:rsidR="00614562" w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0053677A">
+      <w:r w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="006312D6" w:rsidRPr="007C7B5C">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="00C60584" w:rsidRPr="00C60584">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+          <w:t>Clerkship Policy Absence 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B9B87C3" w14:textId="3A807223" w:rsidR="00902AE6" w:rsidRPr="00C40B5D" w:rsidRDefault="00902AE6" w:rsidP="00A6221B">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="5BB491A2" w14:textId="22825674" w:rsidR="00FA722A" w:rsidRPr="00C60584" w:rsidRDefault="00FA722A" w:rsidP="00337EBB">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc239155217"/>
+      <w:r w:rsidRPr="00C60584">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="1DE7C09D" w14:textId="76C8D909" w:rsidR="005644BE" w:rsidRDefault="005644BE" w:rsidP="006D6F2B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C60584">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students who are unable to attend </w:t>
+      </w:r>
+      <w:r w:rsidR="00B235B7" w:rsidRPr="00C60584">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56B8" w:rsidRPr="00C60584">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Survey</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562" w:rsidRPr="00C60584">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="008F56B8" w:rsidRPr="00C60584">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00E101D7" w:rsidRPr="00C60584">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy outlines the p</w:t>
+      </w:r>
+      <w:r w:rsidR="0029798E" w:rsidRPr="00C60584">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>olicies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="0029798E" w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="006D6F2B" w:rsidRPr="006D6F2B">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5598B500" w14:textId="77777777" w:rsidR="006D6F2B" w:rsidRPr="00C40B5D" w:rsidRDefault="006D6F2B" w:rsidP="006D6F2B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc214358993"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582E6479" w14:textId="39651162" w:rsidR="006E1B5D" w:rsidRPr="00304B0B" w:rsidRDefault="00902AE6" w:rsidP="00304B0B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc239155218"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="081A8948" w14:textId="57B7578E" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
+      <w:bookmarkEnd w:id="72"/>
+    </w:p>
+    <w:p w14:paraId="081A8948" w14:textId="6AFD25BB" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
-      <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
+      <w:r w:rsidR="456B9632" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
-      <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
-        <w:t>The Medical</w:t>
+      <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
+        <w:t>Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
-      <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
+      <w:r w:rsidR="00767C31" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc214358994"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc239155219"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="73"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
+    <w:p w14:paraId="013BF642" w14:textId="75472015" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
-      <w:r w:rsidR="0055268A">
+      <w:r w:rsidR="00C82EC8" w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="0055268A">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0055268A">
+      <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc214358995"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc239155220"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
-        <w:t xml:space="preserve">and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, </w:t>
-[...3 lines deleted...]
-        <w:t>independent of their specific roles or responsibilities.</w:t>
+        <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc214358996"/>
-      <w:r w:rsidRPr="0096296A">
+      <w:bookmarkStart w:id="75" w:name="_Toc239155221"/>
+      <w:r>
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-      <w:r w:rsidRPr="0096296A">
+      <w:bookmarkEnd w:id="75"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="5A2D4E8B" w14:textId="7AF43D4E" w:rsidR="00E20D8B" w:rsidRPr="0078214B" w:rsidRDefault="00E20D8B" w:rsidP="0078214B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="001C19F2" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
+    <w:p w14:paraId="7C484ECA" w14:textId="7367222F" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="_Toc214358997"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc239155222"/>
       <w:r>
-        <w:t>MSU Email</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">MSU </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1C02">
+        <w:t>Email</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r w:rsidR="00E85C4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
+    <w:p w14:paraId="7C601E0B" w14:textId="01C3FFB4" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="73C31A4E" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003B6CD1">
+        <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00614562">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009B0C51">
+      <w:r w:rsidR="00346DB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="5B2501A4" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
+        <w:t>Students are responsible for responding to email in a timely manner or as otherwise outlined in course communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219CF6A1" w14:textId="3D2C4842" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AF8CE05" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="00CD18CF" w:rsidP="00023D21">
+    <w:p w14:paraId="0C3DF027" w14:textId="141641D3" w:rsidR="006C1D96" w:rsidRDefault="006C1D96" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="71802E56">
+      <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program. </w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLine="360"/>
+        <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="1D7F3A9D" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
+        <w:t xml:space="preserve">of the DO program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F49926" w14:textId="77777777" w:rsidR="0045088C" w:rsidRDefault="0045088C" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6901697E" w14:textId="05DE80CB" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
+    <w:p w14:paraId="71745FAE" w14:textId="312CDF0D" w:rsidR="000B41AE" w:rsidRPr="00C40B5D" w:rsidRDefault="00911429" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please Note: </w:t>
+      </w:r>
+      <w:r w:rsidR="000B41AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Student D2L email addresses</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB5CC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be forwarded to </w:t>
+      </w:r>
+      <w:r w:rsidR="007D3A75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>your MSU email account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B49769F" w14:textId="77777777" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00284F2C" w:rsidP="002B6A09">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F32AEC2" w14:textId="05107A27" w:rsidR="006C1D96" w:rsidRDefault="006C1D96" w:rsidP="70FB6F6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
+        <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail</w:t>
+      </w:r>
+      <w:r w:rsidR="000801F8" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Yahoo are not.</w:t>
+      </w:r>
+      <w:r w:rsidR="08BF29D0" w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
-        <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FA58C7" w:rsidRPr="0055268A">
-[...6 lines deleted...]
-    <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00907905">
+      <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DB4331" w14:textId="77777777" w:rsidR="00632E2E" w:rsidRDefault="00632E2E" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:jc w:val="right"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="63B7EAFB" w14:textId="77777777" w:rsidR="00655B9C" w:rsidRPr="00556A65" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660DEA1B" w14:textId="77777777" w:rsidR="00632E2E" w:rsidRPr="00556A65" w:rsidRDefault="00632E2E" w:rsidP="002346D7">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="59" w:name="_Toc214358998"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc239155223"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="21BE87DC" w14:textId="77777777" w:rsidR="00655B9C" w:rsidRPr="005F7800" w:rsidRDefault="00655B9C" w:rsidP="00655B9C">
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="3B2674E4" w14:textId="4610C1B2" w:rsidR="0067297E" w:rsidRDefault="00632E2E" w:rsidP="00632E2E">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1106" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93A3B" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-[...6 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+    </w:p>
+    <w:p w14:paraId="3EDB064B" w14:textId="07CA9A14" w:rsidR="00632E2E" w:rsidRPr="005F7800" w:rsidRDefault="0067297E" w:rsidP="00632E2E">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="001C19F2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="002B6A09">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00632E2E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3100DD81" w14:textId="6F020450" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="000512F6">
+    <w:p w14:paraId="3100DD81" w14:textId="3D4CBF68" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="000512F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0079705E">
+      <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
       </w:r>
-      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+      <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>residents</w:t>
       </w:r>
-      <w:r w:rsidRPr="0079705E">
+      <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Additionally, </w:t>
       </w:r>
-      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+      <w:r w:rsidR="1B7D1B2B" w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>institutions</w:t>
       </w:r>
-      <w:r w:rsidRPr="0079705E">
+      <w:r w:rsidR="2C99CD68" w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="2387758C" w:rsidRPr="245FF0B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>expected</w:t>
       </w:r>
-      <w:r w:rsidRPr="0079705E">
+      <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
+      <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
-      <w:r w:rsidRPr="0079705E">
+      <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
-      <w:r w:rsidR="000512F6">
+      <w:r w:rsidR="000512F6" w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidR="000512F6" w:rsidRPr="245FF0B1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc214358999"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc239155224"/>
       <w:r w:rsidRPr="0096296A">
         <w:lastRenderedPageBreak/>
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:p w14:paraId="135A337C" w14:textId="77777777" w:rsidR="00756EF4" w:rsidRPr="00A871DA" w:rsidRDefault="00756EF4" w:rsidP="00756EF4">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A06E172" w14:textId="5EA45520" w:rsidR="00756EF4" w:rsidRPr="00A871DA" w:rsidRDefault="00756EF4" w:rsidP="00756EF4">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="08DC08BF" w14:textId="32AE8E31" w:rsidR="006C1D96" w:rsidRPr="00756EF4" w:rsidRDefault="00756EF4" w:rsidP="00756EF4">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="000512F6">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="62B39D01" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-      <w:bookmarkStart w:id="63" w:name="_Toc214359000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc186790649"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc239155225"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w14:paraId="1F9B2CDF" w14:textId="0DE7736D" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>by</w:t>
       </w:r>
@@ -9982,93 +9728,96 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="005846BC">
+        <w:t>is</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">are </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10151,57 +9900,57 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
         <w:t>the semester onset</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
+    <w:p w14:paraId="1F152401" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0201F304" w14:textId="4144DD22" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00141639">
+    <w:p w14:paraId="09130EA9" w14:textId="77777777" w:rsidR="0087641F" w:rsidRDefault="0087641F" w:rsidP="0087641F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>modifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve">, updates, or extensions </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to</w:t>
       </w:r>
@@ -10373,1482 +10122,1388 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>accommodation</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>going</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0201F304" w14:textId="4B7A4375" w:rsidR="00B17123" w:rsidRDefault="00B17123">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
-        <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:footerReference w:type="first" r:id="rId39"/>
+        <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0048694D">
+          <w:footerReference w:type="first" r:id="rId42"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00655B9C">
+    <w:p w14:paraId="0779666C" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="-576"/>
+        <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="67" w:name="_Toc214359001"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc239155226"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="00655B9C">
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="7E32B9C6" w14:textId="5B377DF7" w:rsidR="00D8367A" w:rsidRPr="00D703AA" w:rsidRDefault="00D8367A" w:rsidP="00D703AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:ind w:left="-576"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006573C7">
+        <w:ind w:left="-1152"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E33C29">
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14711" w:type="dxa"/>
-        <w:tblInd w:w="-523" w:type="dxa"/>
+        <w:tblW w:w="15210" w:type="dxa"/>
+        <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2291"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3738"/>
+        <w:gridCol w:w="1710"/>
+        <w:gridCol w:w="3510"/>
+        <w:gridCol w:w="2970"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3420"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00655B9C">
+      <w:tr w:rsidR="00587450" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00AA48C9">
         <w:trPr>
-          <w:trHeight w:val="766"/>
+          <w:trHeight w:val="720"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="575AE878" w14:textId="77777777" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
+          <w:p w14:paraId="575AE878" w14:textId="77777777" w:rsidR="00587450" w:rsidRPr="00562F84" w:rsidRDefault="00587450" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55951604" w14:textId="77777777" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
+          <w:p w14:paraId="55951604" w14:textId="77777777" w:rsidR="00587450" w:rsidRPr="00562F84" w:rsidRDefault="00587450" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Submission Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A39A8DA" w14:textId="77777777" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
+          <w:p w14:paraId="1A39A8DA" w14:textId="77777777" w:rsidR="00587450" w:rsidRPr="00562F84" w:rsidRDefault="00587450" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="310F82B2" w14:textId="511360A1" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
+          <w:p w14:paraId="310F82B2" w14:textId="511360A1" w:rsidR="00587450" w:rsidRPr="00562F84" w:rsidRDefault="00587450" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Grade Reported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B15B5CA" w14:textId="77777777" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
+          <w:p w14:paraId="3B15B5CA" w14:textId="77777777" w:rsidR="00587450" w:rsidRPr="00562F84" w:rsidRDefault="00587450" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F54EBF" w:rsidRPr="00C40B5D" w14:paraId="57B66D06" w14:textId="77777777" w:rsidTr="00655B9C">
+      <w:tr w:rsidR="0002257F" w:rsidRPr="00C40B5D" w14:paraId="62C871BA" w14:textId="77777777" w:rsidTr="00AA48C9">
         <w:trPr>
-          <w:trHeight w:val="735"/>
+          <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33C1CE2C" w14:textId="2F86349C" w:rsidR="00F54EBF" w:rsidRPr="00F54EBF" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="06643C7D" w14:textId="268ECD13" w:rsidR="0002257F" w:rsidRPr="00CC6A27" w:rsidRDefault="0002257F" w:rsidP="0002257F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F54EBF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Review and complete all 5 Modules on D2L. Complete Attestation Survey.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D0F425B" w14:textId="4A9D233B" w:rsidR="00F54EBF" w:rsidRPr="009275FB" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="4E7136C4" w14:textId="4F5E1CAE" w:rsidR="0002257F" w:rsidRPr="009275FB" w:rsidRDefault="0002257F" w:rsidP="0002257F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Qualtrics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7164C4" w14:textId="095D711E" w:rsidR="00F54EBF" w:rsidRPr="00562F84" w:rsidRDefault="00F54EBF" w:rsidP="006312D6">
+          <w:p w14:paraId="684ECF3F" w14:textId="687F23B0" w:rsidR="0002257F" w:rsidRPr="00562F84" w:rsidRDefault="0002257F" w:rsidP="00756EF4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed 100% by 11:59 pm the last day of the rotation in Qualtrics.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60C947D7" w14:textId="6679E7E4" w:rsidR="00F54EBF" w:rsidRPr="00CC6A27" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="70890707" w14:textId="77777777" w:rsidR="0002257F" w:rsidRPr="00CC6A27" w:rsidRDefault="0002257F" w:rsidP="0002257F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Will be the conditional grade until all requirements of this rotation are </w:t>
-[...6 lines deleted...]
-              <w:t>met.</w:t>
+              <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42338686" w14:textId="77777777" w:rsidR="00F54EBF" w:rsidRPr="00CC6A27" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="3271A01E" w14:textId="77777777" w:rsidR="0002257F" w:rsidRPr="00CC6A27" w:rsidRDefault="0002257F" w:rsidP="0002257F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBC9BEB" w14:textId="2FA6D53B" w:rsidR="00F54EBF" w:rsidRPr="00CC6A27" w:rsidRDefault="00F54EBF" w:rsidP="006312D6">
+          <w:p w14:paraId="4C187EE2" w14:textId="6D91BEA5" w:rsidR="0002257F" w:rsidRPr="00CC6A27" w:rsidRDefault="0002257F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit within 14 days from the end of the rotation AND/OR Failure to complete the Corrective Action assigned</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="3F6D1655" w14:paraId="21876349" w14:textId="77777777" w:rsidTr="00655B9C">
+      <w:tr w:rsidR="00524013" w:rsidRPr="00C40B5D" w14:paraId="266C2DD0" w14:textId="77777777" w:rsidTr="00AA48C9">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5321A0DA" w14:textId="34CEF489" w:rsidR="5BDFEA90" w:rsidRDefault="6F6D4B22" w:rsidP="553ED0F6">
+          <w:p w14:paraId="519D706B" w14:textId="071C3AC5" w:rsidR="00524013" w:rsidRPr="00CC6A27" w:rsidRDefault="00524013" w:rsidP="00524013">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:hanging="720"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="553ED0F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>AMA Module</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3073C886" w14:textId="7D085CBF" w:rsidR="553ED0F6" w:rsidRDefault="553ED0F6" w:rsidP="553ED0F6">
+          <w:p w14:paraId="1FEE8BD2" w14:textId="61074B1E" w:rsidR="00524013" w:rsidRPr="009275FB" w:rsidRDefault="00524013" w:rsidP="00524013">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="553ED0F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Submit the Certificate of completion to the D2L “Introducing Health Care Policy and Economics”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D097681" w14:textId="6FD99689" w:rsidR="00524013" w:rsidRPr="00562F84" w:rsidRDefault="00524013" w:rsidP="00756EF4">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="553ED0F6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Must be completed and uploaded by 11:59 pm, the last day of the rotation, to the appropriate dropbox.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09710168" w14:textId="77777777" w:rsidR="00524013" w:rsidRDefault="00524013" w:rsidP="00524013">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="553ED0F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Submit the Certificate of completion to the D2L “</w:t>
-[...17 lines deleted...]
-              <w:t>”</w:t>
+              <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-          <w:p w14:paraId="7CFBB87E" w14:textId="11647083" w:rsidR="553ED0F6" w:rsidRDefault="553ED0F6" w:rsidP="006312D6">
+          <w:p w14:paraId="0F13E957" w14:textId="77777777" w:rsidR="00524013" w:rsidRPr="00CC6A27" w:rsidRDefault="00524013" w:rsidP="00524013">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102"/>
-[...56 lines deleted...]
-            <w:pPr>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="518BE47F" w14:textId="2E4EF3EE" w:rsidR="553ED0F6" w:rsidRDefault="553ED0F6" w:rsidP="006312D6">
+          <w:p w14:paraId="09EB641C" w14:textId="0B4BBFC6" w:rsidR="00524013" w:rsidRPr="00CC6A27" w:rsidRDefault="00524013">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="553ED0F6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit within 14 days from the end of the rotation AND/OR Failure to complete the Corrective Action Assigned</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F54EBF" w:rsidRPr="00C40B5D" w14:paraId="268C8053" w14:textId="77777777" w:rsidTr="00655B9C">
+      <w:tr w:rsidR="00E75B2A" w:rsidRPr="00C40B5D" w14:paraId="322CCF12" w14:textId="77777777" w:rsidTr="00AA48C9">
         <w:trPr>
-          <w:trHeight w:val="1381"/>
+          <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="090473F8" w14:textId="3D55ECE5" w:rsidR="00F54EBF" w:rsidRPr="00CC6A27" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="0DE6C54C" w14:textId="527F77D7" w:rsidR="00E75B2A" w:rsidRPr="00CC6A27" w:rsidRDefault="00E75B2A" w:rsidP="00E75B2A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Write One-Page Health Policy Brief</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AE1A579" w14:textId="246DDF64" w:rsidR="00F54EBF" w:rsidRPr="009275FB" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="692BB605" w14:textId="7F256392" w:rsidR="00E75B2A" w:rsidRPr="009275FB" w:rsidRDefault="00E75B2A" w:rsidP="00E75B2A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uploaded to “One-Page Health Policy Brief Dropbox” on D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="261FBCC5" w14:textId="77777777" w:rsidR="00F54EBF" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="5869CA87" w14:textId="77777777" w:rsidR="00E75B2A" w:rsidRDefault="00E75B2A" w:rsidP="00E75B2A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="90"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A99A94F" w14:textId="77777777" w:rsidR="00F54EBF" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="6D8B8BDC" w14:textId="77777777" w:rsidR="00E75B2A" w:rsidRDefault="00E75B2A" w:rsidP="00756EF4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="76"/>
+              </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="90"/>
+              <w:ind w:left="256"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uploaded to “One-Page Health Policy Brief Dropbox” on D2L by 11:59 pm the last day (Sunday) of rotation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D95C52A" w14:textId="3B7C69CC" w:rsidR="00F54EBF" w:rsidRPr="00562F84" w:rsidRDefault="00F54EBF" w:rsidP="006312D6">
+          <w:p w14:paraId="76ECF9BE" w14:textId="77777777" w:rsidR="00E75B2A" w:rsidRPr="00562F84" w:rsidRDefault="00E75B2A" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64010A13" w14:textId="7D2CB194" w:rsidR="00F54EBF" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="1D816991" w14:textId="77777777" w:rsidR="00E75B2A" w:rsidRDefault="00E75B2A" w:rsidP="00E75B2A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Will be the conditional grade until all requirements of this rotation are </w:t>
-[...6 lines deleted...]
-              <w:t>met.</w:t>
+              <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45B98432" w14:textId="77777777" w:rsidR="00F54EBF" w:rsidRPr="00CC6A27" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="7C35DD4A" w14:textId="77777777" w:rsidR="00E75B2A" w:rsidRPr="00CC6A27" w:rsidRDefault="00E75B2A" w:rsidP="00E75B2A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16EC5498" w14:textId="4BE8A36F" w:rsidR="00F54EBF" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="08BB8FDC" w14:textId="7408BDE8" w:rsidR="00E75B2A" w:rsidRDefault="00E75B2A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
+              <w:ind w:left="256" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Failure to complete and submit within 14 days from the end of the rotation AND/OR Failure to complete the Corrective Action </w:t>
-[...6 lines deleted...]
-              <w:t>assigned.</w:t>
+              <w:t>Failure to complete and submit within 14 days  from the end of the rotation AND/OR Failure to complete the Corrective Action assigned</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="791144E2" w14:textId="361DF684" w:rsidR="00F54EBF" w:rsidRPr="00CC6A27" w:rsidRDefault="00F54EBF" w:rsidP="006312D6">
+          <w:p w14:paraId="3977560C" w14:textId="77777777" w:rsidR="00E75B2A" w:rsidRPr="00CC6A27" w:rsidRDefault="00E75B2A" w:rsidP="00E75B2A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F54EBF" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00655B9C">
+      <w:tr w:rsidR="00700F76" w:rsidRPr="00C40B5D" w14:paraId="473E6122" w14:textId="77777777" w:rsidTr="00AA48C9">
         <w:trPr>
-          <w:trHeight w:val="1381"/>
+          <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54F1C8CB" w14:textId="03760EF5" w:rsidR="00F54EBF" w:rsidRPr="00CC6A27" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="5614118A" w14:textId="380EEF1D" w:rsidR="00700F76" w:rsidRPr="554215DF" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Write an Op-Ed on a Healthcare issue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB0F91F" w14:textId="63288845" w:rsidR="00F54EBF" w:rsidRPr="009275FB" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="5AF1ACE1" w14:textId="2FF805FA" w:rsidR="00700F76" w:rsidRPr="32A9B207" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
+              <w:ind w:left="90" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uploaded to “Op-Ed Dropbox” on D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2500B2E8" w14:textId="77777777" w:rsidR="00F54EBF" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="590A0483" w14:textId="77777777" w:rsidR="00700F76" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="90"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="26DC4114" w14:textId="77777777" w:rsidR="00F54EBF" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="705BF45F" w14:textId="77777777" w:rsidR="00700F76" w:rsidRDefault="00700F76" w:rsidP="00756EF4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="90"/>
+              <w:ind w:left="166"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Uploaded to “Op-Ed Dropbox” on D2L </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AB96B17" w14:textId="77777777" w:rsidR="00F54EBF" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="12BAD81A" w14:textId="77777777" w:rsidR="00700F76" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="90"/>
+              <w:ind w:left="166" w:hanging="166"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> by 11:59 pm the last day (Sunday) of rotation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="316C88D0" w14:textId="7FCFE297" w:rsidR="00F54EBF" w:rsidRPr="00562F84" w:rsidRDefault="00F54EBF" w:rsidP="006312D6">
+          <w:p w14:paraId="0482141A" w14:textId="77777777" w:rsidR="00700F76" w:rsidRPr="554215DF" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102"/>
+              <w:ind w:left="90"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="664E2E7D" w14:textId="6977E8AD" w:rsidR="00F54EBF" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="25010D07" w14:textId="77777777" w:rsidR="00700F76" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Will be the conditional grade until all requirements of this rotation are </w:t>
-[...6 lines deleted...]
-              <w:t>met.</w:t>
+              <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BC94EC2" w14:textId="11D597BC" w:rsidR="00F54EBF" w:rsidRPr="00CC6A27" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="0D49CD31" w14:textId="77777777" w:rsidR="00700F76" w:rsidRPr="554215DF" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="36" w:right="-102"/>
+              <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="605A6925" w14:textId="47D5487B" w:rsidR="00F54EBF" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="345D8622" w14:textId="0E6A6937" w:rsidR="00700F76" w:rsidRDefault="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
+              <w:ind w:left="256" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Failure to complete and submit within 14 </w:t>
-[...20 lines deleted...]
-              <w:t>assigned.</w:t>
+              <w:t>Failure to complete and submit within 14 days from the end of the rotation AND/OR Failure to complete the Corrective Action assigned</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64DF2EFB" w14:textId="20DB22DF" w:rsidR="00F54EBF" w:rsidRPr="00CC6A27" w:rsidRDefault="00F54EBF" w:rsidP="006312D6">
+          <w:p w14:paraId="63517690" w14:textId="77777777" w:rsidR="00700F76" w:rsidRPr="554215DF" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102"/>
+              <w:ind w:left="256" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F54EBF" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00655B9C">
+      <w:tr w:rsidR="00700F76" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00AA48C9">
         <w:trPr>
-          <w:trHeight w:val="1381"/>
+          <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498DB3AE" w14:textId="07809453" w:rsidR="00F54EBF" w:rsidRPr="00CC6A27" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="54F1C8CB" w14:textId="02EF8FDC" w:rsidR="00700F76" w:rsidRPr="00CC6A27" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reflection Essay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C32FADE" w14:textId="6AC6EC7F" w:rsidR="00F54EBF" w:rsidRPr="009275FB" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="5AB0F91F" w14:textId="3B6EA5AB" w:rsidR="00700F76" w:rsidRPr="009275FB" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uploaded to “Reflective Essay Dropbox” on D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6BB4C0" w14:textId="77777777" w:rsidR="00F54EBF" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="1ED65430" w14:textId="77777777" w:rsidR="00700F76" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="90"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B022A40" w14:textId="77777777" w:rsidR="00F54EBF" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="1F686F5C" w14:textId="77777777" w:rsidR="00700F76" w:rsidRDefault="00700F76" w:rsidP="00756EF4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="90"/>
+              <w:ind w:left="166"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Uploaded to “Reflective Essay Dropbox” on D2L</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D1BC6DF" w14:textId="77777777" w:rsidR="00F54EBF" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="0484DF90" w14:textId="77777777" w:rsidR="00700F76" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="90"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> by 11:59 pm the last day (Sunday) of rotation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61BE6821" w14:textId="6C0B73F4" w:rsidR="00F54EBF" w:rsidRPr="00CC6A27" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="316C88D0" w14:textId="47F321E8" w:rsidR="00700F76" w:rsidRPr="00562F84" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
+              <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2532" w:type="dxa"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA928F6" w14:textId="3E0AB010" w:rsidR="00F54EBF" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="78814132" w14:textId="77777777" w:rsidR="00700F76" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Will be the conditional grade until all requirements of this rotation are </w:t>
-[...6 lines deleted...]
-              <w:t>met.</w:t>
+              <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60ADAA4E" w14:textId="77777777" w:rsidR="00F54EBF" w:rsidRPr="00CC6A27" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="2BC94EC2" w14:textId="7B6918EF" w:rsidR="00700F76" w:rsidRPr="00CC6A27" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9537F0" w14:textId="21B200DE" w:rsidR="00F54EBF" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="11AF099D" w14:textId="2353273E" w:rsidR="00700F76" w:rsidRDefault="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
+              <w:ind w:left="256" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7A9D7818">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Failure to complete and submit within 14 </w:t>
-[...20 lines deleted...]
-              <w:t>assigned.</w:t>
+              <w:t>Failure to complete and submit within 14 days from the end of the rotation AND/OR Failure to complete the Corrective Action assigned</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="016B56E5" w14:textId="0D4F5CDD" w:rsidR="00F54EBF" w:rsidRPr="00CC6A27" w:rsidRDefault="00F54EBF" w:rsidP="00F54EBF">
+          <w:p w14:paraId="64DF2EFB" w14:textId="1BE6AC34" w:rsidR="00700F76" w:rsidRPr="00CC6A27" w:rsidRDefault="00700F76" w:rsidP="00700F76">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0"/>
+              <w:ind w:left="256" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD71FC" w:rsidRPr="00C40B5D" w14:paraId="032278D3" w14:textId="77777777" w:rsidTr="00655B9C">
+      <w:tr w:rsidR="00E75B2A" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00AA48C9">
         <w:trPr>
-          <w:trHeight w:val="1381"/>
+          <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2291" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="314AB395" w14:textId="747623AE" w:rsidR="00BD71FC" w:rsidRPr="00A31C50" w:rsidRDefault="00BD71FC" w:rsidP="00BD71FC">
+          <w:p w14:paraId="498DB3AE" w14:textId="74C78449" w:rsidR="00E75B2A" w:rsidRPr="00CC6A27" w:rsidRDefault="00E75B2A" w:rsidP="00E75B2A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31C50">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Student Evaluation of Clerkship Rotation</w:t>
             </w:r>
             <w:r w:rsidRPr="002F135E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2894" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19D82370" w14:textId="7343C983" w:rsidR="00BD71FC" w:rsidRPr="009275FB" w:rsidRDefault="00BD71FC" w:rsidP="00BD71FC">
+          <w:p w14:paraId="5C32FADE" w14:textId="5CD738BE" w:rsidR="00E75B2A" w:rsidRPr="009275FB" w:rsidRDefault="00E75B2A" w:rsidP="00E75B2A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3256" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13D43E08" w14:textId="0A9697CF" w:rsidR="00BD71FC" w:rsidRPr="009C3C16" w:rsidRDefault="00BD71FC" w:rsidP="006312D6">
+          <w:p w14:paraId="61BE6821" w14:textId="66F6A76E" w:rsidR="00E75B2A" w:rsidRPr="00CC6A27" w:rsidRDefault="00E75B2A" w:rsidP="00E75B2A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
+              <w:ind w:left="0"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% by 11:59 pm the last day of the rotation</w:t>
+              <w:t xml:space="preserve">Completed 100% by 11:59 pm the last day </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Sunday) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="06B64C8C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2532" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3600" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E4AA55C" w14:textId="77777777" w:rsidR="00BD71FC" w:rsidRPr="1125DAF6" w:rsidRDefault="00BD71FC" w:rsidP="00BD71FC">
+          <w:p w14:paraId="2BFA4530" w14:textId="695ADE9C" w:rsidR="00E75B2A" w:rsidRPr="1125DAF6" w:rsidRDefault="00E75B2A" w:rsidP="00E75B2A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="505C712D" w14:textId="613464F7" w:rsidR="00BD71FC" w:rsidRPr="2FA7D722" w:rsidRDefault="00BD71FC" w:rsidP="00BD71FC">
+          <w:p w14:paraId="60ADAA4E" w14:textId="77777777" w:rsidR="00E75B2A" w:rsidRPr="00CC6A27" w:rsidRDefault="00E75B2A" w:rsidP="00E75B2A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3738" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="3420" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="056EB500" w14:textId="165E3430" w:rsidR="00BD71FC" w:rsidRPr="2D104CAB" w:rsidRDefault="00BD71FC" w:rsidP="00BD71FC">
+          <w:p w14:paraId="016B56E5" w14:textId="1DCDD4E8" w:rsidR="00E75B2A" w:rsidRPr="00CC6A27" w:rsidRDefault="00E75B2A" w:rsidP="00E75B2A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit </w:t>
             </w:r>
             <w:r w:rsidRPr="000512F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>within 14 days</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> from the </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> the rotation</w:t>
+              <w:t xml:space="preserve"> from the end of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B7B6A1E" w14:textId="1E1431E4" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00655B9C">
+    <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007D13F7" w:rsidSect="0048694D">
+          <w:headerReference w:type="first" r:id="rId43"/>
+          <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00AA48C9">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00291DED" w:rsidSect="00655B9C">
-[...2 lines deleted...]
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+    <w:sectPr w:rsidR="00291DED" w:rsidSect="00B77270">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18C849F6" w14:textId="77777777" w:rsidR="00B36876" w:rsidRDefault="00B36876" w:rsidP="00E756E0">
+    <w:p w14:paraId="1C1F6AC9" w14:textId="77777777" w:rsidR="00581D15" w:rsidRDefault="00581D15" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="230DC1A0" w14:textId="77777777" w:rsidR="00B36876" w:rsidRDefault="00B36876" w:rsidP="00E756E0">
+    <w:p w14:paraId="33DCDA3F" w14:textId="77777777" w:rsidR="00581D15" w:rsidRDefault="00581D15" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="15FE0127" w14:textId="77777777" w:rsidR="00B36876" w:rsidRDefault="00B36876">
+    <w:p w14:paraId="296C21B7" w14:textId="77777777" w:rsidR="00581D15" w:rsidRDefault="00581D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -11871,275 +11526,413 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Source Sans Pro">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E53CCCD" w14:textId="71C1C081" w:rsidR="007D7465" w:rsidRDefault="007D7465">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00142938">
+      <w:t>9/1/2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A251070" w14:textId="77777777" w:rsidR="00B36876" w:rsidRDefault="00B36876" w:rsidP="00E756E0">
+    <w:p w14:paraId="53B2B8BA" w14:textId="77777777" w:rsidR="00581D15" w:rsidRDefault="00581D15" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39937380" w14:textId="77777777" w:rsidR="00B36876" w:rsidRDefault="00B36876" w:rsidP="00E756E0">
+    <w:p w14:paraId="79456FBF" w14:textId="77777777" w:rsidR="00581D15" w:rsidRDefault="00581D15" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1196B0F1" w14:textId="77777777" w:rsidR="00B36876" w:rsidRDefault="00B36876">
+    <w:p w14:paraId="73926E52" w14:textId="77777777" w:rsidR="00581D15" w:rsidRDefault="00581D15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3336799C" w14:textId="713D0F56" w:rsidR="004A166C" w:rsidRDefault="00F0397F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3336799C" w14:textId="30E16BC4" w:rsidR="004A166C" w:rsidRDefault="00AA48C9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
-      <w:t>OST 627 Fundamentals of Health Policy and Advocacy</w:t>
+      <w:t>OST 62</w:t>
+    </w:r>
+    <w:r w:rsidR="00DD2DFA">
+      <w:t>7</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00DD2DFA">
+      <w:t>Fundamentals of Health Policy and Advocacy</w:t>
+    </w:r>
+    <w:r w:rsidR="00D37615">
+      <w:t xml:space="preserve"> 2026-2027</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="685AB554" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
     </w:tblGrid>
-    <w:tr w:rsidR="004A166C" w14:paraId="571D9B13" w14:textId="77777777" w:rsidTr="31330843">
+    <w:tr w:rsidR="007D13F7" w14:paraId="7A2DCD4E" w14:textId="77777777" w:rsidTr="31330843">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2E07CDA0" w14:textId="68EC2EEB" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
+        <w:p w14:paraId="7E452476" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:t>Course and number</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="18926062" w14:textId="2038C9C4" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
+        <w:p w14:paraId="3D94B462" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="61E62FF6" w14:textId="61CF7475" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
+        <w:p w14:paraId="0CD8F4A3" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="718095A2" w14:textId="78E22590" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
+  <w:p w14:paraId="4A2A1D1A" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
 <int:Intelligence xmlns:int="http://schemas.microsoft.com/office/intelligence/2019/intelligence">
   <int:IntelligenceSettings/>
   <int:Manifest>
     <int:WordHash hashCode="CCdDB6R3IQFXhW" id="P1fGVmSx"/>
     <int:WordHash hashCode="B4kqG4CP0lq864" id="tecYnw9Q"/>
     <int:WordHash hashCode="eMmI7azLzcQQPK" id="QRJgx7bR"/>
   </int:Manifest>
   <int:Observations>
     <int:Content id="P1fGVmSx">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="tecYnw9Q">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
     <int:Content id="QRJgx7bR">
       <int:Rejection type="AugLoop_Text_Critique"/>
     </int:Content>
   </int:Observations>
 </int:Intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="085C5DE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF3C0146"/>
+    <w:lvl w:ilvl="0" w:tplc="500E8CC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2BE699AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="271CC42A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2D50BCEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="894A4118">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BF68A07A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D89C8822">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E03CE55C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C717F4F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9574295E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12208,51 +12001,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D84E203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="B54E24CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="EE1C48DA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12321,51 +12114,51 @@
     <w:lvl w:ilvl="7" w:tplc="77300F08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F3F45E76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25962E91"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="56124F64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12434,51 +12227,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2832DD03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="F5DA3062">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="80CC7D8A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12547,51 +12340,51 @@
     <w:lvl w:ilvl="7" w:tplc="107852AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D486AD5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30B725F3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="24DA4966"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -12660,51 +12453,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35392C07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="2CFC4F02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="75363866">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -12773,51 +12566,51 @@
     <w:lvl w:ilvl="7" w:tplc="C6EABC8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="BA421F76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12887,51 +12680,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DA9312D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7876BA0E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13000,51 +12793,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F630029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C96A8DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13113,51 +12906,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FBA74A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A3E140A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43C5B3D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="16029690">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B75A9910">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13226,51 +13132,51 @@
     <w:lvl w:ilvl="7" w:tplc="9000D07A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5A5A98E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C1B61C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FAB6C568"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13339,51 +13245,164 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="580D27A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F58D416"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="810" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1530" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2250" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2970" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3690" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4410" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5130" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5850" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6570" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58435C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="CFD6EED8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="72DE3FE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13452,51 +13471,51 @@
     <w:lvl w:ilvl="7" w:tplc="0EF8ABBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E526A896">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59D51368"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="560EB27E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -13565,51 +13584,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E4DFDFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="E71CC256">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D8AE4BB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -13678,51 +13697,51 @@
     <w:lvl w:ilvl="7" w:tplc="20887324">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D1566D24">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69C04028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="126C2EB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -13791,51 +13810,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E9FC142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="CDAA8120">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0DA266DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -13904,51 +13923,51 @@
     <w:lvl w:ilvl="7" w:tplc="B978D4A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="4AE49864">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -14018,2893 +14037,3136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1563248639">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="279457362">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2030177351">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="969631907">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1223559354">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1762994998">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1893467603">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="441874677">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="461844186">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1731297226">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="279457362">
+  <w:num w:numId="12" w16cid:durableId="1141192525">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="804658295">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="321932046">
+  <w:num w:numId="14" w16cid:durableId="1160461687">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="646278814">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1147745770">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1273126320">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1697535102">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2030177351">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1893467603">
+  <w:num w:numId="19" w16cid:durableId="1394624351">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="441874677">
-[...23 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1697535102">
+  <w:num w:numId="20" w16cid:durableId="787698038">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1731297226">
-[...2 lines deleted...]
-  <w:numIdMacAtCleanup w:val="17"/>
+  <w:numIdMacAtCleanup w:val="20"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
-    <w:rsid w:val="00007267"/>
+    <w:rsid w:val="00007318"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
+    <w:rsid w:val="00012FD2"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
-    <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
+    <w:rsid w:val="0002257F"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
-    <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
+    <w:rsid w:val="0003531B"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
+    <w:rsid w:val="00037428"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
+    <w:rsid w:val="00042A7A"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
+    <w:rsid w:val="00045F56"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
-    <w:rsid w:val="0005681A"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
-    <w:rsid w:val="00076391"/>
+    <w:rsid w:val="0007505A"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
+    <w:rsid w:val="00090AF6"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
+    <w:rsid w:val="000947E7"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
-    <w:rsid w:val="000A139D"/>
+    <w:rsid w:val="000A0DEB"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
+    <w:rsid w:val="000A56BF"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
+    <w:rsid w:val="000B41AE"/>
     <w:rsid w:val="000B478B"/>
+    <w:rsid w:val="000B5D0A"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
-    <w:rsid w:val="000C4BB5"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
-    <w:rsid w:val="000D44D1"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
-    <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
-    <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
+    <w:rsid w:val="001141BA"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
+    <w:rsid w:val="001155AA"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
-    <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
+    <w:rsid w:val="001242E4"/>
+    <w:rsid w:val="00125C85"/>
+    <w:rsid w:val="00125E36"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
-    <w:rsid w:val="00132D56"/>
     <w:rsid w:val="001334CC"/>
-    <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
+    <w:rsid w:val="001340A2"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
-    <w:rsid w:val="001352F4"/>
+    <w:rsid w:val="00135A37"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
-    <w:rsid w:val="0014138A"/>
-    <w:rsid w:val="00141639"/>
+    <w:rsid w:val="00141B44"/>
     <w:rsid w:val="001422AA"/>
-    <w:rsid w:val="00142CFA"/>
+    <w:rsid w:val="00142938"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
+    <w:rsid w:val="001463EB"/>
+    <w:rsid w:val="001467F3"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
-    <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
+    <w:rsid w:val="00152C0D"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
+    <w:rsid w:val="00164CA5"/>
     <w:rsid w:val="00165CD1"/>
-    <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
-    <w:rsid w:val="00191A19"/>
+    <w:rsid w:val="00191BC6"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
-    <w:rsid w:val="00197E78"/>
     <w:rsid w:val="001A146D"/>
+    <w:rsid w:val="001A32F8"/>
     <w:rsid w:val="001A48DC"/>
-    <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
+    <w:rsid w:val="001A62A8"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
+    <w:rsid w:val="001B1F00"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
+    <w:rsid w:val="001C19F2"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
+    <w:rsid w:val="001C39D8"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
+    <w:rsid w:val="001C6AA7"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
+    <w:rsid w:val="001D5764"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
+    <w:rsid w:val="001E21B5"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
+    <w:rsid w:val="001E6C63"/>
+    <w:rsid w:val="001E6E35"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
+    <w:rsid w:val="001F494D"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
-    <w:rsid w:val="001F639F"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
-    <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
-    <w:rsid w:val="00205932"/>
+    <w:rsid w:val="00204968"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
+    <w:rsid w:val="002105B6"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
+    <w:rsid w:val="00231E72"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
+    <w:rsid w:val="002346D7"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
+    <w:rsid w:val="0023682F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
+    <w:rsid w:val="00242747"/>
+    <w:rsid w:val="00244169"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
+    <w:rsid w:val="00255405"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
-    <w:rsid w:val="0025766D"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
-    <w:rsid w:val="002702A0"/>
     <w:rsid w:val="0027179F"/>
+    <w:rsid w:val="00272CE6"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
-    <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
+    <w:rsid w:val="0027617E"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
-    <w:rsid w:val="002876A8"/>
+    <w:rsid w:val="00287AC8"/>
     <w:rsid w:val="00291DED"/>
-    <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
+    <w:rsid w:val="0029743A"/>
     <w:rsid w:val="00297546"/>
+    <w:rsid w:val="0029798E"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
-    <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
+    <w:rsid w:val="002A544A"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
+    <w:rsid w:val="002B30BB"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
+    <w:rsid w:val="002C4047"/>
+    <w:rsid w:val="002C4CEA"/>
+    <w:rsid w:val="002C5D03"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
-    <w:rsid w:val="002D4C24"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
-    <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
+    <w:rsid w:val="002E4FC2"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
+    <w:rsid w:val="002F1EA4"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
+    <w:rsid w:val="002F5DB4"/>
     <w:rsid w:val="002F65A1"/>
+    <w:rsid w:val="002F6A85"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
+    <w:rsid w:val="002F7F94"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
+    <w:rsid w:val="0030189B"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
+    <w:rsid w:val="00304B0B"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
+    <w:rsid w:val="00307444"/>
     <w:rsid w:val="00307D45"/>
-    <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
+    <w:rsid w:val="00313FED"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
+    <w:rsid w:val="00326C6B"/>
     <w:rsid w:val="00330825"/>
-    <w:rsid w:val="00330DDD"/>
+    <w:rsid w:val="00330ECA"/>
     <w:rsid w:val="00331AFE"/>
-    <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
+    <w:rsid w:val="00337EBB"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
+    <w:rsid w:val="00345472"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
+    <w:rsid w:val="00346DB0"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
+    <w:rsid w:val="003521C2"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
-    <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
-    <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
+    <w:rsid w:val="003631B6"/>
+    <w:rsid w:val="00363209"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
+    <w:rsid w:val="00365D1E"/>
     <w:rsid w:val="003672EC"/>
-    <w:rsid w:val="003706A9"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
-    <w:rsid w:val="0038642E"/>
-    <w:rsid w:val="00390398"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
-    <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
+    <w:rsid w:val="00395D73"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
+    <w:rsid w:val="003979DE"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
-    <w:rsid w:val="003A5573"/>
+    <w:rsid w:val="003A50E8"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
+    <w:rsid w:val="003B1091"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
-    <w:rsid w:val="003B6CD1"/>
+    <w:rsid w:val="003B5450"/>
     <w:rsid w:val="003C0CE8"/>
+    <w:rsid w:val="003C11B3"/>
     <w:rsid w:val="003C1C1A"/>
+    <w:rsid w:val="003C20C9"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
+    <w:rsid w:val="003C6354"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
+    <w:rsid w:val="003D3A6A"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
-    <w:rsid w:val="003D5DCA"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
-    <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
+    <w:rsid w:val="003F398E"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
+    <w:rsid w:val="003F5F0D"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
-    <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
+    <w:rsid w:val="004119D9"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
+    <w:rsid w:val="00417516"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
+    <w:rsid w:val="00424882"/>
     <w:rsid w:val="00425D82"/>
+    <w:rsid w:val="00426038"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
-    <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
-    <w:rsid w:val="00442003"/>
+    <w:rsid w:val="0044262C"/>
     <w:rsid w:val="00442A63"/>
+    <w:rsid w:val="00443C98"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
+    <w:rsid w:val="0045088C"/>
     <w:rsid w:val="00450A88"/>
+    <w:rsid w:val="00450D3E"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
+    <w:rsid w:val="004553CA"/>
     <w:rsid w:val="00455AB7"/>
-    <w:rsid w:val="00455E67"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
+    <w:rsid w:val="0047522E"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
+    <w:rsid w:val="00482B0F"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
+    <w:rsid w:val="0048694D"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
+    <w:rsid w:val="00491929"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
+    <w:rsid w:val="00495F25"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
+    <w:rsid w:val="004A3F7A"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
+    <w:rsid w:val="004A5B4D"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
-    <w:rsid w:val="004A794F"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
+    <w:rsid w:val="004B30B4"/>
+    <w:rsid w:val="004B3D53"/>
+    <w:rsid w:val="004B685E"/>
+    <w:rsid w:val="004C01A8"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
+    <w:rsid w:val="004C55A4"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
+    <w:rsid w:val="004D33BE"/>
     <w:rsid w:val="004D342C"/>
+    <w:rsid w:val="004D38F7"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
+    <w:rsid w:val="004F76E2"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
+    <w:rsid w:val="00502FC5"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
+    <w:rsid w:val="005042D9"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
+    <w:rsid w:val="00520513"/>
+    <w:rsid w:val="00520883"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
+    <w:rsid w:val="00524013"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
+    <w:rsid w:val="0053141A"/>
+    <w:rsid w:val="005315A4"/>
     <w:rsid w:val="005315B3"/>
+    <w:rsid w:val="00531839"/>
     <w:rsid w:val="0053276C"/>
-    <w:rsid w:val="00533A5A"/>
-    <w:rsid w:val="00534203"/>
     <w:rsid w:val="00541D28"/>
+    <w:rsid w:val="00541E5E"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
+    <w:rsid w:val="00545CDF"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
-    <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
-    <w:rsid w:val="0055404A"/>
+    <w:rsid w:val="0055394C"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
+    <w:rsid w:val="005565A2"/>
     <w:rsid w:val="0055670B"/>
-    <w:rsid w:val="005570A8"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
+    <w:rsid w:val="00562AF8"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
+    <w:rsid w:val="005644BE"/>
     <w:rsid w:val="00565034"/>
+    <w:rsid w:val="005650A1"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
+    <w:rsid w:val="005676A7"/>
+    <w:rsid w:val="0057008C"/>
     <w:rsid w:val="0057048D"/>
+    <w:rsid w:val="00572625"/>
     <w:rsid w:val="0057341C"/>
+    <w:rsid w:val="00573FBA"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
-    <w:rsid w:val="005820E9"/>
-    <w:rsid w:val="00582778"/>
+    <w:rsid w:val="00581D15"/>
+    <w:rsid w:val="005820F3"/>
+    <w:rsid w:val="00582476"/>
     <w:rsid w:val="005842A5"/>
+    <w:rsid w:val="005846BC"/>
     <w:rsid w:val="005848B8"/>
+    <w:rsid w:val="00586246"/>
     <w:rsid w:val="00586E35"/>
+    <w:rsid w:val="00587450"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
-    <w:rsid w:val="00590B95"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
-    <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
-    <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
-    <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
+    <w:rsid w:val="005B5D2D"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
+    <w:rsid w:val="005C3245"/>
     <w:rsid w:val="005C41F1"/>
+    <w:rsid w:val="005C5690"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
-    <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
-    <w:rsid w:val="005F0799"/>
+    <w:rsid w:val="005F10CF"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
+    <w:rsid w:val="005F342F"/>
     <w:rsid w:val="005F4C3F"/>
+    <w:rsid w:val="005F57D7"/>
+    <w:rsid w:val="005F5886"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
+    <w:rsid w:val="005F797A"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
+    <w:rsid w:val="0060347C"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
+    <w:rsid w:val="00606752"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
-    <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
+    <w:rsid w:val="00614562"/>
     <w:rsid w:val="006147A5"/>
+    <w:rsid w:val="0061495F"/>
     <w:rsid w:val="00614C90"/>
+    <w:rsid w:val="00614F1E"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
-    <w:rsid w:val="00615AE5"/>
     <w:rsid w:val="00616291"/>
+    <w:rsid w:val="00616DC5"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
+    <w:rsid w:val="00617478"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
+    <w:rsid w:val="00625A85"/>
+    <w:rsid w:val="00625AC9"/>
+    <w:rsid w:val="006260FE"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
-    <w:rsid w:val="006312D6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00632A80"/>
+    <w:rsid w:val="006325AD"/>
+    <w:rsid w:val="0063281C"/>
     <w:rsid w:val="00632CE3"/>
+    <w:rsid w:val="00632E2E"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
+    <w:rsid w:val="00637C32"/>
     <w:rsid w:val="00637E11"/>
-    <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
+    <w:rsid w:val="00645E69"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
+    <w:rsid w:val="00650B43"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
-    <w:rsid w:val="00655B9C"/>
-    <w:rsid w:val="006573C7"/>
+    <w:rsid w:val="00656AAE"/>
     <w:rsid w:val="00661C68"/>
+    <w:rsid w:val="00661D2A"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
+    <w:rsid w:val="006653B0"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
+    <w:rsid w:val="0067297E"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
-    <w:rsid w:val="00680ECF"/>
+    <w:rsid w:val="00680B6F"/>
     <w:rsid w:val="0068102E"/>
+    <w:rsid w:val="00682A5B"/>
+    <w:rsid w:val="00683F21"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
-    <w:rsid w:val="0068731E"/>
+    <w:rsid w:val="0069360F"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
+    <w:rsid w:val="00697EFD"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
+    <w:rsid w:val="006A2573"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
+    <w:rsid w:val="006A7C3F"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
+    <w:rsid w:val="006B2503"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
+    <w:rsid w:val="006B6394"/>
     <w:rsid w:val="006B694A"/>
-    <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
-    <w:rsid w:val="006D2D9E"/>
+    <w:rsid w:val="006D2DE7"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
+    <w:rsid w:val="006D6F2B"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
-    <w:rsid w:val="006E3822"/>
+    <w:rsid w:val="006E36F4"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
+    <w:rsid w:val="006F3806"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
+    <w:rsid w:val="006F501E"/>
+    <w:rsid w:val="006F574A"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
-    <w:rsid w:val="006F73F0"/>
+    <w:rsid w:val="006F742C"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
+    <w:rsid w:val="00700F76"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
-    <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
-    <w:rsid w:val="00707329"/>
+    <w:rsid w:val="00705ECB"/>
+    <w:rsid w:val="00707494"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
+    <w:rsid w:val="00711CE9"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
-    <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
+    <w:rsid w:val="00730CE8"/>
     <w:rsid w:val="00731AE6"/>
+    <w:rsid w:val="00733B6B"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
+    <w:rsid w:val="00743F99"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
-    <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
+    <w:rsid w:val="00752CFA"/>
     <w:rsid w:val="0075345B"/>
+    <w:rsid w:val="00753918"/>
+    <w:rsid w:val="00756E78"/>
+    <w:rsid w:val="00756EF4"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
-    <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
+    <w:rsid w:val="00762343"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
+    <w:rsid w:val="00762532"/>
     <w:rsid w:val="00762847"/>
+    <w:rsid w:val="00763551"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
+    <w:rsid w:val="00767C31"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
-    <w:rsid w:val="00774726"/>
+    <w:rsid w:val="00774D97"/>
     <w:rsid w:val="0077573D"/>
-    <w:rsid w:val="00775AA1"/>
     <w:rsid w:val="007761DA"/>
+    <w:rsid w:val="007761E0"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
-    <w:rsid w:val="00780D7C"/>
+    <w:rsid w:val="0078214B"/>
+    <w:rsid w:val="00782174"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
+    <w:rsid w:val="00793E57"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
+    <w:rsid w:val="007A034F"/>
     <w:rsid w:val="007A0376"/>
+    <w:rsid w:val="007A0892"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
-    <w:rsid w:val="007C7A60"/>
+    <w:rsid w:val="007C619B"/>
     <w:rsid w:val="007C7C46"/>
+    <w:rsid w:val="007D12E2"/>
     <w:rsid w:val="007D13F7"/>
-    <w:rsid w:val="007D28D0"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
-    <w:rsid w:val="007D4A76"/>
+    <w:rsid w:val="007D3933"/>
+    <w:rsid w:val="007D3A75"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
+    <w:rsid w:val="007D7465"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
-    <w:rsid w:val="007E638C"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
-    <w:rsid w:val="007F0FE4"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
+    <w:rsid w:val="007F4E10"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00804F91"/>
+    <w:rsid w:val="00805355"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
+    <w:rsid w:val="00813D0F"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
-    <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
-    <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
-    <w:rsid w:val="00830638"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
+    <w:rsid w:val="00831BCF"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
-    <w:rsid w:val="0084018B"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
+    <w:rsid w:val="00842DE8"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
-    <w:rsid w:val="00844910"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
+    <w:rsid w:val="0085534B"/>
+    <w:rsid w:val="00855AD3"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
-    <w:rsid w:val="008562ED"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
+    <w:rsid w:val="008722C5"/>
     <w:rsid w:val="00872E5F"/>
-    <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
+    <w:rsid w:val="0087641F"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
+    <w:rsid w:val="00876F87"/>
+    <w:rsid w:val="0087793D"/>
     <w:rsid w:val="00880808"/>
-    <w:rsid w:val="00881EA1"/>
+    <w:rsid w:val="00881F1A"/>
+    <w:rsid w:val="008821B7"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
-    <w:rsid w:val="00884D36"/>
-    <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
+    <w:rsid w:val="00887F01"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
+    <w:rsid w:val="008913C5"/>
     <w:rsid w:val="00891768"/>
+    <w:rsid w:val="008926B0"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
+    <w:rsid w:val="008A76E8"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
+    <w:rsid w:val="008B76CE"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
+    <w:rsid w:val="008C22EC"/>
+    <w:rsid w:val="008C2398"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
+    <w:rsid w:val="008C5602"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
-    <w:rsid w:val="008D04A4"/>
+    <w:rsid w:val="008C7F3B"/>
+    <w:rsid w:val="008D08CA"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
+    <w:rsid w:val="008D557D"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
+    <w:rsid w:val="008E3AEB"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
-    <w:rsid w:val="008E5149"/>
     <w:rsid w:val="008E533D"/>
-    <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
-    <w:rsid w:val="008E70EE"/>
+    <w:rsid w:val="008E6D3D"/>
+    <w:rsid w:val="008E6DBA"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
+    <w:rsid w:val="008F358E"/>
     <w:rsid w:val="008F3A61"/>
-    <w:rsid w:val="008F56AC"/>
+    <w:rsid w:val="008F41C3"/>
+    <w:rsid w:val="008F5342"/>
+    <w:rsid w:val="008F56B8"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
-    <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
+    <w:rsid w:val="00911429"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
+    <w:rsid w:val="00923BB3"/>
     <w:rsid w:val="00924342"/>
+    <w:rsid w:val="00924574"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
-    <w:rsid w:val="009341E6"/>
+    <w:rsid w:val="009343A3"/>
     <w:rsid w:val="009371DB"/>
+    <w:rsid w:val="009400C1"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
+    <w:rsid w:val="009447C8"/>
     <w:rsid w:val="009456D7"/>
+    <w:rsid w:val="00945B25"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
+    <w:rsid w:val="00957AD1"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
-    <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
-    <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
+    <w:rsid w:val="00974525"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
+    <w:rsid w:val="00983380"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
-    <w:rsid w:val="00985BDF"/>
+    <w:rsid w:val="00985EE2"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
+    <w:rsid w:val="009931A1"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
-    <w:rsid w:val="00997ED8"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
-    <w:rsid w:val="009A2790"/>
-    <w:rsid w:val="009A2B6F"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
+    <w:rsid w:val="009B079C"/>
     <w:rsid w:val="009B0A12"/>
-    <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
-    <w:rsid w:val="009B4D58"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
-    <w:rsid w:val="009C3C16"/>
-    <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
+    <w:rsid w:val="009C5AD9"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
-    <w:rsid w:val="009D0126"/>
-    <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
-    <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
+    <w:rsid w:val="009D59E9"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
+    <w:rsid w:val="009E13A5"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
-    <w:rsid w:val="009E4B43"/>
+    <w:rsid w:val="009E454B"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
+    <w:rsid w:val="009F2DF3"/>
     <w:rsid w:val="009F3242"/>
+    <w:rsid w:val="009F33CE"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
+    <w:rsid w:val="00A01899"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
-    <w:rsid w:val="00A057AE"/>
-    <w:rsid w:val="00A06810"/>
+    <w:rsid w:val="00A06ACC"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
+    <w:rsid w:val="00A13CE5"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
-    <w:rsid w:val="00A16BF1"/>
-    <w:rsid w:val="00A16FFC"/>
     <w:rsid w:val="00A1D88E"/>
-    <w:rsid w:val="00A2011D"/>
-    <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
+    <w:rsid w:val="00A24E53"/>
     <w:rsid w:val="00A254D9"/>
-    <w:rsid w:val="00A303C3"/>
+    <w:rsid w:val="00A25FE5"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
-    <w:rsid w:val="00A312F4"/>
+    <w:rsid w:val="00A30FAE"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
+    <w:rsid w:val="00A362E8"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
-    <w:rsid w:val="00A45478"/>
     <w:rsid w:val="00A46265"/>
-    <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
-    <w:rsid w:val="00A6729A"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
-    <w:rsid w:val="00A85D3D"/>
+    <w:rsid w:val="00A857D3"/>
     <w:rsid w:val="00A90503"/>
-    <w:rsid w:val="00A905BB"/>
     <w:rsid w:val="00A92873"/>
+    <w:rsid w:val="00A9308E"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
-    <w:rsid w:val="00A93C2C"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
-    <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
-    <w:rsid w:val="00AA3B11"/>
+    <w:rsid w:val="00AA254B"/>
     <w:rsid w:val="00AA470A"/>
+    <w:rsid w:val="00AA48C9"/>
     <w:rsid w:val="00AA69D0"/>
+    <w:rsid w:val="00AA6C6D"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
+    <w:rsid w:val="00AB7A2B"/>
+    <w:rsid w:val="00AB7B43"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
-    <w:rsid w:val="00AC14AC"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AC2778"/>
+    <w:rsid w:val="00AC32CD"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
-    <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
+    <w:rsid w:val="00AE414E"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
+    <w:rsid w:val="00AF2D97"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
+    <w:rsid w:val="00AF645C"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
-    <w:rsid w:val="00B014BC"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
+    <w:rsid w:val="00B10BD1"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
+    <w:rsid w:val="00B163A4"/>
     <w:rsid w:val="00B17123"/>
-    <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
+    <w:rsid w:val="00B235B7"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
-    <w:rsid w:val="00B23FFB"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
+    <w:rsid w:val="00B26DA4"/>
     <w:rsid w:val="00B309FE"/>
-    <w:rsid w:val="00B32A2E"/>
+    <w:rsid w:val="00B321A7"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
-    <w:rsid w:val="00B36876"/>
     <w:rsid w:val="00B36CB9"/>
-    <w:rsid w:val="00B36E42"/>
+    <w:rsid w:val="00B36E2D"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
+    <w:rsid w:val="00B45544"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
+    <w:rsid w:val="00B46524"/>
+    <w:rsid w:val="00B47D2F"/>
     <w:rsid w:val="00B51C98"/>
+    <w:rsid w:val="00B53AD1"/>
     <w:rsid w:val="00B5485B"/>
+    <w:rsid w:val="00B549FA"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
+    <w:rsid w:val="00B6209F"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
-    <w:rsid w:val="00B65D45"/>
     <w:rsid w:val="00B66610"/>
+    <w:rsid w:val="00B66C67"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
+    <w:rsid w:val="00B748CA"/>
+    <w:rsid w:val="00B74BAD"/>
+    <w:rsid w:val="00B77270"/>
     <w:rsid w:val="00B77366"/>
+    <w:rsid w:val="00B80D8F"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
+    <w:rsid w:val="00B830B5"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
+    <w:rsid w:val="00B85647"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
-    <w:rsid w:val="00B9048D"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
-    <w:rsid w:val="00B91EC8"/>
+    <w:rsid w:val="00B91D42"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
+    <w:rsid w:val="00B956F1"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
-    <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
+    <w:rsid w:val="00BB4702"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
-    <w:rsid w:val="00BD71FC"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
+    <w:rsid w:val="00BE2EE4"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
+    <w:rsid w:val="00BE7CB9"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
+    <w:rsid w:val="00BF3389"/>
     <w:rsid w:val="00BF3B58"/>
+    <w:rsid w:val="00BF4AD9"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
+    <w:rsid w:val="00C036F4"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
+    <w:rsid w:val="00C11D30"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
+    <w:rsid w:val="00C14A49"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
-    <w:rsid w:val="00C16C7F"/>
+    <w:rsid w:val="00C200AE"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
-    <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
-    <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
-    <w:rsid w:val="00C23DF0"/>
+    <w:rsid w:val="00C25EED"/>
+    <w:rsid w:val="00C27B72"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
-    <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
-    <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
-    <w:rsid w:val="00C33D8D"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
-    <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
-    <w:rsid w:val="00C436A9"/>
+    <w:rsid w:val="00C426C5"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
-    <w:rsid w:val="00C45B69"/>
+    <w:rsid w:val="00C456AF"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
+    <w:rsid w:val="00C51B34"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
-    <w:rsid w:val="00C57D28"/>
+    <w:rsid w:val="00C60584"/>
+    <w:rsid w:val="00C61134"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
-    <w:rsid w:val="00C64562"/>
     <w:rsid w:val="00C64996"/>
+    <w:rsid w:val="00C64DA5"/>
     <w:rsid w:val="00C65CF5"/>
+    <w:rsid w:val="00C66063"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
-    <w:rsid w:val="00C70E6C"/>
-    <w:rsid w:val="00C71437"/>
+    <w:rsid w:val="00C7307E"/>
     <w:rsid w:val="00C7318B"/>
-    <w:rsid w:val="00C74015"/>
+    <w:rsid w:val="00C75CC3"/>
+    <w:rsid w:val="00C802C8"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
+    <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
-    <w:rsid w:val="00C8667E"/>
-    <w:rsid w:val="00C86E21"/>
+    <w:rsid w:val="00C8622F"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
+    <w:rsid w:val="00C9550C"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
-    <w:rsid w:val="00CA60DF"/>
-    <w:rsid w:val="00CA6AC8"/>
+    <w:rsid w:val="00CA6324"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
+    <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB51BB"/>
+    <w:rsid w:val="00CB5746"/>
+    <w:rsid w:val="00CB5CC4"/>
+    <w:rsid w:val="00CB6067"/>
+    <w:rsid w:val="00CB6761"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
-    <w:rsid w:val="00CC01F8"/>
+    <w:rsid w:val="00CC378E"/>
+    <w:rsid w:val="00CC48F9"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
+    <w:rsid w:val="00CD101D"/>
     <w:rsid w:val="00CD1318"/>
-    <w:rsid w:val="00CD15E3"/>
-    <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
+    <w:rsid w:val="00CD7077"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
-    <w:rsid w:val="00CE370E"/>
+    <w:rsid w:val="00CE59C9"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
+    <w:rsid w:val="00CF31F9"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
-    <w:rsid w:val="00CF60A4"/>
+    <w:rsid w:val="00CF5054"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
+    <w:rsid w:val="00D0375C"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
-    <w:rsid w:val="00D0493C"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
-    <w:rsid w:val="00D07C76"/>
+    <w:rsid w:val="00D10469"/>
     <w:rsid w:val="00D10807"/>
-    <w:rsid w:val="00D11D38"/>
-    <w:rsid w:val="00D11E3F"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
+    <w:rsid w:val="00D208C0"/>
     <w:rsid w:val="00D23F70"/>
-    <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
-    <w:rsid w:val="00D25905"/>
+    <w:rsid w:val="00D33395"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
+    <w:rsid w:val="00D37615"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
-    <w:rsid w:val="00D5251C"/>
+    <w:rsid w:val="00D51094"/>
+    <w:rsid w:val="00D51477"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
-    <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
+    <w:rsid w:val="00D60454"/>
+    <w:rsid w:val="00D6051E"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
-    <w:rsid w:val="00D63695"/>
+    <w:rsid w:val="00D64287"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
-    <w:rsid w:val="00D65C45"/>
     <w:rsid w:val="00D666AF"/>
+    <w:rsid w:val="00D703AA"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
-    <w:rsid w:val="00D7305A"/>
+    <w:rsid w:val="00D72FF9"/>
     <w:rsid w:val="00D73EA9"/>
-    <w:rsid w:val="00D75720"/>
+    <w:rsid w:val="00D75875"/>
+    <w:rsid w:val="00D75908"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
+    <w:rsid w:val="00D8367A"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
-    <w:rsid w:val="00D917BD"/>
+    <w:rsid w:val="00D900EF"/>
+    <w:rsid w:val="00D91FBA"/>
+    <w:rsid w:val="00D9221A"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
-    <w:rsid w:val="00DA196A"/>
-    <w:rsid w:val="00DA6C26"/>
+    <w:rsid w:val="00DA6F7C"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
-    <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
+    <w:rsid w:val="00DB7EF9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
-    <w:rsid w:val="00DD1B0E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
+    <w:rsid w:val="00DD2DFA"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
-    <w:rsid w:val="00DD4541"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
+    <w:rsid w:val="00DD5867"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
+    <w:rsid w:val="00DD6A81"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
+    <w:rsid w:val="00DE1DA1"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
+    <w:rsid w:val="00DF0E0E"/>
+    <w:rsid w:val="00DF1106"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
+    <w:rsid w:val="00DF574C"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
+    <w:rsid w:val="00E0112D"/>
     <w:rsid w:val="00E0125E"/>
+    <w:rsid w:val="00E0259E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
+    <w:rsid w:val="00E05C70"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
+    <w:rsid w:val="00E101D7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
+    <w:rsid w:val="00E11B96"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
-    <w:rsid w:val="00E16BCC"/>
+    <w:rsid w:val="00E16540"/>
+    <w:rsid w:val="00E173D5"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
-    <w:rsid w:val="00E25328"/>
+    <w:rsid w:val="00E226F0"/>
     <w:rsid w:val="00E25445"/>
+    <w:rsid w:val="00E259F1"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
-    <w:rsid w:val="00E327C1"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
-    <w:rsid w:val="00E343F0"/>
+    <w:rsid w:val="00E3438B"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
+    <w:rsid w:val="00E426CE"/>
     <w:rsid w:val="00E437F5"/>
-    <w:rsid w:val="00E4659A"/>
     <w:rsid w:val="00E4733C"/>
+    <w:rsid w:val="00E50763"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
-    <w:rsid w:val="00E56B48"/>
-    <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
+    <w:rsid w:val="00E679E6"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
+    <w:rsid w:val="00E74B29"/>
+    <w:rsid w:val="00E74BFE"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
+    <w:rsid w:val="00E75A9E"/>
+    <w:rsid w:val="00E75B2A"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
+    <w:rsid w:val="00E82250"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
-    <w:rsid w:val="00E91301"/>
+    <w:rsid w:val="00E87BB2"/>
+    <w:rsid w:val="00E927B1"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
+    <w:rsid w:val="00E9593C"/>
     <w:rsid w:val="00E95B0B"/>
+    <w:rsid w:val="00E95CB5"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
+    <w:rsid w:val="00E972EC"/>
     <w:rsid w:val="00E973A1"/>
+    <w:rsid w:val="00EA046C"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
+    <w:rsid w:val="00EA7A22"/>
+    <w:rsid w:val="00EA7CD6"/>
     <w:rsid w:val="00EB06F0"/>
+    <w:rsid w:val="00EB1BED"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
+    <w:rsid w:val="00EB3642"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
-    <w:rsid w:val="00EC1863"/>
     <w:rsid w:val="00EC19A1"/>
+    <w:rsid w:val="00EC3FA3"/>
     <w:rsid w:val="00EC59AB"/>
+    <w:rsid w:val="00EC5B54"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
+    <w:rsid w:val="00ED3A84"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
-    <w:rsid w:val="00ED4E5E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
-    <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
-    <w:rsid w:val="00EE1C27"/>
+    <w:rsid w:val="00EE19DC"/>
     <w:rsid w:val="00EE26CC"/>
-    <w:rsid w:val="00EE2CCB"/>
+    <w:rsid w:val="00EE2C2C"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
+    <w:rsid w:val="00EF07EE"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
+    <w:rsid w:val="00EF4FEF"/>
     <w:rsid w:val="00EF5B30"/>
+    <w:rsid w:val="00EF7D6B"/>
+    <w:rsid w:val="00F00320"/>
     <w:rsid w:val="00F00DFC"/>
-    <w:rsid w:val="00F0397F"/>
+    <w:rsid w:val="00F0221B"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
+    <w:rsid w:val="00F07D1C"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
+    <w:rsid w:val="00F2290E"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
+    <w:rsid w:val="00F30BE3"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
-    <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
-    <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
-    <w:rsid w:val="00F54EBF"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
-    <w:rsid w:val="00F62321"/>
+    <w:rsid w:val="00F61DFB"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
+    <w:rsid w:val="00F81C73"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
+    <w:rsid w:val="00F92546"/>
     <w:rsid w:val="00F92EDD"/>
+    <w:rsid w:val="00F93A3B"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
+    <w:rsid w:val="00FA1AE0"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
-    <w:rsid w:val="00FA4679"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
-    <w:rsid w:val="00FA58C7"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
+    <w:rsid w:val="00FA722A"/>
     <w:rsid w:val="00FA739B"/>
+    <w:rsid w:val="00FA7A70"/>
     <w:rsid w:val="00FB203B"/>
+    <w:rsid w:val="00FB2160"/>
+    <w:rsid w:val="00FB3B56"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
-    <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
+    <w:rsid w:val="00FC2314"/>
     <w:rsid w:val="00FC23D7"/>
-    <w:rsid w:val="00FC25D1"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
+    <w:rsid w:val="00FC5804"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
-    <w:rsid w:val="00FD6AB1"/>
+    <w:rsid w:val="00FD6994"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
+    <w:rsid w:val="00FE28C6"/>
     <w:rsid w:val="00FE2A32"/>
-    <w:rsid w:val="00FE422E"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
+    <w:rsid w:val="00FE5960"/>
     <w:rsid w:val="00FE5C0F"/>
-    <w:rsid w:val="00FE5E13"/>
+    <w:rsid w:val="00FE6E93"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
-    <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
+    <w:rsid w:val="038816F0"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
+    <w:rsid w:val="07793AC8"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
-    <w:rsid w:val="089D8652"/>
+    <w:rsid w:val="08BF29D0"/>
     <w:rsid w:val="08C2822D"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
-    <w:rsid w:val="09FBF287"/>
     <w:rsid w:val="09FFE0E3"/>
+    <w:rsid w:val="0A1D20F5"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0B982800"/>
+    <w:rsid w:val="0BC4E482"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CBC3EE8"/>
+    <w:rsid w:val="0D2DC27D"/>
+    <w:rsid w:val="0D3CD4CB"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
+    <w:rsid w:val="0DECF86D"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
+    <w:rsid w:val="10780D74"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
-    <w:rsid w:val="14C26ED4"/>
-    <w:rsid w:val="154DBA56"/>
     <w:rsid w:val="155E11F6"/>
+    <w:rsid w:val="15A2868D"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
+    <w:rsid w:val="171A9755"/>
+    <w:rsid w:val="172E3553"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
+    <w:rsid w:val="192413C7"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
-    <w:rsid w:val="199A9A22"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
-    <w:rsid w:val="1A4357BE"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
+    <w:rsid w:val="1B5633DC"/>
+    <w:rsid w:val="1B7D1B2B"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
+    <w:rsid w:val="1CF2043D"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
+    <w:rsid w:val="1D7F3A9D"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
-    <w:rsid w:val="1E4F38D9"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
+    <w:rsid w:val="1EBD46A0"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
-    <w:rsid w:val="1FBA33D7"/>
     <w:rsid w:val="1FE9EAAB"/>
+    <w:rsid w:val="200E46FB"/>
     <w:rsid w:val="202DB2AA"/>
-    <w:rsid w:val="204C8C02"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
+    <w:rsid w:val="2112F683"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
+    <w:rsid w:val="2383E6B6"/>
+    <w:rsid w:val="2387758C"/>
     <w:rsid w:val="23A047FE"/>
-    <w:rsid w:val="23AE0AF8"/>
     <w:rsid w:val="23D34CC9"/>
+    <w:rsid w:val="245FF0B1"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
+    <w:rsid w:val="253B868C"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
+    <w:rsid w:val="28CA6EA3"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
     <w:rsid w:val="2A9DFB87"/>
+    <w:rsid w:val="2AABBD81"/>
+    <w:rsid w:val="2B13021B"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
+    <w:rsid w:val="2C99CD68"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
     <w:rsid w:val="2E7D72C9"/>
-    <w:rsid w:val="2E96387C"/>
-    <w:rsid w:val="2EB9A273"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
+    <w:rsid w:val="2F90511E"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3090ABC5"/>
+    <w:rsid w:val="3095A8F0"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
-    <w:rsid w:val="32B0E40E"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="357A450E"/>
+    <w:rsid w:val="35E15470"/>
     <w:rsid w:val="3624EB92"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
+    <w:rsid w:val="37DD6CCD"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
+    <w:rsid w:val="39649590"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
+    <w:rsid w:val="3ACC9FAB"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
+    <w:rsid w:val="3B2AFCE2"/>
     <w:rsid w:val="3B390E29"/>
-    <w:rsid w:val="3BA481A8"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
+    <w:rsid w:val="3DA312C0"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
-    <w:rsid w:val="3DF11E16"/>
     <w:rsid w:val="3F63F482"/>
-    <w:rsid w:val="3F6D1655"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="41483BF0"/>
+    <w:rsid w:val="4153D076"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
+    <w:rsid w:val="451672B3"/>
     <w:rsid w:val="45666097"/>
+    <w:rsid w:val="456B9632"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
+    <w:rsid w:val="4696C879"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
+    <w:rsid w:val="48FAEE1D"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
-    <w:rsid w:val="4A739735"/>
+    <w:rsid w:val="49F216DE"/>
     <w:rsid w:val="4A80853E"/>
+    <w:rsid w:val="4A9EDF36"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
-    <w:rsid w:val="4EE74C09"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
+    <w:rsid w:val="521E6C66"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
+    <w:rsid w:val="525A4FFE"/>
+    <w:rsid w:val="52699011"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F48B3F"/>
-    <w:rsid w:val="553ED0F6"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
+    <w:rsid w:val="560EB9FF"/>
     <w:rsid w:val="5639EC88"/>
+    <w:rsid w:val="56924DD0"/>
     <w:rsid w:val="569C48A1"/>
-    <w:rsid w:val="56AB14F7"/>
     <w:rsid w:val="56B11CEF"/>
-    <w:rsid w:val="56DE74C3"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
+    <w:rsid w:val="58388542"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
-    <w:rsid w:val="5952FCFD"/>
     <w:rsid w:val="5A2CAA7C"/>
+    <w:rsid w:val="5A4C8226"/>
+    <w:rsid w:val="5A508616"/>
+    <w:rsid w:val="5A9F6413"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
+    <w:rsid w:val="5B27B870"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
-    <w:rsid w:val="5BDFEA90"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
+    <w:rsid w:val="5D301E97"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
+    <w:rsid w:val="600ADC11"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
+    <w:rsid w:val="6151A4DE"/>
+    <w:rsid w:val="616CDB9F"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
+    <w:rsid w:val="61EC40A3"/>
     <w:rsid w:val="6242FFDD"/>
+    <w:rsid w:val="62944EE3"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
+    <w:rsid w:val="630CC208"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
+    <w:rsid w:val="63A75A4C"/>
+    <w:rsid w:val="643BD63C"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
+    <w:rsid w:val="649C0E1B"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65D0D265"/>
-    <w:rsid w:val="65F5EF30"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
+    <w:rsid w:val="6699B04E"/>
+    <w:rsid w:val="66E12564"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
-    <w:rsid w:val="68E02DB9"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
-    <w:rsid w:val="6BFBEABE"/>
-    <w:rsid w:val="6C217A6A"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
+    <w:rsid w:val="6DA2B9C1"/>
     <w:rsid w:val="6DD3C4EE"/>
-    <w:rsid w:val="6E661369"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
-    <w:rsid w:val="6F6D4B22"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
-    <w:rsid w:val="703E143E"/>
-    <w:rsid w:val="7063BA42"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
-    <w:rsid w:val="71802E56"/>
+    <w:rsid w:val="70DAF1FB"/>
+    <w:rsid w:val="70FB6F6B"/>
     <w:rsid w:val="71DE9613"/>
+    <w:rsid w:val="72077BDB"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
-    <w:rsid w:val="740A457B"/>
+    <w:rsid w:val="73C31A4E"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
+    <w:rsid w:val="75118A2C"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
+    <w:rsid w:val="7825C4B3"/>
+    <w:rsid w:val="7860DD61"/>
+    <w:rsid w:val="789560C5"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
+    <w:rsid w:val="79A24C15"/>
     <w:rsid w:val="79EA8A6F"/>
+    <w:rsid w:val="79EF6260"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
+    <w:rsid w:val="7ACAF297"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
-    <w:rsid w:val="7CAC4EBF"/>
+    <w:rsid w:val="7CE1FE05"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
-    <w:rsid w:val="7D6262AB"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
+    <w:rsid w:val="7F3C1D07"/>
     <w:rsid w:val="7F6599F1"/>
     <w:rsid w:val="7F97FEE0"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A6152677-E8FE-4CC8-83E5-6A7D43CFD04A}"/>
+  <w15:docId w15:val="{9E3AAFD3-9522-465C-A44E-6B4E01C3F51E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -17679,51 +17941,51 @@
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F91C00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:smallCaps/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00655B9C"/>
+    <w:rsid w:val="00125C85"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
@@ -18468,54 +18730,80 @@
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001C1AB7"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A7E40"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="SmartLink">
+    <w:name w:val="Smart Link"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029743A"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F3F2F1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsolistparagraph">
+    <w:name w:val="x_msolistparagraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00B85647"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="scxw203154434">
     <w:name w:val="scxw203154434"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="007C7A60"/>
+    <w:rsid w:val="006D2DE7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="318926577">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -18599,56 +18887,57 @@
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grochuls@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy1.cl.msu.edu/book/10.1007/978-1-4419-6914-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.aap.org/en/advocacy/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathic.org/about/advocacy/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ama-assn.org/health-care-advocacy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AZEVEDOL@MSU.EDU" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edhub.ama-assn.org/health-systems-science/interactive/18206432" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GROCHULS@MSU.EDU" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edhub.ama-assn.org/health-systems-science/interactive/18206432" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathic.org/about/advocacy/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ama-assn.org/health-care-advocacy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy1.cl.msu.edu/book/10.1007/978-1-4419-6914-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AZEVEDOL@MSU.EDU" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.aap.org/en/advocacy/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -18919,115 +19208,52 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...63 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc5a5346bf5953f67c68c994b43ac49b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -19254,122 +19480,192 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DE10235-EE14-480B-AE52-A6F17A490178}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...21 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>24883</Characters>
+  <Pages>15</Pages>
+  <Words>4555</Words>
+  <Characters>25967</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>207</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>216</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29190</CharactersWithSpaces>
+  <CharactersWithSpaces>30462</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>133300</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>