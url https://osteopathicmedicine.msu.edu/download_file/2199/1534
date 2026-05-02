--- v1 (2026-03-16)
+++ v2 (2026-05-02)
@@ -48,51 +48,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
+                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -221,67 +221,75 @@
     </w:p>
     <w:p w14:paraId="1FD63D47" w14:textId="77777777" w:rsidR="00A54D0A" w:rsidRPr="001613D1" w:rsidRDefault="00A54D0A" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E055DEA" w14:textId="30D702CD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EC9C7CE" w14:textId="092BEE2F" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="008E7148" w:rsidP="00B611BC">
+    <w:p w14:paraId="2EC9C7CE" w14:textId="2B34EF3F" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="008E7148" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>BRITANI JAVED</w:t>
+        <w:t xml:space="preserve">BRITANI </w:t>
+      </w:r>
+      <w:r w:rsidR="000162FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>MARTINEZ</w:t>
       </w:r>
       <w:r w:rsidR="00CE1AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>, DO</w:t>
       </w:r>
       <w:r w:rsidR="0022626C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>, FAAP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24417138" w14:textId="727458FD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
@@ -660,51 +668,75 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3080,70 +3112,106 @@
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="006040AA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00956159">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
+              <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4425197A" w14:textId="277B46F5" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
@@ -3194,58 +3262,71 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EC2E09B" w14:textId="4E9B6E8E" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="005F2207">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="133" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="162" w:right="287"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00956159">
-              <w:t>Must receive a passing score of 75% or higher on all 1</w:t>
+              <w:t>Must</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:t xml:space="preserve"> receive a passing score of 75% or higher on all 1</w:t>
             </w:r>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00956159">
-              <w:t xml:space="preserve"> MI Care Modules quizzes available on micaresed.org, upload to D2L dropbox labeled MI CARES Modules. The 18 MI Cares Modules include:</w:t>
+              <w:t xml:space="preserve"> MI Care Modules quizzes available on micaresed.org, upload to D2L </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:t xml:space="preserve"> labeled MI CARES Modules. The 18 MI Cares Modules include:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="652F4949" w14:textId="58A8BDDB" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="005F2207">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="134" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="162" w:right="384"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>MI CARES Substance Modules (8):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00956159">
               <w:t>Opioids</w:t>
             </w:r>
             <w:r>
@@ -3413,51 +3494,69 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F4768CE" w14:textId="7526615C" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Uploaded to D2L dropbox labeled Clinical Encounters Modules</w:t>
+              <w:t xml:space="preserve">Uploaded to D2L </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> labeled Clinical Encounters Modules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="143C2997" w14:textId="101B4347" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3506,51 +3605,69 @@
               </w:rPr>
               <w:t>Certificate of Completion: Scope of Pain: Core Online Curriculum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A34D29E" w14:textId="1A2A4459" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L dropbox labeled “Other Module Certificate Dropbox”</w:t>
+              <w:t xml:space="preserve">Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> labeled “Other Module Certificate Dropbox”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53CD499D" w14:textId="00F0C0A1" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
@@ -3587,51 +3704,69 @@
               </w:rPr>
               <w:t>Certificate of Completion: Scope of Pain: Overdose Prevention and Naloxone Rescue Kits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="346BFC3C" w14:textId="4DA23121" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L dropbox labeled “Other Module Certificate Dropbox”</w:t>
+              <w:t xml:space="preserve">Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> labeled “Other Module Certificate Dropbox”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B818464" w14:textId="2F1A9F0E" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
@@ -3785,51 +3920,69 @@
           <w:p w14:paraId="54CF5FC2" w14:textId="77777777" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4837916B" w14:textId="329975C3" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L dropbox labeled “Other Module Certificate Dropbox”</w:t>
+              <w:t xml:space="preserve">Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> labeled “Other Module Certificate Dropbox”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51752A41" w14:textId="2B54A944" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="4801EAE1" w14:textId="445340C3" w:rsidTr="00C24E46">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3883,51 +4036,69 @@
               </w:rPr>
               <w:t xml:space="preserve">Emergency Department </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F7AE077" w14:textId="05925313" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L dropbox labeled “Other Module Certificate Dropbox”</w:t>
+              <w:t xml:space="preserve">Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> labeled “Other Module Certificate Dropbox”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48E844F7" w14:textId="69EE5820" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
@@ -4043,51 +4214,69 @@
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C6CD50C" w14:textId="2EA8D3C6" w:rsidR="00581DCF" w:rsidRPr="00A5188E" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5188E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L dropbox labeled “Other Module Certificate Dropbox”</w:t>
+              <w:t xml:space="preserve">Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A5188E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A5188E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> labeled “Other Module Certificate Dropbox”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F09DC3A" w14:textId="77B7B194" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4339,51 +4528,65 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require preapproval from the IOR</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student should follow the below </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the below </w:t>
       </w:r>
       <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">directions for elective course confirmation </w:t>
       </w:r>
       <w:r w:rsidR="008C587E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and enrollment</w:t>
       </w:r>
       <w:r w:rsidR="0000300D" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E750DB" w14:textId="77777777" w:rsidR="00E235F7" w:rsidRPr="00C40B5D" w:rsidRDefault="00E235F7" w:rsidP="00E235F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
@@ -4523,55 +4726,63 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -4581,51 +4792,65 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
+        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC39B18" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
@@ -4940,56 +5165,58 @@
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:t>care</w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>persons</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:t>SUDs</w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
@@ -5854,56 +6081,65 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">prescribe medication </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve">addiction </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">treatment, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t xml:space="preserve">included obtaining </w:t>
+        <w:t>included</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00121249">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> obtaining </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>MATE ACT waiver</w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve">training </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
@@ -7554,90 +7790,118 @@
       <w:bookmarkStart w:id="25" w:name="_Toc74542088"/>
       <w:bookmarkStart w:id="26" w:name="_Toc214359883"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
+        <w:t xml:space="preserve">pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -9616,51 +9880,67 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="6B70D8AC" w14:textId="77777777" w:rsidR="00FA2688" w:rsidRPr="005F7800" w:rsidRDefault="00FA2688" w:rsidP="00FA2688">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
+        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>staying</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes.  The most up-to-date policy can be found here:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="005F7800">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10068,52 +10348,57 @@
       </w:r>
       <w:hyperlink r:id="rId50">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t xml:space="preserve">are </w:t>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
       <w:hyperlink r:id="rId51">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
@@ -10198,52 +10483,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -10496,51 +10786,59 @@
       <w:bookmarkStart w:id="47" w:name="_Toc76108467"/>
       <w:bookmarkStart w:id="48" w:name="_Toc92977603"/>
       <w:bookmarkStart w:id="49" w:name="_Toc93754575"/>
       <w:bookmarkStart w:id="50" w:name="_Toc214359899"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="2215"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="241D7B31">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
@@ -10726,51 +11024,67 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C32FADE" w14:textId="5CD738BE" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00300658">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
+              <w:t xml:space="preserve">Can be accessed and submitted electronically by students within the dashboard of their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61BE6821" w14:textId="5A00985D" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00AB5135">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -10855,55 +11169,77 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00933A28" w:rsidRPr="00C40B5D" w14:paraId="032278D3" w14:textId="77777777" w:rsidTr="241D7B31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C903BEE" w14:textId="77777777" w:rsidR="00933A28" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="133" w:line="228" w:lineRule="auto"/>
               <w:ind w:right="279"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Must receive a passing score of 75% or higher on all 18 MI Care Modules quizzes available on micaresed.org, upload to D2L dropbox labeled MI CARES Modules. The18 MI Cares Modules include:</w:t>
+              <w:t>Must</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> receive a passing score of 75% or higher on all 18 MI Care Modules quizzes available on micaresed.org, upload to D2L </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> labeled MI CARES Modules. The18 MI Cares Modules include:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1457BE2E" w14:textId="77777777" w:rsidR="00933A28" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="133" w:line="228" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MI CARES Substance Modules (8): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>UME Opioids, Alcohol, Stimulants, Nicotine, Cannabis, Sedatives, Club Drugs, and Inhalants.</w:t>
             </w:r>
           </w:p>
@@ -11023,51 +11359,65 @@
           </w:tcPr>
           <w:p w14:paraId="40AEE83B" w14:textId="77777777" w:rsidR="00933A28" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13D43E08" w14:textId="04D02883" w:rsidR="00933A28" w:rsidRPr="009C3C16" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Pass each module quiz with a 75% or above to receive credit.</w:t>
+              <w:t xml:space="preserve">Pass each module quiz with </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>a 75</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>% or above to receive credit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00A6ED00" w14:textId="77777777" w:rsidR="00933A28" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1EDECF07" w14:textId="77777777" w:rsidR="00933A28" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
@@ -11232,51 +11582,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D7A078C" w14:textId="7B2F1BAF" w:rsidR="001E5A81" w:rsidRPr="00150452" w:rsidRDefault="001E5A81" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="179" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="119" w:right="956"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% and uploaded by 11:59 pm the last</w:t>
+              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last</w:t>
             </w:r>
             <w:r w:rsidR="00150452">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48DEE472" w14:textId="77777777" w:rsidR="001E5A81" w:rsidRDefault="001E5A81" w:rsidP="001E5A81">
             <w:pPr>
@@ -11434,51 +11798,65 @@
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05C231FB" w14:textId="30BB7063" w:rsidR="00465B44" w:rsidRPr="00150452" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="193" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="119" w:right="956"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the</w:t>
+              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day of the</w:t>
             </w:r>
             <w:r w:rsidR="00150452">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63B63E0F" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
@@ -11685,51 +12063,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A358E6B" w14:textId="38A2FB29" w:rsidR="00465B44" w:rsidRPr="00150452" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="193" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="119" w:right="956"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the</w:t>
+              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day of the</w:t>
             </w:r>
             <w:r w:rsidR="00150452">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B36507E" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
@@ -11916,51 +12308,65 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C07E357" w14:textId="363596AA" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% and    uploaded by 11:59 pm the last day of the rotation</w:t>
+              <w:t xml:space="preserve">Completed 100% and    uploaded by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40E1BE0A" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F446E02" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
@@ -12099,51 +12505,65 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17DC7A4A" w14:textId="6F764F34" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the rotation</w:t>
+              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28C97F25" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="551F6EA7" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12270,51 +12690,65 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A2DE7BA" w14:textId="2F844C9D" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the rotation</w:t>
+              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="017BE32E" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08C6FB69" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12423,51 +12857,65 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Students will download and complete the workbook and upload it to the “I am Still A person Workbook Dropbox” in D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D286F3D" w14:textId="4C6B728B" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the rotation</w:t>
+              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51161004" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56715B45" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12588,72 +13036,70 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
@@ -16666,89 +17112,91 @@
   <w:num w:numId="29" w16cid:durableId="969631907">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="885069547">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1336226752">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="717247868">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="545341037">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1216506194">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
+    <w:rsid w:val="000162FB"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="0002082C"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="00027D0F"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
@@ -17092,50 +17540,51 @@
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="002902BA"/>
     <w:rsid w:val="002910C4"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
+    <w:rsid w:val="00297642"/>
     <w:rsid w:val="00297890"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B140A"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B4E4E"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6BDC"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D3CBB"/>
     <w:rsid w:val="002D4AE9"/>
@@ -18414,50 +18863,51 @@
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA59BC"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
+    <w:rsid w:val="00BB7020"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC3A9A"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD6EAD"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE4028"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
@@ -21697,106 +22147,60 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...48 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -22029,99 +22433,160 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Enright, Susan</DisplayName>
+        <AccountId>15</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Pfotenhauer, Kim</DisplayName>
+        <AccountId>6</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dunckel, Eric</DisplayName>
+        <AccountId>16</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Millikan, Erin</DisplayName>
+        <AccountId>14</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Williams-Baker, Mariah</DisplayName>
+        <AccountId>36</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Gardner, Emily</DisplayName>
+        <AccountId>31</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kroll, Krystal</DisplayName>
+        <AccountId>387</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AD49E12-0C5F-44D6-86A7-083D55E0EA2B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4173</Words>
-  <Characters>23790</Characters>
+  <Words>4064</Words>
+  <Characters>23902</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>198</Lines>
-  <Paragraphs>55</Paragraphs>
+  <Lines>682</Lines>
+  <Paragraphs>336</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27908</CharactersWithSpaces>
+  <CharactersWithSpaces>27630</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>