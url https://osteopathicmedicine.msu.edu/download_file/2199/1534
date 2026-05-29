--- v2 (2026-05-02)
+++ v3 (2026-05-29)
@@ -48,51 +48,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
+                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -285,75 +285,75 @@
         </w:rPr>
         <w:t>, FAAP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24417138" w14:textId="727458FD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>INSTRUCTOR OF RECORD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD9A9C4" w14:textId="460AAF7F" w:rsidR="005239D2" w:rsidRPr="001613D1" w:rsidRDefault="008E7148" w:rsidP="00B611BC">
+    <w:p w14:paraId="1CD9A9C4" w14:textId="196440BA" w:rsidR="005239D2" w:rsidRPr="001613D1" w:rsidRDefault="00BA79DD" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="000C7146">
+        <w:r w:rsidRPr="0050010B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>Kessle60@msu.edu</w:t>
+          <w:t>bmarti@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="008E7148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -668,75 +668,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">be </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> semester to semester.</w:t>
+        <w:t>be implemented semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3112,106 +3088,70 @@
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="006040AA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> system: </w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00956159">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> accounts.</w:t>
+              <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4425197A" w14:textId="277B46F5" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
@@ -3262,71 +3202,58 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EC2E09B" w14:textId="4E9B6E8E" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="005F2207">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="133" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="162" w:right="287"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00956159">
-              <w:t>Must</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> receive a passing score of 75% or higher on all 1</w:t>
+              <w:t>Must receive a passing score of 75% or higher on all 1</w:t>
             </w:r>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00956159">
-              <w:t xml:space="preserve"> MI Care Modules quizzes available on micaresed.org, upload to D2L </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> labeled MI CARES Modules. The 18 MI Cares Modules include:</w:t>
+              <w:t xml:space="preserve"> MI Care Modules quizzes available on micaresed.org, upload to D2L dropbox labeled MI CARES Modules. The 18 MI Cares Modules include:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="652F4949" w14:textId="58A8BDDB" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="005F2207">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="134" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="162" w:right="384"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>MI CARES Substance Modules (8):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00956159">
               <w:t>Opioids</w:t>
             </w:r>
             <w:r>
@@ -3494,69 +3421,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F4768CE" w14:textId="7526615C" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uploaded to D2L </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> labeled Clinical Encounters Modules</w:t>
+              <w:t>Uploaded to D2L dropbox labeled Clinical Encounters Modules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="143C2997" w14:textId="101B4347" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3605,69 +3514,51 @@
               </w:rPr>
               <w:t>Certificate of Completion: Scope of Pain: Core Online Curriculum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A34D29E" w14:textId="1A2A4459" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> labeled “Other Module Certificate Dropbox”</w:t>
+              <w:t>Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L dropbox labeled “Other Module Certificate Dropbox”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53CD499D" w14:textId="00F0C0A1" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
@@ -3704,69 +3595,51 @@
               </w:rPr>
               <w:t>Certificate of Completion: Scope of Pain: Overdose Prevention and Naloxone Rescue Kits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="346BFC3C" w14:textId="4DA23121" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> labeled “Other Module Certificate Dropbox”</w:t>
+              <w:t>Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L dropbox labeled “Other Module Certificate Dropbox”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B818464" w14:textId="2F1A9F0E" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
@@ -3920,69 +3793,51 @@
           <w:p w14:paraId="54CF5FC2" w14:textId="77777777" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4837916B" w14:textId="329975C3" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> labeled “Other Module Certificate Dropbox”</w:t>
+              <w:t>Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L dropbox labeled “Other Module Certificate Dropbox”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51752A41" w14:textId="2B54A944" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="4801EAE1" w14:textId="445340C3" w:rsidTr="00C24E46">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4036,69 +3891,51 @@
               </w:rPr>
               <w:t xml:space="preserve">Emergency Department </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F7AE077" w14:textId="05925313" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> labeled “Other Module Certificate Dropbox”</w:t>
+              <w:t>Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L dropbox labeled “Other Module Certificate Dropbox”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48E844F7" w14:textId="69EE5820" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
@@ -4214,69 +4051,51 @@
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C6CD50C" w14:textId="2EA8D3C6" w:rsidR="00581DCF" w:rsidRPr="00A5188E" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5188E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> labeled “Other Module Certificate Dropbox”</w:t>
+              <w:t>Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L dropbox labeled “Other Module Certificate Dropbox”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F09DC3A" w14:textId="77B7B194" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4528,65 +4347,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require preapproval from the IOR</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> should follow the below </w:t>
+        <w:t xml:space="preserve">The student should follow the below </w:t>
       </w:r>
       <w:r w:rsidR="16C9A620" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">directions for elective course confirmation </w:t>
       </w:r>
       <w:r w:rsidR="008C587E" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and enrollment</w:t>
       </w:r>
       <w:r w:rsidR="0000300D" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E750DB" w14:textId="77777777" w:rsidR="00E235F7" w:rsidRPr="00C40B5D" w:rsidRDefault="00E235F7" w:rsidP="00E235F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
@@ -4726,63 +4531,55 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -4792,65 +4589,51 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> schedule.</w:t>
+        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC39B18" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
@@ -5165,58 +4948,56 @@
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:t>care</w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>persons</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:t>SUDs</w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
@@ -6081,65 +5862,56 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">prescribe medication </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve">addiction </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">treatment, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t>included</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> obtaining </w:t>
+        <w:t xml:space="preserve">included obtaining </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>MATE ACT waiver</w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve">training </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
@@ -7790,118 +7562,90 @@
       <w:bookmarkStart w:id="25" w:name="_Toc74542088"/>
       <w:bookmarkStart w:id="26" w:name="_Toc214359883"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> system: </w:t>
+        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> accounts</w:t>
+        <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -9880,67 +9624,51 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="6B70D8AC" w14:textId="77777777" w:rsidR="00FA2688" w:rsidRPr="005F7800" w:rsidRDefault="00FA2688" w:rsidP="00FA2688">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> informed of any changes.  The most up-to-date policy can be found here:</w:t>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidRPr="005F7800">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10348,57 +10076,52 @@
       </w:r>
       <w:hyperlink r:id="rId50">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>are</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
       <w:hyperlink r:id="rId51">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
@@ -10483,57 +10206,52 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">the </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the semester onset</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -10786,59 +10504,51 @@
       <w:bookmarkStart w:id="47" w:name="_Toc76108467"/>
       <w:bookmarkStart w:id="48" w:name="_Toc92977603"/>
       <w:bookmarkStart w:id="49" w:name="_Toc93754575"/>
       <w:bookmarkStart w:id="50" w:name="_Toc214359899"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="2215"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="241D7B31">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
@@ -11024,67 +10734,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C32FADE" w14:textId="5CD738BE" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00300658">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Can be accessed and submitted electronically by students within the dashboard of their </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> profiles</w:t>
+              <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61BE6821" w14:textId="5A00985D" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00AB5135">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -11169,77 +10863,55 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00933A28" w:rsidRPr="00C40B5D" w14:paraId="032278D3" w14:textId="77777777" w:rsidTr="241D7B31">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C903BEE" w14:textId="77777777" w:rsidR="00933A28" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="133" w:line="228" w:lineRule="auto"/>
               <w:ind w:right="279"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Must</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> labeled MI CARES Modules. The18 MI Cares Modules include:</w:t>
+              <w:t>Must receive a passing score of 75% or higher on all 18 MI Care Modules quizzes available on micaresed.org, upload to D2L dropbox labeled MI CARES Modules. The18 MI Cares Modules include:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1457BE2E" w14:textId="77777777" w:rsidR="00933A28" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="133" w:line="228" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MI CARES Substance Modules (8): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>UME Opioids, Alcohol, Stimulants, Nicotine, Cannabis, Sedatives, Club Drugs, and Inhalants.</w:t>
             </w:r>
           </w:p>
@@ -11359,65 +11031,51 @@
           </w:tcPr>
           <w:p w14:paraId="40AEE83B" w14:textId="77777777" w:rsidR="00933A28" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="13D43E08" w14:textId="04D02883" w:rsidR="00933A28" w:rsidRPr="009C3C16" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pass each module quiz with </w:t>
-[...13 lines deleted...]
-              <w:t>% or above to receive credit.</w:t>
+              <w:t>Pass each module quiz with a 75% or above to receive credit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00A6ED00" w14:textId="77777777" w:rsidR="00933A28" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1EDECF07" w14:textId="77777777" w:rsidR="00933A28" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
@@ -11582,65 +11240,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D7A078C" w14:textId="7B2F1BAF" w:rsidR="001E5A81" w:rsidRPr="00150452" w:rsidRDefault="001E5A81" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="179" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="119" w:right="956"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> the last</w:t>
+              <w:t>Completed 100% and uploaded by 11:59 pm the last</w:t>
             </w:r>
             <w:r w:rsidR="00150452">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48DEE472" w14:textId="77777777" w:rsidR="001E5A81" w:rsidRDefault="001E5A81" w:rsidP="001E5A81">
             <w:pPr>
@@ -11798,65 +11442,51 @@
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05C231FB" w14:textId="30BB7063" w:rsidR="00465B44" w:rsidRPr="00150452" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="193" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="119" w:right="956"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> the last day of the</w:t>
+              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the</w:t>
             </w:r>
             <w:r w:rsidR="00150452">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63B63E0F" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
@@ -12063,65 +11693,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A358E6B" w14:textId="38A2FB29" w:rsidR="00465B44" w:rsidRPr="00150452" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="193" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="119" w:right="956"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> the last day of the</w:t>
+              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the</w:t>
             </w:r>
             <w:r w:rsidR="00150452">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B36507E" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
@@ -12308,65 +11924,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C07E357" w14:textId="363596AA" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Completed 100% and    uploaded by 11:59 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> the last day of the rotation</w:t>
+              <w:t>Completed 100% and    uploaded by 11:59 pm the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40E1BE0A" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F446E02" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
@@ -12505,65 +12107,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17DC7A4A" w14:textId="6F764F34" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> the last day of the rotation</w:t>
+              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28C97F25" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="551F6EA7" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12690,65 +12278,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A2DE7BA" w14:textId="2F844C9D" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> the last day of the rotation</w:t>
+              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="017BE32E" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08C6FB69" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12857,65 +12431,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Students will download and complete the workbook and upload it to the “I am Still A person Workbook Dropbox” in D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D286F3D" w14:textId="4C6B728B" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> the last day of the rotation</w:t>
+              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51161004" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56715B45" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -17112,51 +16672,50 @@
   <w:num w:numId="29" w16cid:durableId="969631907">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="885069547">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1336226752">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="717247868">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="545341037">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1216506194">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -18824,76 +18383,78 @@
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B51D20"/>
     <w:rsid w:val="00B51EB1"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
+    <w:rsid w:val="00B75106"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA59BC"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
+    <w:rsid w:val="00BA79DD"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7020"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC3A9A"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
@@ -18986,50 +18547,51 @@
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C72029"/>
     <w:rsid w:val="00C72BD7"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C75225"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C814A2"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
+    <w:rsid w:val="00C903AD"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C91234"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA4B3F"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC0611"/>
     <w:rsid w:val="00CC19C0"/>
     <w:rsid w:val="00CC6A27"/>
@@ -21832,51 +21394,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hollid35@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/supplemental-training/safer-opioid-prescribing-in-the-emergency-department/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Search/Results?type=AllFields&amp;lookfor=%22The+American+opioid+epidemic+from+patient+care+to+public+health%22" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/supplemental-training/overdose-prevention-and-naloxone-rescue-kits-for-prescribers-and-pharmacists/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy2.cl.msu.edu/doi/book/10.1176/appi.books.9781615372812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/usmle3-boards" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://micaresed.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcssnow.org/education-training/sud-core-curriculum/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oce-ovid-com.proxy2.cl.msu.edu/book?SerialCode=02097251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Record/folio.in00005697945?sid=63285763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kessle60@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/supplemental-training/safer-opioid-prescribing-for-adolescents/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy2.cl.msu.edu/book/10.1007/978-3-030-02580-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/shelf-clerk-match" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/core-curriculum/online-training/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy2.cl.msu.edu/book/10.1007/978-3-319-47497-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/usmle2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy2.cl.msu.edu/book/10.1007/978-3-030-36287-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hollid35@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/supplemental-training/safer-opioid-prescribing-in-the-emergency-department/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Search/Results?type=AllFields&amp;lookfor=%22The+American+opioid+epidemic+from+patient+care+to+public+health%22" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/supplemental-training/overdose-prevention-and-naloxone-rescue-kits-for-prescribers-and-pharmacists/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy2.cl.msu.edu/doi/book/10.1176/appi.books.9781615372812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/usmle3-boards" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://micaresed.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcssnow.org/education-training/sud-core-curriculum/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oce-ovid-com.proxy2.cl.msu.edu/book?SerialCode=02097251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Record/folio.in00005697945?sid=63285763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmarti@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/supplemental-training/safer-opioid-prescribing-for-adolescents/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy2.cl.msu.edu/book/10.1007/978-3-030-02580-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/shelf-clerk-match" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/core-curriculum/online-training/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy2.cl.msu.edu/book/10.1007/978-3-319-47497-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/usmle2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy2.cl.msu.edu/book/10.1007/978-3-030-36287-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -22147,60 +21709,101 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Enright, Susan</DisplayName>
+        <AccountId>15</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Pfotenhauer, Kim</DisplayName>
+        <AccountId>6</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dunckel, Eric</DisplayName>
+        <AccountId>16</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Millikan, Erin</DisplayName>
+        <AccountId>14</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Williams-Baker, Mariah</DisplayName>
+        <AccountId>36</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Gardner, Emily</DisplayName>
+        <AccountId>31</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kroll, Krystal</DisplayName>
+        <AccountId>387</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
@@ -22433,160 +22036,119 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...45 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AD49E12-0C5F-44D6-86A7-083D55E0EA2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
     <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
   <Words>4064</Words>
-  <Characters>23902</Characters>
+  <Characters>23897</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>682</Lines>
   <Paragraphs>336</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27630</CharactersWithSpaces>
+  <CharactersWithSpaces>27625</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>