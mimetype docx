--- v3 (2026-05-29)
+++ v4 (2026-08-01)
@@ -5,94 +5,96 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="60C5F0A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
+                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -221,262 +223,242 @@
     </w:p>
     <w:p w14:paraId="1FD63D47" w14:textId="77777777" w:rsidR="00A54D0A" w:rsidRPr="001613D1" w:rsidRDefault="00A54D0A" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E055DEA" w14:textId="30D702CD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EC9C7CE" w14:textId="2B34EF3F" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="008E7148" w:rsidP="00B611BC">
+    <w:p w14:paraId="2EC9C7CE" w14:textId="7441F07E" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="008E7148" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">BRITANI </w:t>
       </w:r>
-      <w:r w:rsidR="000162FB">
+      <w:r w:rsidR="008D2257">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>MARTINEZ</w:t>
       </w:r>
       <w:r w:rsidR="00CE1AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>, DO</w:t>
       </w:r>
       <w:r w:rsidR="0022626C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>, FAAP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24417138" w14:textId="727458FD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>INSTRUCTOR OF RECORD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD9A9C4" w14:textId="196440BA" w:rsidR="005239D2" w:rsidRPr="001613D1" w:rsidRDefault="00BA79DD" w:rsidP="00B611BC">
+    <w:p w14:paraId="1CD9A9C4" w14:textId="1FC87B7E" w:rsidR="005239D2" w:rsidRPr="001613D1" w:rsidRDefault="00911A42" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="0050010B">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>bmarti@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008E7148">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="035BC0BB" w14:textId="77777777" w:rsidR="005A41E1" w:rsidRDefault="005A41E1" w:rsidP="005E5FC8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001613D1">
+    </w:p>
+    <w:p w14:paraId="034AB286" w14:textId="21A6496E" w:rsidR="005E5FC8" w:rsidRPr="005E5FC8" w:rsidRDefault="005E5FC8" w:rsidP="005E5FC8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
+      </w:pPr>
+      <w:r w:rsidRPr="005E5FC8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A93C2C">
+        <w:t>EFFECTIVE AUGUST 1, 2026, TO JULY 31, 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD4D205" w14:textId="77777777" w:rsidR="00E87246" w:rsidRDefault="00E87246" w:rsidP="00A93438">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...44 lines deleted...]
-    <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="795BE454" w14:textId="77777777" w:rsidR="005A41E1" w:rsidRDefault="005A41E1" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F81E9A2" w14:textId="2E010CFC" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For questions </w:t>
       </w:r>
       <w:r w:rsidR="00E405FF" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>about</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
@@ -484,167 +466,183 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> content or administrative aspects of this course, </w:t>
       </w:r>
       <w:r w:rsidR="00E660ED" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">please </w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75ECB700" w14:textId="78723ADD" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="008E7148" w:rsidP="00B611BC">
+    <w:p w14:paraId="75ECB700" w14:textId="72F67DA3" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="004B7590" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>Brad Holliday</w:t>
+        <w:t>Eric Dunckel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C356BA" w14:textId="1EC7870F" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">COURSE </w:t>
       </w:r>
       <w:r w:rsidR="00ED049F" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>ASSISTANT (CA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F088DB9" w14:textId="1F768558" w:rsidR="00A54D0A" w:rsidRDefault="008E7148" w:rsidP="00B611BC">
+    <w:p w14:paraId="2F088DB9" w14:textId="4BF4380A" w:rsidR="00A54D0A" w:rsidRPr="005A41E1" w:rsidRDefault="004B7590" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="000C7146">
+        <w:r w:rsidRPr="00C656E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>Hollid35@msu.edu</w:t>
+          <w:t>dunckele@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="0042612B" w:rsidRPr="005A41E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5105850D" w14:textId="77777777" w:rsidR="00E87246" w:rsidRPr="00C40B5D" w:rsidRDefault="00E87246" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="2B3DA3E9" w14:textId="77777777" w:rsidR="005A41E1" w:rsidRDefault="005A41E1" w:rsidP="1D9F913C">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF99B53" w14:textId="4C3BBFE5" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -668,51 +666,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="005A41E1" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -728,2264 +748,2359 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B01C45B" w14:textId="364F0F75" w:rsidR="00FA2688" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="0FC049B6" w14:textId="62B5DA97" w:rsidR="00A44926" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214359867" w:history="1">
-        <w:r w:rsidR="00FA2688" w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607735" w:history="1">
+        <w:r w:rsidR="00A44926" w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00FA2688">
+        <w:r w:rsidR="00A44926">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00FA2688">
+        <w:r w:rsidR="00A44926">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00FA2688">
-[...10 lines deleted...]
-        <w:r w:rsidR="00FA2688">
+        <w:r w:rsidR="00A44926">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607735 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A44926">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A44926">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00FA2688">
+        <w:r w:rsidR="00A44926">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00FA2688">
+        <w:r w:rsidR="00A44926">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DD69207" w14:textId="41515169" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="5ED88FFA" w14:textId="24905273" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359868" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607736" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359868 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607736 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BACEE83" w14:textId="5EF67FDF" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="351840E3" w14:textId="58CEA751" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359869" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607737" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359869 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607737 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0446D483" w14:textId="7BC7537A" w:rsidR="00FA2688" w:rsidRDefault="00FA2688" w:rsidP="00FA2688">
+    <w:p w14:paraId="7E7E20D9" w14:textId="0CD7CF4B" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359870" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607738" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359870 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607738 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C534C8E" w14:textId="41B89A39" w:rsidR="00FA2688" w:rsidRDefault="00FA2688" w:rsidP="00FA2688">
+    <w:p w14:paraId="47BF239C" w14:textId="5B26BD39" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359871" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607739" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359871 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607739 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12ACA873" w14:textId="21C95375" w:rsidR="00FA2688" w:rsidRDefault="00FA2688" w:rsidP="00FA2688">
+    <w:p w14:paraId="0AC5FE67" w14:textId="4D64BD83" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359872" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607740" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359872 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607740 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04C6F47C" w14:textId="740BC732" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="68BD6A04" w14:textId="70B04BE7" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359873" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607741" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359873 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607741 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F9DEF12" w14:textId="58DCB5AE" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="459908EC" w14:textId="234583E4" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359874" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607742" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359874 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607742 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48E95DF4" w14:textId="29B10E19" w:rsidR="00FA2688" w:rsidRDefault="00FA2688" w:rsidP="00FA2688">
+    <w:p w14:paraId="1AF82E0A" w14:textId="329FC904" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359875" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607743" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359875 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607743 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BC6405E" w14:textId="7FAF7F55" w:rsidR="00FA2688" w:rsidRDefault="00FA2688" w:rsidP="00FA2688">
+    <w:p w14:paraId="3E0AE31D" w14:textId="186E6EE2" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359876" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607744" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359876 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607744 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FA0311D" w14:textId="40E92BCE" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="42B7B331" w14:textId="2D895E69" w:rsidR="00A44926" w:rsidRDefault="00A44926">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235607745" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COMPETENCIES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607745 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1C62289C" w14:textId="7FF0A458" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359877" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607746" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359877 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607746 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F88ECA3" w14:textId="42613AEE" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="7CBC98EC" w14:textId="50487752" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359878" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607747" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359878 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607747 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42EB37E1" w14:textId="56151A60" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="6A439509" w14:textId="7EA3CA64" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359879" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607748" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359879 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607748 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54CB8695" w14:textId="499BFAC1" w:rsidR="00FA2688" w:rsidRDefault="00FA2688" w:rsidP="00FA2688">
+    <w:p w14:paraId="3DB96B7D" w14:textId="2D35B028" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359880" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607749" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CERTIFICATE LINKS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359880 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607749 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1EF6E5C9" w14:textId="23E108EA" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="0D5D5F7F" w14:textId="2CADD21F" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359881" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607750" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359881 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607750 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00DA19D4" w14:textId="1F684F6D" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="522550BF" w14:textId="1B297167" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359882" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607751" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359882 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607751 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A1D8A45" w14:textId="3D91EFC3" w:rsidR="00FA2688" w:rsidRDefault="00FA2688" w:rsidP="00FA2688">
+    <w:p w14:paraId="7C977F68" w14:textId="5DD46591" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359883" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607752" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359883 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607752 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A4E5201" w14:textId="1F790F2B" w:rsidR="00FA2688" w:rsidRDefault="00FA2688" w:rsidP="00FA2688">
+    <w:p w14:paraId="5AFFB8AF" w14:textId="70978C9E" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359884" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607753" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359884 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607753 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59ACECF8" w14:textId="7C7EE1D2" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="1F5CEDD0" w14:textId="26DF664C" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359885" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607754" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359885 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607754 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A0BC28E" w14:textId="6DAF079C" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="4B1C0F0A" w14:textId="16E957E6" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359886" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607755" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359886 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607755 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1033A0F9" w14:textId="27AF0B5A" w:rsidR="00FA2688" w:rsidRDefault="00FA2688" w:rsidP="00FA2688">
+    <w:p w14:paraId="0E79E19B" w14:textId="267618EB" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359887" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607756" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359887 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607756 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27B32CB4" w14:textId="28731965" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="74D0AB28" w14:textId="6434FFD2" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359888" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607757" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359888 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607757 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FC6AA5E" w14:textId="30ED137D" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="0443120C" w14:textId="1DF75BFF" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359889" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607758" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359889 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607758 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23829BBC" w14:textId="5256C62F" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="1C181B39" w14:textId="1A3DCAD5" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359890" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607759" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="003418CA">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359890 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607759 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="649D4EFD" w14:textId="371BAAE0" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="63D90A69" w14:textId="0B42A34A" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359891" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607760" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359891 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607760 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01EC3BFF" w14:textId="53F6C656" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="18713A89" w14:textId="2401B9F6" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359892" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607761" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359892 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607761 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5EC65152" w14:textId="0CBAA3B8" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="4ADF4BD2" w14:textId="6F0121A4" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359893" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607762" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359893 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607762 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="792A8CA8" w14:textId="51273B2B" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="736C9E03" w14:textId="238D8C53" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359894" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607763" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359894 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607763 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70630004" w14:textId="44B745E2" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="28F6DA6B" w14:textId="109DCB22" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359895" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607764" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359895 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607764 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21048461" w14:textId="0F0CA025" w:rsidR="00FA2688" w:rsidRDefault="00FA2688" w:rsidP="00FA2688">
-[...60 lines deleted...]
-    <w:p w14:paraId="45573882" w14:textId="57625608" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="21260221" w14:textId="14F8D3A6" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359897" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607765" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359897 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607765 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E1FA0B4" w14:textId="163AAC0A" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="4A2C7BDD" w14:textId="229FC9A7" w:rsidR="00A44926" w:rsidRDefault="00A44926">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235607766" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607766 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="279898E4" w14:textId="2F8A5C9F" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359898" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607767" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607767 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="242E20DF" w14:textId="073454CD" w:rsidR="00A44926" w:rsidRDefault="00A44926">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235607768" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359898 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607768 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E64EC2F" w14:textId="5450D533" w:rsidR="00FA2688" w:rsidRDefault="00FA2688">
+    <w:p w14:paraId="18AFCDC7" w14:textId="62D624BB" w:rsidR="00A44926" w:rsidRDefault="00A44926">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214359899" w:history="1">
-        <w:r w:rsidRPr="003418CA">
+      <w:hyperlink w:anchor="_Toc235607769" w:history="1">
+        <w:r w:rsidRPr="00D474DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214359899 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235607769 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="60C5BC43" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="2B75F8B3" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3674E5" w14:textId="77777777" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="0089360D" w:rsidP="00FD5A12">
+    <w:p w14:paraId="7D84E256" w14:textId="35AD873D" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="005A41E1">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...27 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
+    <w:p w14:paraId="26043485" w14:textId="6FDEAECC" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00EB1AA7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="0" w:name="_Toc214359867"/>
+        <w:ind w:left="-864"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc235607735"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
-        <w:tblW w:w="11995" w:type="dxa"/>
+        <w:tblW w:w="11280" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3235"/>
+        <w:gridCol w:w="2520"/>
         <w:gridCol w:w="6570"/>
         <w:gridCol w:w="2190"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="6F8A3FF9" w14:textId="49278F6A" w:rsidTr="00C24E46">
+      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="6F8A3FF9" w14:textId="49278F6A" w:rsidTr="00EB1AA7">
         <w:trPr>
           <w:trHeight w:val="498"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3235" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="006040AA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
@@ -3033,82 +3148,90 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DB5BF03" w14:textId="359C81B7" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="6D0DBC4B" w14:textId="6F5FAAB7" w:rsidTr="00C24E46">
+      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="6D0DBC4B" w14:textId="6F5FAAB7" w:rsidTr="00EB1AA7">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3235" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="006040AA">
+          <w:p w14:paraId="4D7D8C1B" w14:textId="142C9138" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="006040AA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
+              <w:t>Student Evaluation of Clerkship Rotation</w:t>
+            </w:r>
+            <w:r w:rsidR="005D1817">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Optional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="006040AA">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
@@ -3136,567 +3259,694 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4425197A" w14:textId="277B46F5" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="318DBE2B" w14:textId="404033A3" w:rsidTr="00C24E46">
+      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="318DBE2B" w14:textId="404033A3" w:rsidTr="00EB1AA7">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3235" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5216C55E" w14:textId="3AC02658" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="005F2207">
+          <w:p w14:paraId="5216C55E" w14:textId="08FAB860" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="005F2207">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="631915F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Certificate of Completion required for all MI Care Modules (18 </w:t>
+              <w:t>Certificate of Completion required for all MI C</w:t>
+            </w:r>
+            <w:r w:rsidR="00A72F28">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ARES</w:t>
+            </w:r>
+            <w:r w:rsidRPr="631915F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Modules (18 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Modules total, PLEASE upload them as one PDF</w:t>
             </w:r>
             <w:r w:rsidRPr="631915F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EC2E09B" w14:textId="4E9B6E8E" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="005F2207">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="133" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="162" w:right="287"/>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:t>Must receive a passing score of 75% or higher on all 1</w:t>
             </w:r>
             <w:r>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00956159">
-              <w:t xml:space="preserve"> MI Care Modules quizzes available on micaresed.org, upload to D2L dropbox labeled MI CARES Modules. The 18 MI Cares Modules include:</w:t>
+              <w:t xml:space="preserve"> MI Care Modules quizzes available on micaresed.org, upload to D2L </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:t xml:space="preserve"> labeled MI CARES Modules. The 18 MI Cares Modules include:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="652F4949" w14:textId="58A8BDDB" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="005F2207">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="134" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="162" w:right="384"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>MI CARES Substance Modules (8):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00956159">
-[...72 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="005A41E1">
+              <w:t>Opioids/Intersession/MCE, Alcohol/Intersession/MCE, Stimulants/Intersession/MCE, Nicotine/Intersession/MCE, Cannabis/Intersession/MCE, Sedatives/Intersession/MCE, Club Drugs/Intersession/MCE, and Inhalants/Intersession/MCE.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="621B7173" w14:textId="7B1551CD" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="005F2207">
+          <w:p w14:paraId="621B7173" w14:textId="25E1262E" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="005F2207">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="134" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="162" w:right="256" w:hanging="1"/>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">MI CARES Other Modules (10): </w:t>
             </w:r>
+            <w:r w:rsidR="009F2B1E" w:rsidRPr="009F2B1E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>SUDs</w:t>
+            </w:r>
+            <w:r w:rsidR="009F2B1E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009F2B1E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the </w:t>
+            </w:r>
             <w:r w:rsidRPr="00956159">
-              <w:t xml:space="preserve">SUDs in the Veteran Population, Toxicology, Psychiatric Comorbidities, Behavioral Addictions, Behavioral Interventions, Epidemiology &amp; Biostatistics, Ethics, </w:t>
+              <w:t>Veteran</w:t>
+            </w:r>
+            <w:r w:rsidR="009F2B1E">
+              <w:t xml:space="preserve"> population</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00956159">
+              <w:t>, Toxicology, Psychiatric Comorbidities, Behavioral Addictions, Behavioral Interventions, Epidemiology &amp; Biostatistics, Ethics</w:t>
+            </w:r>
+            <w:r w:rsidR="00387C6E">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00956159">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Confidentiality and the Law</w:t>
             </w:r>
             <w:r w:rsidRPr="00956159">
-              <w:t>, and Impact of Stigma, Team Based Care</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE4E2F">
+              <w:t xml:space="preserve"> Impact of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00956159">
+              <w:t xml:space="preserve"> Stigma</w:t>
+            </w:r>
+            <w:r w:rsidR="001F14FF">
+              <w:t xml:space="preserve"> on SUD</w:t>
+            </w:r>
+            <w:r w:rsidR="00C640FE">
+              <w:t xml:space="preserve"> Treatment and Communities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00956159">
+              <w:t>, Team Based Care</w:t>
             </w:r>
             <w:r>
-              <w:t>, Substance use and the court system</w:t>
+              <w:t xml:space="preserve">, Substance use and the court </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF09CA">
+              <w:t>system.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E9E7F7D" w14:textId="77777777" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="001E7AE0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="134" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="162" w:right="256" w:hanging="1"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A09BF24" w14:textId="3F5DE4B1" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="133" w:line="228" w:lineRule="auto"/>
               <w:ind w:left="162" w:right="287"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="618C840C" w14:textId="4E93B965" w:rsidTr="00C24E46">
+      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="618C840C" w14:textId="4E93B965" w:rsidTr="00EB1AA7">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3235" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4CC7FD26" w14:textId="13EC8E93" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Certificate of Completion required for the Clinical Encounters Modules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F4768CE" w14:textId="7526615C" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
+          <w:p w14:paraId="2F4768CE" w14:textId="7A4F508D" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Uploaded to D2L dropbox labeled Clinical Encounters Modules</w:t>
+              <w:t xml:space="preserve">Uploaded to D2L </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> labeled </w:t>
+            </w:r>
+            <w:r w:rsidR="00A61B5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OST 622: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Clinical Encounters Module</w:t>
+            </w:r>
+            <w:r w:rsidR="008B59C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> certificate </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008B59C9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="143C2997" w14:textId="101B4347" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="7780C3D2" w14:textId="178B3DC4" w:rsidTr="00C24E46">
+      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="7780C3D2" w14:textId="178B3DC4" w:rsidTr="00EB1AA7">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3235" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C71FCF5" w14:textId="77777777" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4174001B" w14:textId="1C022AA2" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Certificate of Completion: Scope of Pain: Core Online Curriculum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A34D29E" w14:textId="1A2A4459" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
+          <w:p w14:paraId="1A34D29E" w14:textId="3F1BEE09" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L dropbox labeled “Other Module Certificate Dropbox”</w:t>
+              <w:t xml:space="preserve">Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> labeled </w:t>
+            </w:r>
+            <w:r w:rsidR="00E46A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PCSS Waiver certificate &amp; Scope of pain </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E46A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53CD499D" w14:textId="00F0C0A1" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="2DB866C9" w14:textId="0DAB9BB7" w:rsidTr="00C24E46">
+      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="2DB866C9" w14:textId="0DAB9BB7" w:rsidTr="00EB1AA7">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3235" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D1547AF" w14:textId="628CC659" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Certificate of Completion: Scope of Pain: Overdose Prevention and Naloxone Rescue Kits</w:t>
+              <w:t xml:space="preserve">Certificate of Completion: Scope of Pain: Overdose </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Prevention and Naloxone Rescue Kits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="346BFC3C" w14:textId="4DA23121" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
+          <w:p w14:paraId="346BFC3C" w14:textId="2C632396" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L dropbox labeled “Other Module Certificate Dropbox”</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> labeled </w:t>
+            </w:r>
+            <w:r w:rsidR="00B33241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PCSS Waiver certificate &amp; Scope of pain </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B33241">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B818464" w14:textId="2F1A9F0E" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="16D2A0B9" w14:textId="4D946861" w:rsidTr="00C24E46">
+      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="16D2A0B9" w14:textId="4D946861" w:rsidTr="00EB1AA7">
         <w:trPr>
           <w:trHeight w:val="1599"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3235" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="167CAE4E" w14:textId="62438EEF" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Certificate of </w:t>
             </w:r>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve">Completion: </w:t>
             </w:r>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Scope of </w:t>
             </w:r>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain: </w:t>
             </w:r>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3777,93 +4027,137 @@
               </w:rPr>
               <w:t xml:space="preserve">Outpatient </w:t>
             </w:r>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t>Settings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54CF5FC2" w14:textId="77777777" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4837916B" w14:textId="329975C3" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
+          <w:p w14:paraId="4837916B" w14:textId="610A2D88" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L dropbox labeled “Other Module Certificate Dropbox”</w:t>
+              <w:t xml:space="preserve">Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> labele</w:t>
+            </w:r>
+            <w:r w:rsidR="003D635C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d </w:t>
+            </w:r>
+            <w:r w:rsidR="005C56D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PCSS Waiver certificate &amp; Scope of pain </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="005C56D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51752A41" w14:textId="2B54A944" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="4801EAE1" w14:textId="445340C3" w:rsidTr="00C24E46">
+      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="4801EAE1" w14:textId="445340C3" w:rsidTr="00EB1AA7">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3235" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0C5E79FF" w14:textId="44477CFA" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Certificate of Completion: Scope of Pain: Safer</w:t>
             </w:r>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
@@ -3875,102 +4169,138 @@
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Opioid Prescribing in the</w:t>
             </w:r>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergency Department </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F7AE077" w14:textId="05925313" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
+          <w:p w14:paraId="1F7AE077" w14:textId="7ACE02C4" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L dropbox labeled “Other Module Certificate Dropbox”</w:t>
+              <w:t xml:space="preserve">Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00956159">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> labeled </w:t>
+            </w:r>
+            <w:r w:rsidR="00631C26">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PCSS Waiver certificate &amp; Scope of pain </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00631C26">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48E844F7" w14:textId="69EE5820" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="3635FC43" w14:textId="352B73E5" w:rsidTr="00C24E46">
+      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="3635FC43" w14:textId="352B73E5" w:rsidTr="00EB1AA7">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3235" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5989A19E" w14:textId="77777777" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="303D582F" w14:textId="100A2090" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
@@ -3989,151 +4319,187 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D303690" w14:textId="77777777" w:rsidR="00581DCF" w:rsidRPr="00A5188E" w:rsidRDefault="00581DCF" w:rsidP="006C0C65">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5188E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Modules:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64345420" w14:textId="46C9F7B2" w:rsidR="00581DCF" w:rsidRPr="00A5188E" w:rsidRDefault="00581DCF" w:rsidP="006C0C65">
+          <w:p w14:paraId="036337B1" w14:textId="77777777" w:rsidR="00227729" w:rsidRPr="000C61DB" w:rsidRDefault="00227729" w:rsidP="00227729">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A5188E">
+            <w:r w:rsidRPr="000C61DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>#1. Overview of Substance Use Disorders</w:t>
+              <w:t xml:space="preserve">SUD 101 Course 1: Overview of Substance Use Disorders </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CC5ED63" w14:textId="6B44B166" w:rsidR="00581DCF" w:rsidRPr="006C0C65" w:rsidRDefault="00581DCF" w:rsidP="006C0C65">
+          <w:p w14:paraId="105C365A" w14:textId="77777777" w:rsidR="00227729" w:rsidRPr="006C0C65" w:rsidRDefault="00227729" w:rsidP="00227729">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006C0C65">
+            <w:r w:rsidRPr="000C61DB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>#9. Motivational Interviewing</w:t>
+              <w:t>SUD 101: Motivational Interviewing for Clinical Practice</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DD12FB1" w14:textId="77777777" w:rsidR="00581DCF" w:rsidRPr="00A5188E" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C6CD50C" w14:textId="2EA8D3C6" w:rsidR="00581DCF" w:rsidRPr="00A5188E" w:rsidRDefault="00581DCF" w:rsidP="00956159">
+          <w:p w14:paraId="3C6CD50C" w14:textId="3950DAD4" w:rsidR="00581DCF" w:rsidRPr="00A5188E" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5188E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L dropbox labeled “Other Module Certificate Dropbox”</w:t>
+              <w:t xml:space="preserve">Upload each certificate of completion (Clearly labeled with the name of each module) to the D2L </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A5188E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A5188E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> labeled </w:t>
+            </w:r>
+            <w:r w:rsidR="00631C26">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PCSS Waiver certificate &amp; Scope of pain </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00631C26">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F09DC3A" w14:textId="77B7B194" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="41A3C4BB" w14:textId="134E0AC1" w:rsidTr="00C24E46">
+      <w:tr w:rsidR="00581DCF" w:rsidRPr="00956159" w14:paraId="41A3C4BB" w14:textId="134E0AC1" w:rsidTr="00EB1AA7">
         <w:trPr>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3235" w:type="dxa"/>
+            <w:tcW w:w="2520" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="014E4471" w14:textId="77777777" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32A46583" w14:textId="77777777" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="224"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4153,117 +4519,111 @@
           </w:p>
           <w:p w14:paraId="64D84503" w14:textId="4579ED81" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>from D2L)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57DC833E" w14:textId="719948F9" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
+          <w:p w14:paraId="57DC833E" w14:textId="7874EF65" w:rsidR="00581DCF" w:rsidRPr="00956159" w:rsidRDefault="00581DCF" w:rsidP="00956159">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00956159">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Students will download and complete the workbook and upload it to the “I am Still A person Workbook Dropbox” in D2L.</w:t>
+              <w:t>Students will download and complete the workbook and upload it to the “I am Still A person Workbook Dropbox” in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2190" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33FF4EDA" w14:textId="5D247D24" w:rsidR="00581DCF" w:rsidRPr="00243F63" w:rsidRDefault="00243F63" w:rsidP="00243F63">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00243F63">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
+    <w:p w14:paraId="44321A02" w14:textId="77777777" w:rsidR="00995D7D" w:rsidRDefault="00995D7D" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44321A02" w14:textId="77777777" w:rsidR="00995D7D" w:rsidRDefault="00995D7D" w:rsidP="00C61FC6">
+    <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Toc214359868"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235607736"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="371972B8" w14:textId="72C28F5A" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -4288,76 +4648,99 @@
       <w:r w:rsidR="00114C8F" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
       </w:r>
       <w:r w:rsidR="00114C8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>expectations</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
+    <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="09F7E6BA" w14:textId="77777777" w:rsidR="00A44926" w:rsidRDefault="00A44926" w:rsidP="00C61FC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="731503C0" w14:textId="77777777" w:rsidR="00A44926" w:rsidRPr="00C40B5D" w:rsidRDefault="00A44926" w:rsidP="00C61FC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214359869"/>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:bookmarkStart w:id="2" w:name="_Toc235607737"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214359870"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235607738"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="79311607" w14:textId="399E40D1" w:rsidR="00CE2397" w:rsidRDefault="1653AD18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This course does not require preapproval from the IOR</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -4388,51 +4771,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E750DB" w14:textId="77777777" w:rsidR="00E235F7" w:rsidRPr="00C40B5D" w:rsidRDefault="00E235F7" w:rsidP="00E235F7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8000AE" w14:textId="141B8D81" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214359871"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235607739"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
@@ -4452,57 +4835,56 @@
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214359872"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235607740"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -4518,68 +4900,74 @@
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="423F4D5B" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
+    <w:p w14:paraId="11876E1C" w14:textId="3B10F756" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00B20B50" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Students</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2CCB" w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -4708,131 +5096,143 @@
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214359873"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc235607741"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="08721BC4" w14:textId="77777777" w:rsidR="00125B5E" w:rsidRDefault="00125B5E" w:rsidP="00125B5E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43"/>
         <w:ind w:left="480" w:right="771" w:hanging="1"/>
       </w:pPr>
       <w:r>
         <w:t>Addiction Medicine is a 2-week, 3-credit hour course that introduces students to the fundamentals of Addiction Medicine. This course is designed to be completed primarily through independent learning via asynchronous, online learning modules covering the following substances: Opioids, Alcohol, Stimulants, Nicotine, Cannabis, Sedatives, and Club Drugs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9FD804" w14:textId="77777777" w:rsidR="00125B5E" w:rsidRDefault="00125B5E" w:rsidP="00125B5E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B2ED291" w14:textId="77777777" w:rsidR="00125B5E" w:rsidRDefault="00125B5E" w:rsidP="00125B5E">
+    <w:p w14:paraId="3B2ED291" w14:textId="7AC419BE" w:rsidR="00125B5E" w:rsidRDefault="00125B5E" w:rsidP="00125B5E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="285" w:lineRule="auto"/>
         <w:ind w:left="480" w:right="686"/>
       </w:pPr>
       <w:r>
-        <w:t>This course may be taken once. This course will not be considered either a medicine or surgical elective, nor an elective completed within the MSUCOM base hospital/SCS system.</w:t>
+        <w:t>This course may be taken once</w:t>
+      </w:r>
+      <w:r w:rsidR="4EACBE87">
+        <w:t xml:space="preserve"> and is considered a virtual elective.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> This course will not be considered either a medicine or surgical elective, nor an elective completed within the MSUCOM base hospital/SCS system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214359874"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235607742"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53730397" w14:textId="77777777" w:rsidR="00121249" w:rsidRPr="00121249" w:rsidRDefault="00121249" w:rsidP="00121249">
+    <w:p w14:paraId="53730397" w14:textId="77777777" w:rsidR="00121249" w:rsidRPr="00C84522" w:rsidRDefault="00121249" w:rsidP="00121249">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="47"/>
         <w:ind w:left="480"/>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc198122179"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc214359875"/>
-      <w:r w:rsidRPr="00121249">
+      <w:bookmarkStart w:id="9" w:name="_Toc235607743"/>
+      <w:r w:rsidRPr="00C84522">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="7E5D94B0" w14:textId="77777777" w:rsidR="00121249" w:rsidRPr="00121249" w:rsidRDefault="00121249" w:rsidP="00121249">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="43"/>
         <w:ind w:left="479" w:right="423"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">course </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
@@ -5132,50 +5532,51 @@
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">frequently </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve">misused, </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">well </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:t xml:space="preserve">as symptoms of </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">intoxication and </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve">withdraw </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:t xml:space="preserve">from </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve">these </w:t>
@@ -5300,63 +5701,69 @@
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>of multiple</w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>substances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="671E2629" w14:textId="77777777" w:rsidR="00121249" w:rsidRPr="00121249" w:rsidRDefault="00121249" w:rsidP="00121249">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AAAE769" w14:textId="77777777" w:rsidR="00121249" w:rsidRPr="00121249" w:rsidRDefault="00121249" w:rsidP="00121249">
+    <w:p w14:paraId="0AAAE769" w14:textId="77777777" w:rsidR="00121249" w:rsidRPr="00C84522" w:rsidRDefault="00121249" w:rsidP="00121249">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="480"/>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="OBJECTIVES"/>
       <w:bookmarkStart w:id="11" w:name="_Toc198122180"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc214359876"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235607744"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="00121249">
+      <w:r w:rsidRPr="00C84522">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="597C6BED" w14:textId="77777777" w:rsidR="00121249" w:rsidRPr="00121249" w:rsidRDefault="00121249" w:rsidP="00121249">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="45" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1584"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5585,59 +5992,51 @@
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">accompanies </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve">addiction, </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t xml:space="preserve">intoxication, </w:t>
-[...7 lines deleted...]
-        <w:t>and withdraw</w:t>
+        <w:t>intoxication, and withdraw</w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B50978B" w14:textId="77777777" w:rsidR="00121249" w:rsidRPr="00121249" w:rsidRDefault="00121249" w:rsidP="00121249">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="47"/>
         <w:ind w:left="1584"/>
       </w:pPr>
       <w:r w:rsidRPr="00121249">
         <w:t>various</w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
@@ -5911,51 +6310,51 @@
         </w:rPr>
         <w:t xml:space="preserve">training </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>education.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AED7574" w14:textId="77777777" w:rsidR="00121249" w:rsidRPr="00121249" w:rsidRDefault="00121249" w:rsidP="00121249">
+    <w:p w14:paraId="2AA59F8B" w14:textId="39518F8B" w:rsidR="004B00CC" w:rsidRPr="00724B32" w:rsidRDefault="00121249" w:rsidP="00AC7B57">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1200"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="12" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1584" w:hanging="361"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">To </w:t>
@@ -6022,74 +6421,188 @@
         </w:rPr>
         <w:t xml:space="preserve">mental </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>health</w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t>disorders.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="741DE0CF" w14:textId="77777777" w:rsidR="00724B32" w:rsidRPr="008634C2" w:rsidRDefault="00724B32" w:rsidP="00724B32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1200"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="12" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1584"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F68CF5" w14:textId="77777777" w:rsidR="0071456A" w:rsidRPr="00222F80" w:rsidRDefault="0071456A" w:rsidP="00724B32">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc222819238"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc235607745"/>
+      <w:r w:rsidRPr="00222F80">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="1A8A7862" w14:textId="06F92A65" w:rsidR="0071456A" w:rsidRDefault="137E5EAF" w:rsidP="0071456A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C17E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C088FA" w14:textId="202E8396" w:rsidR="0071456A" w:rsidRPr="003708CD" w:rsidRDefault="137E5EAF" w:rsidP="000C17E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C17E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Systems Based Learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545AA0C8" w14:textId="30199C6C" w:rsidR="0071456A" w:rsidRPr="003708CD" w:rsidRDefault="137E5EAF" w:rsidP="000C17E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C17E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4B874D" w14:textId="5BFAF79A" w:rsidR="0071456A" w:rsidRPr="003708CD" w:rsidRDefault="137E5EAF" w:rsidP="000C17E4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C17E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interpersonal and Communication Skills</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc214359877"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235607746"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -6124,104 +6637,94 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc214359878"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235607747"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="2196C2FA" w14:textId="470CA948" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="005B4C18" w:rsidP="00C84522">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc214359879"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235607748"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="4B9E9912" w14:textId="7ABC36F4" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="4B9E9912" w14:textId="00DDEE28" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6271,50 +6774,59 @@
         <w:t>to your homepage</w:t>
       </w:r>
       <w:r w:rsidR="2EC77A40" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="6AA04F17" w:rsidRPr="631915F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OST 622: </w:t>
       </w:r>
       <w:r w:rsidR="00121249">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Addiction Medicine</w:t>
       </w:r>
+      <w:r w:rsidR="00F92DC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1E6326ED" w14:textId="6DC4F326" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="009A1109">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus)</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0013375E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -6328,72 +6840,73 @@
       <w:r w:rsidR="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">o the course D2L page on the first day of the course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA283F8" w14:textId="77777777" w:rsidR="002755F4" w:rsidRPr="00C40B5D" w:rsidRDefault="002755F4" w:rsidP="002755F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="719C3EF5" w14:textId="24BA88C7" w:rsidR="18E4E547" w:rsidRDefault="60321CF1" w:rsidP="7BCD83E7">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:firstLine="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc214359880"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235607749"/>
       <w:r>
         <w:t>CERTIFICATE LINKS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="77E8790A" w14:textId="3CE1B6C0" w:rsidR="60321CF1" w:rsidRDefault="60321CF1" w:rsidP="7BCD83E7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId22">
         <w:r w:rsidRPr="7BCD83E7">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>MI CARES enrollment and Modules</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="037C0F9B" w14:textId="77777777" w:rsidR="7BCD83E7" w:rsidRDefault="7BCD83E7" w:rsidP="7BCD83E7">
       <w:pPr>
@@ -6577,794 +7090,815 @@
           <w:spacing w:val="-3"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Links </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA15F5">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">(Listed </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA15F5">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA15F5">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Rotation requirements</w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_bookmark13"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="20" w:name="_bookmark13"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="00FA15F5">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA15F5">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA15F5">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">eBook Reading </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA15F5">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265C0FC7" w14:textId="77777777" w:rsidR="00FA15F5" w:rsidRPr="00FA15F5" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
+    <w:p w14:paraId="265C0FC7" w14:textId="43502638" w:rsidR="00FA15F5" w:rsidRPr="009806C9" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
           <w:tab w:val="left" w:pos="1561"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="11" w:after="0" w:line="268" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId28">
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">Opioid </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">Dependence: </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">A </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-6"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">Clinical </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-3"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">and </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Epidemiologic</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-42"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-6"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Approach</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="34D61DEF" w14:textId="77777777" w:rsidR="00FA15F5" w:rsidRPr="00FA15F5" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
+      <w:r w:rsidR="00475C56" w:rsidRPr="009806C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D61DEF" w14:textId="1401B1DD" w:rsidR="00FA15F5" w:rsidRPr="009806C9" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
           <w:tab w:val="left" w:pos="1561"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="11" w:after="0" w:line="268" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-4"/>
           </w:rPr>
           <w:t>The American opioid epidemic: from patient care to public health</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="15472F18" w14:textId="77777777" w:rsidR="00FA15F5" w:rsidRPr="00FA15F5" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
+      <w:r w:rsidR="00A92FB9" w:rsidRPr="009806C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15472F18" w14:textId="4C357105" w:rsidR="00FA15F5" w:rsidRPr="009806C9" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
           <w:tab w:val="left" w:pos="1561"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="11" w:after="0" w:line="268" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId30">
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">The </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">ASAM </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">principles </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">of </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">addiction </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-8"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>medicine</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="66E67A51" w14:textId="77777777" w:rsidR="00FA15F5" w:rsidRPr="00FA15F5" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
+    <w:p w14:paraId="66E67A51" w14:textId="1B78BCE0" w:rsidR="00FA15F5" w:rsidRPr="009806C9" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
           <w:tab w:val="left" w:pos="1561"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="265" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId31">
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">Opioid </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">Therapy </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">in </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">Infants, </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">Children, </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-3"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>and</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-42"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="009806C9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Adolescents</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="32EF6405" w14:textId="77777777" w:rsidR="00FA15F5" w:rsidRPr="00FA15F5" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
+      <w:r w:rsidR="0031442F" w:rsidRPr="009806C9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EF6405" w14:textId="1C5612DE" w:rsidR="00FA15F5" w:rsidRPr="007B33BD" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
           <w:tab w:val="left" w:pos="1561"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId32">
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">Clinical </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">manual </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">of </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">youth </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>addictive</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-24"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>disorders</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="24DCF18E" w14:textId="77777777" w:rsidR="00FA15F5" w:rsidRPr="00FA15F5" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
+      <w:r w:rsidR="00EB475C" w:rsidRPr="007B33BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24DCF18E" w14:textId="4C34B31A" w:rsidR="00FA15F5" w:rsidRPr="007B33BD" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
           <w:tab w:val="left" w:pos="1561"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="9" w:after="0" w:line="268" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId33">
-        <w:bookmarkStart w:id="19" w:name="_bookmark14"/>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00FA15F5">
+        <w:bookmarkStart w:id="21" w:name="_bookmark14"/>
+        <w:bookmarkEnd w:id="21"/>
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">The </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">Stigma </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-3"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">of </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">Addiction: </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">An </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Essential</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-44"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Guide</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="4B2B90FA" w14:textId="77777777" w:rsidR="00FA15F5" w:rsidRPr="00FA15F5" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
+      <w:r w:rsidR="00B23E93" w:rsidRPr="007B33BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2B90FA" w14:textId="45162642" w:rsidR="00FA15F5" w:rsidRPr="007B33BD" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
           <w:tab w:val="left" w:pos="1561"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="268" w:lineRule="exact"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId34" w:anchor="!/browse/book/3-s2.0-C20140038373">
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">Essentials </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">of </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>pain</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-36"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>medicine</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="6165B018" w14:textId="77777777" w:rsidR="00FA15F5" w:rsidRPr="00FA15F5" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
+      <w:r w:rsidR="008F4C85" w:rsidRPr="007B33BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6165B018" w14:textId="597A54DA" w:rsidR="00FA15F5" w:rsidRPr="007B33BD" w:rsidRDefault="00FA15F5" w:rsidP="00FA15F5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
           <w:tab w:val="left" w:pos="1560"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="8" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId35">
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">Co-occurring mental </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">illness </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">and </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">substance </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">use </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">disorders: </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">a </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">guide </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">to </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-7"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve">diagnosis </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-4"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>and</w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="5"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00FA15F5">
+        <w:r w:rsidRPr="007B33BD">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-8"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>treatment</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="008A13C1" w:rsidRPr="007B33BD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="173DA262" w14:textId="77777777" w:rsidR="00FA15F5" w:rsidRDefault="00FA15F5" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00F010E1" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc214359881"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235607750"/>
       <w:r w:rsidRPr="00F010E1">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="1542315A" w14:textId="5158C8C2" w:rsidR="00F010E1" w:rsidRPr="00F010E1" w:rsidRDefault="00F010E1" w:rsidP="00F010E1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="93"/>
         <w:ind w:left="840"/>
       </w:pPr>
       <w:r w:rsidRPr="00F010E1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Board Style Questions </w:t>
       </w:r>
       <w:r w:rsidR="006671B1" w:rsidRPr="00F010E1">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="276BF694" w14:textId="77777777" w:rsidR="00F010E1" w:rsidRPr="008E3E8C" w:rsidRDefault="00F010E1" w:rsidP="00F010E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:numPr>
@@ -7481,117 +8015,97 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02C75E2C" w14:textId="23B25784" w:rsidR="003C675D" w:rsidRPr="003C675D" w:rsidRDefault="00E73D22" w:rsidP="003C675D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1559"/>
           <w:tab w:val="left" w:pos="1561"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are encouraged to complete the optional pre &amp; post survey.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F34C1C4" w14:textId="77777777" w:rsidR="008E3E8C" w:rsidRPr="00F010E1" w:rsidRDefault="008E3E8C" w:rsidP="008E3E8C">
-[...18 lines deleted...]
-    <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
+    <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="004A335F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="1E865A15" w:rsidR="008C517A" w:rsidRPr="0070065B" w:rsidRDefault="007A56BC" w:rsidP="0070065B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="22" w:name="_Toc214359882"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc235607751"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Toc214359883"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235607752"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
-    </w:p>
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="4510B74B" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId39" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
@@ -7609,74 +8123,81 @@
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="005D1817">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This evaluation is optional. </w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc214359884"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235607753"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7711,144 +8232,187 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FBE7781" w14:textId="6F882C99" w:rsidR="00390EC1" w:rsidRPr="0070065B" w:rsidRDefault="0022491F" w:rsidP="0070065B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214359885"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235607754"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="546D80B5" w14:textId="4CA2E981" w:rsidR="00390EC1" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
+      <w:bookmarkEnd w:id="30"/>
+    </w:p>
+    <w:p w14:paraId="0F64E501" w14:textId="77777777" w:rsidR="00BD531E" w:rsidRPr="00B4614F" w:rsidRDefault="00BD531E" w:rsidP="00BD531E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EED5F5F" w14:textId="77777777" w:rsidR="00653834" w:rsidRPr="00B4614F" w:rsidRDefault="00653834" w:rsidP="00390EC1">
+    <w:p w14:paraId="2CB201B3" w14:textId="77777777" w:rsidR="00BD531E" w:rsidRPr="00B4614F" w:rsidRDefault="00BD531E" w:rsidP="00BD531E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07EF90AD" w14:textId="35413E07" w:rsidR="00390EC1" w:rsidRDefault="00653834" w:rsidP="00390EC1">
+    <w:p w14:paraId="43F7FB8E" w14:textId="710A5097" w:rsidR="00BD531E" w:rsidRPr="00C40B5D" w:rsidRDefault="00BD531E" w:rsidP="00BD531E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...22 lines deleted...]
-        <w:t>al behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearing house.</w:t>
+      <w:r w:rsidRPr="00A11362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As determined by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E65296" w:rsidRPr="00A11362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>instructor of record</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the student will receive an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>N grade for the course</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if all assignments are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>not completed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> successfully </w:t>
+      </w:r>
+      <w:r w:rsidR="002F6BF5" w:rsidRPr="00A11362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the last day of </w:t>
+      </w:r>
+      <w:r w:rsidR="00605777" w:rsidRPr="00A11362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11362">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation at 11:59pm. Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="0070065B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="6519A467" w:rsidR="00A16BF1" w:rsidRPr="005953BB" w:rsidRDefault="00A16BF1" w:rsidP="005953BB">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214359886"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235607755"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="3CDFB309" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -8949,534 +9513,612 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214359887"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235607756"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="7122FD0C" w14:textId="35BA01F2" w:rsidR="00A16BF1" w:rsidRPr="005953BB" w:rsidRDefault="00A16BF1" w:rsidP="005953BB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214359888"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235607757"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="411E9D87" w14:textId="77777777" w:rsidR="00264DA8" w:rsidRDefault="00264DA8" w:rsidP="00264DA8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="37" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="120" w:right="434"/>
       </w:pPr>
       <w:r>
         <w:t>This is a virtual rotation. Students are responsible for self-paced learning and timely completion of assignments within the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214359889"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235607758"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="6BFBEABE">
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="69AF97F4" w14:textId="77777777" w:rsidR="00F150F6" w:rsidRPr="00F150F6" w:rsidRDefault="00F150F6" w:rsidP="00F150F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="6BFBEABE">
+      <w:r w:rsidRPr="00F150F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">The following are standard MSUCOM policies across all Clerkship rotations. Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106569F9" w14:textId="77777777" w:rsidR="00F150F6" w:rsidRPr="00F150F6" w:rsidRDefault="00F150F6" w:rsidP="00F150F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D9F3260" w14:textId="77777777" w:rsidR="00F150F6" w:rsidRPr="00F150F6" w:rsidRDefault="00F150F6" w:rsidP="00F150F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F150F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00F150F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
-[...56 lines deleted...]
-    <w:p w14:paraId="582E6479" w14:textId="715A36FC" w:rsidR="006E1B5D" w:rsidRPr="00264DA8" w:rsidRDefault="00902AE6" w:rsidP="00264DA8">
+    <w:p w14:paraId="19A93C07" w14:textId="77777777" w:rsidR="000F5B98" w:rsidRPr="00C40B5D" w:rsidRDefault="000F5B98" w:rsidP="000F5B98">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="34" w:name="_Toc214359891"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235607759"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="0C70A9B2" w14:textId="77777777" w:rsidR="000F5B98" w:rsidRPr="00A52D20" w:rsidRDefault="000F5B98" w:rsidP="000F5B98">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="592ABA46" w14:textId="77777777" w:rsidR="000F5B98" w:rsidRPr="000044D5" w:rsidRDefault="000F5B98" w:rsidP="000F5B98">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235607760"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="5738FA80" w14:textId="77777777" w:rsidR="000F5B98" w:rsidRPr="00EA7A22" w:rsidRDefault="000F5B98" w:rsidP="000F5B98">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7EB7063C" w14:textId="77777777" w:rsidR="000F5B98" w:rsidRDefault="000F5B98" w:rsidP="00264DA8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582E6479" w14:textId="414B3EDA" w:rsidR="006E1B5D" w:rsidRPr="00264DA8" w:rsidRDefault="00902AE6" w:rsidP="00264DA8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc235607761"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="3A5229EF" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc214359892"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235607762"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan </w:t>
+        <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
+      </w:r>
+      <w:r w:rsidR="00177AFE">
+        <w:rPr>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214359893"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235607763"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214359894"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235607764"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="288A193E" w14:textId="77777777" w:rsidR="00410B03" w:rsidRDefault="00E20D8B" w:rsidP="00410B03">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidR="00410B03" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00BD531E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214359895"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235607765"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B0C51">
@@ -9553,138 +10195,212 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="75047D5F" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006671B1" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00907905">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47A3A153" w14:textId="77777777" w:rsidR="00FA2688" w:rsidRPr="00556A65" w:rsidRDefault="00FA2688" w:rsidP="00FA2688">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="42" w:name="_Toc214359896"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235607766"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="6B70D8AC" w14:textId="77777777" w:rsidR="00FA2688" w:rsidRPr="005F7800" w:rsidRDefault="00FA2688" w:rsidP="00FA2688">
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="6B70D8AC" w14:textId="043798C8" w:rsidR="00FA2688" w:rsidRDefault="00FA2688" w:rsidP="00FA2688">
       <w:pPr>
         <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005F7800">
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00D110A5" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00D110A5" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00D110A5" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00D110A5" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00D110A5" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
-[...6 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+    </w:p>
+    <w:p w14:paraId="26A7EE9B" w14:textId="61431A49" w:rsidR="008871C2" w:rsidRPr="005F7800" w:rsidRDefault="008871C2" w:rsidP="00FA2688">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="008871C2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
@@ -9743,233 +10459,166 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc214359897"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235607767"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="573AD1F6" w14:textId="77777777" w:rsidR="008E33B5" w:rsidRPr="00A871DA" w:rsidRDefault="008E33B5" w:rsidP="008E33B5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0695AA48" w14:textId="77777777" w:rsidR="008E33B5" w:rsidRPr="00A871DA" w:rsidRDefault="008E33B5" w:rsidP="008E33B5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="6F3DAD57" w14:textId="665B6B56" w:rsidR="0009293F" w:rsidRPr="008E33B5" w:rsidRDefault="008E33B5" w:rsidP="008E33B5">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc169162520"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="46" w:name="_Toc214359898"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235607768"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -10052,93 +10701,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50">
+      <w:hyperlink r:id="rId52">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId51">
+      <w:hyperlink r:id="rId53">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10457,90 +11106,90 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
-        <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId53"/>
+        <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="00EB1AA7">
+          <w:footerReference w:type="default" r:id="rId54"/>
+          <w:footerReference w:type="first" r:id="rId55"/>
           <w:pgSz w:w="12240" w:h="15840"/>
-          <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="50" w:name="_Toc214359899"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235607769"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2970"/>
         <w:gridCol w:w="2215"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
@@ -10682,282 +11331,338 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="241D7B31">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498DB3AE" w14:textId="74C78449" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00FA011C">
+          <w:p w14:paraId="498DB3AE" w14:textId="6603F082" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00FA011C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31C50">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student Evaluation of Clerkship Rotation</w:t>
             </w:r>
             <w:r w:rsidRPr="002F135E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D41B94" w:rsidRPr="00D41B94">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Optional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C32FADE" w14:textId="5CD738BE" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00300658">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61BE6821" w14:textId="5A00985D" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00AB5135">
+          <w:p w14:paraId="61BE6821" w14:textId="3EE75C26" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="00D41B94" w:rsidP="00AB5135">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="06B64C8C">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% by 11:59 pm the last day of the rotation</w:t>
+              <w:t xml:space="preserve">This evaluation is optional. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFA4530" w14:textId="76394C32" w:rsidR="001208EF" w:rsidRPr="1125DAF6" w:rsidRDefault="001208EF" w:rsidP="00F64F93">
+          <w:p w14:paraId="60ADAA4E" w14:textId="5B9C5016" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="00D41B94" w:rsidP="00D41B94">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2FA7D722">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Will be the conditional grade until all requirements of this rotation are </w:t>
+              <w:t xml:space="preserve">This evaluation is optional. </w:t>
             </w:r>
-            <w:r w:rsidR="008F56AC" w:rsidRPr="2FA7D722">
-[...15 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7113675C" w14:textId="77777777" w:rsidR="00FB1720" w:rsidRPr="00FB1720" w:rsidRDefault="00FB1720" w:rsidP="00FB1720">
-[...18 lines deleted...]
-          <w:p w14:paraId="016B56E5" w14:textId="55BDE552" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00AB5135">
+          <w:p w14:paraId="016B56E5" w14:textId="2A1435BD" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="00D41B94" w:rsidP="00AB5135">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This evaluation is optional. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00933A28" w:rsidRPr="00C40B5D" w14:paraId="032278D3" w14:textId="77777777" w:rsidTr="241D7B31">
+      <w:tr w:rsidR="00933A28" w:rsidRPr="00C40B5D" w14:paraId="032278D3" w14:textId="77777777" w:rsidTr="00456089">
         <w:trPr>
-          <w:trHeight w:val="300"/>
+          <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C903BEE" w14:textId="77777777" w:rsidR="00933A28" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="133" w:line="228" w:lineRule="auto"/>
               <w:ind w:right="279"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Must receive a passing score of 75% or higher on all 18 MI Care Modules quizzes available on micaresed.org, upload to D2L dropbox labeled MI CARES Modules. The18 MI Cares Modules include:</w:t>
+              <w:t xml:space="preserve">Must receive a passing score of 75% or higher on all 18 MI Care Modules quizzes available on micaresed.org, upload to D2L </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>dropbox</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> labeled MI CARES Modules. The18 MI Cares Modules include:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1457BE2E" w14:textId="77777777" w:rsidR="00933A28" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="133" w:line="228" w:lineRule="auto"/>
               <w:ind w:right="190"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MI CARES Substance Modules (8): </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>UME Opioids, Alcohol, Stimulants, Nicotine, Cannabis, Sedatives, Club Drugs, and Inhalants.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15CF2846" w14:textId="29458D03" w:rsidR="008E0D1E" w:rsidRDefault="00933A28" w:rsidP="00933A28">
+          <w:p w14:paraId="15CF2846" w14:textId="61FA3F75" w:rsidR="008E0D1E" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MI CARES Other Modules (10): </w:t>
             </w:r>
+            <w:r w:rsidR="00D12CA8" w:rsidRPr="009F2B1E">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>SUDs</w:t>
+            </w:r>
+            <w:r w:rsidR="00D12CA8">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D12CA8">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00D12CA8" w:rsidRPr="00956159">
+              <w:t>Veteran</w:t>
+            </w:r>
+            <w:r w:rsidR="00D12CA8">
+              <w:t xml:space="preserve"> population</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>SUDs in the Veteran Population, Toxicology, Psychiatric Comorbidities, Behavioral Addictions, Behavioral Interventions, Epidemiology &amp; Biostatistics, Ethics, Substance Use and the Court System, and Impact of Stigma, Team Based Care</w:t>
+              <w:t>, Toxicology, Psychiatric Comorbidities, Behavioral Addictions, Behavioral Interventions, Epidemiology &amp; Biostatistics, Ethics, Substance Use and the Court System,</w:t>
+            </w:r>
+            <w:r w:rsidR="00125F49">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00050CFE" w:rsidRPr="00456089">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Impact of Stigma</w:t>
+            </w:r>
+            <w:r w:rsidR="00C640FE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C640FE" w:rsidRPr="001D0168">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>on SUD Treatment and Communities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00456089">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Team Based Care</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33F21B8C" w14:textId="77777777" w:rsidR="001275E3" w:rsidRDefault="001275E3" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="314AB395" w14:textId="05279E57" w:rsidR="00DA7E9D" w:rsidRPr="00A31C50" w:rsidRDefault="00DA7E9D" w:rsidP="009F0631">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="134" w:line="228" w:lineRule="auto"/>
               <w:ind w:right="256"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -11017,65 +11722,65 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Certificate of Completion required for all MI Care Modules (18 Modules total, PLEASE upload them as one PDF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40AEE83B" w14:textId="77777777" w:rsidR="00933A28" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="13D43E08" w14:textId="04D02883" w:rsidR="00933A28" w:rsidRPr="009C3C16" w:rsidRDefault="00933A28" w:rsidP="00933A28">
+          <w:p w14:paraId="13D43E08" w14:textId="49944543" w:rsidR="00933A28" w:rsidRPr="009C3C16" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Pass each module quiz with a 75% or above to receive credit.</w:t>
+              <w:t>Pass each module quiz with 75% or above to receive credit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00A6ED00" w14:textId="77777777" w:rsidR="00933A28" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1EDECF07" w14:textId="77777777" w:rsidR="00933A28" w:rsidRDefault="00933A28" w:rsidP="00933A28">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
@@ -11226,65 +11931,65 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D7A078C" w14:textId="7B2F1BAF" w:rsidR="001E5A81" w:rsidRPr="00150452" w:rsidRDefault="001E5A81" w:rsidP="00150452">
+          <w:p w14:paraId="2D7A078C" w14:textId="5AC51466" w:rsidR="001E5A81" w:rsidRPr="00150452" w:rsidRDefault="001E5A81" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="179" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="119" w:right="956"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% and uploaded by 11:59 pm the last</w:t>
+              <w:t>Completed 100% and uploaded by 11:59pm the last</w:t>
             </w:r>
             <w:r w:rsidR="00150452">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48DEE472" w14:textId="77777777" w:rsidR="001E5A81" w:rsidRDefault="001E5A81" w:rsidP="001E5A81">
             <w:pPr>
@@ -11429,64 +12134,76 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05C231FB" w14:textId="30BB7063" w:rsidR="00465B44" w:rsidRPr="00150452" w:rsidRDefault="00465B44" w:rsidP="00150452">
+          <w:p w14:paraId="05C231FB" w14:textId="6A5A0C84" w:rsidR="00465B44" w:rsidRPr="00150452" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="193" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="119" w:right="956"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the</w:t>
+              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D110A5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day of the</w:t>
             </w:r>
             <w:r w:rsidR="00150452">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63B63E0F" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
@@ -11680,64 +12397,76 @@
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A358E6B" w14:textId="38A2FB29" w:rsidR="00465B44" w:rsidRPr="00150452" w:rsidRDefault="00465B44" w:rsidP="00150452">
+          <w:p w14:paraId="5A358E6B" w14:textId="16B32DE5" w:rsidR="00465B44" w:rsidRPr="00150452" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="193" w:line="247" w:lineRule="auto"/>
               <w:ind w:left="119" w:right="956"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the</w:t>
+              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D110A5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day of the</w:t>
             </w:r>
             <w:r w:rsidR="00150452">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B36507E" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
@@ -11910,65 +12639,77 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C07E357" w14:textId="363596AA" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
+          <w:p w14:paraId="4C07E357" w14:textId="4003E64C" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% and    uploaded by 11:59 pm the last day of the rotation</w:t>
+              <w:t xml:space="preserve">Completed 100% and    uploaded by 11:59 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D110A5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40E1BE0A" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F446E02" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="9"/>
@@ -12031,51 +12772,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Failure to submit by the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00465B44" w:rsidRPr="00C40B5D" w14:paraId="5C277612" w14:textId="77777777" w:rsidTr="241D7B31">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="562EA545" w14:textId="77777777" w:rsidR="00883170" w:rsidRDefault="00883170" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="559A33FB" w14:textId="4901693A" w:rsidR="00465B44" w:rsidRPr="00A31C50" w:rsidRDefault="00465B44" w:rsidP="00150452">
+          <w:p w14:paraId="559A33FB" w14:textId="77777777" w:rsidR="00465B44" w:rsidRPr="00A31C50" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Certificate of Completion: Scope of Pain: Safer Opioid Prescribing in the ED</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EC851C4" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
@@ -12093,65 +12834,77 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17C912A1" w14:textId="5A043BC8" w:rsidR="00465B44" w:rsidRPr="009275FB" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17DC7A4A" w14:textId="6F764F34" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
+          <w:p w14:paraId="17DC7A4A" w14:textId="4401C768" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the rotation</w:t>
+              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D110A5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28C97F25" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="551F6EA7" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12264,65 +13017,77 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B2B60D1" w14:textId="22158B0E" w:rsidR="00465B44" w:rsidRPr="009275FB" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2DE7BA" w14:textId="2F844C9D" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
+          <w:p w14:paraId="1A2DE7BA" w14:textId="235D505A" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the rotation</w:t>
+              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D110A5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="017BE32E" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08C6FB69" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12417,65 +13182,77 @@
           <w:tcPr>
             <w:tcW w:w="2215" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="327C146D" w14:textId="353BA666" w:rsidR="00465B44" w:rsidRPr="009275FB" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Students will download and complete the workbook and upload it to the “I am Still A person Workbook Dropbox” in D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D286F3D" w14:textId="4C6B728B" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
+          <w:p w14:paraId="5D286F3D" w14:textId="1D771E96" w:rsidR="00465B44" w:rsidRPr="009C3C16" w:rsidRDefault="00465B44" w:rsidP="00150452">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Completed 100% and uploaded by 11:59 pm the last day of the rotation</w:t>
+              <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D110A5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51161004" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56715B45" w14:textId="77777777" w:rsidR="00465B44" w:rsidRDefault="00465B44" w:rsidP="00465B44">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -12516,84 +13293,84 @@
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Failure to submit by the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00150452">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="00FA2688">
-      <w:footerReference w:type="default" r:id="rId54"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21E545E5" w14:textId="77777777" w:rsidR="00AE4795" w:rsidRDefault="00AE4795" w:rsidP="00E756E0">
+    <w:p w14:paraId="3C4DD045" w14:textId="77777777" w:rsidR="003A3643" w:rsidRDefault="003A3643" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52680B8D" w14:textId="77777777" w:rsidR="00AE4795" w:rsidRDefault="00AE4795" w:rsidP="00E756E0">
+    <w:p w14:paraId="5FC6118E" w14:textId="77777777" w:rsidR="003A3643" w:rsidRDefault="003A3643" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A568B09" w14:textId="77777777" w:rsidR="00AE4795" w:rsidRDefault="00AE4795">
+    <w:p w14:paraId="2567E707" w14:textId="77777777" w:rsidR="003A3643" w:rsidRDefault="003A3643">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12686,56 +13463,65 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="052905F1" w14:textId="64F0579D" w:rsidR="241D7B31" w:rsidRDefault="241D7B31" w:rsidP="241D7B31">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="669B3613" w14:textId="06AF17D8" w:rsidR="241D7B31" w:rsidRDefault="241D7B31" w:rsidP="241D7B31">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="6C24C692" w14:textId="249FCEE2" w:rsidR="241D7B31" w:rsidRDefault="00081298" w:rsidP="00081298">
+  <w:p w14:paraId="6C24C692" w14:textId="59EF2813" w:rsidR="241D7B31" w:rsidRDefault="00081298" w:rsidP="00081298">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="005B3F1A">
+      <w:t>7/</w:t>
+    </w:r>
+    <w:r w:rsidR="00A44926">
+      <w:t>21</w:t>
+    </w:r>
+    <w:r w:rsidR="005B3F1A">
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
@@ -12768,56 +13554,65 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5DFA42AC" w14:textId="109614E5" w:rsidR="241D7B31" w:rsidRDefault="241D7B31" w:rsidP="241D7B31">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="26D8BD3E" w14:textId="06D27012" w:rsidR="241D7B31" w:rsidRDefault="241D7B31" w:rsidP="241D7B31">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="245D7BEB" w14:textId="0B67CA7A" w:rsidR="241D7B31" w:rsidRDefault="00081298" w:rsidP="00081298">
+  <w:p w14:paraId="245D7BEB" w14:textId="498DB2B3" w:rsidR="241D7B31" w:rsidRDefault="00081298" w:rsidP="00081298">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="005B3F1A">
+      <w:t>7/</w:t>
+    </w:r>
+    <w:r w:rsidR="00A44926">
+      <w:t>21</w:t>
+    </w:r>
+    <w:r w:rsidR="005B3F1A">
+      <w:t>/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
@@ -12831,110 +13626,119 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
-    <w:tr w:rsidR="241D7B31" w14:paraId="7D568845" w14:textId="77777777" w:rsidTr="241D7B31">
+    <w:tr w:rsidR="241D7B31" w14:paraId="7D568845" w14:textId="77777777" w:rsidTr="00456089">
       <w:trPr>
-        <w:trHeight w:val="300"/>
+        <w:trHeight w:val="540"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0C86F650" w14:textId="6E56DA0F" w:rsidR="241D7B31" w:rsidRDefault="00081298" w:rsidP="241D7B31">
+        <w:p w14:paraId="0C86F650" w14:textId="4E904411" w:rsidR="241D7B31" w:rsidRDefault="00081298" w:rsidP="241D7B31">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
-            <w:t>Date of Review and Approval: 11/19/2025</w:t>
+            <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+          </w:r>
+          <w:r w:rsidR="005B3F1A">
+            <w:t>7/</w:t>
+          </w:r>
+          <w:r w:rsidR="00A44926">
+            <w:t>21</w:t>
+          </w:r>
+          <w:r w:rsidR="005B3F1A">
+            <w:t>/26</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="65E08559" w14:textId="566BDB74" w:rsidR="241D7B31" w:rsidRDefault="241D7B31"/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2BCF9FCA" w14:textId="0CB3067D" w:rsidR="241D7B31" w:rsidRDefault="241D7B31"/>
       </w:tc>
     </w:tr>
   </w:tbl>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BBC9A2E" w14:textId="77777777" w:rsidR="00AE4795" w:rsidRDefault="00AE4795" w:rsidP="00E756E0">
+    <w:p w14:paraId="710AFD1C" w14:textId="77777777" w:rsidR="003A3643" w:rsidRDefault="003A3643" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0D81DDC8" w14:textId="77777777" w:rsidR="00AE4795" w:rsidRDefault="00AE4795" w:rsidP="00E756E0">
+    <w:p w14:paraId="1D025CB7" w14:textId="77777777" w:rsidR="003A3643" w:rsidRDefault="003A3643" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E25A06C" w14:textId="77777777" w:rsidR="00AE4795" w:rsidRDefault="00AE4795">
+    <w:p w14:paraId="16336708" w14:textId="77777777" w:rsidR="003A3643" w:rsidRDefault="003A3643">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="399C3D75" w:rsidR="004A166C" w:rsidRDefault="241D7B31">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Addition Medicine OST 622</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
@@ -14516,50 +15320,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34112F22"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2B2D3CA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1195" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1915" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2635" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3355" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4075" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4795" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5515" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6235" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6955" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C6111A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9572E55E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14629,51 +15519,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DC60748"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14742,51 +15632,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3A48B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E123FA4"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14855,51 +15745,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F630029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C96A8DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -14968,51 +15858,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44A64852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76B0A88C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15081,51 +15971,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7F2DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64047F3E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1659" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="99A60F68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2602" w:hanging="360"/>
@@ -15198,51 +16088,51 @@
     <w:lvl w:ilvl="7" w:tplc="E132E304">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CFD6F072">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9196" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DF014F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41A0F078"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15311,51 +16201,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="652209F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="3A961D7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="16424066">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -15424,51 +16314,51 @@
     <w:lvl w:ilvl="7" w:tplc="EADA57FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="644AE2F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69C04028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="126C2EB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15537,51 +16427,137 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AFA533E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F06FBB4"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B56144E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="483444E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15650,51 +16626,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71260BF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15763,51 +16739,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71604333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E6E0E2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15876,51 +16852,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C1731B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7668D5B8"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -15993,51 +16969,51 @@
     <w:lvl w:ilvl="7" w:tplc="B1AEF0E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A91936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAEC506A"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16106,51 +17082,137 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79C301D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7E5C159A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AB374BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D825E5E"/>
     <w:lvl w:ilvl="0" w:tplc="9606D702">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1560" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:w w:val="102"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="13E80B32">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2540" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -16220,51 +17282,51 @@
     <w:lvl w:ilvl="7" w:tplc="AA9CB244">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8420" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5A68B21A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9400" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DAD2F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C04EE276"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16333,51 +17395,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -16446,51 +17508,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FB51C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="821012EC"/>
     <w:lvl w:ilvl="0" w:tplc="62B4F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="820" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1540" w:hanging="360"/>
       </w:pPr>
@@ -16564,508 +17626,571 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8153" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="17F6BBFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9255" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="922878718">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="374738127">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1054306765">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1563248639">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="279457362">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2030177351">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="678583384">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="706762523">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="602808585">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2031294038">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="711810667">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1478650159">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1755130114">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="881407553">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="881407553">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="16" w16cid:durableId="1790512805">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="57095923">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1328441998">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="453905796">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="712390623">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="114060318">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="367879246">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2053921885">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="225651855">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1188716672">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="334580554">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="584999412">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="750080801">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="969631907">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="885069547">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1336226752">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="717247868">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="545341037">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1216506194">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="136385322">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1362126490">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="883063050">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1256092527">
+    <w:abstractNumId w:val="26"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
+    <w:rsid w:val="00003339"/>
     <w:rsid w:val="0000372F"/>
+    <w:rsid w:val="000038E4"/>
+    <w:rsid w:val="00003C51"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
-    <w:rsid w:val="000162FB"/>
+    <w:rsid w:val="00015FDB"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="0002082C"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
+    <w:rsid w:val="000241C7"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="00027D0F"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
+    <w:rsid w:val="00030DC7"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="000378D8"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00045546"/>
+    <w:rsid w:val="00050CFE"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="00052119"/>
+    <w:rsid w:val="00053F3E"/>
     <w:rsid w:val="000542BE"/>
+    <w:rsid w:val="00054A81"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
+    <w:rsid w:val="0006315B"/>
     <w:rsid w:val="000654F5"/>
+    <w:rsid w:val="00065653"/>
     <w:rsid w:val="00065920"/>
+    <w:rsid w:val="000662AE"/>
     <w:rsid w:val="00066E39"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
+    <w:rsid w:val="000724AA"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
+    <w:rsid w:val="00074581"/>
+    <w:rsid w:val="000762F0"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00081298"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
+    <w:rsid w:val="00092680"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00096EE1"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
+    <w:rsid w:val="000A1C93"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
+    <w:rsid w:val="000B0AD3"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B1926"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B7714"/>
+    <w:rsid w:val="000B7896"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
+    <w:rsid w:val="000C17E4"/>
     <w:rsid w:val="000C3C4D"/>
+    <w:rsid w:val="000C450F"/>
     <w:rsid w:val="000C59C8"/>
+    <w:rsid w:val="000C61DB"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3A7B"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
+    <w:rsid w:val="000D4AB9"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
+    <w:rsid w:val="000E70C7"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F0760"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F2B25"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
+    <w:rsid w:val="000F5B98"/>
     <w:rsid w:val="000F6499"/>
     <w:rsid w:val="000F71A8"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011014D"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00121249"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="00125B5E"/>
+    <w:rsid w:val="00125F49"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="001275E3"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="00135904"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="00146998"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00150452"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
+    <w:rsid w:val="001545D5"/>
     <w:rsid w:val="001546A2"/>
+    <w:rsid w:val="00154D37"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="00167BEE"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00175C9B"/>
     <w:rsid w:val="00176AF3"/>
     <w:rsid w:val="00176BF0"/>
+    <w:rsid w:val="0017732E"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
+    <w:rsid w:val="00190EA8"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
+    <w:rsid w:val="00196868"/>
     <w:rsid w:val="00196AD2"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A63E8"/>
+    <w:rsid w:val="001A641A"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C240C"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C57EF"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
+    <w:rsid w:val="001D0168"/>
     <w:rsid w:val="001D23E3"/>
+    <w:rsid w:val="001D2719"/>
     <w:rsid w:val="001D2805"/>
+    <w:rsid w:val="001D2D26"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5A81"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001E7AE0"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
+    <w:rsid w:val="001F14FF"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
+    <w:rsid w:val="00204298"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
+    <w:rsid w:val="00222F80"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="002255F9"/>
     <w:rsid w:val="0022626C"/>
     <w:rsid w:val="0022766F"/>
+    <w:rsid w:val="00227729"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002300CE"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
+    <w:rsid w:val="00232DE9"/>
     <w:rsid w:val="00233211"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="00240873"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="00243F63"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
@@ -17091,390 +18216,428 @@
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="002902BA"/>
     <w:rsid w:val="002910C4"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
+    <w:rsid w:val="00292A17"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
-    <w:rsid w:val="00297642"/>
     <w:rsid w:val="00297890"/>
     <w:rsid w:val="00297D0A"/>
+    <w:rsid w:val="002A04B1"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
     <w:rsid w:val="002A1EBC"/>
+    <w:rsid w:val="002A53EE"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B140A"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
+    <w:rsid w:val="002B3D92"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B4E4E"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
+    <w:rsid w:val="002B76F5"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6BDC"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D3CBB"/>
     <w:rsid w:val="002D4AE9"/>
+    <w:rsid w:val="002D59B8"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1970"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002E5B23"/>
     <w:rsid w:val="002E7B08"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F625C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
+    <w:rsid w:val="002F6BF5"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
+    <w:rsid w:val="0031442F"/>
+    <w:rsid w:val="00315746"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="00317CF1"/>
     <w:rsid w:val="003208C2"/>
+    <w:rsid w:val="00321814"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00323DD7"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353849"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
+    <w:rsid w:val="00355D5C"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="003571C1"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
+    <w:rsid w:val="003708CD"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="00376EE0"/>
     <w:rsid w:val="00381D8E"/>
     <w:rsid w:val="00382A12"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
+    <w:rsid w:val="00387C6E"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
+    <w:rsid w:val="00392760"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
+    <w:rsid w:val="00394767"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
+    <w:rsid w:val="003A3643"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
+    <w:rsid w:val="003A4BE7"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
+    <w:rsid w:val="003B5633"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
+    <w:rsid w:val="003C43EF"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003C675D"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
+    <w:rsid w:val="003D635C"/>
     <w:rsid w:val="003D6E6B"/>
+    <w:rsid w:val="003D7CD3"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
+    <w:rsid w:val="003F14C4"/>
+    <w:rsid w:val="003F25AA"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
+    <w:rsid w:val="003F5230"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
+    <w:rsid w:val="00401C8E"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="004065CF"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
+    <w:rsid w:val="00410B03"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="00415C6D"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
+    <w:rsid w:val="0042612B"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426BA0"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442003"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004445A8"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
+    <w:rsid w:val="00446498"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
+    <w:rsid w:val="00456089"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463828"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465B44"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
+    <w:rsid w:val="00475C56"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
+    <w:rsid w:val="004871F2"/>
     <w:rsid w:val="00487C73"/>
+    <w:rsid w:val="004928E4"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
+    <w:rsid w:val="004A289D"/>
     <w:rsid w:val="004A31FF"/>
+    <w:rsid w:val="004A335F"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A3EF7"/>
     <w:rsid w:val="004A44D0"/>
+    <w:rsid w:val="004A5038"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
+    <w:rsid w:val="004B00CC"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
+    <w:rsid w:val="004B7590"/>
     <w:rsid w:val="004B7723"/>
     <w:rsid w:val="004C0B44"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C3E36"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E635D"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
+    <w:rsid w:val="004F2752"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="0050335F"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
@@ -17485,182 +18648,202 @@
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00524E60"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542264"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="00543B75"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
+    <w:rsid w:val="00554374"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
+    <w:rsid w:val="00566E08"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="0057341C"/>
+    <w:rsid w:val="00573A0B"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00581DCF"/>
     <w:rsid w:val="00581E8E"/>
     <w:rsid w:val="00582778"/>
+    <w:rsid w:val="00583F1B"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
+    <w:rsid w:val="00593B22"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
+    <w:rsid w:val="00594616"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005953BB"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
+    <w:rsid w:val="005A41E1"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
+    <w:rsid w:val="005B3F1A"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
+    <w:rsid w:val="005B50AE"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2447"/>
+    <w:rsid w:val="005C3B85"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C4690"/>
+    <w:rsid w:val="005C56D8"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D01F5"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
+    <w:rsid w:val="005D1817"/>
     <w:rsid w:val="005D20EE"/>
+    <w:rsid w:val="005D2F74"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
+    <w:rsid w:val="005D7DBC"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E47B6"/>
+    <w:rsid w:val="005E5FC8"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F2207"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F2A69"/>
     <w:rsid w:val="005F46C8"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F66FC"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="006016FB"/>
     <w:rsid w:val="006018D2"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="006040AA"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
+    <w:rsid w:val="00605777"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
+    <w:rsid w:val="00606F56"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
+    <w:rsid w:val="00612FAD"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
+    <w:rsid w:val="00620EBA"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
+    <w:rsid w:val="00631C26"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="006368FF"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="00653834"/>
@@ -17679,1389 +18862,1540 @@
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A049E"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
+    <w:rsid w:val="006A38E6"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C65"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
+    <w:rsid w:val="006C5C73"/>
     <w:rsid w:val="006C67FD"/>
+    <w:rsid w:val="006D0FD4"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D424F"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D65FC"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E0C92"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
+    <w:rsid w:val="006E2976"/>
     <w:rsid w:val="006E3822"/>
+    <w:rsid w:val="006E3A2A"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E5750"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
+    <w:rsid w:val="006F4900"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="0070065B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="0070546A"/>
     <w:rsid w:val="00707521"/>
     <w:rsid w:val="0070775A"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
+    <w:rsid w:val="0071456A"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
+    <w:rsid w:val="00724B32"/>
+    <w:rsid w:val="007259AF"/>
+    <w:rsid w:val="00725A95"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
+    <w:rsid w:val="007324D8"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
+    <w:rsid w:val="00746F31"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="007505C5"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
+    <w:rsid w:val="007554F4"/>
+    <w:rsid w:val="00756B1C"/>
     <w:rsid w:val="00757494"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
+    <w:rsid w:val="00760980"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="007616A5"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00764F48"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007713D3"/>
+    <w:rsid w:val="00772E8A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774121"/>
     <w:rsid w:val="0077466A"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
+    <w:rsid w:val="00785891"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007932F0"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
+    <w:rsid w:val="007A52BB"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
+    <w:rsid w:val="007A661E"/>
     <w:rsid w:val="007A6CE9"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B0F7C"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
+    <w:rsid w:val="007B33BD"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
+    <w:rsid w:val="007B46A3"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C1279"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D4ECA"/>
+    <w:rsid w:val="007D5F00"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
+    <w:rsid w:val="007D7F19"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F49F1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
+    <w:rsid w:val="008068EC"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081103D"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
+    <w:rsid w:val="00815592"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00817B2E"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00845491"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
+    <w:rsid w:val="00847334"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
+    <w:rsid w:val="008631F8"/>
+    <w:rsid w:val="008634C2"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
+    <w:rsid w:val="00875A7D"/>
     <w:rsid w:val="00875DE8"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="00883170"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
+    <w:rsid w:val="008871C2"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897184"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
+    <w:rsid w:val="008A13C1"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
+    <w:rsid w:val="008B59C9"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C09CC"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C149C"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
+    <w:rsid w:val="008D2257"/>
+    <w:rsid w:val="008D3588"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
+    <w:rsid w:val="008E0418"/>
     <w:rsid w:val="008E0D1E"/>
     <w:rsid w:val="008E1D8A"/>
+    <w:rsid w:val="008E275F"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
+    <w:rsid w:val="008E33B5"/>
     <w:rsid w:val="008E3E8C"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E7148"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
+    <w:rsid w:val="008F4C85"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900290"/>
+    <w:rsid w:val="00900ABC"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="009017E4"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
+    <w:rsid w:val="00911A42"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
+    <w:rsid w:val="00921110"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
+    <w:rsid w:val="00927138"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="00933A28"/>
     <w:rsid w:val="00935B44"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="0095321F"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956159"/>
     <w:rsid w:val="00956186"/>
+    <w:rsid w:val="00956B4F"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
+    <w:rsid w:val="00966BC4"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
+    <w:rsid w:val="009707E6"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00974E21"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
+    <w:rsid w:val="009806C9"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
+    <w:rsid w:val="009820FD"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
+    <w:rsid w:val="0099518C"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00995D7D"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A05A6"/>
     <w:rsid w:val="009A1109"/>
+    <w:rsid w:val="009A1FFB"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A2FC5"/>
     <w:rsid w:val="009A4079"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009C76B2"/>
     <w:rsid w:val="009D0126"/>
+    <w:rsid w:val="009D0C66"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D4938"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E376A"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F0631"/>
     <w:rsid w:val="009F0EA3"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
+    <w:rsid w:val="009F2B1E"/>
     <w:rsid w:val="009F3242"/>
+    <w:rsid w:val="009F3A60"/>
+    <w:rsid w:val="009F3AD9"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F57FB"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F6F36"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
+    <w:rsid w:val="00A04843"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
+    <w:rsid w:val="00A11362"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A177A4"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A20F26"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
+    <w:rsid w:val="00A26548"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A312F4"/>
+    <w:rsid w:val="00A3189A"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
+    <w:rsid w:val="00A41D01"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
+    <w:rsid w:val="00A4450D"/>
+    <w:rsid w:val="00A44926"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A5188E"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
+    <w:rsid w:val="00A61B5D"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
+    <w:rsid w:val="00A635EB"/>
+    <w:rsid w:val="00A65E06"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70437"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
+    <w:rsid w:val="00A72F28"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A87CF8"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
+    <w:rsid w:val="00A92FB9"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
     <w:rsid w:val="00A941F5"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA51DC"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
+    <w:rsid w:val="00AB046C"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
+    <w:rsid w:val="00AB4986"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
+    <w:rsid w:val="00AB77CF"/>
     <w:rsid w:val="00AB7BC7"/>
+    <w:rsid w:val="00AC0E16"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4F12"/>
     <w:rsid w:val="00AC4FCA"/>
+    <w:rsid w:val="00AC65BE"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
+    <w:rsid w:val="00AC7B57"/>
     <w:rsid w:val="00AD008F"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD1D68"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4563"/>
     <w:rsid w:val="00AE4795"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF4E3C"/>
     <w:rsid w:val="00AF63F8"/>
     <w:rsid w:val="00AF6678"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B00190"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
+    <w:rsid w:val="00B20B50"/>
     <w:rsid w:val="00B20F45"/>
+    <w:rsid w:val="00B2159B"/>
     <w:rsid w:val="00B22733"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
+    <w:rsid w:val="00B23E93"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
+    <w:rsid w:val="00B33241"/>
+    <w:rsid w:val="00B33802"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
+    <w:rsid w:val="00B434EA"/>
+    <w:rsid w:val="00B4364C"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
+    <w:rsid w:val="00B45D9A"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B51D20"/>
     <w:rsid w:val="00B51EB1"/>
     <w:rsid w:val="00B5485B"/>
+    <w:rsid w:val="00B55BE5"/>
     <w:rsid w:val="00B560CF"/>
+    <w:rsid w:val="00B56CD0"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
+    <w:rsid w:val="00B62D22"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
+    <w:rsid w:val="00B67E69"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B75106"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
+    <w:rsid w:val="00BA060B"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA59BC"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
-    <w:rsid w:val="00BA79DD"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
-    <w:rsid w:val="00BB7020"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC3A9A"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
+    <w:rsid w:val="00BC553E"/>
     <w:rsid w:val="00BC5F2B"/>
+    <w:rsid w:val="00BC7345"/>
+    <w:rsid w:val="00BC76DF"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
+    <w:rsid w:val="00BD531E"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD6EAD"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
+    <w:rsid w:val="00BE3F69"/>
     <w:rsid w:val="00BE4028"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
+    <w:rsid w:val="00BE7164"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF473A"/>
+    <w:rsid w:val="00BF5608"/>
     <w:rsid w:val="00BF6927"/>
+    <w:rsid w:val="00BF6E3C"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C01153"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C115E4"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C23C0C"/>
     <w:rsid w:val="00C24E46"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
+    <w:rsid w:val="00C34AB8"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C35802"/>
     <w:rsid w:val="00C360D6"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
+    <w:rsid w:val="00C50774"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C5239D"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C56BC6"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
+    <w:rsid w:val="00C640FE"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
+    <w:rsid w:val="00C671AB"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C72029"/>
     <w:rsid w:val="00C72BD7"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C75225"/>
+    <w:rsid w:val="00C761D0"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C814A2"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
+    <w:rsid w:val="00C84522"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
-    <w:rsid w:val="00C903AD"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C91234"/>
+    <w:rsid w:val="00C91E4D"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
+    <w:rsid w:val="00C96700"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA4B3F"/>
+    <w:rsid w:val="00CA5145"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC0611"/>
     <w:rsid w:val="00CC19C0"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
+    <w:rsid w:val="00CD208C"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
+    <w:rsid w:val="00CD7D2F"/>
     <w:rsid w:val="00CE0799"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE1AA6"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
+    <w:rsid w:val="00CF09CA"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
+    <w:rsid w:val="00CF5905"/>
     <w:rsid w:val="00CF6CA6"/>
+    <w:rsid w:val="00CF7063"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
+    <w:rsid w:val="00D01C3C"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
+    <w:rsid w:val="00D110A5"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
+    <w:rsid w:val="00D12CA8"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D17B79"/>
+    <w:rsid w:val="00D20F16"/>
     <w:rsid w:val="00D22936"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
+    <w:rsid w:val="00D30A33"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
+    <w:rsid w:val="00D37709"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
+    <w:rsid w:val="00D41B94"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
+    <w:rsid w:val="00D43969"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5111A"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D64E13"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D74B3B"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D757FE"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
+    <w:rsid w:val="00D82743"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D90E2B"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
+    <w:rsid w:val="00D9608E"/>
     <w:rsid w:val="00D96CC3"/>
+    <w:rsid w:val="00D976AC"/>
+    <w:rsid w:val="00DA069E"/>
+    <w:rsid w:val="00DA6B2A"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DA7E9D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
+    <w:rsid w:val="00DB437F"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
+    <w:rsid w:val="00DB5BCB"/>
     <w:rsid w:val="00DC1847"/>
+    <w:rsid w:val="00DC286D"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC4C88"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
+    <w:rsid w:val="00DC78FA"/>
     <w:rsid w:val="00DC7EBC"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD04CD"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0931"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DD700F"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE21D5"/>
     <w:rsid w:val="00DE380B"/>
+    <w:rsid w:val="00DE4E2F"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
+    <w:rsid w:val="00DF2EBB"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
+    <w:rsid w:val="00E10BE8"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E11D4C"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
+    <w:rsid w:val="00E168F5"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20B22"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E235F7"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
+    <w:rsid w:val="00E27B48"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
+    <w:rsid w:val="00E43C9B"/>
     <w:rsid w:val="00E4659A"/>
+    <w:rsid w:val="00E46A2F"/>
     <w:rsid w:val="00E46AF8"/>
     <w:rsid w:val="00E4733C"/>
+    <w:rsid w:val="00E47529"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E55705"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56525"/>
     <w:rsid w:val="00E56B48"/>
+    <w:rsid w:val="00E56DDA"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
+    <w:rsid w:val="00E65296"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
+    <w:rsid w:val="00E72761"/>
     <w:rsid w:val="00E73D22"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74B29"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E87246"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
+    <w:rsid w:val="00EA63D8"/>
     <w:rsid w:val="00EA6F3F"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
+    <w:rsid w:val="00EB1AA7"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
+    <w:rsid w:val="00EB475C"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
+    <w:rsid w:val="00EB7528"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC3ABD"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
+    <w:rsid w:val="00EC62FB"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
+    <w:rsid w:val="00ED1A86"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED740F"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00ED7F17"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF44A6"/>
     <w:rsid w:val="00EF4B71"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F010E1"/>
+    <w:rsid w:val="00F01622"/>
+    <w:rsid w:val="00F02AB7"/>
     <w:rsid w:val="00F04608"/>
+    <w:rsid w:val="00F06DFC"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
+    <w:rsid w:val="00F150F6"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F163AE"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
+    <w:rsid w:val="00F3019E"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3389D"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F447AD"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
+    <w:rsid w:val="00F574E3"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
+    <w:rsid w:val="00F74CAC"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
+    <w:rsid w:val="00F8252A"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F878B5"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
+    <w:rsid w:val="00F92DC3"/>
     <w:rsid w:val="00F92EDD"/>
+    <w:rsid w:val="00F9378A"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA15F5"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA2688"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB1720"/>
+    <w:rsid w:val="00FB195E"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB74E3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC137F"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
+    <w:rsid w:val="00FC4591"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD1D23"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
+    <w:rsid w:val="00FF1B4F"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="025DA739"/>
     <w:rsid w:val="0276AD9D"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
@@ -19120,96 +20454,98 @@
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="13442102"/>
     <w:rsid w:val="1348B440"/>
+    <w:rsid w:val="137E5EAF"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="18E4E547"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="199A9A22"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
+    <w:rsid w:val="1E536B6F"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="202DB2AA"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23AE0AF8"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="241D7B31"/>
     <w:rsid w:val="24720BEB"/>
@@ -19247,50 +20583,51 @@
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
     <w:rsid w:val="2E7D72C9"/>
     <w:rsid w:val="2E96387C"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="30B59C1D"/>
+    <w:rsid w:val="30D62D48"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="3198286F"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="357A450E"/>
@@ -19338,80 +20675,84 @@
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46082924"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
+    <w:rsid w:val="48368335"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48DEB205"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A739735"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
+    <w:rsid w:val="4CECCCE4"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
+    <w:rsid w:val="4EACBE87"/>
     <w:rsid w:val="4EEBE582"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
+    <w:rsid w:val="4FF77DCF"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="530EBE5A"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
@@ -19519,50 +20860,51 @@
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="703E143E"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="71802E56"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7209D5FB"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
+    <w:rsid w:val="7459601A"/>
     <w:rsid w:val="749166A7"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
@@ -19585,51 +20927,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4D0D0043-EA08-475D-B47E-663B525848E0}"/>
+  <w15:docId w15:val="{17F57FF5-56FE-4CD9-98B1-66CE2E4F1F33}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -19787,51 +21129,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -20922,51 +22264,51 @@
     <w:rsid w:val="00B848B6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ListParagraphChar"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="006630FF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E756E0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -21217,166 +22559,387 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004C0B44"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="93868210">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="318926577">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="386614256">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="389770516">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="403601904">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="416367704">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="455678333">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="532771067">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="557210768">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="879166343">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="895700598">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1031490613">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1150563841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1339769489">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1407997630">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1470974160">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1490318238">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1545946725">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1650134479">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1921594189">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1931622036">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2012441636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1958247786">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1985498507">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
+    </w:div>
+    <w:div w:id="2035106155">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2103255083">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
     </w:div>
     <w:div w:id="2110932165">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2126341983">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21387,58 +22950,108 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="2140494906">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Hollid35@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/supplemental-training/safer-opioid-prescribing-in-the-emergency-department/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Search/Results?type=AllFields&amp;lookfor=%22The+American+opioid+epidemic+from+patient+care+to+public+health%22" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/supplemental-training/overdose-prevention-and-naloxone-rescue-kits-for-prescribers-and-pharmacists/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy2.cl.msu.edu/doi/book/10.1176/appi.books.9781615372812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/usmle3-boards" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://micaresed.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcssnow.org/education-training/sud-core-curriculum/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oce-ovid-com.proxy2.cl.msu.edu/book?SerialCode=02097251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Record/folio.in00005697945?sid=63285763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bmarti@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/supplemental-training/safer-opioid-prescribing-for-adolescents/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy2.cl.msu.edu/book/10.1007/978-3-030-02580-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/shelf-clerk-match" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/core-curriculum/online-training/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy2.cl.msu.edu/book/10.1007/978-3-319-47497-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/usmle2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy2.cl.msu.edu/book/10.1007/978-3-030-36287-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunckele@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/supplemental-training/safer-opioid-prescribing-in-the-emergency-department/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-clinicalkey-com.proxy2.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Search/Results?type=AllFields&amp;lookfor=%22The+American+opioid+epidemic+from+patient+care+to+public+health%22" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/supplemental-training/overdose-prevention-and-naloxone-rescue-kits-for-prescribers-and-pharmacists/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy2.cl.msu.edu/doi/book/10.1176/appi.books.9781615372812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/usmle3-boards" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://micaresed.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pcssnow.org/education-training/sud-core-curriculum/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oce-ovid-com.proxy2.cl.msu.edu/book?SerialCode=02275234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalog.lib.msu.edu/Record/folio.in00005697945?sid=63285763" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kessle60@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/supplemental-training/safer-opioid-prescribing-for-adolescents/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy2.cl.msu.edu/book/10.1007/978-3-030-02580-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/shelf-clerk-match" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scopeofpain.org/core-curriculum/online-training/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy2.cl.msu.edu/book/10.1007/978-3-319-47497-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libguides.lib.msu.edu/medicalboardexamprep/usmle2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.proxy2.cl.msu.edu/book/10.1007/978-3-030-36287-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
+<t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <t:Task id="{2B6D3E14-5041-44C7-BAC2-F95A9BB6E3E6}">
+    <t:Anchor>
+      <t:Comment id="783992239"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{C865814D-82F0-4900-8D7C-E09487E023FA}" time="2026-06-24T20:03:37.29Z">
+        <t:Attribution userId="S::hollid35@msu.edu::fa7cb2d5-bedc-40c9-874e-aadbb12290d5" userProvider="AD" userName="Holliday, Brad"/>
+        <t:Anchor>
+          <t:Comment id="1910601381"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{2B4D319C-6925-44BE-B4CA-FEA29A1DFA27}" time="2026-06-24T20:03:37.29Z">
+        <t:Attribution userId="S::hollid35@msu.edu::fa7cb2d5-bedc-40c9-874e-aadbb12290d5" userProvider="AD" userName="Holliday, Brad"/>
+        <t:Anchor>
+          <t:Comment id="1910601381"/>
+        </t:Anchor>
+        <t:Assign userId="S::bmarti@msu.edu::210ff8e3-4604-4ae3-b029-746e18ae0b6d" userProvider="AD" userName="Martinez, Britani"/>
+      </t:Event>
+      <t:Event id="{41832EF1-829F-4E06-9C1E-5F0C4BC6A5FB}" time="2026-06-24T20:03:37.29Z">
+        <t:Attribution userId="S::hollid35@msu.edu::fa7cb2d5-bedc-40c9-874e-aadbb12290d5" userProvider="AD" userName="Holliday, Brad"/>
+        <t:Anchor>
+          <t:Comment id="1910601381"/>
+        </t:Anchor>
+        <t:SetTitle title="@Martinez, Britani Competencies are required. Please let me know if I can assist or add the competencies you’ve chosen."/>
+      </t:Event>
+      <t:Event id="{3BF1E413-A3EB-4029-8D75-53DDABC66418}" time="2026-06-26T13:24:31.506Z">
+        <t:Attribution userId="S::hollid35@msu.edu::fa7cb2d5-bedc-40c9-874e-aadbb12290d5" userProvider="AD" userName="Holliday, Brad"/>
+        <t:Progress percentComplete="100"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+</t:Tasks>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -21709,95 +23322,95 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
-    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
@@ -22036,124 +23649,146 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
     <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AD49E12-0C5F-44D6-86A7-083D55E0EA2B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{635DB73F-1125-4F9A-A28E-9BDD19CB3410}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
     <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>23897</Characters>
+  <Pages>14</Pages>
+  <Words>4439</Words>
+  <Characters>25304</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>682</Lines>
-  <Paragraphs>336</Paragraphs>
+  <Lines>210</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27625</CharactersWithSpaces>
+  <CharactersWithSpaces>29684</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>119100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>