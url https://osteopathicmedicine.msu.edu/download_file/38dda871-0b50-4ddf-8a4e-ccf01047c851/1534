--- v0 (2026-01-08)
+++ v1 (2026-10-11)
@@ -239,110 +239,129 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002732BC" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>SYLLABUS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294DDA35" w14:textId="766F488F" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="00711516">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54B0E4C9" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="001613D1" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+    <w:p w14:paraId="54B0E4C9" w14:textId="333E7A3D" w:rsidR="0003570C" w:rsidRPr="001613D1" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CLERKSHIP</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="2145DBFF" w14:textId="2E70D409" w:rsidR="0003570C" w:rsidRPr="001613D1" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:r w:rsidR="003F4A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DEPARTMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A8AF8B" w14:textId="77777777" w:rsidR="003F4A01" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SUSAN ENRIGHT, D.O., </w:t>
       </w:r>
       <w:r w:rsidR="0882DCDD" w:rsidRPr="3D8F806C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="3D8F806C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ACOI</w:t>
       </w:r>
-      <w:r w:rsidRPr="7B2D3F6E">
+    </w:p>
+    <w:p w14:paraId="2145DBFF" w14:textId="5B625020" w:rsidR="0003570C" w:rsidRPr="001613D1" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>, ASS</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="7B2D3F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ASS</w:t>
       </w:r>
       <w:r w:rsidR="0085AC51" w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>OCIATE</w:t>
       </w:r>
       <w:r w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEAN FOR CLERKSHIP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10158B79" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="001613D1" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
@@ -395,192 +414,188 @@
     </w:p>
     <w:p w14:paraId="3E055DEA" w14:textId="30D702CD" w:rsidR="00841350" w:rsidRPr="001613D1" w:rsidRDefault="00841350" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="60D71BC9" w:rsidR="00A93438" w:rsidRDefault="64E93B09" w:rsidP="048D9B18">
+    <w:p w14:paraId="44DFD73D" w14:textId="10B0C46A" w:rsidR="00A93438" w:rsidRDefault="64E93B09" w:rsidP="048D9B18">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7B2D3F6E">
+      <w:r w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="005823B0">
+      <w:r w:rsidR="00746A46" w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="7B2D3F6E">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dates of Course-</w:t>
       </w:r>
-      <w:r w:rsidR="00A93438" w:rsidRPr="7B2D3F6E">
+      <w:r w:rsidR="00A93438" w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0003570C" w:rsidRPr="7B2D3F6E">
+      <w:r w:rsidR="0003570C" w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>June</w:t>
       </w:r>
-      <w:r w:rsidR="00A93438" w:rsidRPr="7B2D3F6E">
+      <w:r w:rsidR="00A93438" w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00711516">
+      <w:r w:rsidR="00746A46" w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A93438" w:rsidRPr="7B2D3F6E">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93438" w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="12A5B757" w:rsidRPr="7B2D3F6E">
+      <w:r w:rsidR="12A5B757" w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00711516">
+      <w:r w:rsidR="00746A46" w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="12A5B757" w:rsidRPr="7B2D3F6E">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="12A5B757" w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A93438" w:rsidRPr="7B2D3F6E">
+      <w:r w:rsidR="00A93438" w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO </w:t>
       </w:r>
-      <w:r w:rsidR="00711516">
+      <w:r w:rsidR="00711516" w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>August 3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0003570C" w:rsidRPr="7B2D3F6E">
+        <w:t xml:space="preserve">August </w:t>
+      </w:r>
+      <w:r w:rsidR="00746A46" w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00711516">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0003570C" w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...8 lines deleted...]
-          <w:iCs/>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="5937C07E" w:rsidRPr="1FBC2651">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>6</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For questions </w:t>
       </w:r>
@@ -692,2275 +707,2420 @@
           </w:rPr>
           <w:t>dunckele@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="459C0454" w:rsidR="00E405FF" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="048D9B18">
+    <w:p w14:paraId="1A591EF6" w14:textId="77777777" w:rsidR="003F4A01" w:rsidRDefault="003F4A01" w:rsidP="048D9B18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF99B53" w14:textId="569E8EC7" w:rsidR="00E405FF" w:rsidRPr="003F4A01" w:rsidRDefault="00E405FF" w:rsidP="048D9B18">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="048D9B18">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
-      <w:r w:rsidR="00B72C2C" w:rsidRPr="048D9B18">
+      <w:r w:rsidR="00B72C2C" w:rsidRPr="003F4A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
       </w:r>
-      <w:r w:rsidRPr="048D9B18">
+      <w:r w:rsidRPr="003F4A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Int_xvPUA6oW"/>
-      <w:r w:rsidRPr="048D9B18">
+      <w:r w:rsidRPr="003F4A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>generally be</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="048D9B18">
+      <w:r w:rsidRPr="003F4A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> instituted at the beginning of the school year, changes may </w:t>
       </w:r>
-      <w:r w:rsidR="6CC06FD2" w:rsidRPr="048D9B18">
+      <w:r w:rsidR="6CC06FD2" w:rsidRPr="003F4A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
-      <w:r w:rsidRPr="048D9B18">
+      <w:r w:rsidRPr="003F4A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="509D3FEF" w14:textId="63A8203A" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="048D9B18">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="003F4A01" w:rsidRPr="003F4A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509D3FEF" w14:textId="1363521F" w:rsidR="0066214A" w:rsidRPr="003F4A01" w:rsidRDefault="00E405FF" w:rsidP="048D9B18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="44"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="048D9B18">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please be mindful of the need to read your syllabi before beginning your </w:t>
       </w:r>
-      <w:r w:rsidR="32C4DF33" w:rsidRPr="048D9B18">
+      <w:r w:rsidR="32C4DF33" w:rsidRPr="003F4A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>rotation. ￼</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56F96105" w14:textId="3F25A1F8" w:rsidR="048D9B18" w:rsidRDefault="048D9B18" w:rsidP="048D9B18">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="2D918B25" w14:textId="77777777" w:rsidR="003F4A01" w:rsidRPr="003F4A01" w:rsidRDefault="003F4A01" w:rsidP="003F4A01"/>
     <w:p w14:paraId="3DFBDB79" w14:textId="77777777" w:rsidR="00711516" w:rsidRPr="00711516" w:rsidRDefault="00711516" w:rsidP="00711516"/>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24161A26" w14:textId="7F397F65" w:rsidR="00D71AB0" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="711D7AA0" w14:textId="5CC1758B" w:rsidR="004A74E3" w:rsidRDefault="002237F5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:r w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:r w:rsidR="005A4CDC" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:r w:rsidRPr="1FBC2651">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc213843802" w:history="1">
-        <w:r w:rsidR="00D71AB0" w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801741" w:history="1">
+        <w:r w:rsidR="004A74E3" w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00D71AB0">
+        <w:r w:rsidR="004A74E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D71AB0">
+        <w:r w:rsidR="004A74E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D71AB0">
+        <w:r w:rsidR="004A74E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843802 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801741 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D71AB0">
+        <w:r w:rsidR="004A74E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D71AB0">
+        <w:r w:rsidR="004A74E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D71AB0">
+        <w:r w:rsidR="004A74E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00D71AB0">
+        <w:r w:rsidR="004A74E3">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EF5EDD5" w14:textId="64DDAC02" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0">
+    <w:p w14:paraId="12F63627" w14:textId="68EB625A" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843803" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801742" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843803 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801742 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BB1EFE7" w14:textId="0EFB3B54" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0">
+    <w:p w14:paraId="0A882A8C" w14:textId="24BFD100" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843804" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801743" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE ATTENDANCE</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843804 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801743 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="344D3D92" w14:textId="08DB993D" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0">
+    <w:p w14:paraId="24D4EF10" w14:textId="3C272C99" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843805" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801744" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843805 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801744 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="123FDCEA" w14:textId="3881E590" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0" w:rsidP="00D71AB0">
+    <w:p w14:paraId="17E4071E" w14:textId="42878506" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843806" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801745" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843806 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801745 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="370AAC70" w14:textId="2A8C73EA" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0">
+    <w:p w14:paraId="21F1B642" w14:textId="7FE52A4F" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843807" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801746" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843807 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801746 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2F861DB4" w14:textId="4B9FD050" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0">
+    <w:p w14:paraId="50E9C9D5" w14:textId="153C5868" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843808" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801747" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843808 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801747 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="472E5423" w14:textId="78EC0F68" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0">
+    <w:p w14:paraId="33F0D1A3" w14:textId="0B6391EF" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843809" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801748" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843809 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801748 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="575EA312" w14:textId="5BE49634" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0">
+    <w:p w14:paraId="38A72B37" w14:textId="50735530" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843810" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801749" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843810 \h </w:instrText>
-[...62 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843811 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801749 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56924ADA" w14:textId="792C80BF" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0">
+    <w:p w14:paraId="00319E06" w14:textId="28A8F670" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843812" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801750" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>REFERENCES</w:t>
+          <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843812 \h </w:instrText>
-[...492 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843820 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801750 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="026BC376" w14:textId="7A594D58" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0" w:rsidP="00D71AB0">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="0A87F2C5" w14:textId="0C91AB3D" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843821" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801751" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>N Grade Policy</w:t>
+          <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843821 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801751 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B364135" w14:textId="4927FE2F" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="1C7937F3" w14:textId="30968620" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843822" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801752" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
+          <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843822 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801752 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B708910" w14:textId="07CED463" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="716438F6" w14:textId="509B8878" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843823" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801753" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
+          <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843823 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801753 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2CEA2234" w14:textId="2131FD71" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801754" w:history="1">
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ROTATION EVALUATIONS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801754 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D2EE541" w14:textId="1A7757FD" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801755" w:history="1">
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Attending Evaluation of Student</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801755 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7B1DC993" w14:textId="4BD7BE58" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801756" w:history="1">
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801756 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="40CAF9DF" w14:textId="6622CF8F" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801757" w:history="1">
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801757 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5747107D" w14:textId="36030D74" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0">
+    <w:p w14:paraId="45E0C863" w14:textId="666C79B8" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843824" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801758" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CLERKSHIP ATTENDANCE</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> POLICY</w:t>
+          <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843824 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801758 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C5077FB" w14:textId="3C1DFD2F" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0">
+    <w:p w14:paraId="5B7458C7" w14:textId="443B1BC2" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843825" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801759" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843825 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801759 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1617B998" w14:textId="1ADBE7CF" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="197EA9D4" w14:textId="0CE6A1C6" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843826" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801760" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843826 \h </w:instrText>
-[...185 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843829 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801760 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="238207DE" w14:textId="54BEEB5F" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0" w:rsidP="00D71AB0">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="2B45F432" w14:textId="48DCCFD5" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843830" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801761" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+          <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843830 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801761 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E74921C" w14:textId="776E7015" w:rsidR="00D71AB0" w:rsidRDefault="00D71AB0">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="35B5F543" w14:textId="4AAB8F4F" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213843831" w:history="1">
-        <w:r w:rsidRPr="00297D3C">
+      <w:hyperlink w:anchor="_Toc233801762" w:history="1">
+        <w:r w:rsidRPr="0037248A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843831 \h </w:instrText>
-[...61 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213843832 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801762 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E3674E5" w14:textId="1000DB22" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00241C69">
+    <w:p w14:paraId="208ECFAD" w14:textId="17DBB2AB" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801763" w:history="1">
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>CLERKSHIP ATTENDANCE</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801763 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="21C1EC80" w14:textId="677543C8" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801764" w:history="1">
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Clerkship Illness Policy</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801764 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="279ABD5F" w14:textId="236210C5" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801765" w:history="1">
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801765 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="765FBB4D" w14:textId="5FF3CB44" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801766" w:history="1">
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>MSUCOM Student Handbook</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801766 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="51A1785A" w14:textId="2600AE46" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801767" w:history="1">
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801767 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A92E671" w14:textId="0FFC3E74" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801768" w:history="1">
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801768 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="309F5D69" w14:textId="74116FEF" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801769" w:history="1">
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>MSU Email</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801769 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6CCF4F3F" w14:textId="0B286117" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801770" w:history="1">
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801770 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="68201660" w14:textId="48D0606B" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801771" w:history="1">
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801771 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="32074FB2" w14:textId="61C4653E" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801772" w:history="1">
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801772 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5D892BF1" w14:textId="5B897CB1" w:rsidR="004A74E3" w:rsidRDefault="004A74E3">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801773" w:history="1">
+        <w:r w:rsidRPr="0037248A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801773 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7D84E256" w14:textId="726792F1" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="1FBC2651">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...28 lines deleted...]
-        <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0048694D">
+        <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="005E704F">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
-          <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="68299DED" w14:textId="77777777" w:rsidR="00711516" w:rsidRPr="00C40B5D" w:rsidRDefault="00711516" w:rsidP="00711516">
+      <w:r w:rsidRPr="1FBC2651">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68299DED" w14:textId="77777777" w:rsidR="00711516" w:rsidRPr="00C40B5D" w:rsidRDefault="00711516" w:rsidP="003F4A01">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Toc213843802"/>
+        <w:ind w:left="-1008"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc233801741"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11733" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2605"/>
         <w:gridCol w:w="3600"/>
-        <w:gridCol w:w="2519"/>
-        <w:gridCol w:w="3009"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2648"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009E152E" w14:paraId="152CC270" w14:textId="26E3E7B1" w:rsidTr="009E152E">
+      <w:tr w:rsidR="009E152E" w14:paraId="152CC270" w14:textId="26E3E7B1" w:rsidTr="007E2BB0">
         <w:trPr>
           <w:trHeight w:val="495"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F9C8609" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="00600176">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="864"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_Hlk101433363"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Requirement</w:t>
@@ -2969,478 +3129,500 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52CEC130" w14:textId="158C0005" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="00600176">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="1008" w:right="2160"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60D637EF" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="00600176">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="864"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="2648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="103C44A0" w14:textId="749327C5" w:rsidR="009E152E" w:rsidRDefault="00600176" w:rsidP="00600176">
+          <w:p w14:paraId="103C44A0" w14:textId="749327C5" w:rsidR="009E152E" w:rsidRDefault="00600176" w:rsidP="003F4A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="720"/>
+              <w:ind w:left="288"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Approved Level of Artificial Intelligence (AI) Usage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E152E" w14:paraId="4BF4E20D" w14:textId="41CB91D0" w:rsidTr="009E152E">
+      <w:tr w:rsidR="009E152E" w14:paraId="4BF4E20D" w14:textId="41CB91D0" w:rsidTr="007E2BB0">
         <w:trPr>
           <w:trHeight w:val="490"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="712C0AC4" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="712C0AC4" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116"/>
               <w:ind w:left="268" w:right="224" w:hanging="13"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3EAC6D8F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound Training </w:t>
             </w:r>
             <w:r w:rsidRPr="3EAC6D8F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Pre- Clinic Module)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41A5F75E" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="41A5F75E" w14:textId="59679236" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="45"/>
+                <w:numId w:val="41"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
-              <w:ind w:right="1028"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Attend entire Ultrasound Clinic as assigned/confirmed</w:t>
+              <w:t xml:space="preserve">Attend entire Ultrasound Clinic </w:t>
+            </w:r>
+            <w:r w:rsidR="000E72DB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>assigned</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/confirmed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="170F95DC" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="170F95DC" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="44"/>
+                <w:numId w:val="40"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="188" w:lineRule="exact"/>
               <w:ind w:right="422" w:hanging="235"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Failure to attend entire Ultrasound Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="2648" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39A5B1BA" w14:textId="4C6997D1" w:rsidR="009E152E" w:rsidRDefault="00600176" w:rsidP="00600176">
+          <w:p w14:paraId="39A5B1BA" w14:textId="4C6997D1" w:rsidR="009E152E" w:rsidRDefault="00600176" w:rsidP="003F4A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="188" w:lineRule="exact"/>
               <w:ind w:right="422"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E152E" w14:paraId="1811360A" w14:textId="2B005DCA" w:rsidTr="009E152E">
+      <w:tr w:rsidR="009E152E" w14:paraId="1811360A" w14:textId="2B005DCA" w:rsidTr="007E2BB0">
         <w:trPr>
           <w:trHeight w:val="1091"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C90F15B" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="0C90F15B" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F87E15D" w14:textId="5E59DB94" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="2F87E15D" w14:textId="5E59DB94" w:rsidR="009E152E" w:rsidRPr="000E72DB" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:before="52"/>
               <w:ind w:right="97"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B360B23">
-[...21 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="000E72DB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Completion of Ultrasound Clinic modules and score at least 80% on the Ultrasound quiz by 8am the day prior to your scheduled Ultrasound Clinic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E72DB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0B360B23">
-              <w:rPr>
+            <w:r w:rsidRPr="000E72DB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Day</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ADD7432" w14:textId="05A06124" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="0ADD7432" w14:textId="00D7EEEE" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:before="52"/>
               <w:ind w:right="97"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="486ACFA9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All modules must be viewed in their entirety</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at 1x speed.  Students record must </w:t>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>be in compliance with</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CBF599C" w14:textId="0183CAB7" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="6CBF599C" w14:textId="0183CAB7" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="30"/>
+                <w:numId w:val="27"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="346"/>
               </w:tabs>
               <w:spacing w:before="71"/>
               <w:ind w:left="346" w:right="253" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete Ultrasound Clinic Modules and quiz prior to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8am</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the day</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03DD9F66" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="03DD9F66" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3" w:line="206" w:lineRule="exact"/>
               <w:ind w:left="346" w:right="237"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>prior to your scheduled clinic day.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6838CAEB" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="6838CAEB" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3" w:line="206" w:lineRule="exact"/>
               <w:ind w:right="237"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="65CD826B" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="65CD826B" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="49"/>
+                <w:numId w:val="45"/>
               </w:numPr>
               <w:spacing w:before="3" w:line="206" w:lineRule="exact"/>
               <w:ind w:right="237" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Failure to view modules in their entirety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="2648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="481AD377" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="00600176">
+          <w:p w14:paraId="481AD377" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="003F4A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="346"/>
               </w:tabs>
               <w:spacing w:before="71"/>
               <w:ind w:left="346" w:right="253"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E152E" w14:paraId="0707479E" w14:textId="4588848C" w:rsidTr="009E152E">
+      <w:tr w:rsidR="009E152E" w14:paraId="0707479E" w14:textId="4588848C" w:rsidTr="007E2BB0">
         <w:trPr>
           <w:trHeight w:val="490"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6752D813" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="6752D813" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116"/>
               <w:ind w:left="268" w:right="162" w:hanging="12"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3EAC6D8F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Su</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3449,3923 +3631,4375 @@
             <w:r w:rsidRPr="3EAC6D8F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Training </w:t>
             </w:r>
             <w:r w:rsidRPr="3EAC6D8F">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Pre-Clinic Module)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="703844D0" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="703844D0" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="43"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:before="116"/>
-              <w:ind w:right="1988"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Attend entire clinic as assigned/confirmed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39B4DFB1" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="39B4DFB1" w14:textId="6BFE049D" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="428"/>
                 <w:tab w:val="left" w:pos="429"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="181" w:lineRule="exact"/>
               <w:ind w:hanging="353"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Failure to attend</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>entire.</w:t>
+              <w:t>entire</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AF65427" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="6AF65427" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="198" w:lineRule="exact"/>
               <w:ind w:left="429"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Suture Clinic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="2648" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2151CB06" w14:textId="09F21275" w:rsidR="009E152E" w:rsidRDefault="00600176" w:rsidP="00600176">
+          <w:p w14:paraId="2151CB06" w14:textId="09F21275" w:rsidR="009E152E" w:rsidRDefault="00600176" w:rsidP="003F4A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="428"/>
                 <w:tab w:val="left" w:pos="429"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="181" w:lineRule="exact"/>
-              <w:ind w:left="429"/>
+              <w:ind w:left="-144"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E152E" w14:paraId="673DB817" w14:textId="1758B563" w:rsidTr="009E152E">
+      <w:tr w:rsidR="009E152E" w14:paraId="673DB817" w14:textId="1758B563" w:rsidTr="007E2BB0">
         <w:trPr>
           <w:trHeight w:val="1091"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3D533E28" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="3D533E28" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D84627E" w14:textId="215ED5A5" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="3D84627E" w14:textId="215ED5A5" w:rsidR="009E152E" w:rsidRPr="000E72DB" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="38"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:before="54"/>
               <w:ind w:right="277"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="486ACFA9">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> the day prior to your scheduled Suture Clinic Day</w:t>
+            <w:r w:rsidRPr="000E72DB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Completion of Suture Clinic modules and quiz with a score at least 80% by 8am the day prior to your scheduled Suture Clinic Day</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AC34D13" w14:textId="62D08409" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="1AC34D13" w14:textId="51DE8F30" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="42"/>
+                <w:numId w:val="38"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:before="54"/>
               <w:ind w:right="277"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="486ACFA9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All modules must be viewed in their entirety</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at 1x speed.  Students record must </w:t>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>be in compliance with</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51708873" w14:textId="2768D2BE" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="51708873" w14:textId="2768D2BE" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="41"/>
+                <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
                 <w:tab w:val="left" w:pos="448"/>
               </w:tabs>
               <w:spacing w:before="74"/>
               <w:ind w:right="295"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Failure to complete Suture Clinic Modules and quiz prior to 8am on the day prior</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="652F869B" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="652F869B" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="204" w:lineRule="exact"/>
               <w:ind w:left="448" w:right="398"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>your scheduled clinic day.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B4BD88D" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="6B4BD88D" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="204" w:lineRule="exact"/>
               <w:ind w:left="448" w:right="398"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57BF76CF" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="57BF76CF" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="48"/>
+                <w:numId w:val="44"/>
               </w:numPr>
               <w:spacing w:before="4" w:line="204" w:lineRule="exact"/>
               <w:ind w:right="398" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Failure to view modules in their entirety</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="2648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41334259" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="00600176">
+          <w:p w14:paraId="41334259" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="003F4A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
                 <w:tab w:val="left" w:pos="448"/>
               </w:tabs>
               <w:spacing w:before="74"/>
               <w:ind w:left="447" w:right="295"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E152E" w14:paraId="18195F89" w14:textId="714721E8" w:rsidTr="009E152E">
+      <w:tr w:rsidR="009E152E" w14:paraId="18195F89" w14:textId="714721E8" w:rsidTr="007E2BB0">
         <w:trPr>
           <w:trHeight w:val="1916"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45CC42D7" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="45CC42D7" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="114"/>
               <w:ind w:left="268" w:right="403" w:hanging="13"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3EAC6D8F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Oral Case Presentation and Transfer of Care- Handoff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="482D0EF1" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="482D0EF1" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:before="116"/>
               <w:ind w:right="327"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D27EC41">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Attendance at entire Oral Case Presentation and TOC session </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">in East Lansing as </w:t>
             </w:r>
             <w:r w:rsidRPr="0D27EC41">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>assigned</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03A30F6B" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="05563947" w14:textId="5CEDD5AC" w:rsidR="00746A46" w:rsidRPr="00746A46" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:before="116"/>
               <w:ind w:left="313" w:right="211" w:hanging="274"/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D27EC41">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Completion of Oral Case Presentation and TOC assignments</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0D27EC41">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Assignment details will be provided</w:t>
-[...14 lines deleted...]
-              <w:t>at</w:t>
+              <w:t xml:space="preserve">Assignment </w:t>
+            </w:r>
+            <w:r w:rsidR="00746A46" w:rsidRPr="0D27EC41">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>details</w:t>
+            </w:r>
+            <w:r w:rsidR="00746A46">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and due dates can be found on your individual schedule and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00746A46">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00746A46">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the OST 601 D2L page.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21932383" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
-[...17 lines deleted...]
-          <w:p w14:paraId="24C60F70" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="24C60F70" w14:textId="2F92F232" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="14"/>
               </w:numPr>
-              <w:spacing w:before="0" w:line="206" w:lineRule="exact"/>
-              <w:ind w:left="330" w:right="239" w:hanging="270"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="314"/>
+              </w:tabs>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="313" w:right="211" w:hanging="274"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="048D9B18">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Completion of Oral Presentation during scheduled CPCA Initial Visit in East Lansing on assigned date unless prior arrangements have been made with Dr. Pfotenhauer and Mr. Dunckel. </w:t>
+              <w:t xml:space="preserve">Completion of Oral Presentation during scheduled </w:t>
+            </w:r>
+            <w:r w:rsidR="00746A46">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Practice Session</w:t>
+            </w:r>
+            <w:r w:rsidRPr="048D9B18">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in East Lansing on assigned date unless prior arrangements have been made with Dr. Pfotenhauer and Mr. Dunckel. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D4B1407" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="5D4B1407" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0" w:line="206" w:lineRule="exact"/>
               <w:ind w:left="314" w:right="239"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="244C304E" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="244C304E" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="293"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Failure to attend the entire Oral Case Presentation and TOC zoom session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>and/or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19E5D90F" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="118"/>
+              <w:ind w:right="271"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0D27EC41">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Failure to complete assignments by due dates.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21C4DB2F" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="118"/>
+              <w:ind w:right="271"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0D27EC41">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Failure to complete Oral Presentation at the CPCA Initial Visit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50ECB019" w14:textId="26BACAB4" w:rsidR="009E152E" w:rsidRDefault="00600176" w:rsidP="003F4A01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:left="288" w:right="293"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E152E" w14:paraId="38CB6C9D" w14:textId="1C479DE0" w:rsidTr="007E2BB0">
+        <w:trPr>
+          <w:trHeight w:val="1327"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2072CCDC" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="268" w:right="693" w:hanging="13"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3EAC6D8F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSUCOM Clerkship Orientation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3EAC6D8F">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Pre- Orientation Activities included)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F29CF56" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="116"/>
+              <w:ind w:right="399"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Mandatory attendance at assigned   MSUCOM Clerkship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Orientation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32041805" w14:textId="36C253E4" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="343"/>
+              </w:tabs>
+              <w:spacing w:before="110"/>
+              <w:ind w:left="342" w:right="424" w:hanging="334"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A26B8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All Modules must be completed by 8am the day prior to your assigned MSUCOM Orientation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="486ACFA9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All modules must be viewed in their entirety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>be in compliance with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F0CB077" w14:textId="59598908" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="343"/>
+              </w:tabs>
+              <w:spacing w:before="110"/>
+              <w:ind w:left="342" w:right="424" w:hanging="334"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="486ACFA9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All modules must be viewed in their entirety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>be in compliance with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24710616" w14:textId="6438925A" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="343"/>
+              </w:tabs>
+              <w:spacing w:before="110"/>
+              <w:ind w:left="342" w:right="424" w:hanging="334"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7B2D3F6E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Completion of module quizzes at </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>100</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B2D3F6E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>%</w:t>
+            </w:r>
+            <w:r w:rsidR="006A26B8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. These are the quizzes embedded into certain modules in D2L.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F035016" w14:textId="26E31B65" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="00624B4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="343"/>
+              </w:tabs>
+              <w:spacing w:before="110"/>
+              <w:ind w:left="342" w:right="424"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D242A84" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="448"/>
                 <w:tab w:val="left" w:pos="449"/>
               </w:tabs>
-              <w:spacing w:before="114"/>
-              <w:ind w:right="293"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:right="299"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Failure to attend the entire Oral Case Presentation and TOC zoom session</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Failure to attend </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-9"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">entire </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>and/or</w:t>
+              <w:t>assigned session.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19E5D90F" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="4F7FF194" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="448"/>
                 <w:tab w:val="left" w:pos="449"/>
               </w:tabs>
-              <w:spacing w:before="118"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:right="299"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D27EC41">
-[...4 lines deleted...]
-              <w:t>Failure to complete assignments by due dates.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Failure to arrive on time for assigned session.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21C4DB2F" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="7A639C9E" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="448"/>
                 <w:tab w:val="left" w:pos="449"/>
               </w:tabs>
-              <w:spacing w:before="118"/>
-              <w:ind w:right="271"/>
+              <w:spacing w:before="115"/>
+              <w:ind w:hanging="335"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0D27EC41">
-[...4 lines deleted...]
-              <w:t>Failure to complete Oral Presentation at the CPCA Initial Visit</w:t>
+            <w:r w:rsidRPr="1A4F8350">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Failure to complete</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1A4F8350">
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="24A5C912">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="24A5C912">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>modules</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1A4F8350">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1A4F8350">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1A4F8350">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>required</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1A4F8350">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="1A4F8350">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>date.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A7C6224" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="115"/>
+              <w:ind w:hanging="335"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7B2D3F6E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Failure to view modules in their entirety within the allowable time/speed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26E1A032" w14:textId="6904EC77" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="115"/>
+              <w:ind w:hanging="335"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7B2D3F6E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to pass module quizzes at </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B2D3F6E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="2648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50ECB019" w14:textId="26BACAB4" w:rsidR="009E152E" w:rsidRDefault="00600176" w:rsidP="00600176">
+          <w:p w14:paraId="02804B89" w14:textId="66FF17B5" w:rsidR="009E152E" w:rsidRDefault="00600176" w:rsidP="003F4A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="448"/>
                 <w:tab w:val="left" w:pos="449"/>
               </w:tabs>
-              <w:spacing w:before="114"/>
-              <w:ind w:left="448" w:right="293"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="288" w:right="299"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E152E" w14:paraId="38CB6C9D" w14:textId="1C479DE0" w:rsidTr="009E152E">
+      <w:tr w:rsidR="009E152E" w14:paraId="21177A0B" w14:textId="5A626E02" w:rsidTr="007E2BB0">
         <w:trPr>
           <w:trHeight w:val="1327"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2072CCDC" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="6F12A3B1" w14:textId="7C01A922" w:rsidR="009E152E" w:rsidRPr="000A143D" w:rsidRDefault="009E152E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116"/>
               <w:ind w:left="268" w:right="693" w:hanging="13"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...4 lines deleted...]
-              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSUCOM Clerkship Orientation </w:t>
-[...6 lines deleted...]
-              <w:t>(Pre- Orientation Activities included)</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="000A143D">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medtrics Evaluation System </w:t>
+            </w:r>
+            <w:r w:rsidR="00746A46" w:rsidRPr="000A143D">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Modules</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F29CF56" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="25D973E2" w14:textId="009C7A1C" w:rsidR="00746A46" w:rsidRPr="000A143D" w:rsidRDefault="00746A46" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000A143D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All Modules must be completed by 11:59pm on </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1" w:rsidRPr="000A143D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A143D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. All modules must be viewed in their entirety at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15" w:rsidRPr="000A143D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A143D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A143D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>be in compliance with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A143D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="676ABCDF" w14:textId="603697AB" w:rsidR="009E152E" w:rsidRPr="000A143D" w:rsidRDefault="0040137A" w:rsidP="0040137A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:before="116"/>
               <w:ind w:right="399"/>
               <w:rPr>
                 <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-              <w:t>Orientation</w:t>
+            <w:r w:rsidRPr="000A143D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students must submit </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="000A143D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="000A143D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> their assignments to the appropriate dropboxes by the July 31, </w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15" w:rsidRPr="000A143D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2026,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A143D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deadline and receive a minimum of 80% on their Medtrics Module Quiz.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32041805" w14:textId="7AD99BAC" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C6A0353" w14:textId="50F68DAE" w:rsidR="00AC3E9E" w:rsidRPr="002C4721" w:rsidRDefault="009E152E" w:rsidP="00AC3E9E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="343"/>
+                <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
-              <w:spacing w:before="110"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="06D783C9">
-[...20 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC3E9E" w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>watch</w:t>
+            </w:r>
+            <w:r w:rsidR="00AC3E9E" w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all Modules by 11:59pm on July 31, 2026. All modules must be viewed in their entirety at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00E44310" w:rsidRPr="002C4721">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="486ACFA9">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> at 1x speed.  Students record must </w:t>
+            <w:r w:rsidR="00AC3E9E" w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidR="00AC3E9E" w:rsidRPr="002C4721">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>be in compliance with</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
+            <w:r w:rsidR="00AC3E9E" w:rsidRPr="002C4721">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F0CB077" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="04DCAE4D" w14:textId="6E7A90C9" w:rsidR="009E152E" w:rsidRPr="002C4721" w:rsidRDefault="00AC3E9E" w:rsidP="002C4721">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="343"/>
+                <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
-              <w:spacing w:before="110"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="360" w:right="299" w:hanging="246"/>
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="486ACFA9">
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> at 1x speed.  Students record must </w:t>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to submit </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>be in compliance with</w:t>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>all of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> their assignments to the appropriate dropboxes by the July 31, </w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15" w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2026,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deadline and receive a minimum of 80% on their Medtrics Module Quiz.</w:t>
+            </w:r>
+            <w:r w:rsidR="009E152E" w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="24710616" w14:textId="57FFE54D" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D2325C9" w14:textId="2B2E13D9" w:rsidR="009E152E" w:rsidRPr="002C4721" w:rsidRDefault="00600176" w:rsidP="003F4A01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="288" w:right="299"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E152E" w14:paraId="62CEABF0" w14:textId="735B9B5F" w:rsidTr="007E2BB0">
+        <w:trPr>
+          <w:trHeight w:val="1128"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB1C912" w14:textId="1DA2456C" w:rsidR="009E152E" w:rsidRDefault="009E152E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3EAC6D8F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CPCA </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6E76">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Practice </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3EAC6D8F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD8E6B0" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:left="330"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7B2D3F6E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mandatory completion of CPCA Initial Visit on assigned date in East Lansing unless prior arrangements of a different date are made with Dr. Pfotenhauer and Mr. Dunckel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B16DD0E" w14:textId="77777777" w:rsidR="009E152E" w:rsidRPr="008137E5" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="436"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008137E5">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to attend the mandatory CPCA Preparation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Discussion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="472B4A50" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="436"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0D27EC41">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to complete the CPCA Initial Visit. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C647277" w14:textId="21BC24EE" w:rsidR="009E152E" w:rsidRPr="008137E5" w:rsidRDefault="00600176" w:rsidP="003F4A01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E152E" w14:paraId="352CA987" w14:textId="32372DA0" w:rsidTr="007E2BB0">
+        <w:trPr>
+          <w:trHeight w:val="1128"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DA6FDF7" w14:textId="6241B147" w:rsidR="009E152E" w:rsidRPr="3EAC6D8F" w:rsidRDefault="009E152E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Clerkship Policy/Procedure Attestation Statement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A69B628" w14:textId="60D7302C" w:rsidR="009E152E" w:rsidRPr="7B2D3F6E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:left="330"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clerkship </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Policy/Procedure Attestation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Statement signed/uploaded to D2L dropbox titled “</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>OST 601 -Student Attestation Dropbox”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by 8am on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-22"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the day prior to your assigned MSUCOM Orientation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="447E1D09" w14:textId="7930E399" w:rsidR="009E152E" w:rsidRPr="008137E5" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:ind w:left="436"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">complete and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">upload attestation statement </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">by </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>8am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">day </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>prior to your MSUCOM Clerkship Orientation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DE1D29" w14:textId="49E181AC" w:rsidR="009E152E" w:rsidRPr="0E7AD1D0" w:rsidRDefault="00600176" w:rsidP="003F4A01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E152E" w14:paraId="45BF24AA" w14:textId="44C4F613" w:rsidTr="007E2BB0">
+        <w:trPr>
+          <w:trHeight w:val="1124"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D706FEC" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:ind w:left="210"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3EAC6D8F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Point of Care Resources Module</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="472CEC06" w14:textId="08C9C103" w:rsidR="00746A46" w:rsidRDefault="00746A46" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="343"/>
+                <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
-              <w:spacing w:before="110"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7B2D3F6E">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Completion of module quizzes at </w:t>
+            <w:r w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All Modules must be completed by 11:59pm on </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1" w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>100</w:t>
-[...6 lines deleted...]
-              <w:t>%</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="486ACFA9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All modules must be viewed in their entirety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00E44310">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>be in compliance with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F035016" w14:textId="26E31B65" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="00624B4E">
+          <w:p w14:paraId="7C2915DC" w14:textId="15DC8026" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="00025E82">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="343"/>
+                <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
-              <w:spacing w:before="110"/>
-              <w:ind w:left="342" w:right="424"/>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2519" w:type="dxa"/>
+            <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D242A84" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="009800DC">
+          <w:p w14:paraId="4F38820C" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:right="385"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to complete </w:t>
+            </w:r>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>modules by the required date.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45E1DA34" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:right="385"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Failure to view modules in their entirety.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="047CE08D" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:left="0" w:right="385"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="532110BE" w14:textId="6B387AB3" w:rsidR="009E152E" w:rsidRPr="564B508B" w:rsidRDefault="00600176" w:rsidP="003F4A01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:left="448" w:right="385"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E152E" w14:paraId="4154D86A" w14:textId="7F80FF4F" w:rsidTr="007E2BB0">
+        <w:trPr>
+          <w:trHeight w:val="1124"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50EE6460" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3EAC6D8F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Physician Wellness Module</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21678131" w14:textId="3C2DBAF1" w:rsidR="00746A46" w:rsidRDefault="00746A46" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All Modules must be completed by 11:59pm on </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1" w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="486ACFA9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All modules must be viewed in their entirety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00E44310">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>be in compliance with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D0E50DF" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:left="0" w:right="380"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="194144BE" w14:textId="77777777" w:rsidR="009E152E" w:rsidRPr="00DE28A0" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="265"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to complete </w:t>
+            </w:r>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>modules</w:t>
+            </w:r>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by the required date.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77F6FCAB" w14:textId="77777777" w:rsidR="009E152E" w:rsidRPr="00DE28A0" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="265"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Failure to view modules in their entirety.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59482F8B" w14:textId="77777777" w:rsidR="009E152E" w:rsidRPr="00DE28A0" w:rsidRDefault="009E152E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:left="0" w:right="265"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CF6BD1" w14:textId="70C80F59" w:rsidR="009E152E" w:rsidRPr="564B508B" w:rsidRDefault="00600176" w:rsidP="003F4A01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:left="448" w:right="265"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E152E" w14:paraId="240D5705" w14:textId="1B1798E3" w:rsidTr="007E2BB0">
+        <w:trPr>
+          <w:trHeight w:val="1124"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFF2A14" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3EAC6D8F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Sleep Deprivation and Fatigue Mitigation Module</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="505A2841" w14:textId="08D1329E" w:rsidR="00746A46" w:rsidRDefault="00746A46" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All Modules must be completed by 11:59pm on </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1" w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="486ACFA9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All modules must be viewed in their entirety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00E44310">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>be in compliance with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>the time posted next to Modules/Videos title.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D92B0CF" w14:textId="1AD3F491" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="00746A46">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F95BD6D" w14:textId="77777777" w:rsidR="009E152E" w:rsidRPr="00DE28A0" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="265"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Failure to complete </w:t>
+            </w:r>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>modules</w:t>
+            </w:r>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by the required date.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E9102B2" w14:textId="77777777" w:rsidR="009E152E" w:rsidRPr="00DE28A0" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="265"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to view modules in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>their entirety.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C21497E" w14:textId="77777777" w:rsidR="009E152E" w:rsidRPr="00DE28A0" w:rsidRDefault="009E152E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:left="0" w:right="265"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7350EC1E" w14:textId="4601BFF2" w:rsidR="009E152E" w:rsidRPr="564B508B" w:rsidRDefault="00600176" w:rsidP="003F4A01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:left="-576" w:right="265" w:firstLine="902"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E152E" w14:paraId="637E4576" w14:textId="39A818D7" w:rsidTr="007E2BB0">
+        <w:trPr>
+          <w:trHeight w:val="1124"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED01231" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="22513C51">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Human</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3EAC6D8F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Trafficking Module</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F569E30" w14:textId="1F379850" w:rsidR="009E152E" w:rsidRPr="00025E82" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All Modules must be completed by 11:59pm on </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1" w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38FFA713" w14:textId="07E3FB2A" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="486ACFA9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All modules must be viewed in their entirety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00E44310">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>be in compliance with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B965AF" w14:textId="77777777" w:rsidR="009E152E" w:rsidRPr="00DE28A0" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:ind w:right="265"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to complete </w:t>
+            </w:r>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>modules</w:t>
+            </w:r>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>by the required date.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D7EC5FC" w14:textId="77777777" w:rsidR="009E152E" w:rsidRPr="00DE28A0" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:ind w:right="265"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Failure to view modules in their entirety</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00CDC288" w14:textId="4C2D6F12" w:rsidR="009E152E" w:rsidRPr="564B508B" w:rsidRDefault="00600176" w:rsidP="003F4A01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:ind w:left="448" w:right="265"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E152E" w14:paraId="7E887FB0" w14:textId="23EA44CB" w:rsidTr="007E2BB0">
+        <w:trPr>
+          <w:trHeight w:val="1124"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E3BB5CD" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3EAC6D8F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Prescription Writing Module</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BA75ED" w14:textId="166201EA" w:rsidR="009E152E" w:rsidRPr="00025E82" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All Modules and assignments must be completed by 11:59pm on </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1" w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="334AFA10" w14:textId="0C205F4E" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="486ACFA9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All modules must be viewed in their entirety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00E44310">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>be in compliance with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E68000B" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:right="385"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to complete the modules and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>assignment</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the required date.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56D683BB" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:right="385"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Failure to view modules in their entirety</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D5DEDD2" w14:textId="060ADC4F" w:rsidR="009E152E" w:rsidRPr="0E7AD1D0" w:rsidRDefault="00600176" w:rsidP="003F4A01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:left="448" w:right="385"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E152E" w14:paraId="524DD97A" w14:textId="637426C3" w:rsidTr="007E2BB0">
+        <w:trPr>
+          <w:trHeight w:val="1124"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38839CDA" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3EAC6D8F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Hospital Onboarding Session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C253994" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Mandatory attendance at your base hospital onboarding.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1EA933" w14:textId="77777777" w:rsidR="009E152E" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:right="385"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to attend </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">any </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>portion of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79FFFD99" w14:textId="00609785" w:rsidR="009E152E" w:rsidRPr="0E7AD1D0" w:rsidRDefault="00600176" w:rsidP="003F4A01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:left="448" w:right="385"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A143D" w14:paraId="74861F91" w14:textId="77777777" w:rsidTr="007E2BB0">
+        <w:trPr>
+          <w:trHeight w:val="1124"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE7BFF4" w14:textId="3BE5B2FA" w:rsidR="000A143D" w:rsidRPr="3EAC6D8F" w:rsidRDefault="00F87270">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Navigating Research Opportunities During Clerkship Module</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45BB716E" w14:textId="77777777" w:rsidR="000F5C23" w:rsidRPr="006638F9" w:rsidRDefault="000F5C23" w:rsidP="000F5C23">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006638F9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All Modules and assignments must be completed by 11:59pm on July 31, 2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68BBBF8B" w14:textId="315C8790" w:rsidR="000A143D" w:rsidRPr="0E7AD1D0" w:rsidRDefault="000F5C23" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006638F9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students must submit the </w:t>
+            </w:r>
+            <w:r w:rsidR="00095B3E" w:rsidRPr="006638F9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Qualtrics Research Questionnaire by July 31, 2026.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78078292" w14:textId="77777777" w:rsidR="007820DF" w:rsidRDefault="007820DF" w:rsidP="007820DF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:right="385"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to complete the modules and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>assignment</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the required date.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D0488EE" w14:textId="18D101C2" w:rsidR="000A143D" w:rsidRDefault="007820DF" w:rsidP="007820DF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:right="385"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to view modules in their </w:t>
+            </w:r>
+            <w:r w:rsidR="00D4102F" w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>entirety.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B01CEA" w14:textId="3A502196" w:rsidR="007820DF" w:rsidRPr="0E7AD1D0" w:rsidRDefault="007820DF" w:rsidP="007820DF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:right="385"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Failure to complete</w:t>
+            </w:r>
+            <w:r w:rsidR="007958D6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidR="005B522C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Qualtrics Research Question</w:t>
+            </w:r>
+            <w:r w:rsidR="0021311E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>naire by July 31, 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1581">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5051FDE5" w14:textId="610E5121" w:rsidR="000A143D" w:rsidRDefault="00FC1581" w:rsidP="003F4A01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:left="448" w:right="385"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E152E" w14:paraId="31C09B68" w14:textId="702F7D57" w:rsidTr="007E2BB0">
+        <w:trPr>
+          <w:trHeight w:val="1124"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12D86519" w14:textId="5B92EB55" w:rsidR="009E152E" w:rsidRPr="3EAC6D8F" w:rsidRDefault="009E152E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Authorization to Display Student Directory Information Qualtrics Survey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B13F4C" w14:textId="29A1285A" w:rsidR="00746A46" w:rsidRPr="006638F9" w:rsidRDefault="00746A46" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006638F9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It must be completed by 11:59pm on </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1" w:rsidRPr="006638F9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006638F9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12AB2E5A" w14:textId="3B8BF135" w:rsidR="009E152E" w:rsidRPr="0E7AD1D0" w:rsidRDefault="009E152E" w:rsidP="00746A46">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C1DE3FF" w14:textId="1A7D9BFC" w:rsidR="009E152E" w:rsidRPr="0E7AD1D0" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:right="385"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not applicable for this assignment.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E85B0E" w14:textId="14A1882F" w:rsidR="009E152E" w:rsidRDefault="00600176" w:rsidP="003F4A01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:left="448" w:right="385"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF0F80" w14:paraId="6BFCF91C" w14:textId="77777777" w:rsidTr="007E2BB0">
+        <w:trPr>
+          <w:trHeight w:val="1124"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB393E8" w14:textId="0206D2E2" w:rsidR="00DF0F80" w:rsidRDefault="00DF0F80">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ACLS/BLS Training and Pre-work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2168AE72" w14:textId="77777777" w:rsidR="00DF0F80" w:rsidRDefault="00DF0F80" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students must </w:t>
+            </w:r>
+            <w:r w:rsidR="007E2BB0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>complete their ACLS/BLS pre-work and upload their certificate of completion to the OST 601 ACLS/BLS Dropbox by 8am on the day prior to their ACLS/BLS training date.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="763DE02D" w14:textId="5B98C132" w:rsidR="007E2BB0" w:rsidRPr="00025E82" w:rsidRDefault="007E2BB0" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attend your scheduled ACLS/BLS training or submit proof of completion of your ACLS/BLS training to the ESSR office by </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1" w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00025E82">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D80CCC6" w14:textId="0FC512F1" w:rsidR="007E2BB0" w:rsidRDefault="003D43FD" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to </w:t>
+            </w:r>
+            <w:r w:rsidR="007E2BB0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>complete their ACLS/BLS pre-work and upload their certificate of completion to the OST 601 ACLS/BLS Dropbox by 8am on the day prior to their ACLS/BLS training date.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ECE27B1" w14:textId="2712D75B" w:rsidR="00DF0F80" w:rsidRDefault="007E2BB0" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="114"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:left="360" w:right="90" w:hanging="246"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to attend your scheduled ACLS/BLS training or submit proof of completion of your ACLS/BLS training to the ESSR office by </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D58932" w14:textId="5A919AC4" w:rsidR="00DF0F80" w:rsidRDefault="007E2BB0" w:rsidP="003F4A01">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="448"/>
+                <w:tab w:val="left" w:pos="449"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:left="448" w:right="385"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009E152E" w14:paraId="2836B3BC" w14:textId="1813B526" w:rsidTr="007E2BB0">
+        <w:trPr>
+          <w:trHeight w:val="1124"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2605" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9CEFE5" w14:textId="77777777" w:rsidR="009E152E" w:rsidRPr="00241C69" w:rsidRDefault="009E152E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00241C69">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Student Evaluation of Clerkship Rotation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3600" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12ABDE1D" w14:textId="78726F22" w:rsidR="009E152E" w:rsidRPr="00241C69" w:rsidRDefault="009E152E" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Students will submit their rotation evaluations electronically</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. Clerkship Staff will post the link to the evaluation within the OST 601 D2L page approximately 1 week prior to the end of the OST 601 course.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6674C1AB" w14:textId="1496ED9D" w:rsidR="009E152E" w:rsidRPr="00EE7B8F" w:rsidRDefault="007E2BB0" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="448"/>
                 <w:tab w:val="left" w:pos="449"/>
               </w:tabs>
-              <w:spacing w:before="116"/>
-[...2 lines deleted...]
-                <w:sz w:val="18"/>
+              <w:spacing w:before="0" w:line="206" w:lineRule="exact"/>
+              <w:ind w:right="385"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...192 lines deleted...]
-              <w:t>0%</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Not applicable for this assignment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
+            <w:tcW w:w="2648" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02804B89" w14:textId="66FF17B5" w:rsidR="009E152E" w:rsidRDefault="00600176" w:rsidP="00600176">
-[...818 lines deleted...]
-          <w:p w14:paraId="532110BE" w14:textId="6B387AB3" w:rsidR="009E152E" w:rsidRPr="564B508B" w:rsidRDefault="00600176" w:rsidP="00600176">
+          <w:p w14:paraId="47194334" w14:textId="13F235C4" w:rsidR="009E152E" w:rsidRPr="0E7AD1D0" w:rsidRDefault="00600176" w:rsidP="003F4A01">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="448"/>
                 <w:tab w:val="left" w:pos="449"/>
               </w:tabs>
               <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
               <w:ind w:left="448" w:right="385"/>
-              <w:rPr>
-[...1772 lines deleted...]
-              <w:ind w:left="448" w:right="385"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="2"/>
     </w:tbl>
     <w:p w14:paraId="01C8523A" w14:textId="77777777" w:rsidR="00711516" w:rsidRDefault="00711516" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14FDD038" w14:textId="77777777" w:rsidR="00711516" w:rsidRDefault="00711516" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="7D071D59" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc213843803"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc233801742"/>
       <w:r w:rsidRPr="0061495F">
         <w:t>Introduction and Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="5A86A3E3" w14:textId="77777777" w:rsidR="00CE115B" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>OST 601 is a required, 5-credit hour course that provides students with a fundamental knowledge base on items important for their transition from the classroom-learning environment to the clinical learning environment at the patient’s bedside. This course is a prerequisite course to clerkship rotations</w:t>
       </w:r>
       <w:r w:rsidR="00241C69" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">As such, the course must be successfully passed </w:t>
       </w:r>
       <w:r w:rsidR="00047A50" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> enter clerkship rotations</w:t>
       </w:r>
       <w:r w:rsidR="00241C69" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FC27E0" w14:textId="13C07CF6" w:rsidR="0003570C" w:rsidRPr="009571F8" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+    <w:p w14:paraId="11C53CF8" w14:textId="77777777" w:rsidR="00B73041" w:rsidRDefault="00B73041" w:rsidP="0003570C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0E7AD1D0">
-[...7 lines deleted...]
-    <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
+    </w:p>
+    <w:p w14:paraId="42FC27E0" w14:textId="13C07CF6" w:rsidR="0003570C" w:rsidRPr="009571F8" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The course focuses on areas important to student success and well-being in years 3 and 4 of the longitudinal MSUCOM curriculum, including a review of MSUCOM clerkship curriculum and policies. Utilizing a framework aligned with key dimensions of the elements of physician competency as expected in medical education, the course examines multiple topics to help prepare students for these expectations. The rotation consists of both virtual and in person activities in addition to learning modules.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00C6C987" w14:textId="6DA16359" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="18CF3C3B" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc213843804"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc233801743"/>
       <w:r>
         <w:t>COURSE ATTENDANCE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="71094CEB" w14:textId="665C864C" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="18CF3C3B" w:rsidP="7B2D3F6E">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="71094CEB" w14:textId="73B44678" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="18CF3C3B" w:rsidP="7B2D3F6E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="1CC49C96">
         <w:t xml:space="preserve">or all onsite </w:t>
       </w:r>
       <w:r w:rsidR="5FBFDE65">
         <w:t xml:space="preserve">and virtual </w:t>
       </w:r>
       <w:r w:rsidR="1CC49C96">
         <w:t>activities,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> unless otherwise noted in the syllabus or</w:t>
       </w:r>
       <w:r w:rsidR="68062594">
         <w:t xml:space="preserve"> pre</w:t>
       </w:r>
       <w:r w:rsidR="1E442CDB">
@@ -7400,124 +8034,124 @@
       </w:r>
       <w:r w:rsidR="1B0F6DCE">
         <w:t>:00</w:t>
       </w:r>
       <w:r w:rsidR="58CFF153">
         <w:t xml:space="preserve"> minutes prior to the start of the activity</w:t>
       </w:r>
       <w:r w:rsidR="00B300CE">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="28C8A91B">
         <w:t>This will allow for attendance to be taken</w:t>
       </w:r>
       <w:r w:rsidR="5DF81E11">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="28C8A91B">
         <w:t>students finding their seats,</w:t>
       </w:r>
       <w:r w:rsidR="3712BE11">
         <w:t xml:space="preserve"> and sessions starting on time.</w:t>
       </w:r>
       <w:r w:rsidR="28C8A91B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00B73041">
+        <w:t>Please review the Corrective Action section of the syllabus for s</w:t>
+      </w:r>
       <w:r w:rsidR="4B24B173">
-        <w:t>Students failing to arrive</w:t>
+        <w:t>tudents failing to arrive</w:t>
       </w:r>
       <w:r w:rsidR="76AF8A64">
         <w:t xml:space="preserve"> or failing to arrive 5</w:t>
       </w:r>
       <w:r w:rsidR="32CB45DF">
         <w:t>:00</w:t>
       </w:r>
       <w:r w:rsidR="76AF8A64">
-        <w:t xml:space="preserve"> minutes prior to the start of the activity- </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> action.</w:t>
+        <w:t xml:space="preserve"> minutes prior to the start of the activit</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73041">
+        <w:t>y.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BE39A82" w14:textId="6BCF02F6" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="00874FAC" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="41F3BC28" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc213843805"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc233801744"/>
       <w:r>
         <w:t>COURSE SCHEDULING</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="747C31DA" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc213843806"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc233801745"/>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="4F024786" w14:textId="2FA8A417" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="37773387" w:rsidP="006E3125">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student m</w:t>
       </w:r>
       <w:r w:rsidR="155E11F6" w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ust be </w:t>
@@ -7563,287 +8197,270 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must have successfully completed all pre</w:t>
       </w:r>
       <w:r w:rsidR="221B533C" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clerkship courses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3BF087" w14:textId="5B873647" w:rsidR="70FB6F6B" w:rsidRDefault="7E497922" w:rsidP="00552F06">
+    <w:p w14:paraId="1C3BF087" w14:textId="5B873647" w:rsidR="70FB6F6B" w:rsidRDefault="7E497922" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5FA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>OST 601 is offered once per academic year.</w:t>
       </w:r>
       <w:r w:rsidR="3ACC9FAB" w:rsidRPr="000D5FA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40689B6B" w14:textId="77777777" w:rsidR="000D5FA1" w:rsidRPr="000D5FA1" w:rsidRDefault="000D5FA1" w:rsidP="000D5FA1">
+    <w:p w14:paraId="40689B6B" w14:textId="77777777" w:rsidR="000D5FA1" w:rsidRPr="000D5FA1" w:rsidRDefault="000D5FA1" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5FA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>It is the responsibility of the student to ensure MSUCOM confirmation and enrollment prior to starting any course/rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081F31B7" w14:textId="1DE76928" w:rsidR="000D5FA1" w:rsidRPr="000D5FA1" w:rsidRDefault="000D5FA1" w:rsidP="000D5FA1">
+    <w:p w14:paraId="081F31B7" w14:textId="1DE76928" w:rsidR="000D5FA1" w:rsidRPr="000D5FA1" w:rsidRDefault="000D5FA1" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5FA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="2FC2E4CA" w14:textId="24AAA139" w:rsidR="000D5FA1" w:rsidRPr="000D5FA1" w:rsidRDefault="000D5FA1" w:rsidP="000D5FA1">
+        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC2E4CA" w14:textId="24AAA139" w:rsidR="000D5FA1" w:rsidRPr="000D5FA1" w:rsidRDefault="000D5FA1" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5FA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation</w:t>
       </w:r>
       <w:r w:rsidR="00B300CE" w:rsidRPr="000D5FA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB2AB75" w14:textId="4C798184" w:rsidR="000D5FA1" w:rsidRPr="000D5FA1" w:rsidRDefault="000D5FA1" w:rsidP="000D5FA1">
+    <w:p w14:paraId="6BB2AB75" w14:textId="4C798184" w:rsidR="000D5FA1" w:rsidRPr="000D5FA1" w:rsidRDefault="000D5FA1" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000D5FA1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc213843807"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc233801746"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="7B089F1F" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="009571F8" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009571F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This transition course includes activities (virtual, in-person, and modules) to prepare the student for clerkship </w:t>
       </w:r>
       <w:r w:rsidRPr="27BD23A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="009571F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> rotations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="635B8107" w:rsidR="0084162D" w:rsidRPr="0061495F" w:rsidRDefault="0084162D" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc213843808"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc233801747"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00941F4E" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="07B262FC" w:rsidR="00B848B6" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc213843809"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc233801748"/>
       <w:r w:rsidRPr="00241C69">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="4696C879" w:rsidRPr="00241C69">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C675C35" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ultrasound Clinic– </w:t>
       </w:r>
@@ -7868,109 +8485,122 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Attendance-mandatory at one Ultrasound Clinic (in person in East Lansing) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="392EAABE" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E5907D3" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+    <w:p w14:paraId="4E5907D3" w14:textId="2641BBFB" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="00291A7C" w:rsidP="0003570C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Equipment-will be supplied by MSUCOM at the Ultrasound Clinic </w:t>
+        <w:t>Equipment will</w:t>
+      </w:r>
+      <w:r w:rsidR="0003570C" w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be supplied by MSUCOM at the Ultrasound Clinic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="488E0A76" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C341E6C" w14:textId="14B83D2E" w:rsidR="0003570C" w:rsidRPr="0013457C" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+    <w:p w14:paraId="0C341E6C" w14:textId="0C6AABE0" w:rsidR="0003570C" w:rsidRPr="0013457C" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00032F0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ultrasound Modules - To help the student prepare for the Ultrasound Clinic and to provide resources to use during the clinic. </w:t>
       </w:r>
       <w:r w:rsidR="00D62C6F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Includes a quiz, which students </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D62C6F">
+        <w:t xml:space="preserve">Includes a quiz, which students must receive </w:t>
+      </w:r>
+      <w:r w:rsidR="00291A7C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">must receive an 80% or better to </w:t>
+        <w:t>80</w:t>
+      </w:r>
+      <w:r w:rsidR="00D62C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">% or better to </w:t>
       </w:r>
       <w:r w:rsidR="0013457C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">receive credit. </w:t>
       </w:r>
       <w:r w:rsidR="00032F0A" w:rsidRPr="0013457C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(Approximately</w:t>
       </w:r>
       <w:r w:rsidR="00D62C6F" w:rsidRPr="0013457C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0013457C" w:rsidRPr="0013457C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -8045,2606 +8675,2896 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F40DFEB" w14:textId="1AA32F17" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Goals/Objectives: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DB17E1" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="003E3108" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="66DB17E1" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="003E3108" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="14DAFFC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>US</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> probes and machine settings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3006F3" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="003E3108" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Learn the components of the extended focused assessment with sonography in trauma examination (EFAST exam) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13878DEB" w14:textId="6609147F" w:rsidR="0003570C" w:rsidRPr="003E3108" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Practice scanning the EFAST exam </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>components.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525C2ABD" w14:textId="696C0181" w:rsidR="0003570C" w:rsidRPr="003E3108" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scan the neck and abdomen as time </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>permits.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E0819B" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D8F532" w14:textId="3A490DB0" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Int_68JGgN0M"/>
+      <w:r w:rsidR="58753B1F" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="58753B1F" w:rsidRPr="000D5FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Su</w:t>
+      </w:r>
+      <w:r w:rsidR="672C0174" w:rsidRPr="000D5FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="3A4419E0" w:rsidRPr="000D5FA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gical Skills</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clinic - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During this in-person session, you will display understanding and competence in simple interrupted and vertical mattress sutures as well as instrument ties and hand ties in a simulated situation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5543497E" w14:textId="129D33F0" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Attendance-mandatory at one Su</w:t>
+      </w:r>
+      <w:r w:rsidR="1EA0095B" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rgical Skills</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clinic </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116747CF" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="423A8C4B" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013457C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Equipment-student required to supply suture kit and bring suture kit to Suture Clinic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B24E6A5" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B13A22" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suture kit must contain the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770FFD4B" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Needle Driver </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B75295F" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forceps/Pickups without teeth (Adson Forceps preferred) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C0F68F" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suture Scissors </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DBF85A5" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suture </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7776DF88" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suturing Board/suturing pad </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266A6762" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B0CE18F" w14:textId="53A9363B" w:rsidR="0003570C" w:rsidRPr="00EF6F84" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF6F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Su</w:t>
+      </w:r>
+      <w:r w:rsidR="009D762C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rgical Skills</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Modules</w:t>
+      </w:r>
+      <w:r w:rsidR="0013457C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Approximately</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC28FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>35 minutes to complete all activities)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">must be completed by </w:t>
+      </w:r>
+      <w:r w:rsidR="00711516" w:rsidRPr="00EF6F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the day prior to the student assigned </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="00EF6F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>event.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF6F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF6F84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>This includes students passing the Sur</w:t>
+      </w:r>
+      <w:r w:rsidR="009D762C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gical Skills Module Quiz with a passing score of 80% or greater.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18360551" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B76AA26" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goals/Objectives: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426A56B6" w14:textId="3CDC30FA" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe how to create a sterile </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>field.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048D54F8" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demonstrate correct suturing technique using simple interrupted and vertical mattress. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D016132" w14:textId="0E8F74C7" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demonstrate correct techniques for instrument ties and two-handed </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78FA905B" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F80E10E" w14:textId="52B885E9" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="048D9B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Int_7iF73Jts"/>
+      <w:r w:rsidR="5675B44A" w:rsidRPr="048D9B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="5675B44A" w:rsidRPr="0070559B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MSUCOM</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="048D9B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clerkship Orientation– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="048D9B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During this in-person session, you will learn about the MSUCOM Clerkship Curriculum, Clerkship policies/procedures, Academic and Career Advising during the clerkship, and tips for a successful clerkship. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E46A270" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attendance-mandatory at one </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77FA2478">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assigned </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM Clerkship Orientation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523437C4" w14:textId="7226C296" w:rsidR="009970E7" w:rsidRPr="00BB7D29" w:rsidRDefault="00BB7D29" w:rsidP="004734B7">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Some Clerkship Policies topics have both a PDF and </w:t>
+      </w:r>
+      <w:r w:rsidR="004734B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a video, you need </w:t>
+      </w:r>
+      <w:r w:rsidR="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="004734B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>watch/read both items.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D2800D" w14:textId="46313DB5" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0E7AD1D0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MSUCOM Clerkship Orientation Modules</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2090">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Approximately 4 hours to complete all modules)</w:t>
+      </w:r>
+      <w:r w:rsidR="004A2090" w:rsidRPr="048D9B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-completion of the Modules</w:t>
+      </w:r>
+      <w:r w:rsidR="29C6F105" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="7ECD8A50" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Attestation statements</w:t>
+      </w:r>
+      <w:r w:rsidR="2A271D5B" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="599FBF63" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">successful completion of </w:t>
+      </w:r>
+      <w:r w:rsidR="2A271D5B" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>quizzes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are required by </w:t>
+      </w:r>
+      <w:r w:rsidR="00711516">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the day prior to the assigned MSUCOM Clerkship Orientation</w:t>
+      </w:r>
+      <w:r w:rsidR="00B300CE" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="56BD7912" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Completion of modules includes viewing all modules </w:t>
+      </w:r>
+      <w:r w:rsidR="56BD7912" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="20A2F4A6" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="383F5293" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">no greater than </w:t>
+      </w:r>
+      <w:r w:rsidR="00271055">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="757281C2" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="20A2F4A6" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> speed in their entirety</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44310" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E44310">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC53D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">All Modules with Video’s will have </w:t>
+      </w:r>
+      <w:r w:rsidR="00547377">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>time</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC53D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> next to the title of the video, the student record must </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">align with time </w:t>
+      </w:r>
+      <w:r w:rsidR="0038527A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">next to the video’s title (within </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0038527A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>0 seconds</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of stated video length</w:t>
+      </w:r>
+      <w:r w:rsidR="0038527A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548732A3" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AE6EBB" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODULES for Clerkship Orientation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDADBC3" w14:textId="0CC2372D" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meet the Team </w:t>
+      </w:r>
+      <w:r w:rsidR="00C02700">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A42F10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02700">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minutes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42F10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>54</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB31E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7734AABC" w14:textId="34A1D3BE" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Core Competencies of Medical Training </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB31E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(9 minutes, 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00236510">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB31E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5254F484" w14:textId="456930E3" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship Rotation Curriculum</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB31E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0045551E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>28 minutes,</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6EA6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="007209B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0045551E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECC8A05" w14:textId="0529781E" w:rsidR="004966EA" w:rsidRPr="00DC0984" w:rsidRDefault="004966EA" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Class of 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schedule </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51D3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minutes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51D3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63AFD925" w14:textId="77777777" w:rsidR="004D08A8" w:rsidRPr="00E047C9" w:rsidRDefault="004D08A8" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clerkship Didactic Curriculum </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(32 minutes, 56 seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F67AFB9" w14:textId="6AFADA7E" w:rsidR="004D08A8" w:rsidRDefault="004D08A8" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>bsence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Policy – Presentation (Different from reviewing actual policy)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D763B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minutes, </w:t>
+      </w:r>
+      <w:r w:rsidR="006870D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44815B16" w14:textId="063D9492" w:rsidR="004966EA" w:rsidRDefault="004966EA" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship Infection Control</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5292">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/COVID Policy and Procedure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD16E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="00D506D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minutes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D506D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>39</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41869932" w14:textId="1AF5527D" w:rsidR="004D08A8" w:rsidRDefault="00DC0984" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clerkship Exposure </w:t>
+      </w:r>
+      <w:r w:rsidR="00112C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Policy/Procedure – This is a presentation, different from just viewing the policy.</w:t>
+      </w:r>
+      <w:r w:rsidR="00103F17">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (9 minutes, 02 Seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A844ACC" w14:textId="172E5E8D" w:rsidR="003227A9" w:rsidRPr="003227A9" w:rsidRDefault="003227A9" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship Clinical Enrichment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (9 minutes, 22 seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104D1800" w14:textId="54A1798D" w:rsidR="00D85F18" w:rsidRDefault="00D72F95" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clerkship </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85F18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Feedback and Evaluations</w:t>
+      </w:r>
+      <w:r w:rsidR="004D21F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (25 minutes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00260028">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>58 seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75188DF8" w14:textId="23D7F81F" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NBOME COMAT Testing </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00074906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009F28A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00074906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minute</w:t>
+      </w:r>
+      <w:r w:rsidR="009F28A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00074906">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0625AB63" w14:textId="43DFA498" w:rsidR="003227A9" w:rsidRPr="006F6CB5" w:rsidRDefault="003227A9" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM </w:t>
+      </w:r>
+      <w:r w:rsidR="002F2956">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C3/R2 Clinical Requirement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4949">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>12 minutes, 43 seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0B5775" w14:textId="43E7443F" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="00DF1759" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM</w:t>
+      </w:r>
+      <w:r w:rsidR="2329E71F" w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clinical Case Logs</w:t>
+      </w:r>
+      <w:r w:rsidR="0003570C" w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00173E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(5 minutes, 21 seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AB8B5B" w14:textId="3DB0E187" w:rsidR="79317205" w:rsidRDefault="79317205" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Clerkship and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F556E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Academic/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Career Advising Communication</w:t>
+      </w:r>
+      <w:r w:rsidR="00F556E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (9 minutes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00324112">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>53 seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E74C9F2" w14:textId="31E2964C" w:rsidR="004C686A" w:rsidRDefault="004C686A" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Academic Integrity</w:t>
+      </w:r>
+      <w:r w:rsidR="00074C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (5 minutes, 33 seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167ABE26" w14:textId="1BA509AB" w:rsidR="00E77FD3" w:rsidRPr="00E77FD3" w:rsidRDefault="00E77FD3" w:rsidP="00E77FD3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Introduction to the Medical Student Performance Evaluation and noteworthy characteristics (ACA).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (6 minutes, 22 seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3F64F3" w14:textId="0CA5F7C4" w:rsidR="09D7AB88" w:rsidRDefault="09D7AB88" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Level 1/Step 1 Post-Exam Analysis (ACA)</w:t>
+      </w:r>
+      <w:r w:rsidR="0051484C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D398FB4" w14:textId="4786E908" w:rsidR="470D487A" w:rsidRDefault="470D487A" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship Technical Standards and Policy/Procedure</w:t>
+      </w:r>
+      <w:r w:rsidR="00F068F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF47FD8" w14:textId="12872894" w:rsidR="0037744E" w:rsidRDefault="0037744E" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clerkship </w:t>
+      </w:r>
+      <w:r w:rsidR="00F125DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Policy/Procedur</w:t>
+      </w:r>
+      <w:r w:rsidR="00F125DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C764C8" w14:textId="106E8BC3" w:rsidR="470D487A" w:rsidRDefault="470D487A" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Technical Standards and Clerkship Policies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC50843" w14:textId="47A8A606" w:rsidR="470D487A" w:rsidRDefault="470D487A" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Includes but not limited to- Student compliances, social media, email, LOA, student handbook, Common Ground Framework for Professional Conduct, Student supervision, Duty Hour and Fatigue Mitigation, Chaperone Policy, and Student Handbook.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01551CBE" w14:textId="39FB5E62" w:rsidR="470D487A" w:rsidRDefault="470D487A" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship A</w:t>
+      </w:r>
+      <w:r w:rsidR="004D41B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>bsence/Attendance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0822E3B5" w14:textId="543955A6" w:rsidR="470D487A" w:rsidRDefault="470D487A" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clerkship </w:t>
+      </w:r>
+      <w:r w:rsidR="004D41B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Honors and High Pass</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C8A536" w14:textId="36B550D7" w:rsidR="00393F6E" w:rsidRDefault="00393F6E" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF8CC93" w14:textId="3E601B9C" w:rsidR="470D487A" w:rsidRDefault="470D487A" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clerkship </w:t>
+      </w:r>
+      <w:r w:rsidR="00393F6E" w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PPE Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173BBB1D" w14:textId="2BEA6F2C" w:rsidR="003A4DFA" w:rsidRDefault="003A4DFA" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship Clinical Case Logs Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154BFA1D" w14:textId="01ABCF07" w:rsidR="470D487A" w:rsidRDefault="470D487A" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship Clinical Enrichment Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDEB5AC" w14:textId="3A26F518" w:rsidR="470D487A" w:rsidRDefault="470D487A" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship COMAT Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEE594B" w14:textId="6E043918" w:rsidR="470D487A" w:rsidRDefault="470D487A" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship Course Requirements and Procedures Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2496E5" w14:textId="23015382" w:rsidR="470D487A" w:rsidRPr="003A4DFA" w:rsidRDefault="470D487A" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship Exposure Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="575B9085" w14:textId="78F78F68" w:rsidR="002F2F49" w:rsidRDefault="002F2F49" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship Recusal Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9EBCCB" w14:textId="1C66539B" w:rsidR="470D487A" w:rsidRDefault="003E75BF" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship Conflict of Interest Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B20B6A4" w14:textId="356B0152" w:rsidR="470D487A" w:rsidRDefault="470D487A" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clerkship Policies Student Attestation Statement – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Students must complete and turn this in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00695935" w14:textId="314BD485" w:rsidR="61900773" w:rsidRDefault="61900773" w:rsidP="61900773">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441B57A5" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="003E3108" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goals/Objectives </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FE3EAA" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1800"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="7E3006F3" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="003E3108" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Learn and attest to the knowledge and adherence to clerkship policies and procedures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB6E4EA" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1800"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="13878DEB" w14:textId="6609147F" w:rsidR="0003570C" w:rsidRPr="003E3108" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe the 7 core competencies of medical students. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4678A0BA" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1800"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="525C2ABD" w14:textId="696C0181" w:rsidR="0003570C" w:rsidRPr="003E3108" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Know the didactic and rotational structure of the clerkship. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CBAD07F" w14:textId="32D8BB87" w:rsidR="0003570C" w:rsidRPr="003E3108" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Learn and attest to the MSUCOM Infection Control/COVID policies and </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>procedures.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DD5235" w14:textId="3C31001E" w:rsidR="0003570C" w:rsidRPr="003E3108" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Learn the details about the COMAT examinations at </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E3108">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56A78C53" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Learn</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="61900773">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the importance of the MSUCOM CPCA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBF1E29" w14:textId="48501D34" w:rsidR="61900773" w:rsidRDefault="61900773" w:rsidP="61900773">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74BF3A85" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00B4483B" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E3108">
-[...18 lines deleted...]
-    <w:p w14:paraId="34E0819B" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+    </w:p>
+    <w:p w14:paraId="6734EF82" w14:textId="39DEAF8B" w:rsidR="0003570C" w:rsidRPr="00BD678A" w:rsidRDefault="0003570C" w:rsidP="00681F0A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="540"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BD678A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Medtrics Demo </w:t>
+      </w:r>
+      <w:r w:rsidR="00746A46" w:rsidRPr="00BD678A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Modules</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D53D58" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="003D43FD" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="23099D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goals/Objectives </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F920851" w14:textId="551972C5" w:rsidR="0003570C" w:rsidRPr="003D43FD" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="23099D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Understand Medtrics scheduling and evaluation system after virtual training </w:t>
+      </w:r>
+      <w:r w:rsidR="22EE6CE9" w:rsidRPr="23099D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>videos.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="23099D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students should be able to perform the following in Medtrics before their first clinical rotation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20560543" w14:textId="41DF15A4" w:rsidR="0003570C" w:rsidRPr="003D43FD" w:rsidRDefault="00EF25C6" w:rsidP="00262982">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2520"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="23099D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Review student </w:t>
+      </w:r>
+      <w:r w:rsidR="00377EE8" w:rsidRPr="23099D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>profile.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F149C4E" w14:textId="2C6D6534" w:rsidR="0003570C" w:rsidRPr="003D43FD" w:rsidRDefault="0003570C" w:rsidP="00262982">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2520"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="23099D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Navigate student </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="23099D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BD2251" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="003D43FD" w:rsidRDefault="0003570C" w:rsidP="00262982">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2520"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="23099D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Complete Student Evaluation of Clerkship Rotation form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DA704B" w14:textId="4E292F39" w:rsidR="0003570C" w:rsidRPr="003D43FD" w:rsidRDefault="0003570C" w:rsidP="00262982">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2520"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="23099D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify supervising physician on clerkship schedule to complete Attending Evaluation of Clerkship Student </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="23099D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5512B241" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="003D43FD" w:rsidRDefault="0003570C" w:rsidP="00262982">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2520"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="23099D33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Report on Clinical Experience Case Logs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F45FAEC" w14:textId="055B5384" w:rsidR="522482D6" w:rsidRDefault="522482D6" w:rsidP="23099D33">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C487A05" w14:textId="77777777" w:rsidR="000D5FA1" w:rsidRPr="009F7225" w:rsidRDefault="000D5FA1" w:rsidP="004377A1">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD8D113" w14:textId="5D78E6FD" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Oral Case Presentation/Transition of Care Activity</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4988">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D9C462" w14:textId="68492115" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...61 lines deleted...]
-    <w:p w14:paraId="5543497E" w14:textId="129D33F0" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attendance-mandatory at one </w:t>
+      </w:r>
+      <w:r w:rsidRPr="699F1F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assigned Oral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Case Presentation/TOC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">session Equipment-none </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>required.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4FAE75" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0E7AD1D0">
-[...18 lines deleted...]
-    <w:p w14:paraId="116747CF" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+    </w:p>
+    <w:p w14:paraId="2DE48397" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00EC476B" w:rsidRDefault="0003570C" w:rsidP="00262982">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Modules</w:t>
+      </w:r>
+      <w:r w:rsidRPr="699F1F8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="06E9CDEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-to be assigned </w:t>
+      </w:r>
+      <w:r w:rsidRPr="56CC6AEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and completed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>after the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> initial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F28A08A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sessions and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>due dates will be assigned per group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F28A08A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Assignment details will be provided at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC476B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC476B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the Oral Case Presentation and TOC sessions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3298FD77" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="00262982">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="2520" w:right="239" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0F28A08A">
+        <w:t>Completion of Oral Presentation during scheduled CPCA Initial Visit in East Lansing on assigned date unless prior arrangements have been made with Dr. Pfotenhauer and</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0F28A08A">
+        <w:t xml:space="preserve"> Mr. Dunckel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32408E41" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00EB3CEE" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="719E2D26" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...16 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1497 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Goals/Objectives </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FE3EAA" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="5C370D54" w14:textId="03C2D35D" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Learn and attest to the knowledge and adherence to clerkship policies and procedures. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1FB6E4EA" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:t xml:space="preserve">The student will learn the basic components of an oral </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>presentation.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4707398A" w14:textId="25145AAD" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E047C9">
-[...6 lines deleted...]
-    <w:p w14:paraId="4678A0BA" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The student will be able to perform an oral handoff utilizing a presentation </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rubric.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B373DCB" w14:textId="5ED3DB06" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E047C9">
-[...695 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The student will be able to perform an oral handoff utilizing a presentation </w:t>
-[...30 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The student will learn the components of IPASS and be able to demonstrate an effective handoff and synthesis of a </w:t>
       </w:r>
       <w:r w:rsidR="00241C69" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>handoff.</w:t>
       </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114A8CB6" w14:textId="4669575C" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="02842353">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="02842353">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>CPCA Initial Visit</w:t>
       </w:r>
       <w:r w:rsidR="00BE4988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
@@ -10717,185 +11637,203 @@
         </w:rPr>
         <w:t xml:space="preserve">CPCA Virtual Debrief. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77694690" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="0039119E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7FBF0E79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">      Goals</w:t>
       </w:r>
       <w:r w:rsidRPr="260336DC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/Objectives</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEC3FCC" w14:textId="77777777" w:rsidR="00DD704E" w:rsidRPr="00DD704E" w:rsidRDefault="0003570C" w:rsidP="00DD704E">
+    <w:p w14:paraId="6BEC3FCC" w14:textId="77777777" w:rsidR="00DD704E" w:rsidRPr="00DD704E" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
       </w:pPr>
       <w:r w:rsidRPr="27F1DF04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Understand what is expected on the Clinical Performance </w:t>
+        <w:t xml:space="preserve">Understand what is expected </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="27F1DF04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="27F1DF04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Clinical Performance </w:t>
       </w:r>
       <w:r w:rsidRPr="4AFEFE1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Competency Assessment (CPCA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2163E393" w14:textId="77777777" w:rsidR="00DD704E" w:rsidRPr="00DD704E" w:rsidRDefault="0003570C" w:rsidP="00DD704E">
+    <w:p w14:paraId="2163E393" w14:textId="77777777" w:rsidR="00DD704E" w:rsidRPr="00DD704E" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD704E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Recognize the MSUCOM Policies regarding </w:t>
       </w:r>
       <w:r w:rsidR="00241C69" w:rsidRPr="00DD704E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>CPCA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156EF467" w14:textId="77777777" w:rsidR="00DD704E" w:rsidRPr="00DD704E" w:rsidRDefault="0003570C" w:rsidP="00DD704E">
+    <w:p w14:paraId="156EF467" w14:textId="77777777" w:rsidR="00DD704E" w:rsidRPr="00DD704E" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD704E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Review the timeline for the </w:t>
       </w:r>
       <w:r w:rsidR="00241C69" w:rsidRPr="00DD704E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>CPCA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F221FC8" w14:textId="70129F1C" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="00DD704E">
+    <w:p w14:paraId="4F221FC8" w14:textId="70129F1C" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="59"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD704E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Understand how to prepare to take the </w:t>
       </w:r>
       <w:r w:rsidR="00241C69" w:rsidRPr="00DD704E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>CPCA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2A253A" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AE31FA6" w14:textId="41473FB8" w:rsidR="0003570C" w:rsidRPr="00BE4988" w:rsidRDefault="0003570C" w:rsidP="00BE4988">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="048D9B18">
+      <w:r w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Int_Fp9E4GgL"/>
+      <w:r w:rsidR="4140E9E8" w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="4140E9E8" w:rsidRPr="048D9B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>7</w:t>
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+        <w:t xml:space="preserve"> Hospital</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="048D9B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Onboarding Session</w:t>
       </w:r>
       <w:r w:rsidR="00BE4988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00BE4988">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During these sessions provided by the base hospital sites, the student will learn the policies and procedures of the base hospital. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06420DA2" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
@@ -10936,65 +11874,55 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Equipment-professional dress and white coat </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A5001EF" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A66F216" w14:textId="10D6B8D6" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1D14D38D">
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MODULE: Point of Care Resources</w:t>
       </w:r>
       <w:r w:rsidR="008C28BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
@@ -11014,1647 +11942,1995 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4A61FBAD" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C00F2D7" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Goals/Objectives: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B70F786" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="3B70F786" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examine online resources and patient care applications that are available to year 3 and 4 MSUCOM students at the point of care. (D2l link to Library Resources to assist </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Years 3 and 4) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D4AC37" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="008414EA" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34DFA055" w14:textId="67FE665F" w:rsidR="0003570C" w:rsidRDefault="009E7FA7" w:rsidP="00280F93">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="0003570C" w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0003570C" w:rsidRPr="00D808F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="005A3F43" w:rsidRPr="00D808F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0003570C" w:rsidRPr="00D808F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODULE </w:t>
+      </w:r>
+      <w:r w:rsidR="0003570C" w:rsidRPr="00D808F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="0003570C" w:rsidRPr="00D808F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Physician Wellness</w:t>
+      </w:r>
+      <w:r w:rsidR="00143BC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F33561">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The Road to Rotations: Real Life and Real Wellness from Classroom to Clerkship</w:t>
+      </w:r>
+      <w:r w:rsidR="0003570C" w:rsidRPr="00D808F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Module on D2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4988" w:rsidRPr="00D808F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="0003570C" w:rsidRPr="00D808F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="0075091E" w:rsidRPr="00D808F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00886BDE" w:rsidRPr="00D808F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>70</w:t>
+      </w:r>
+      <w:r w:rsidR="0075091E" w:rsidRPr="00D808F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minutes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00886BDE" w:rsidRPr="00D808F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="0075091E" w:rsidRPr="00D808F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAA72ED" w14:textId="77777777" w:rsidR="001E6636" w:rsidRDefault="001E6636" w:rsidP="001E6636">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="900" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goals/Objectives- </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031E06F8" w14:textId="080896C0" w:rsidR="001E6636" w:rsidRDefault="001037AC" w:rsidP="002319E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Understanding the life</w:t>
+      </w:r>
+      <w:r w:rsidR="00750666">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-work balance upon entering the Clerkship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C024EA" w14:textId="62CC4F81" w:rsidR="00750666" w:rsidRDefault="0051347B" w:rsidP="002319E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Know </w:t>
+      </w:r>
+      <w:r w:rsidR="00064746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how to take care of your mental and physical health during the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2021">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Clerkship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2388B9C6" w14:textId="17F5B761" w:rsidR="007C684C" w:rsidRPr="00D808F4" w:rsidRDefault="00064746" w:rsidP="00D808F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2021">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>resources do</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students have at their disposal for wellness purposes during their Clerkship years</w:t>
+      </w:r>
+      <w:r w:rsidR="00D808F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0216BB84" w14:textId="105D4787" w:rsidR="0003570C" w:rsidRPr="0075091E" w:rsidRDefault="0003570C" w:rsidP="005A3F43">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7FA7" w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002707F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   MODULE - Sleep Deprivation and Fatigue Mitigation Module </w:t>
+      </w:r>
+      <w:r w:rsidR="0075091E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="005A3F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>25 minutes, 54 seconds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D247A3D" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goals/Objectives- </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B725459" w14:textId="70617846" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0E7AD1D0">
-[...6 lines deleted...]
-    <w:p w14:paraId="77D4AC37" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="008414EA" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Distinguish the causes of sleepiness and </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fatigue.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1AB12D" w14:textId="25134128" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1800"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluate sleepiness and counter </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>measures.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170BD2D5" w14:textId="6D5A323D" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="630"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00EA2078">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construct a personal strategy for coping with </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sleepiness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA3F3CB" w14:textId="7438ED7E" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Know the MSUCOM policy on duty hours and </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fatigue.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCC985A" w14:textId="09B6CD9F" w:rsidR="0003570C" w:rsidRPr="005A3F43" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7FA7" w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00142D5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">10. </w:t>
-[...99 lines deleted...]
-    <w:p w14:paraId="3D247A3D" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+        <w:t xml:space="preserve"> MODULE - Hiding in Plain Sight-Victims of Child Sex Trafficking </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FD73DD" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Goals/Objectives- </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B725459" w14:textId="70617846" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:t xml:space="preserve">Goals/Objectives </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20529D7C" w14:textId="2CCC7819" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00E047C9">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will have an increased awareness of the broad scope of trafficking and will have insight into the patient who is being </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>trafficked.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1AB12D" w14:textId="25134128" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="1C705A5E" w14:textId="4C506C70" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00E047C9">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will be able to discuss approaches for screening that can be used in the emergency department to identify </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>victims.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170BD2D5" w14:textId="6D5A323D" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="1D478418" w14:textId="5617163C" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Construct a personal strategy for coping with </w:t>
+        <w:t xml:space="preserve">Students will be aware of resources that can help the provider protect the </w:t>
       </w:r>
       <w:r w:rsidR="00241C69" w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>sleepiness.</w:t>
+        <w:t>patient.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA3F3CB" w14:textId="7438ED7E" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="5BA34C2F" w14:textId="5275D702" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="1BCC985A" w14:textId="7C7D4149" w:rsidR="0003570C" w:rsidRPr="005A3F43" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will be empowered as providers to actively screen for these patients; </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Int_prybH9y8"/>
+      <w:r w:rsidR="7753812D" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>educate</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> others regarding this crisis; and ultimately have a profound impact related to this crisis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AE7B25" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AB70CA4" w14:textId="6B7E9EC1" w:rsidR="0003570C" w:rsidRPr="00F5384E" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1D14D38D">
+      <w:r w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7FA7" w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F5384E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>12</w:t>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve"> MODULE – Prescription Writing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6CAD04" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Goals/Objectives </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="20529D7C" w14:textId="2CCC7819" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:t xml:space="preserve">Goals/Objectives: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1336708F" w14:textId="52A27B9B" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1800"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify the elements of a valid </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prescription.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C705A5E" w14:textId="4C506C70" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="2A88EC67" w14:textId="1A07FC6B" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1800"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Learn the differences between Schedules of </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>medication.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D478418" w14:textId="5617163C" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="61E1E5B6" w14:textId="588590AC" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1800"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="048D9B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recognize common errors in prescription writing and how to </w:t>
+      </w:r>
+      <w:r w:rsidR="0FABC11C" w:rsidRPr="048D9B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>avoid them</w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="048D9B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="048D9B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA34C2F" w14:textId="5275D702" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="32365D19" w14:textId="0EF461F4" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1800"/>
-[...63 lines deleted...]
-        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Goals/Objectives: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1336708F" w14:textId="52A27B9B" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:t xml:space="preserve">Describe how to write a prescription for oral, topical, subcutaneous, and inhaled </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>medications.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E047C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9E43B9" w14:textId="36450D27" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recognize the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B300CE" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>principal factors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when writing a pediatric </w:t>
+      </w:r>
+      <w:r w:rsidR="00241C69" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prescription.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B3AA1F0" w14:textId="71F946CC" w:rsidR="00963ED6" w:rsidRDefault="000311AE" w:rsidP="008C0006">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009E7FA7" w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00934EC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116175">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00830269" w:rsidRPr="00116175">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">MODULE </w:t>
+      </w:r>
+      <w:r w:rsidR="00234A98" w:rsidRPr="00116175">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00830269" w:rsidRPr="00116175">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00234A98" w:rsidRPr="00116175">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Navigating Research Opportunities During</w:t>
+      </w:r>
+      <w:r w:rsidR="00116175" w:rsidRPr="00116175">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00457A5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Clerkship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06C537CA" w14:textId="77777777" w:rsidR="007707AC" w:rsidRPr="00E047C9" w:rsidRDefault="007707AC" w:rsidP="007707AC">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E047C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Identify the elements of a valid </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="2A88EC67" w14:textId="1A07FC6B" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:t xml:space="preserve">Goals/Objectives: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B02D43" w14:textId="7044A3D4" w:rsidR="007707AC" w:rsidRPr="00BC4FAE" w:rsidRDefault="00BC4FAE" w:rsidP="00BA563A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="61E1E5B6" w14:textId="588590AC" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identify FIRE – </w:t>
+      </w:r>
+      <w:r w:rsidR="00D54DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Foundry for Innov</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84E34">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ative Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00320BE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5403BF21" w14:textId="4D46FA4C" w:rsidR="00BC4FAE" w:rsidRPr="00535814" w:rsidRDefault="00BC4FAE" w:rsidP="00BA563A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="32365D19" w14:textId="0EF461F4" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Explain the importance of Research during your Clerkship </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2021">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70ED2941" w14:textId="4769071A" w:rsidR="00535814" w:rsidRPr="0070549D" w:rsidRDefault="00535814" w:rsidP="00BA563A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="6A9E43B9" w14:textId="36450D27" w:rsidR="0003570C" w:rsidRPr="00F5384E" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Finding Research Opportunities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129ACA4F" w14:textId="4979EDE1" w:rsidR="0070549D" w:rsidRPr="00B860B0" w:rsidRDefault="0070549D" w:rsidP="00BA563A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...42 lines deleted...]
-      <w:r w:rsidRPr="7CB4CFE0">
+        <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>14</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="3C27437F" w14:textId="2C8D276C" w:rsidR="0003570C" w:rsidRPr="00E047C9" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Balancing Clerkship Rotations and Research Opportunities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="00AF40B7" w:rsidRDefault="002D4AE9" w:rsidP="0E7AD1D0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc233801749"/>
+      <w:r>
+        <w:t>COMPETENCIES</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="54181C00" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00F5384E" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
-[...87 lines deleted...]
-          <w:numId w:val="20"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5384E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Core Competencies: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF705EA" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="3BF705EA" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Patient Care: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAABAA7" w14:textId="17409B14" w:rsidR="0003570C" w:rsidRPr="00C6717D" w:rsidRDefault="5A3DC2E9" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Int_DjhdJ1ad"/>
+      <w:r w:rsidRPr="048D9B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Suturing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidR="0003570C" w:rsidRPr="048D9B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for closure of an uncomplicated laceration. (Suture Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C74793" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00C6717D" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include appropriate pharmacotherapy as part of the management plan. (Prescription Writing Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6611A100" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00F5384E" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D5A6B98" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00C6717D" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medical Knowledge: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DE83F5" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00C6717D" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appropriately use informatics to increase personal knowledge of medical science and skills, including osteopathic principles (Point of Care Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13790A66" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00C6717D" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1800"/>
+        <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6717D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Patient Care: </w:t>
-[...56 lines deleted...]
-    <w:p w14:paraId="4D5A6B98" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00C6717D" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:t xml:space="preserve">Apply current best practices in osteopathic medicine. (COVID-19 Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2590ADF8" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00C6717D" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Incorporate new developments in osteopathic medical knowledge and concepts. (COVID-19 Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6EBE70" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00C6717D" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use scientific concepts to evaluate, diagnose, and manage clinical presentations and population health. (COVID-19 Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458CA322" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6717D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Medical Knowledge: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="20DE83F5" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00C6717D" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:t xml:space="preserve">Professionalism: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5B1E07" w14:textId="3C20CC90" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continuous Learning: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259BC1BE" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attain milestones that indicate a commitment to excellence, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="27BD23A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">such </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C6717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as, for example, through ongoing professional development as evidence of a commitment to continuous learning. (Point of Care Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63646FA3" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure that one’s professional knowledge and skills remain current. (Point of Care Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1BA359" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00C6717D" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C6717D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actively participate in educational activities to maintain or develop competency. (Point of Care Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02564CBA" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accountability: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43CA224F" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate accountability to patients, society, and the profession, including the duty to act in response to the knowledge of professional behavior of others. (Technical Standards and Clerkship Policies Module)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C930705" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="004D49DC" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Take appropriate safety measures (e.g., obtain immunization against communicable diseases) when such treatments are available and when they do not pose extraordinary risk to the physician. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(Exposure Policy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F811EE2" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00F5384E" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="478ABCA9" w14:textId="0ECDAE14" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professional and Personal Self-care:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30748346" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1530"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Demonstrate understanding that he/she is a representative of the osteopathic profession and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is capable of making</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> valuable contributions as a member of this society; lead by example; provide for personal care and well-being by utilizing principles of wellness and disease prevention in the conduct of professional and personal life. (Physician Wellness Module, Sleep Deprivation and Fatigue Mitigation Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00DCF325" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Provide medical treatment to himself/herself only as a layperson would engage in self-care. (Physician Wellness Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37687655" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demonstrate responsiveness to the needs of patients and society that supersedes self-interest. (Technical Standards and Clerkship Policies Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9074F2" w14:textId="7BF58D91" w:rsidR="0003570C" w:rsidRPr="004D49DC" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2880"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demonstrate knowledge of the behavioral and social sciences that provide the foundation for </w:t>
+      </w:r>
+      <w:r w:rsidR="00547377" w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>professionalism</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E7AD1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> competency, including medical ethics, social accountability and responsibility, and commitment to professional virtues and responsibilities. (Technical Standards and Clerkship Policies Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E33397" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="004D49DC" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">System-Based Practice: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="27BD23A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Recognize common methods used in health care systems to ensure patient safety. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3F133A" w14:textId="6C2AA90E" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C6717D">
-[...6 lines deleted...]
-    <w:p w14:paraId="13790A66" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00C6717D" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demonstrate understanding of variant health delivery systems and their effect on the practice of </w:t>
+      </w:r>
+      <w:r w:rsidR="00547377" w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>physicians</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the health care of patients. (Technical Standards and Clerkship Policies Module)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD17D13" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demonstrate understanding of how patient care and professional practices affect other health care professionals, health care organizations, and society. (Technical Standards and Clerkship Policies Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B8160C" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="004D49DC" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2160"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Demonstrate knowledge of how different delivery systems influence the utilization of resources and access to care. (Technical Standards and Clerkship Policies Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E32A386" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00F5384E" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B82B5E" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Practice-Based Learning and Improvement – </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6466E7" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C6717D">
-[...6 lines deleted...]
-    <w:p w14:paraId="2590ADF8" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00C6717D" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Locate the best evidence with which to answer a clinical question with maximum efficiency. (Point of Care Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CC76C6" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="004D49DC" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C6717D">
-[...6 lines deleted...]
-    <w:p w14:paraId="3A6EBE70" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00C6717D" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Utilize web sites, online search engines, PDA-based programs, information services, and journals to locate information related to patients’ health needs. (Point of Care Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F54F04" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00F5384E" w:rsidRDefault="0003570C" w:rsidP="0003570C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E5120F" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="2160"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="3F5B1E07" w14:textId="3C20CC90" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>EPA’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004D49DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F2BFD7" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00CA7092" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...80 lines deleted...]
-    <w:p w14:paraId="02564CBA" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7092">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EPA 4 – Enter and discuss orders and prescriptions (Prescription Writing Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B64E49" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00CA7092" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="43CA224F" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7092">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EPA 7 – Form clinical questions and retrieve evidence to advance patient care. (Point of Care Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE5FC52" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00CA7092" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="3C930705" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="004D49DC" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA7092">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EPA 9 – Collaborate as a member of an interprofessional team. (Technical Standards and Clerkship Policies Module) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0D994D" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="00CA7092" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...148 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D49DC">
-[...119 lines deleted...]
-      <w:r w:rsidRPr="004D49DC">
+      <w:r w:rsidRPr="00CA7092">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Locate the best evidence with which to answer a clinical question with maximum efficiency. (Point of Care Module) </w:t>
-[...127 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">EPA 13 – Identify system failures and contribute to a culture of safety and improvement (Technical Standards and Clerkship Policies Module, Sleep Deprivation and Fatigue Mitigation Module) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc213843811"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc233801750"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="6036C472" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -12689,104 +13965,104 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc213843812"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc233801751"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc213843813"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc233801752"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B9E9912" w14:textId="13CEAAF9" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
+    <w:p w14:paraId="4B9E9912" w14:textId="79A51C58" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12828,58 +14104,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to your homepage</w:t>
       </w:r>
       <w:r w:rsidR="2EC77A40" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="0003570C" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>US2</w:t>
       </w:r>
-      <w:r w:rsidR="00711516">
+      <w:r w:rsidR="003D43FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="0003570C" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>-OST-601-</w:t>
       </w:r>
       <w:r w:rsidR="0068A6F4" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">5722 </w:t>
       </w:r>
       <w:r w:rsidR="0003570C" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -12928,259 +14204,230 @@
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc213843814"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc233801753"/>
       <w:r>
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="4E399C46" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="008A56E0" w:rsidRDefault="0003570C" w:rsidP="0003570C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A56E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>All assignments are outlined in the D2L page for OST 601.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="0003570C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc213843815"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc233801754"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
-      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="60C9D6A6" w14:textId="60695653" w:rsidR="0003570C" w:rsidRPr="001F74F1" w:rsidRDefault="008C517A" w:rsidP="001F74F1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Toc213843816"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc233801755"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
-      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="0FFE73EE" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="0003570C" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>There is no Attending Evaluation of Clerkship Student for OST 601.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="31" w:name="_Toc213843817"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc233801756"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
-      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> system: </w:t>
+        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> accounts</w:t>
+        <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3599EC54" w14:textId="77777777" w:rsidR="007F3051" w:rsidRPr="00C40B5D" w:rsidRDefault="007F3051" w:rsidP="00AB6A9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63A90CF2" w14:textId="77777777" w:rsidR="00634083" w:rsidRPr="00C40B5D" w:rsidRDefault="00634083" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="048D9B18">
@@ -13188,57 +14435,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="213CA8E5" w14:textId="77777777" w:rsidR="00711516" w:rsidRPr="00C40B5D" w:rsidRDefault="00711516" w:rsidP="00711516">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc191891192"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc213843818"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc191891192"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc233801757"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
-      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="2F282D1D" w14:textId="77777777" w:rsidR="00711516" w:rsidRPr="00CC1E9A" w:rsidRDefault="00711516" w:rsidP="00711516">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Instructor of Record (or designee) will review/investigate a student’s performance on a rotation when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. After investigations, the Instructor of Record will determine a final grade for the student. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="335775CC" w14:textId="77777777" w:rsidR="00711516" w:rsidRPr="00C40B5D" w:rsidRDefault="00711516" w:rsidP="00711516">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -13260,448 +14508,472 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C643BA0" w14:textId="77777777" w:rsidR="00711516" w:rsidRDefault="00711516" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="6E77FE50" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc213843819"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc233801758"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3ABBE778" w14:textId="4CDB2C58" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+      <w:bookmarkEnd w:id="33"/>
+    </w:p>
+    <w:p w14:paraId="3ABBE778" w14:textId="10665E9C" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Students who fail to arrive </w:t>
       </w:r>
       <w:r w:rsidR="543E6FC1" w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>5:00 minutes prior to any</w:t>
       </w:r>
       <w:r w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> virtual or in-person events, failure to show for any virtual or in-person events, fail to meet prework deadlines, or fail to meet the deadlines otherwise outlined in the requirements-</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="55ABC620" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+        <w:t xml:space="preserve"> virtual or in-person events, failure to show for any virtual or in-person events, fail to meet prework </w:t>
+      </w:r>
+      <w:r w:rsidR="00A83517" w:rsidRPr="7B2D3F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>deadlines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B2D3F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or fail to meet the deadlines otherwise outlined in the requirements-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55ABC620" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>First occurrence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DCAA2B" w14:textId="2EB917D3" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="39DCAA2B" w14:textId="2EB917D3" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">IOR will submit the occurrence to the Common Grounds Professionalism Initiative (CGPI) </w:t>
       </w:r>
       <w:r w:rsidR="00241C69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>committee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617906B7" w14:textId="53A2F6F4" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="617906B7" w14:textId="53A2F6F4" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="048D9B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Student is required to meet with the </w:t>
+        <w:t>Student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="048D9B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required to meet with the </w:t>
       </w:r>
       <w:r w:rsidR="00241C69" w:rsidRPr="048D9B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>IOR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B03852D" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="7B03852D" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Second occurrence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5119025D" w14:textId="051BE630" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="5119025D" w14:textId="051BE630" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">IOR will submit the occurrence to the CGPI </w:t>
       </w:r>
       <w:r w:rsidR="00241C69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>committee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477C7CBB" w14:textId="5746143A" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="477C7CBB" w14:textId="5746143A" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">IOR will submit a letter of </w:t>
       </w:r>
       <w:r w:rsidRPr="27BD23A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>unprofessionalism</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to the student academic </w:t>
       </w:r>
       <w:r w:rsidR="00241C69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC9EEB3" w14:textId="0482A3E6" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="0DC9EEB3" w14:textId="0482A3E6" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="048D9B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Student is required to meet with the </w:t>
+        <w:t>Student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="048D9B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required to meet with the </w:t>
       </w:r>
       <w:r w:rsidR="00241C69" w:rsidRPr="048D9B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>IOR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D6F790" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="16D6F790" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Third occurrence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE3FB12" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="4FE3FB12" w14:textId="77777777" w:rsidR="0003570C" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79D98AFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>The student will receive an N-grade for the course.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7823BE5F" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="001D749E" w:rsidRDefault="0003570C" w:rsidP="006E3125">
+    <w:p w14:paraId="7823BE5F" w14:textId="77777777" w:rsidR="0003570C" w:rsidRPr="001D749E" w:rsidRDefault="0003570C" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Hlk137107829"/>
+      <w:bookmarkStart w:id="34" w:name="_Hlk137107829"/>
       <w:r w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The student will not be able to enter clerkship rotations until the next offering of OST 601 is passed, which will be the following year as the course is offered only once. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:p w14:paraId="3F2B1D85" w14:textId="435D677B" w:rsidR="1D68E6B4" w:rsidRDefault="1D68E6B4" w:rsidP="006E3125">
+    <w:bookmarkEnd w:id="34"/>
+    <w:p w14:paraId="3F2B1D85" w14:textId="435D677B" w:rsidR="1D68E6B4" w:rsidRDefault="1D68E6B4" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="50"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Students who fail to arrive 5:00 minutes prior to any virtual or in-person events, failure to show for any virtual or in-person events, fail to meet prework deadlines will be rescheduled on first and second occurr</w:t>
       </w:r>
       <w:r w:rsidR="62396A7A" w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>nce</w:t>
       </w:r>
       <w:r w:rsidR="43E09BEE" w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at the discretion of the IOR. The student will be responsible </w:t>
-[...7 lines deleted...]
-        <w:t>for attending the newly assigned session</w:t>
+        <w:t xml:space="preserve"> at the discretion of the IOR. The student will be responsible for attending the newly assigned session</w:t>
       </w:r>
       <w:r w:rsidR="00B300CE" w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="6EE11417" w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The IOR will not </w:t>
       </w:r>
       <w:r w:rsidR="10CA469D" w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>adjust scheduling to student personal time/vacations in assigning make up events.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="404FAA52" w14:textId="77777777" w:rsidR="00975D4E" w:rsidRPr="00E11CEA" w:rsidRDefault="00975D4E" w:rsidP="00975D4E">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc213843820"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc233801759"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="4B45ED1F" w14:textId="77777777" w:rsidR="00975D4E" w:rsidRDefault="00975D4E" w:rsidP="00975D4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54A6963A" w14:textId="77777777" w:rsidR="00975D4E" w:rsidRPr="00C40B5D" w:rsidRDefault="00975D4E" w:rsidP="00975D4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
@@ -14447,175 +15719,178 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673CAF09" w14:textId="77777777" w:rsidR="00975D4E" w:rsidRPr="0096296A" w:rsidRDefault="00975D4E" w:rsidP="00975D4E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc213843821"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc233801760"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="1E13E9B4" w14:textId="77777777" w:rsidR="00975D4E" w:rsidRDefault="00975D4E" w:rsidP="00975D4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294467D2" w14:textId="77777777" w:rsidR="00975D4E" w:rsidRDefault="00975D4E" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="3A13EBA8" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc213843822"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc233801761"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="05F4A8E5" w14:textId="53A57604" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00125671">
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="05F4A8E5" w14:textId="53A57604" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Student expectations and professional responsibilities include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16001A88" w14:textId="628BF53C" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+    <w:p w14:paraId="16001A88" w14:textId="628BF53C" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="048D9B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Completion of all assignments </w:t>
       </w:r>
-      <w:bookmarkStart w:id="39" w:name="_Int_0foeyJSC"/>
+      <w:bookmarkStart w:id="38" w:name="_Int_0foeyJSC"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="048D9B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="048D9B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> times specified in the syllabus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D06A15E" w14:textId="40A2F93A" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+    <w:p w14:paraId="1D06A15E" w14:textId="40A2F93A" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Completion includes watching modules in their entirety </w:t>
       </w:r>
       <w:r w:rsidR="46DF0683" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">at no </w:t>
       </w:r>
       <w:r w:rsidR="2CCF5579" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
@@ -14629,305 +15904,367 @@
         </w:rPr>
         <w:t xml:space="preserve"> than 2x speed </w:t>
       </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">or spending time </w:t>
       </w:r>
       <w:r w:rsidR="7DA020D3" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> all reading assignments to gather the information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22695212" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+    <w:p w14:paraId="22695212" w14:textId="27296AB9" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B2D3F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>The Course Assistant will be reviewing and monitoring time spent in modules and reviewing other assignments.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="78B251FC" w14:textId="19D7A2B4" w:rsidR="37898DA8" w:rsidRDefault="37898DA8" w:rsidP="00125671">
+        <w:t xml:space="preserve">The Course Assistant will be reviewing and monitoring time spent </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2021" w:rsidRPr="7B2D3F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B2D3F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> modules and reviewing other assignments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78B251FC" w14:textId="670E02E9" w:rsidR="37898DA8" w:rsidRDefault="37898DA8" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are </w:t>
       </w:r>
-      <w:r w:rsidR="13DC66A3" w:rsidRPr="0E7AD1D0">
+      <w:r w:rsidR="13DC66A3" w:rsidRPr="003D43FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D43FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to arrive 5:00 minutes prior to </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="39" w:name="_Int_x2i8pb3X"/>
+      <w:r w:rsidRPr="003D43FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>scheduled</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r w:rsidRPr="003D43FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on site and zoom events</w:t>
+      </w:r>
+      <w:r w:rsidR="00B300CE" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>required</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to arrive 5:00 minutes prior to </w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0E7AD1D0">
+        <w:t>Doors will close and zoom sessions will be locked 5:00 minutes prior to the scheduled events</w:t>
+      </w:r>
+      <w:r w:rsidR="00B300CE" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>scheduled</w:t>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on site and zoom events</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B300CE" w:rsidRPr="0E7AD1D0">
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2021" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>allows</w:t>
       </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Doors will close and zoom sessions will be locked 5:00 minutes prior to the scheduled events</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B300CE" w:rsidRPr="0E7AD1D0">
+        <w:t xml:space="preserve"> the team to take attendance, students to take seats, and sessions to start o</w:t>
+      </w:r>
+      <w:r w:rsidR="2739333F" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0E7AD1D0">
+        <w:t>n time</w:t>
+      </w:r>
+      <w:r w:rsidR="00B300CE" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>This allows for the team to take attendance, students to take seats, and sessions to start o</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="2739333F" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>n time</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B300CE" w:rsidRPr="0E7AD1D0">
+        <w:t>Failure to meet this requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="04432A81" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="2739333F" w:rsidRPr="0E7AD1D0">
+        <w:t xml:space="preserve"> – see corrective action</w:t>
+      </w:r>
+      <w:r w:rsidR="00B300CE" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Failure to meet this requirement</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="04432A81" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – see corrective action</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B300CE" w:rsidRPr="0E7AD1D0">
+        <w:t>Late arriv</w:t>
+      </w:r>
+      <w:r w:rsidR="3D94D877" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>als</w:t>
       </w:r>
       <w:r w:rsidR="04432A81" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Late arriv</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3D94D877" w:rsidRPr="0E7AD1D0">
+        <w:t xml:space="preserve"> will not be permitted into the onsite session or zoom session</w:t>
+      </w:r>
+      <w:r w:rsidR="00B300CE" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>als</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="04432A81" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will not be permitted into the onsite session or zoom session</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B300CE" w:rsidRPr="0E7AD1D0">
+        <w:t>Late arrivals will require resc</w:t>
+      </w:r>
+      <w:r w:rsidR="4F6C7DA2" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="04432A81" w:rsidRPr="0E7AD1D0">
+        <w:t xml:space="preserve">heduling </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="4F6C7DA2" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Late arrivals will require resc</w:t>
-      </w:r>
+        <w:t>per</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="4F6C7DA2" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>heduling per corrective action</w:t>
+        <w:t xml:space="preserve"> corrective action</w:t>
       </w:r>
       <w:r w:rsidR="47952409" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the IOR.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31858744" w14:textId="6A7DC396" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00125671">
+    <w:p w14:paraId="31858744" w14:textId="6A7DC396" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Students may receive an excused absence for emergent issues that may arise throughout OST 601 by contacting the IOR (</w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidRPr="0E7AD1D0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">) in advance of the requirement or within a reasonable amount of time per </w:t>
       </w:r>
-      <w:bookmarkStart w:id="41" w:name="_Int_QQiEkgJm"/>
+      <w:bookmarkStart w:id="40" w:name="_Int_QQiEkgJm"/>
       <w:r w:rsidR="0DA91E69" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>emergency</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="40"/>
       <w:r w:rsidR="00241C69" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>All other absences are considered unexcused absences. The below outlines unexcused absences.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFCECFE" w14:textId="707FC39F" w:rsidR="00D25A94" w:rsidRPr="007168F1" w:rsidRDefault="00D25A94" w:rsidP="00125671">
+    <w:p w14:paraId="0CFCECFE" w14:textId="707FC39F" w:rsidR="00D25A94" w:rsidRPr="007168F1" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">When prework is required for OST 601 activities, the work is required to be completed by </w:t>
       </w:r>
       <w:r w:rsidR="00711516">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>8am</w:t>
       </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14956,302 +16293,319 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Prework will also be reassigned and expected completion by </w:t>
       </w:r>
       <w:r w:rsidR="00711516">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>8am</w:t>
       </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the day prior to the reassigned activity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1C78EE" w14:textId="3886D409" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00125671">
+    <w:p w14:paraId="5E1C78EE" w14:textId="3886D409" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="648"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Late arrival, prework not completed the deadline, failure to show for either a virtual or in person activity</w:t>
       </w:r>
       <w:r w:rsidR="2CF7DB3F" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2CF7DB3F" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>(must be at activity 5 minutes prior to start time</w:t>
       </w:r>
       <w:r w:rsidR="2CF7DB3F" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>, or failure to meet deadlines otherwise outlined in requirements will result in the following-</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05582632" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+    <w:p w14:paraId="05582632" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B7B22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>First occurrence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BDF693" w14:textId="377616F2" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+    <w:p w14:paraId="21BDF693" w14:textId="377616F2" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B7B22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>IOR will submit the occurrence to the Common Grounds Professionalism Initiative (CGPI) committee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA937E7" w14:textId="23EC638D" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+    <w:p w14:paraId="0FA937E7" w14:textId="23EC638D" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="048D9B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Student is required to meet with the IOR.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="69D24BDE" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+        <w:t>Student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="048D9B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required to meet with the IOR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D24BDE" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B7B22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Second occurrence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B57145" w14:textId="557E1A14" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+    <w:p w14:paraId="43B57145" w14:textId="557E1A14" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B7B22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>IOR will submit the occurrence to the CGPI committee.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C733F1" w14:textId="5ACCE04E" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+    <w:p w14:paraId="22C733F1" w14:textId="5ACCE04E" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79D98AFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>IOR will submit a letter of unprofessionalism to the student academic file.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F207027" w14:textId="2B7D6B56" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+    <w:p w14:paraId="4F207027" w14:textId="2B7D6B56" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="048D9B18">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Student is required to meet with the IOR.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2A7B6C93" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+        <w:t>Student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="048D9B18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> required to meet with the IOR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A7B6C93" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="003B7B22" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B7B22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Third occurrence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A59AC9" w14:textId="65CD64BA" w:rsidR="00FA2531" w:rsidRPr="00C40B5D" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+    <w:p w14:paraId="70A59AC9" w14:textId="65CD64BA" w:rsidR="00FA2531" w:rsidRPr="00C40B5D" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>The student will receive an N-grade for the course.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEE1C16" w14:textId="48435D10" w:rsidR="00FA2531" w:rsidRPr="00C40B5D" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+    <w:p w14:paraId="3FEE1C16" w14:textId="48435D10" w:rsidR="00FA2531" w:rsidRPr="00C40B5D" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="51"/>
+          <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>The student will not be able to enter clerkship rotations until the next offering of OST 601 is passed, which will be the following year as the course is offered only once.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4B88DB" w14:textId="77777777" w:rsidR="00711516" w:rsidRDefault="00711516" w:rsidP="00975D4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -15265,390 +16619,487 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40FE9D2A" w14:textId="54E136DE" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00D25A94">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="94" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="112"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Casual attire for MSUCOM events is acceptable</w:t>
       </w:r>
       <w:r w:rsidR="00241C69">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E0288E" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00D25A94">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="94" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="112"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Hospital onboarding/orientation requires business attire with white coats.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="1F1E727E" w:rsidR="3AFD8C84" w:rsidRDefault="00D25A94" w:rsidP="00125671">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="94" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="112"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Students may wear scrubs for Suture and/or Ultrasound clinics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8DAB98" w14:textId="77777777" w:rsidR="00125671" w:rsidRPr="00C40B5D" w:rsidRDefault="00125671" w:rsidP="00125671">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="94" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="112"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc213843823"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc233801762"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="2CE06A05" w14:textId="76233B7F" w:rsidR="00455448" w:rsidRDefault="00C11B04" w:rsidP="00D25A94">
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w14:paraId="188257F0" w14:textId="77777777" w:rsidR="0099237D" w:rsidRPr="0099237D" w:rsidRDefault="0099237D" w:rsidP="0099237D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:r w:rsidRPr="0099237D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t xml:space="preserve">The following are standard MSUCOM policies across all Clerkship </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D25A94" w:rsidRPr="00C40B5D">
+        <w:t xml:space="preserve">The following are standard MSUCOM policies across all Clerkship rotations. Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B744463" w14:textId="77777777" w:rsidR="0099237D" w:rsidRPr="0099237D" w:rsidRDefault="0099237D" w:rsidP="0099237D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>rotations.</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16707EA2" w14:textId="77777777" w:rsidR="0099237D" w:rsidRPr="00C40B5D" w:rsidRDefault="0099237D" w:rsidP="0099237D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099237D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="00B03D81">
+        <w:r w:rsidRPr="0099237D">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Clerkship-Absence-Policy.pdf (msu.edu)</w:t>
+          <w:t>Clerkship Student Portal - Home</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="25A8910A" w14:textId="77777777" w:rsidR="003D43FD" w:rsidRDefault="003D43FD" w:rsidP="00D25A94">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225197CB" w14:textId="77777777" w:rsidR="0085584F" w:rsidRPr="00C40B5D" w:rsidRDefault="0085584F" w:rsidP="0085584F">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc233801763"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="2F390550" w14:textId="77777777" w:rsidR="0085584F" w:rsidRPr="00A52D20" w:rsidRDefault="0085584F" w:rsidP="0085584F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="398D9B3D" w14:textId="77777777" w:rsidR="0085584F" w:rsidRPr="000044D5" w:rsidRDefault="0085584F" w:rsidP="0085584F">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc233801764"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="08895073" w14:textId="77777777" w:rsidR="0085584F" w:rsidRPr="00EA7A22" w:rsidRDefault="0085584F" w:rsidP="0085584F">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="56DD5D05" w14:textId="77777777" w:rsidR="003D43FD" w:rsidRPr="00B03D81" w:rsidRDefault="003D43FD" w:rsidP="00B03D81">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="582E6479" w14:textId="099AE160" w:rsidR="006E1B5D" w:rsidRPr="00C40B5D" w:rsidRDefault="00902AE6" w:rsidP="00857C2B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc213843825"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc233801765"/>
       <w:r w:rsidRPr="00D25A94">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="2F1B5020" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="456B9632" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="5693CAA0" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc213843826"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc233801766"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="1159A782" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="00C82EC8" w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00111278" w:rsidRPr="00111278">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00377EE8" w:rsidRPr="00111278">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00377EE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc213843827"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc233801767"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc213843828"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc233801768"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="51"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="2F30CCB0" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="2D5618E7" w14:textId="77777777" w:rsidR="00C23E5C" w:rsidRPr="006054AD" w:rsidRDefault="00E20D8B" w:rsidP="00C23E5C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
       </w:r>
       <w:r w:rsidR="00043790">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the College of Osteopathic Medicine</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
@@ -15662,92 +17113,86 @@
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="00E20D8B">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00C23E5C" w:rsidRPr="002B2CEB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00B0448E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C484ECA" w14:textId="7367222F" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc213843829"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc233801769"/>
       <w:r>
         <w:t xml:space="preserve">MSU </w:t>
       </w:r>
       <w:r w:rsidR="002E1C02">
         <w:t>Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="52"/>
       <w:r w:rsidR="00E85C4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24FF4FE9" w14:textId="77DBC7DD" w:rsidR="00975D4E" w:rsidRPr="00C40B5D" w:rsidRDefault="00975D4E" w:rsidP="00975D4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received</w:t>
       </w:r>
       <w:r w:rsidR="00377EE8" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00377EE8">
@@ -15809,142 +17254,218 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please Note: Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0172BA35" w14:textId="77777777" w:rsidR="00975D4E" w:rsidRPr="00C40B5D" w:rsidRDefault="00975D4E" w:rsidP="00975D4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="295E34B5" w14:textId="77777777" w:rsidR="00975D4E" w:rsidRDefault="00975D4E" w:rsidP="00975D4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="009D59E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009D59E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1762C2E8" w14:textId="77777777" w:rsidR="00BA6FF0" w:rsidRPr="00556A65" w:rsidRDefault="00BA6FF0" w:rsidP="00BA6FF0">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc213320658"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="52" w:name="_Toc213843830"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc213835968"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc233801770"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="42DBFC3F" w14:textId="77777777" w:rsidR="00BA6FF0" w:rsidRPr="005F7800" w:rsidRDefault="00BA6FF0" w:rsidP="00BA6FF0">
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="339DE49D" w14:textId="48937B71" w:rsidR="003D43FD" w:rsidRPr="005F7800" w:rsidRDefault="00BA6FF0" w:rsidP="003D43FD">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00852F15" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00852F15" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00852F15" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0448E" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00852F15" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
-        <w:r w:rsidRPr="005F7800">
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidR="003D43FD" w:rsidRPr="003D43FD">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="002B6A09">
+      <w:r w:rsidR="003D43FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="003D43FD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
@@ -16002,276 +17523,179 @@
       </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00D208C0" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6" w:rsidRPr="0E7AD1D0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId31">
         <w:r w:rsidR="000512F6" w:rsidRPr="0E7AD1D0">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc213843831"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc233801771"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="4C2DD325" w14:textId="77777777" w:rsidR="005F692D" w:rsidRPr="00A871DA" w:rsidRDefault="005F692D" w:rsidP="005F692D">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="150A12A7" w14:textId="77777777" w:rsidR="005F692D" w:rsidRPr="00A871DA" w:rsidRDefault="005F692D" w:rsidP="005F692D">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="3E7A4CD6" w14:textId="77777777" w:rsidR="005F692D" w:rsidRPr="00A871DA" w:rsidRDefault="005F692D" w:rsidP="005F692D">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...39 lines deleted...]
-        <w:r w:rsidRPr="00C40B5D">
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="000512F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41A03290" w14:textId="77777777" w:rsidR="00ED688A" w:rsidRPr="00C40B5D" w:rsidRDefault="00ED688A" w:rsidP="00ED688A">
+    <w:p w14:paraId="39C09442" w14:textId="402FFD45" w:rsidR="00ED688A" w:rsidRDefault="00ED688A" w:rsidP="00B0448E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc169162750"/>
-      <w:bookmarkStart w:id="55" w:name="_Toc213843832"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc169162750"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc233801772"/>
       <w:r w:rsidRPr="00ED688A">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="39C09442" w14:textId="77777777" w:rsidR="00ED688A" w:rsidRDefault="00ED688A" w:rsidP="00ED688A">
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="2C046891" w14:textId="77777777" w:rsidR="00ED688A" w:rsidRPr="00C40B5D" w:rsidRDefault="00ED688A" w:rsidP="00ED688A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
@@ -16348,93 +17772,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32">
+      <w:hyperlink r:id="rId34">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId33">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -16502,52 +17926,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="402C4C2E" w14:textId="77777777" w:rsidR="00ED688A" w:rsidRPr="00C40B5D" w:rsidRDefault="00ED688A" w:rsidP="00ED688A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E7361D1" w14:textId="77777777" w:rsidR="00ED688A" w:rsidRDefault="00ED688A" w:rsidP="00ED688A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -16753,90 +18182,93 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0048694D">
-          <w:footerReference w:type="first" r:id="rId34"/>
+          <w:footerReference w:type="first" r:id="rId36"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="706B87F4" w14:textId="77777777" w:rsidR="00D71AB0" w:rsidRPr="00D703AA" w:rsidRDefault="007D13F7" w:rsidP="00D71AB0">
+    <w:p w14:paraId="7C439327" w14:textId="77777777" w:rsidR="00B0448E" w:rsidRDefault="007D13F7" w:rsidP="005E704F">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc233801773"/>
+      <w:r w:rsidRPr="00B17123">
+        <w:lastRenderedPageBreak/>
+        <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidR="00D71AB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706B87F4" w14:textId="0C1427B2" w:rsidR="00D71AB0" w:rsidRPr="00D703AA" w:rsidRDefault="00D71AB0" w:rsidP="00D71AB0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-288"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc76108467"/>
-[...25 lines deleted...]
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+      <w:r w:rsidRPr="00E33C29">
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E33C29">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E33C29">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF8261D" w14:textId="77777777" w:rsidR="00BA6FF0" w:rsidRPr="00C40B5D" w:rsidRDefault="00BA6FF0" w:rsidP="00D71AB0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14578" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2209"/>
         <w:gridCol w:w="1850"/>
@@ -17040,141 +18472,163 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A56B1D3" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="009275FB" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2L </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF0BCF2" w14:textId="0FC206A1" w:rsidR="00D25A94" w:rsidRPr="00E2318D" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="7AF0BCF2" w14:textId="0FC206A1" w:rsidR="00D25A94" w:rsidRPr="00E2318D" w:rsidRDefault="00D25A94" w:rsidP="00033E46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="52"/>
+                <w:numId w:val="60"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="166" w:right="-102" w:hanging="270"/>
+              <w:ind w:left="360" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Attend entire Ultrasound Clinic as assigned/</w:t>
             </w:r>
             <w:r w:rsidR="00241C69">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>confirmed.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="008D9331" w14:textId="673D67D9" w:rsidR="00D25A94" w:rsidRPr="00562F84" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="008D9331" w14:textId="0367F636" w:rsidR="00D25A94" w:rsidRPr="00562F84" w:rsidRDefault="00D25A94" w:rsidP="00033E46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="52"/>
+                <w:numId w:val="60"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="166" w:right="-102" w:hanging="270"/>
+              <w:ind w:left="360" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Completion of Ultrasound Clinic modules and score at least 80% on the Ultrasound quiz by </w:t>
             </w:r>
-            <w:r w:rsidR="00711516">
-              <w:rPr>
+            <w:r w:rsidR="00711516" w:rsidRPr="00331474">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>8am</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00331474">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the day prior to your scheduled Ultrasound Clinic</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00331474">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00331474">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Day</w:t>
             </w:r>
             <w:r w:rsidR="0056689E">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="0056689E" w:rsidRPr="486ACFA9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> All modules must be viewed in their entirety</w:t>
             </w:r>
             <w:r w:rsidR="0056689E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at 1x speed.  Students record must </w:t>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="0056689E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="0056689E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>be in compliance with</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="0056689E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52547B44" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
@@ -17238,124 +18692,124 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="691A6936" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00D83FA0" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35433088" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00A341F3" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="35433088" w14:textId="3CF4DAE5" w:rsidR="00D25A94" w:rsidRPr="00A341F3" w:rsidRDefault="00D25A94" w:rsidP="00033E46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="53"/>
+                <w:numId w:val="61"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-90" w:right="-102" w:hanging="14"/>
+              <w:ind w:left="360" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Failure to attend entire Ultrasound Clinic</w:t>
+              <w:t>Failure to attend entire Ultrasound Clinic</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DA9AB2B" w14:textId="7A7AB03B" w:rsidR="00D25A94" w:rsidRPr="00A341F3" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="6DA9AB2B" w14:textId="7A7AB03B" w:rsidR="00D25A94" w:rsidRPr="00A341F3" w:rsidRDefault="00D25A94" w:rsidP="00033E46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="53"/>
+                <w:numId w:val="61"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
                 <w:tab w:val="left" w:pos="448"/>
               </w:tabs>
               <w:spacing w:before="71"/>
-              <w:ind w:left="76" w:right="253" w:hanging="180"/>
+              <w:ind w:left="360" w:right="253"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E7AD1D0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete Ultrasound Clinic Modules and quiz prior to </w:t>
             </w:r>
             <w:r w:rsidR="00711516">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8am</w:t>
             </w:r>
             <w:r w:rsidRPr="0E7AD1D0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the day prior to your scheduled clinic day.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="211881B1" w14:textId="280B7527" w:rsidR="00D25A94" w:rsidRPr="00A341F3" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="211881B1" w14:textId="280B7527" w:rsidR="00D25A94" w:rsidRPr="00A341F3" w:rsidRDefault="00D25A94" w:rsidP="00033E46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="53"/>
+                <w:numId w:val="61"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="447"/>
                 <w:tab w:val="left" w:pos="448"/>
               </w:tabs>
               <w:spacing w:before="71"/>
-              <w:ind w:left="76" w:right="253" w:hanging="180"/>
+              <w:ind w:left="360" w:right="253"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to view modules in their </w:t>
             </w:r>
             <w:r w:rsidR="00241C69" w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>entirety.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44341A86" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00A341F3" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
@@ -17424,128 +18878,146 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BE9CFA1" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00C10F3A" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73CF089C" w14:textId="38A7021A" w:rsidR="00D25A94" w:rsidRPr="00C10F3A" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="73CF089C" w14:textId="38A7021A" w:rsidR="00D25A94" w:rsidRPr="00C10F3A" w:rsidRDefault="00D25A94" w:rsidP="00033E46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="54"/>
+                <w:numId w:val="62"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="166" w:right="0" w:hanging="270"/>
+              <w:ind w:left="360" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Attend entire clinic as assigned/</w:t>
             </w:r>
             <w:r w:rsidR="00241C69">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>confirmed.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="688A408E" w14:textId="593E3814" w:rsidR="00D25A94" w:rsidRPr="00E2318D" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="688A408E" w14:textId="7E7FD514" w:rsidR="00D25A94" w:rsidRPr="00E2318D" w:rsidRDefault="00D25A94" w:rsidP="00033E46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="54"/>
+                <w:numId w:val="62"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="166" w:right="0" w:hanging="270"/>
+              <w:ind w:left="360" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Completion of Suture Clinic modules and quiz with a score at least 80% by </w:t>
             </w:r>
-            <w:r w:rsidR="00711516">
-              <w:rPr>
+            <w:r w:rsidR="00711516" w:rsidRPr="00331474">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>8am</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00331474">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the day prior to your scheduled Suture Clinic Day</w:t>
             </w:r>
             <w:r w:rsidR="0056689E">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="0056689E" w:rsidRPr="486ACFA9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All modules must be viewed in their entirety</w:t>
             </w:r>
             <w:r w:rsidR="0056689E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at 1x speed.  Students record must </w:t>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="0056689E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="0056689E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>be in compliance with</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="0056689E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1ADB7968" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
@@ -17587,201 +19059,201 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C58E179" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="428"/>
                 <w:tab w:val="left" w:pos="429"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="181" w:lineRule="exact"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48CE8BB0" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00433B70" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="48CE8BB0" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00433B70" w:rsidRDefault="00D25A94" w:rsidP="00033E46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="55"/>
+                <w:numId w:val="63"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="76"/>
               </w:tabs>
               <w:spacing w:before="0" w:line="181" w:lineRule="exact"/>
-              <w:ind w:left="-90" w:hanging="14"/>
+              <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Failure to attend</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">entire </w:t>
             </w:r>
             <w:r w:rsidRPr="00433B70">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Suture Clinic</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36D1C9A3" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="36D1C9A3" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00033E46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-90" w:right="0"/>
+              <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29313EDE" w14:textId="12E9943B" w:rsidR="00D25A94" w:rsidRPr="00433B70" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="29313EDE" w14:textId="12E9943B" w:rsidR="00D25A94" w:rsidRPr="00433B70" w:rsidRDefault="00D25A94" w:rsidP="00033E46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="55"/>
+                <w:numId w:val="63"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="76" w:right="0" w:hanging="194"/>
+              <w:ind w:left="360" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete Suture Clinic Modules and quiz prior to </w:t>
             </w:r>
             <w:r w:rsidR="00711516">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8am</w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the day prior</w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>to your scheduled clinic day.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61459D84" w14:textId="4F2C58A4" w:rsidR="00D25A94" w:rsidRPr="00433B70" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="61459D84" w14:textId="4F2C58A4" w:rsidR="00D25A94" w:rsidRPr="00433B70" w:rsidRDefault="00D25A94" w:rsidP="00033E46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="55"/>
+                <w:numId w:val="63"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="76" w:right="0" w:hanging="194"/>
+              <w:ind w:left="360" w:right="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to view modules in their </w:t>
             </w:r>
             <w:r w:rsidR="00241C69" w:rsidRPr="564B508B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>entirety.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46B8CD1C" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00433B70" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D25A94" w:rsidRPr="00C40B5D" w14:paraId="7D9954CB" w14:textId="77777777" w:rsidTr="00BA6FF0">
+      <w:tr w:rsidR="00D25A94" w:rsidRPr="00C40B5D" w14:paraId="7D9954CB" w14:textId="77777777" w:rsidTr="003D43FD">
         <w:trPr>
-          <w:trHeight w:val="1299"/>
+          <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6158F72F" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1200"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="75"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -17796,149 +19268,183 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D0FA66F" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00D1782E" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D1782E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C70BA6E" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="4C70BA6E" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:before="116"/>
               <w:ind w:left="166" w:right="327"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D27EC41">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Attendance at entire Oral Case Presentation and TOC zoom session assigned, unless you have made alternate plans to attend a different date with Dr. Enright</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BACDA17" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00940936" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="51376CCF" w14:textId="35C1745A" w:rsidR="00D25A94" w:rsidRPr="003D43FD" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
               <w:spacing w:before="116"/>
               <w:ind w:left="166" w:right="211" w:hanging="274"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D27EC41">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Completion of Oral Case Presentation and TOC assignments by 11pm on </w:t>
+              <w:t>Completion of Oral Case Presentation by 11</w:t>
+            </w:r>
+            <w:r w:rsidR="003D43FD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:59</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0D27EC41">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pm on </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>assigned dates</w:t>
             </w:r>
             <w:r w:rsidRPr="0D27EC41">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. Assignment details will be provided at</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00940936">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>the Oral Case Presentation and TOC zoom sessions.</w:t>
-[...22 lines deleted...]
-              <w:t>Completion of Oral Presentation during scheduled CPCA Initial Visit in East Lansing on assigned date unless prior arrangements have been made with Dr. Pfotenhauer and Mr. Dunckel.</w:t>
+              <w:t xml:space="preserve">the Oral Case Presentation and TOC </w:t>
+            </w:r>
+            <w:r w:rsidR="00A05446" w:rsidRPr="00940936">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>sessions.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A05446" w:rsidRPr="003D43FD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Completion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D43FD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of Oral Presentation during scheduled CPCA </w:t>
+            </w:r>
+            <w:r w:rsidR="003D43FD" w:rsidRPr="003D43FD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Practice Session</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D43FD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in East Lansing on assigned date unless prior </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003D43FD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>arrangements have been made with Dr. Pfotenhauer and Mr. Dunckel.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="565633D7" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="440F957F" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
@@ -17978,121 +19484,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FE545E9" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="616"/>
               </w:tabs>
               <w:spacing w:before="114"/>
               <w:ind w:left="0" w:right="293"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29B7DF00" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="29B7DF00" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="28"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="76"/>
               </w:tabs>
               <w:spacing w:before="114"/>
               <w:ind w:left="76" w:right="293" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D27EC41">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Failure to attend the entire Oral Case Presentation and TOC zoom session</w:t>
             </w:r>
             <w:r w:rsidRPr="0D27EC41">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0D27EC41">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>and/or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DF2D74C" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="0DF2D74C" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="28"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="76"/>
               </w:tabs>
               <w:spacing w:before="118"/>
               <w:ind w:left="-90" w:right="271" w:hanging="14"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D27EC41">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Failure to complete assignments by due dates.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="383A3F59" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="383A3F59" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="28"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="76"/>
               </w:tabs>
               <w:spacing w:before="118"/>
               <w:ind w:left="76" w:right="271" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D27EC41">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Failure to complete Oral Presentation at the CPCA Initial Visit</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D9D10C6" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90"/>
               <w:rPr>
@@ -18147,136 +19653,156 @@
           <w:p w14:paraId="64F2F50B" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00FE3A2E" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57AF9DC2" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="57AF9DC2" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="56"/>
+                <w:numId w:val="52"/>
               </w:numPr>
               <w:spacing w:before="116"/>
               <w:ind w:left="166" w:right="75" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Mandatory attendance at assigned virtual MSUCOM Clerkship</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Orientation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0743F17F" w14:textId="36C65484" w:rsidR="00D25A94" w:rsidRPr="00FE3A2E" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="0743F17F" w14:textId="6BC40038" w:rsidR="00D25A94" w:rsidRPr="00FE3A2E" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="56"/>
+                <w:numId w:val="52"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:before="116"/>
               <w:ind w:left="166" w:right="399" w:hanging="346"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE3A2E">
-              <w:rPr>
+            <w:r w:rsidRPr="004B3EA6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">All Modules must be completed by </w:t>
             </w:r>
-            <w:r w:rsidR="00711516">
-              <w:rPr>
+            <w:r w:rsidR="00711516" w:rsidRPr="004B3EA6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>8am</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE3A2E">
-              <w:rPr>
+            <w:r w:rsidRPr="004B3EA6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the day prior to your assigned MSUCOM Orientation</w:t>
             </w:r>
             <w:r w:rsidR="0056689E">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="0056689E" w:rsidRPr="486ACFA9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All modules must be viewed in their entirety</w:t>
             </w:r>
             <w:r w:rsidR="0056689E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at 1x speed.  Students record must </w:t>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="0056689E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="0056689E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>be in compliance with</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="0056689E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54945CB1" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
@@ -18305,501 +19831,640 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67B753D7" w14:textId="2ADDB521" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="67B753D7" w14:textId="2ADDB521" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="76"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="240"/>
               <w:ind w:left="-90" w:right="299" w:hanging="14"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7B2D3F6E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to attend </w:t>
             </w:r>
             <w:r w:rsidRPr="7B2D3F6E">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">entire </w:t>
             </w:r>
             <w:r w:rsidRPr="7B2D3F6E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">assigned </w:t>
             </w:r>
             <w:r w:rsidR="00241C69" w:rsidRPr="7B2D3F6E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>session.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F184501" w14:textId="36116EF8" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="7F184501" w14:textId="36116EF8" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="76"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="76" w:right="299" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7B2D3F6E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete the modules by the required </w:t>
             </w:r>
             <w:r w:rsidR="00241C69" w:rsidRPr="7B2D3F6E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>date.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="611C38C3" w14:textId="56E2ED74" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="611C38C3" w14:textId="56E2ED74" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="76"/>
               </w:tabs>
               <w:spacing w:before="0"/>
               <w:ind w:left="76" w:right="299" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7B2D3F6E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to view modules in their </w:t>
             </w:r>
             <w:r w:rsidR="00241C69" w:rsidRPr="7B2D3F6E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>entirety.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12BA855B" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D25A94" w:rsidRPr="00C40B5D" w14:paraId="1C84D273" w14:textId="77777777" w:rsidTr="00BA6FF0">
         <w:trPr>
           <w:trHeight w:val="1299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02B20692" w14:textId="71A52245" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="02B20692" w14:textId="71A52245" w:rsidR="00D25A94" w:rsidRPr="002C4721" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="-15"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007740A9">
+            <w:r w:rsidRPr="002C4721">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Medtrics</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Evaluation System – </w:t>
+              <w:t xml:space="preserve">Medtrics Evaluation System – </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02B2C930" w14:textId="11FE357B" w:rsidR="00D25A94" w:rsidRDefault="002C2791" w:rsidP="00C2080C">
+          <w:p w14:paraId="02B2C930" w14:textId="38AE5FC1" w:rsidR="00D25A94" w:rsidRPr="002C4721" w:rsidRDefault="004B3EA6" w:rsidP="004B3EA6">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="75"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002C4721">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attend your </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> training, which takes place with Oral Presentation/TOC training.</w:t>
+              <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FDCE81F" w14:textId="60567178" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="69DA6A60" w14:textId="6ECB8A3A" w:rsidR="002C4721" w:rsidRPr="002C4721" w:rsidRDefault="002C4721" w:rsidP="00033E46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="56"/>
+                <w:numId w:val="52"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:left="270" w:right="380" w:hanging="270"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All Modules must be completed by 11:59pm on July 31, 2026. All modules must be viewed in their entirety at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15" w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>be in compliance with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FDCE81F" w14:textId="7F0A740F" w:rsidR="00D25A94" w:rsidRPr="002C4721" w:rsidRDefault="002C4721" w:rsidP="00033E46">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="52"/>
               </w:numPr>
               <w:spacing w:before="116"/>
-              <w:ind w:left="166" w:right="75" w:hanging="270"/>
+              <w:ind w:left="270" w:right="75" w:hanging="270"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="048D9B18">
-[...11 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students must submit </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> their assignments to the appropriate dropboxes by the July 31, </w:t>
+            </w:r>
+            <w:r w:rsidR="00747DD6" w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2026,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deadline and receive a minimum of 80% on their Medtrics Module Quiz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78C1A1C7" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="78C1A1C7" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="002C4721" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002C4721">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Not Applicable in </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37685484" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="37685484" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="0023743C" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002C4721">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="387F244B" w14:textId="6F4BF4DD" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="4668D8F8" w14:textId="63321346" w:rsidR="002C4721" w:rsidRPr="002C4721" w:rsidRDefault="002C4721" w:rsidP="002C4721">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:before="114"/>
+              <w:ind w:left="76" w:right="380" w:hanging="180"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Failure to watch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all Modules by 11:59pm on July 31, 2026. All modules must be viewed in their entirety at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15" w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>be in compliance with</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00A03102" w14:textId="15D880BE" w:rsidR="00D25A94" w:rsidRPr="002C4721" w:rsidRDefault="002C4721" w:rsidP="002C4721">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="76"/>
               </w:tabs>
               <w:spacing w:before="0" w:after="240"/>
               <w:ind w:left="76" w:right="299" w:hanging="180"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to submit </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> their assignments to the appropriate dropboxes by the July 31, </w:t>
+            </w:r>
+            <w:r w:rsidR="00747DD6" w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2026,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4721">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> deadline and receive a minimum of 80% on their Medtrics Module Quiz.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4721">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Failure to attend assigned training</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D25A94" w14:paraId="0F6357F2" w14:textId="77777777" w:rsidTr="00BA6FF0">
         <w:trPr>
           <w:trHeight w:val="1299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E8A4C83" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="2E8A4C83" w14:textId="7450CDB5" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D27EC41">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPCA Initial Visit </w:t>
+              <w:t xml:space="preserve">CPCA </w:t>
+            </w:r>
+            <w:r w:rsidR="003D43FD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Practice Session</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0D27EC41">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0AA60E8E" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0D27EC41">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>In-person attendance at the Learning and Assessment Center in East Lansing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F8907F6" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="67032432" w14:textId="67CC211B" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="166" w:hanging="270"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7B2D3F6E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Mandatory attendance at assigned virtual MSUCOM CPCA Preparation Discussion</w:t>
-[...15 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Mandatory completion of CPCA </w:t>
+            </w:r>
+            <w:r w:rsidR="003D43FD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Practice Sessions </w:t>
+            </w:r>
             <w:r w:rsidRPr="7B2D3F6E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Mandatory completion of CPCA Initial Visit on assigned date in East Lansing unless prior arrangements of a different date are made with Dr. Pfotenhauer and Mr. Dunckel</w:t>
+              <w:t>on assigned date in East Lansing unless prior arrangements of a different date are made with Dr. Pfotenhauer and Mr. Dunckel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E9080B8" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -18814,93 +20479,84 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA125CD" w14:textId="3ED701AA" w:rsidR="00C95924" w:rsidRPr="00C95924" w:rsidRDefault="00C95924" w:rsidP="006E3125">
+          <w:p w14:paraId="09C1057F" w14:textId="7D0ACEA6" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="36"/>
+                <w:numId w:val="32"/>
               </w:numPr>
               <w:ind w:left="76" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...21 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7B2D3F6E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Failure to complete the CPCA Initial Visit.</w:t>
+              <w:t xml:space="preserve">Failure to complete the CPCA </w:t>
+            </w:r>
+            <w:r w:rsidR="003D43FD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Practice Session</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7B2D3F6E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CFC8ABD" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D25A94" w:rsidRPr="00C40B5D" w14:paraId="3E749D64" w14:textId="77777777" w:rsidTr="00BA6FF0">
         <w:trPr>
           <w:trHeight w:val="1299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A8DC752" w14:textId="4FABD8AF" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="008E5637" w:rsidP="00C2080C">
             <w:pPr>
@@ -18938,280 +20594,268 @@
           <w:p w14:paraId="2C24A09B" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00BC67B6" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC67B6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1432320D" w14:textId="32A84451" w:rsidR="00D25A94" w:rsidRPr="00BC67B6" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="1432320D" w14:textId="32A84451" w:rsidR="00D25A94" w:rsidRPr="00BC67B6" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="36"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="312"/>
               </w:tabs>
               <w:spacing w:before="114"/>
               <w:ind w:left="166" w:right="380"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E7AD1D0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Clerkship </w:t>
             </w:r>
             <w:r w:rsidR="008E5637">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Policy/Procedure </w:t>
             </w:r>
             <w:r w:rsidR="00147959">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Attestation </w:t>
             </w:r>
             <w:r w:rsidRPr="0E7AD1D0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statement signed/uploaded to D2L </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> titled “</w:t>
+              <w:t>Statement signed/uploaded to D2L dropbox titled “</w:t>
             </w:r>
             <w:r w:rsidRPr="0E7AD1D0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">OST 601 -Student Attestation Dropbox” </w:t>
             </w:r>
-            <w:r w:rsidRPr="0E7AD1D0">
-              <w:rPr>
+            <w:r w:rsidRPr="0023743C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">by </w:t>
             </w:r>
-            <w:r w:rsidR="00975D4E">
-              <w:rPr>
+            <w:r w:rsidR="00975D4E" w:rsidRPr="0023743C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8am</w:t>
             </w:r>
-            <w:r w:rsidRPr="0E7AD1D0">
-              <w:rPr>
+            <w:r w:rsidRPr="0023743C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> on</w:t>
             </w:r>
-            <w:r w:rsidRPr="0E7AD1D0">
-              <w:rPr>
+            <w:r w:rsidRPr="0023743C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="-22"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="0E7AD1D0">
-[...4 lines deleted...]
-              <w:t>the day prior to your assigned MSUCOM Orientation</w:t>
+            <w:r w:rsidRPr="0023743C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the day prior to your assigned MSUCOM </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0023743C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Orientation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64B6EB19" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Not Applicable in </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5865F7C5" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1393"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5ADF2AAA" w14:textId="03AB44F6" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="5ADF2AAA" w14:textId="6FA16381" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E7AD1D0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to </w:t>
             </w:r>
             <w:r w:rsidR="00147959">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">complete and upload your </w:t>
             </w:r>
             <w:r w:rsidR="00BF7E0C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Clerkship Policy and Procedure Attestation </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...23 lines deleted...]
-                <w:spacing w:val="-3"/>
+            <w:r w:rsidR="003D43FD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Statement </w:t>
+            </w:r>
+            <w:r w:rsidR="003D43FD" w:rsidRPr="0E7AD1D0">
+              <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>by</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0E7AD1D0">
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00975D4E">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>8am</w:t>
             </w:r>
             <w:r w:rsidRPr="0E7AD1D0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the </w:t>
             </w:r>
             <w:r w:rsidRPr="0E7AD1D0">
               <w:rPr>
                 <w:spacing w:val="-7"/>
@@ -19234,170 +20878,179 @@
         <w:trPr>
           <w:trHeight w:val="1299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AC6D2CE" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Point of Care Resources Module</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5891FBA1" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00BC67B6" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="736F44AC" w14:textId="5080F074" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="736F44AC" w14:textId="75E41469" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E7AD1D0">
-              <w:rPr>
+            <w:r w:rsidRPr="0022168B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All Modules must be completed by 11</w:t>
             </w:r>
-            <w:r w:rsidR="00975D4E">
-              <w:rPr>
+            <w:r w:rsidR="00975D4E" w:rsidRPr="0022168B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:59</w:t>
             </w:r>
-            <w:r w:rsidRPr="0E7AD1D0">
-[...28 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="0022168B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pm on </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00377EE8" w:rsidRPr="0022168B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00377EE8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005B51A6" w:rsidRPr="486ACFA9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All modules must be viewed in their entirety</w:t>
             </w:r>
             <w:r w:rsidR="005B51A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at 1x speed.  Students record must </w:t>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="005B51A6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="005B51A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>be in compliance with</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="005B51A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EAA7DFD" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
@@ -19426,93 +21079,93 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="75"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23AFE420" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="23AFE420" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete </w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>modules by the required date.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DCF53DA" w14:textId="51FDF1D4" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="2DCF53DA" w14:textId="51FDF1D4" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="40"/>
+                <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E7AD1D0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to view modules in their </w:t>
             </w:r>
             <w:r w:rsidR="00241C69" w:rsidRPr="0E7AD1D0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>entirety.</w:t>
             </w:r>
@@ -19550,51 +21203,51 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="138F069E" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70FD9923" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005E704F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Physician Wellness Module</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BE8C754" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C33C5D8" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
@@ -19611,142 +21264,152 @@
           </w:p>
           <w:p w14:paraId="2939D1A0" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00BC67B6" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110B8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2BBF04" w14:textId="0C3B1BCE" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="2A2BBF04" w14:textId="14A6A666" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="57"/>
+                <w:numId w:val="53"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="0" w:hanging="270"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="048D9B18">
-              <w:rPr>
+            <w:r w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">All Modules must be completed by </w:t>
             </w:r>
-            <w:r w:rsidR="00975D4E" w:rsidRPr="0E7AD1D0">
-[...39 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00975D4E" w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:59pm on </w:t>
+            </w:r>
+            <w:r w:rsidR="00A05446" w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 3</w:t>
+            </w:r>
+            <w:r w:rsidR="00B64A81" w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A05446" w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, 2026</w:t>
             </w:r>
             <w:r w:rsidR="00377EE8" w:rsidRPr="0E7AD1D0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00377EE8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005B51A6" w:rsidRPr="486ACFA9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All modules must be viewed in their entirety</w:t>
             </w:r>
             <w:r w:rsidR="005B51A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at 1x speed.  Students record must </w:t>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="005B51A6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="005B51A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>be in compliance with</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="005B51A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B4BD8C3" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
@@ -19796,108 +21459,108 @@
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="219DD33B" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00DE4976" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0" w:hanging="14"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EBD39A1" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00FE3452" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C589BFE" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="7C589BFE" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="0" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete </w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>modules</w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>by the required date.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E655C8D" w14:textId="45E7538E" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="6E655C8D" w14:textId="45E7538E" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="0" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to view modules in their </w:t>
             </w:r>
             <w:r w:rsidR="00241C69" w:rsidRPr="564B508B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>entirety.</w:t>
             </w:r>
@@ -19987,142 +21650,134 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110B8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20B27E31" w14:textId="70580D4D" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="20B27E31" w14:textId="367025B0" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="57"/>
+                <w:numId w:val="53"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="0" w:hanging="270"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="048D9B18">
-              <w:rPr>
+            <w:r w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">All Modules must be completed by </w:t>
             </w:r>
+            <w:r w:rsidR="00975D4E" w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:59pm on </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1" w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
             <w:r w:rsidR="00975D4E" w:rsidRPr="0E7AD1D0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...40 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="005B51A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005B51A6" w:rsidRPr="486ACFA9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All modules must be viewed in their entirety</w:t>
             </w:r>
             <w:r w:rsidR="005B51A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at 1x speed.  Students record must </w:t>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="005B51A6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="005B51A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>be in compliance with</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="005B51A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A9FE9A0" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
@@ -20172,108 +21827,108 @@
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="212EB72A" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00DE4976" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0" w:hanging="14"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18357BC2" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00FE3452" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="56D98F7A" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="56D98F7A" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="0" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete </w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>modules</w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>by the required date.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73621887" w14:textId="56CDDA17" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="73621887" w14:textId="56CDDA17" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="0" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to view modules in their </w:t>
             </w:r>
             <w:r w:rsidR="00241C69" w:rsidRPr="564B508B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>entirety.</w:t>
             </w:r>
@@ -20384,142 +22039,134 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110B8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42CE5FC1" w14:textId="01434661" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="42CE5FC1" w14:textId="706C3862" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="57"/>
+                <w:numId w:val="53"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="0" w:hanging="270"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="048D9B18">
-              <w:rPr>
+            <w:r w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">All Modules must be completed by </w:t>
             </w:r>
+            <w:r w:rsidR="00975D4E" w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:59pm on </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1" w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
             <w:r w:rsidR="00975D4E" w:rsidRPr="0E7AD1D0">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>11</w:t>
-[...40 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="005B51A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005B51A6" w:rsidRPr="486ACFA9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>All modules must be viewed in their entirety</w:t>
             </w:r>
             <w:r w:rsidR="005B51A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> at 1x speed.  Students record must </w:t>
+              <w:t xml:space="preserve"> at 1x speed</w:t>
+            </w:r>
+            <w:r w:rsidR="00852F15">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="005B51A6">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Students record must </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="005B51A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>be in compliance with</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="005B51A6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="023C4283" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
@@ -20569,108 +22216,108 @@
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F6A65DC" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00DE4976" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0" w:hanging="14"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6FD26DEE" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00FE3452" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76D02876" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="76D02876" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="0" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete </w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>modules</w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>by the required date.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AAD3160" w14:textId="744AB035" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="2AAD3160" w14:textId="744AB035" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="0" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to view modules in their </w:t>
             </w:r>
             <w:r w:rsidR="00241C69" w:rsidRPr="564B508B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>entirety.</w:t>
             </w:r>
@@ -20771,117 +22418,115 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00110B8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="462D5D1D" w14:textId="75C523A9" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="462D5D1D" w14:textId="0A01BB28" w:rsidR="00D25A94" w:rsidRPr="009D494B" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="57"/>
+                <w:numId w:val="53"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="0" w:hanging="270"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E7AD1D0">
-[...49 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All Modules and </w:t>
+            </w:r>
+            <w:r w:rsidR="00A05446" w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>assignments</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must be completed by </w:t>
+            </w:r>
+            <w:r w:rsidR="00975D4E" w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:59pm on </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1" w:rsidRPr="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="009D494B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5559F741" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="-15"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -20919,486 +22564,452 @@
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03900B44" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00DE4976" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0" w:hanging="14"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="480CE979" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00FE3452" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3265A285" w14:textId="7D096A03" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="3265A285" w14:textId="7D096A03" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="0" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Failure to complete the modules and assignment by the required </w:t>
+              <w:t xml:space="preserve">Failure to complete the modules and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>assignment</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="564B508B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the required </w:t>
             </w:r>
             <w:r w:rsidR="00241C69" w:rsidRPr="564B508B">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>date.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0018A0D0" w14:textId="73F26B5B" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="0018A0D0" w14:textId="73F26B5B" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="54"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="0" w:hanging="180"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="564B508B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to view modules in their </w:t>
             </w:r>
             <w:r w:rsidR="00241C69" w:rsidRPr="564B508B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>entirety.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BDDEC88" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D25A94" w:rsidRPr="00C40B5D" w14:paraId="68623CA3" w14:textId="77777777" w:rsidTr="00BA6FF0">
         <w:trPr>
           <w:trHeight w:val="1299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60F2105E" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="60F2105E" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="006638F9" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="416ACD2D" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="416ACD2D" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="006638F9" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="394E07D2" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="394E07D2" w14:textId="1618BE92" w:rsidR="00D25A94" w:rsidRPr="006638F9" w:rsidRDefault="002D7D06" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006638F9">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>COVID-19 Module</w:t>
+              <w:t>Navigating Research Opportuni</w:t>
+            </w:r>
+            <w:r w:rsidR="006638F9" w:rsidRPr="006638F9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ties During Clerkship</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="018EE047" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="018EE047" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="006638F9" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="613EC73A" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="613EC73A" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="006638F9" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="406DE831" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="406DE831" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="006638F9" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00110B8C">
+            <w:r w:rsidRPr="006638F9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45AA3F5A" w14:textId="3D58C61E" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="11E01AD7" w14:textId="77777777" w:rsidR="006638F9" w:rsidRPr="006638F9" w:rsidRDefault="006638F9" w:rsidP="00033E46">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="53"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:left="270" w:right="380" w:hanging="270"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006638F9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>All Modules and assignments must be completed by 11:59pm on July 31, 2026.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45AA3F5A" w14:textId="5D726107" w:rsidR="00D25A94" w:rsidRPr="006638F9" w:rsidRDefault="006638F9" w:rsidP="00033E46">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="57"/>
+                <w:numId w:val="53"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="166" w:right="0" w:hanging="270"/>
+              <w:ind w:left="270" w:right="0" w:hanging="270"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0E7AD1D0">
-[...90 lines deleted...]
-              <w:t xml:space="preserve"> the time posted next to Modules/Videos title.</w:t>
+            <w:r w:rsidRPr="006638F9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Students must submit the Qualtrics Research Questionnaire by July 31, 2026.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F4D2BE6" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="2F4D2BE6" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="006638F9" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="-15"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006638F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Not Applicable in </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E99E5FB" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="3E99E5FB" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="006638F9" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="-15"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006638F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31189657" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00DE4976" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="6171D76C" w14:textId="77777777" w:rsidR="006638F9" w:rsidRDefault="006638F9" w:rsidP="006638F9">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="76"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:left="76" w:right="385" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to complete the modules and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>assignment</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by the required date.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="174C5E60" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00FE3452" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="676247F6" w14:textId="1774146D" w:rsidR="006638F9" w:rsidRDefault="006638F9" w:rsidP="006638F9">
             <w:pPr>
-              <w:pStyle w:val="BodyText"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="76"/>
+              </w:tabs>
+              <w:spacing w:before="130" w:line="206" w:lineRule="exact"/>
+              <w:ind w:right="385" w:hanging="552"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to view modules in their </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF2021" w:rsidRPr="0E7AD1D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>entirety.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="67CD4963" w14:textId="6E545A91" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="18895A84" w14:textId="406FA0A1" w:rsidR="00D25A94" w:rsidRPr="006638F9" w:rsidRDefault="006638F9" w:rsidP="006638F9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="35"/>
               </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="76"/>
+              </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="0" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="564B508B">
-[...55 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Failure to complete the Qualtrics Research Questionnaire by July 31, 2026.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D25A94" w:rsidRPr="00C40B5D" w14:paraId="4DAE39DB" w14:textId="77777777" w:rsidTr="00BA6FF0">
         <w:trPr>
           <w:trHeight w:val="1299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2209" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BBD2C62" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="435C660C" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00CC6A27" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
@@ -21440,61 +23051,61 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Base Hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5177D9D9" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00DE4976" w:rsidRDefault="00D25A94" w:rsidP="006E3125">
+          <w:p w14:paraId="5177D9D9" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRPr="00DE4976" w:rsidRDefault="00D25A94" w:rsidP="00033E46">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="43"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
-              <w:ind w:left="166" w:right="225"/>
+              <w:ind w:left="274" w:right="225"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Mandatory attendance at your base hospital onboarding.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DED3757" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="-15"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -21626,128 +23237,206 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Authorization to Display Student Directory Information Qualtrics Survey</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="093FE3E4" w14:textId="77777777" w:rsidR="00E767D5" w:rsidRDefault="00E767D5" w:rsidP="00E767D5">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63AA6C15" w14:textId="449452F9" w:rsidR="00052430" w:rsidRDefault="00052430" w:rsidP="00E767D5">
+          <w:p w14:paraId="63AA6C15" w14:textId="42061FDE" w:rsidR="00052430" w:rsidRPr="006505AD" w:rsidRDefault="00052430" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="-90" w:right="0"/>
-              <w:rPr>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Complete the Qualtrics Survey by July 27, 2025.</w:t>
+            <w:r w:rsidRPr="006505AD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete the Qualtrics Survey by July </w:t>
+            </w:r>
+            <w:r w:rsidR="006505AD" w:rsidRPr="006505AD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>31, 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006505AD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3716" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0157DE" w14:textId="3D6811DC" w:rsidR="00052430" w:rsidRDefault="00052430" w:rsidP="00052430">
+          <w:p w14:paraId="1C0157DE" w14:textId="1B3E8585" w:rsidR="00052430" w:rsidRPr="009837A8" w:rsidRDefault="00052430" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="47"/>
+                <w:numId w:val="43"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="314"/>
               </w:tabs>
-              <w:ind w:left="166" w:right="225"/>
-              <w:rPr>
+              <w:ind w:left="331" w:right="225" w:hanging="270"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Complete the Qualtrics Survey by July 27, 2025.</w:t>
+            <w:r w:rsidRPr="009837A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete the Qualtrics Survey by </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1" w:rsidRPr="009837A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009837A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29BB77A9" w14:textId="77777777" w:rsidR="00E767D5" w:rsidRDefault="00E767D5" w:rsidP="006F4B9C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="-15"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A94AB3F" w14:textId="1B5BBF02" w:rsidR="00052430" w:rsidRPr="006F4B9C" w:rsidRDefault="006F4B9C" w:rsidP="006F4B9C">
+          <w:p w14:paraId="7A94AB3F" w14:textId="7BC3AE42" w:rsidR="00052430" w:rsidRPr="006F4B9C" w:rsidRDefault="006F4B9C" w:rsidP="006F4B9C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="-15"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4B9C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Student grade will remain an ET until this survey is completed.</w:t>
+              <w:t xml:space="preserve">Student </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="006F4B9C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>grade</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006F4B9C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will remain an </w:t>
+            </w:r>
+            <w:r w:rsidR="005E704F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NGR </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006F4B9C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>until this survey is completed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11899268" w14:textId="77777777" w:rsidR="00052430" w:rsidRDefault="00052430" w:rsidP="00052430">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E175915" w14:textId="77777777" w:rsidR="006F4B9C" w:rsidRDefault="006F4B9C" w:rsidP="00052430">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -21757,50 +23446,268 @@
           </w:p>
           <w:p w14:paraId="347A9AA8" w14:textId="1315C0DB" w:rsidR="006F4B9C" w:rsidRPr="006F4B9C" w:rsidRDefault="00E767D5" w:rsidP="00052430">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="006F4B9C" w:rsidRPr="006F4B9C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not applicable for this assignment.</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D43FD" w:rsidRPr="00C40B5D" w14:paraId="71525411" w14:textId="77777777" w:rsidTr="00BA6FF0">
+        <w:trPr>
+          <w:trHeight w:val="1299"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2209" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18303E9B" w14:textId="573C9882" w:rsidR="003D43FD" w:rsidRDefault="003D43FD" w:rsidP="003D43FD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-90"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ACLS/BLS Training and Pre-work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDE8313" w14:textId="28147353" w:rsidR="003D43FD" w:rsidRDefault="00A05446" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Upload their certificate of completion to the OST 601 ACLS/BLS Dropbox</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3716" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65215B24" w14:textId="77777777" w:rsidR="003D43FD" w:rsidRDefault="003D43FD" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Students must complete their ACLS/BLS pre-work and upload their certificate of completion to the OST 601 ACLS/BLS Dropbox by 8am on the day prior to their ACLS/BLS training date.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C571D4F" w14:textId="16277C6E" w:rsidR="003D43FD" w:rsidRPr="009837A8" w:rsidRDefault="003D43FD" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="314"/>
+              </w:tabs>
+              <w:ind w:left="331" w:right="225" w:hanging="270"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009837A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attend your scheduled ACLS/BLS training or submit proof of completion of your ACLS/BLS training to the ESSR office by </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1" w:rsidRPr="009837A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009837A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13021AEF" w14:textId="77777777" w:rsidR="003D43FD" w:rsidRDefault="003D43FD" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="312"/>
+              </w:tabs>
+              <w:spacing w:before="114"/>
+              <w:ind w:right="380"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Failure to complete their ACLS/BLS pre-work and upload their certificate of completion to the OST 601 ACLS/BLS Dropbox by 8am on the day prior to their ACLS/BLS training date.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="250C3C63" w14:textId="586C32CD" w:rsidR="003D43FD" w:rsidRDefault="003D43FD" w:rsidP="002C3034">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="-15"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Failure to attend your scheduled ACLS/BLS training or submit proof of completion of your ACLS/BLS training to the ESSR office by </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61756FE3" w14:textId="77777777" w:rsidR="003D43FD" w:rsidRDefault="003D43FD" w:rsidP="003D43FD">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-90" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D25A94" w:rsidRPr="00C40B5D" w14:paraId="339E231A" w14:textId="77777777" w:rsidTr="00BA6FF0">
         <w:trPr>
           <w:trHeight w:val="1299"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2209" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FEE72FB" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F11B80">
               <w:rPr>
                 <w:b/>
@@ -21858,154 +23765,168 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6F247FE0" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="664AAF7B" w14:textId="0C78771C" w:rsidR="00D25A94" w:rsidRDefault="6BB87617" w:rsidP="006E3125">
+          <w:p w14:paraId="664AAF7B" w14:textId="0C7C05FD" w:rsidR="00D25A94" w:rsidRPr="009837A8" w:rsidRDefault="6BB87617" w:rsidP="002C3034">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="58"/>
+                <w:numId w:val="54"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="526"/>
               </w:tabs>
               <w:ind w:left="166" w:right="75" w:hanging="270"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="048D9B18">
-              <w:rPr>
+            <w:r w:rsidRPr="009837A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Students complete</w:t>
             </w:r>
-            <w:r w:rsidR="00D25A94" w:rsidRPr="048D9B18">
-              <w:rPr>
+            <w:r w:rsidR="00D25A94" w:rsidRPr="009837A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> by </w:t>
             </w:r>
-            <w:r w:rsidR="00975D4E" w:rsidRPr="0E7AD1D0">
-[...42 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidR="00975D4E" w:rsidRPr="009837A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11:59pm on </w:t>
+            </w:r>
+            <w:r w:rsidR="00D202B1" w:rsidRPr="009837A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 31, 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00975D4E" w:rsidRPr="009837A8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3AEC4E" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
+          <w:p w14:paraId="5A3AEC4E" w14:textId="67E941D0" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="166" w:right="-15"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Student grade will remain an ET until the student evaluation of the course is completed</w:t>
+              <w:t xml:space="preserve">Student </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>grade</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will remain an </w:t>
+            </w:r>
+            <w:r w:rsidR="005E704F">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> until the student evaluation of the course is completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4953" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21885862" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:hanging="14"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="06B37E99" w14:textId="77777777" w:rsidR="00D25A94" w:rsidRDefault="00D25A94" w:rsidP="00C2080C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-90" w:hanging="14"/>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -22019,176 +23940,225 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="76" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F4B9C">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Not applicable for this assignment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="464EE745" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00FE0BD6">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="00BA6FF0">
-      <w:headerReference w:type="first" r:id="rId35"/>
+      <w:headerReference w:type="first" r:id="rId37"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B8B551A" w14:textId="77777777" w:rsidR="00795F0B" w:rsidRDefault="00795F0B" w:rsidP="00E756E0">
+    <w:p w14:paraId="0161761E" w14:textId="77777777" w:rsidR="00610EA1" w:rsidRDefault="00610EA1" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05F2DF17" w14:textId="77777777" w:rsidR="00795F0B" w:rsidRDefault="00795F0B" w:rsidP="00E756E0">
+    <w:p w14:paraId="0F421D62" w14:textId="77777777" w:rsidR="00610EA1" w:rsidRDefault="00610EA1" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3337E9E5" w14:textId="77777777" w:rsidR="00795F0B" w:rsidRDefault="00795F0B">
+    <w:p w14:paraId="7186A2B1" w14:textId="77777777" w:rsidR="00610EA1" w:rsidRDefault="00610EA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6F7FD8C6" w14:textId="4A11100D" w:rsidR="00860F12" w:rsidRDefault="00860F12">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1162344511"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="211E9413" w14:textId="6FF84609" w:rsidR="0083499D" w:rsidRDefault="0083499D">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="right"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="34725473" w14:textId="09B5B34B" w:rsidR="00996F39" w:rsidRDefault="002C1ABE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t>Reviewed and Approved 6/29/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
@@ -22209,91 +24179,94 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62A0338B" w14:textId="77777777" w:rsidR="00795F0B" w:rsidRDefault="00795F0B" w:rsidP="00E756E0">
+    <w:p w14:paraId="58620B28" w14:textId="77777777" w:rsidR="00610EA1" w:rsidRDefault="00610EA1" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DADAB5B" w14:textId="77777777" w:rsidR="00795F0B" w:rsidRDefault="00795F0B" w:rsidP="00E756E0">
+    <w:p w14:paraId="39370805" w14:textId="77777777" w:rsidR="00610EA1" w:rsidRDefault="00610EA1" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1D7A0517" w14:textId="77777777" w:rsidR="00795F0B" w:rsidRDefault="00795F0B">
+    <w:p w14:paraId="79097A47" w14:textId="77777777" w:rsidR="00610EA1" w:rsidRDefault="00610EA1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3336799C" w14:textId="77E00F1B" w:rsidR="004A166C" w:rsidRDefault="00992E35">
+  <w:p w14:paraId="4F875B22" w14:textId="044515F7" w:rsidR="00014EDE" w:rsidRDefault="003F4A01" w:rsidP="003F4A01">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:r>
+      <w:t>OST 601 Transitions: Classroom to Bedside</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3336799C" w14:textId="42BFB4C9" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...4 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="685AB554" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
@@ -22349,54 +24322,54 @@
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="aAS2J1SOXTx1+4" int2:id="0veuaiuq">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="CCdDB6R3IQFXhW" int2:id="P1fGVmSx">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="eMmI7azLzcQQPK" int2:id="QRJgx7bR">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="B4kqG4CP0lq864" int2:id="tecYnw9Q">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:bookmark int2:bookmarkName="_Int_xvPUA6oW" int2:invalidationBookmarkName="" int2:hashCode="XLpTDkzgmpwU+M" int2:id="An3tAVHS">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
-    <int2:bookmark int2:bookmarkName="_Int_x2i8pb3X" int2:invalidationBookmarkName="" int2:hashCode="6JHjcJ+0i6eODg" int2:id="Vr3SsqoZ">
+    <int2:bookmark int2:bookmarkName="_Int_0foeyJSC" int2:invalidationBookmarkName="" int2:hashCode="2z1AWxBnWZjAMC" int2:id="LvsT23p8">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
-    <int2:bookmark int2:bookmarkName="_Int_0foeyJSC" int2:invalidationBookmarkName="" int2:hashCode="2z1AWxBnWZjAMC" int2:id="LvsT23p8">
+    <int2:bookmark int2:bookmarkName="_Int_x2i8pb3X" int2:invalidationBookmarkName="" int2:hashCode="6JHjcJ+0i6eODg" int2:id="Vr3SsqoZ">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:bookmark>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00340A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB20D582"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
@@ -22479,51 +24452,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03C65FAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7AD01E78"/>
+    <w:tmpl w:val="6C6254F0"/>
     <w:lvl w:ilvl="0" w:tplc="64D0FC50">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="448" w:hanging="334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5694E75E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="649" w:hanging="334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
@@ -23225,136 +25198,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18AB0D64"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="196C6BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED50AD9A"/>
     <w:lvl w:ilvl="0" w:tplc="8EE2DFD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -23397,50 +25284,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="180"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A334FAD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0BC2869E"/>
+    <w:lvl w:ilvl="0" w:tplc="D278D94A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8BE07AC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E42C08B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="BB94B0B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="12DA9810">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3B9C2872">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1C2AF15A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="90906D8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2272D02E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B4E3862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97088F48"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -24259,51 +26259,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2906" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="26B694C2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3276" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37087F54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3EA818BA"/>
+    <w:tmpl w:val="AA3C32E4"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="180"/>
@@ -24774,3651 +26774,4007 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CB230B8"/>
+    <w:nsid w:val="3B777CBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6C7EA0BE"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="63FAE3DE"/>
+    <w:lvl w:ilvl="0" w:tplc="AA32B462">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...947 lines deleted...]
-      <w:pPr>
         <w:ind w:left="1149" w:hanging="360"/>
-      </w:pPr>
-[...2532 lines deleted...]
-        <w:ind w:left="311" w:hanging="272"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:vertAlign w:val="baseline"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2E5A84BE">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6909" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CB230B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C7EA0BE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC60748"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40967FF2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2CD0B5F2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42CF4338"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="020A7F8E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="435C5090"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D90C14E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="759" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1479" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2199" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2919" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3639" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4359" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5079" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5799" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6519" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45261098"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35AE9C3C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="448" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E094227C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="689" w:hanging="272"/>
+        <w:ind w:left="649" w:hanging="334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="EDA2F034">
+    <w:lvl w:ilvl="2" w:tplc="5E846A86">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1059" w:hanging="272"/>
+        <w:ind w:left="859" w:hanging="334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7EE0DD18">
+    <w:lvl w:ilvl="3" w:tplc="1CDEF046">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1428" w:hanging="272"/>
+        <w:ind w:left="1069" w:hanging="334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="81483358">
+    <w:lvl w:ilvl="4" w:tplc="58F8A538">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1798" w:hanging="272"/>
+        <w:ind w:left="1278" w:hanging="334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="1A6ACBD8">
+    <w:lvl w:ilvl="5" w:tplc="E8F208B8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2167" w:hanging="272"/>
+        <w:ind w:left="1488" w:hanging="334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="A774AFC8">
+    <w:lvl w:ilvl="6" w:tplc="F8B26D2E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2537" w:hanging="272"/>
+        <w:ind w:left="1698" w:hanging="334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="377889AA">
+    <w:lvl w:ilvl="7" w:tplc="ED3219A4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2906" w:hanging="272"/>
+        <w:ind w:left="1907" w:hanging="334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="C7524A82">
+    <w:lvl w:ilvl="8" w:tplc="01E86044">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3276" w:hanging="272"/>
+        <w:ind w:left="2117" w:hanging="334"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47944823"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39F4AE2A"/>
+    <w:lvl w:ilvl="0" w:tplc="097638B6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F48A0950">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="631" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A960533E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="843" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D980B492">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1055" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BBC4ED3A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1266" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6560B116">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1478" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1BD41308">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1690" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7FB01EC2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1901" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="644AFCB2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2113" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49615E49"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD20D402"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AB7086E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64CC71E4"/>
+    <w:lvl w:ilvl="0" w:tplc="AA32B462">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="706" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1426" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B7E6AF7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7664CAC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6909" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E4B61B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="74764510"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="314" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DCDA2A9C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="689" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1B5024F4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1059" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="299CD0A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4232E958">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1798" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="67FCBE7C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2167" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="23FE3924">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2537" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="850A31A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2906" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8B441B14">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3276" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EDC16F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94C827D8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52D31EA2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21703FF2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="706" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1426" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55B9592C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7DE393C"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56DB639C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C5CECD0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="583A713E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72F6A9A2"/>
+    <w:lvl w:ilvl="0" w:tplc="5CE64382">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="448" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="597EC390">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="649" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0E88E820">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="859" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A536AB08">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F326A240">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1278" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E80A88D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1488" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="628C34D4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1698" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="170A386C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1907" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D402CD86">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2117" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="599B6661"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="19E8483A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="311" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EDB4D2CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="689" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="852E9A56">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1059" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4A307196">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E8360EB6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1798" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="98DCBA5E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2167" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5A7CAAFE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2537" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7F962D02">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2906" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="33327544">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3276" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CB0ABA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BB52BFCA"/>
+    <w:lvl w:ilvl="0" w:tplc="4D7625B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="22BCEAA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="089C8498">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4368418C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1BD89000">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D5F6C764">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DD302334">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F2322426">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="43B4E5BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D553D68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F1306588"/>
+    <w:lvl w:ilvl="0" w:tplc="A716734E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="448" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0470AD26">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="649" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="29B6835E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="859" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3FDEA6EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1508202E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1278" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F78C4206">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1488" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="493CFE20">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1698" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C38C4D9C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1907" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DC38F172">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2117" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E372E7E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="B1EAE4F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="94481C76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5CB4E238">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1BDE9E30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0FB28148">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="05F61696">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CF2EA3B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3AEA9334">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B4304058">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FC5532E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AA3C32E4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62BA53CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9B7C8992"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="653A208C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FAD6A9FA"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65AD61FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A00E1B2"/>
+    <w:lvl w:ilvl="0" w:tplc="11D2EF4E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="311" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="181EB3A4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="689" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="355678F0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1059" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2B024E16">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="275A2F9A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1798" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B73050DC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2167" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="889AE450">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2537" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="678000D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2906" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9EAE1D8C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3276" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65E9650C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A260CB08"/>
+    <w:lvl w:ilvl="0" w:tplc="A7BC8406">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="447" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4B7EA4F6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="649" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="13D8BCE8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="859" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="80C43F8C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="47B66CF6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1278" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="94307AD4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1488" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8E4697D4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1698" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="09F2D3DE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1907" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="82DA7AF4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2117" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="692B5188"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="761A3020"/>
+    <w:lvl w:ilvl="0" w:tplc="AA32B462">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="706" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1426" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69424CBC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24E8498E"/>
+    <w:lvl w:ilvl="0" w:tplc="295E655A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="447" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A03EEAAC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="649" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6B9E2658">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="859" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6420A72A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A3EE4942">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1278" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFDA0150">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1488" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CB5AB730">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1698" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4ECEBC00">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1907" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D4460AEA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2117" w:hanging="334"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A307028"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ED765294"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="734734AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BB4827B4"/>
+    <w:lvl w:ilvl="0" w:tplc="A5565FBA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73F53E0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A41E9510"/>
+    <w:lvl w:ilvl="0" w:tplc="AA32B462">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="706" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1426" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4306" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5026" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5746" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6466" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74621F7F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D0A283D6"/>
+    <w:lvl w:ilvl="0" w:tplc="164268C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74A5232C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BB447B2"/>
+    <w:lvl w:ilvl="0" w:tplc="FF7600B6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="311" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AF20FB2E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="541" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CDF4BBEE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="763" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="22C667B6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="985" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2E7E1844">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1206" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3684E140">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D9C85EB4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1650" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7BB44D1E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1871" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E9EC9C44">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2093" w:hanging="274"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74FD52EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E6404D6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76712247"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="645C94C0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BDF6EFE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A6A578C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CC57352"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70A61EBE"/>
+    <w:lvl w:ilvl="0" w:tplc="AA32B462">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="311" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2E5A84BE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="689" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EDA2F034">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1059" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7EE0DD18">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="81483358">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1798" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1A6ACBD8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2167" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A774AFC8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2537" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="377889AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2906" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C7524A82">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3276" w:hanging="272"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -28487,51 +30843,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E3D3E00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E91C5B2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28601,2470 +30957,2782 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="922878718">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="321932046">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1336226752">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1995331387">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="758915597">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1936747317">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="547493263">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="988247768">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="210305687">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2048723991">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1877042667">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1185680102">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1337272815">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="331642328">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1090541691">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="846751067">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="321932046">
+  <w:num w:numId="17" w16cid:durableId="164783788">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="458962662">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1309170736">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1694307269">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="242571527">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="894659703">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1889221573">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="764686401">
     <w:abstractNumId w:val="57"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="678583384">
+  <w:num w:numId="25" w16cid:durableId="1591811481">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1897280101">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="548879270">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1865557209">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1502163922">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2044936272">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="124197454">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1090615031">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="726952679">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="2005621149">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="565724385">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="712929560">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1336226752">
-    <w:abstractNumId w:val="57"/>
+  <w:num w:numId="37" w16cid:durableId="105466247">
+    <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1995331387">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="38" w16cid:durableId="313528405">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="758915597">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="39" w16cid:durableId="1144271833">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1936747317">
+  <w:num w:numId="40" w16cid:durableId="937493591">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="962537728">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="240678909">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1821191469">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1325863188">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1899121034">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1611814142">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="218564633">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1754623474">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="971640514">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1263805457">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="1384986572">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1537157405">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="635909750">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="469790415">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="413865365">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="56" w16cid:durableId="757793278">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="57" w16cid:durableId="1498033629">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="58" w16cid:durableId="24795011">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="59" w16cid:durableId="1175998748">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="60" w16cid:durableId="293567010">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="547493263">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="61" w16cid:durableId="444925195">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="988247768">
-[...8 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1877042667">
+  <w:num w:numId="62" w16cid:durableId="1704287036">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1185680102">
-[...14 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="846751067">
+  <w:num w:numId="63" w16cid:durableId="1916670330">
     <w:abstractNumId w:val="23"/>
-  </w:num>
-[...124 lines deleted...]
-    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="58"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001065"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
+    <w:rsid w:val="00014EDE"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
+    <w:rsid w:val="00025E82"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="00030269"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
+    <w:rsid w:val="000311AE"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="00032F0A"/>
     <w:rsid w:val="0003329F"/>
+    <w:rsid w:val="00033E46"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="0003570C"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00042618"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
+    <w:rsid w:val="000444AF"/>
     <w:rsid w:val="00044647"/>
+    <w:rsid w:val="00045A03"/>
     <w:rsid w:val="00047A50"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="00052430"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
+    <w:rsid w:val="00064746"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00074906"/>
+    <w:rsid w:val="00074C6F"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
+    <w:rsid w:val="0009067C"/>
     <w:rsid w:val="00090E68"/>
+    <w:rsid w:val="000921E0"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
+    <w:rsid w:val="00095B3E"/>
     <w:rsid w:val="000964F0"/>
+    <w:rsid w:val="00096B3F"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
+    <w:rsid w:val="000A143D"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6904"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7255"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
+    <w:rsid w:val="000B1BEC"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C2845"/>
     <w:rsid w:val="000C3C4D"/>
+    <w:rsid w:val="000C4995"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000C79A2"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D5FA1"/>
+    <w:rsid w:val="000D638C"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
+    <w:rsid w:val="000E0C6A"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E342E"/>
+    <w:rsid w:val="000E39AB"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
+    <w:rsid w:val="000E72DB"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3A17"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
+    <w:rsid w:val="000F5C23"/>
+    <w:rsid w:val="000F6DDC"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
+    <w:rsid w:val="001037AC"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
+    <w:rsid w:val="00103F17"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
+    <w:rsid w:val="00107F6D"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="00111278"/>
     <w:rsid w:val="001127DD"/>
+    <w:rsid w:val="00112C0C"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
+    <w:rsid w:val="00115BFE"/>
+    <w:rsid w:val="00116175"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="00125671"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="0013457C"/>
+    <w:rsid w:val="00136922"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="001422AA"/>
+    <w:rsid w:val="00143BC2"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
+    <w:rsid w:val="00146512"/>
     <w:rsid w:val="001467F3"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00147959"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="0015574F"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="00170169"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
+    <w:rsid w:val="00173E7F"/>
     <w:rsid w:val="001750CE"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
+    <w:rsid w:val="00184976"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195BFC"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B1F00"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
+    <w:rsid w:val="001C19BA"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
+    <w:rsid w:val="001E0A49"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
+    <w:rsid w:val="001E55D9"/>
     <w:rsid w:val="001E5B1F"/>
+    <w:rsid w:val="001E6636"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F74F1"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="002105CD"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
+    <w:rsid w:val="0021311E"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
+    <w:rsid w:val="0022168B"/>
     <w:rsid w:val="002237F5"/>
+    <w:rsid w:val="00224606"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
+    <w:rsid w:val="002319E1"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002346EC"/>
+    <w:rsid w:val="00234A98"/>
     <w:rsid w:val="0023611F"/>
+    <w:rsid w:val="00236510"/>
     <w:rsid w:val="00236690"/>
+    <w:rsid w:val="0023743C"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="00241C69"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
+    <w:rsid w:val="00245601"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
+    <w:rsid w:val="00250854"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002526F3"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="0025493F"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00260028"/>
     <w:rsid w:val="00261DB5"/>
+    <w:rsid w:val="00262183"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
+    <w:rsid w:val="00262982"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="00271055"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
+    <w:rsid w:val="00280F93"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
+    <w:rsid w:val="00291801"/>
+    <w:rsid w:val="00291A7C"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002931A0"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
+    <w:rsid w:val="002968BE"/>
     <w:rsid w:val="0029743A"/>
     <w:rsid w:val="00297546"/>
+    <w:rsid w:val="00297C05"/>
     <w:rsid w:val="00297D0A"/>
+    <w:rsid w:val="00297D44"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
+    <w:rsid w:val="002C1ABE"/>
     <w:rsid w:val="002C2791"/>
+    <w:rsid w:val="002C3034"/>
+    <w:rsid w:val="002C3FFC"/>
+    <w:rsid w:val="002C4721"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002C7DFC"/>
+    <w:rsid w:val="002D1FD9"/>
     <w:rsid w:val="002D3EAE"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D4C2C"/>
     <w:rsid w:val="002D75BF"/>
+    <w:rsid w:val="002D7D06"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002F0AC8"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
+    <w:rsid w:val="002F2956"/>
     <w:rsid w:val="002F2F49"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
+    <w:rsid w:val="00303DD3"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00312EE0"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
+    <w:rsid w:val="00320BE7"/>
     <w:rsid w:val="00321A37"/>
+    <w:rsid w:val="003227A9"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
+    <w:rsid w:val="003239D1"/>
     <w:rsid w:val="00324112"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
+    <w:rsid w:val="00331474"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
+    <w:rsid w:val="00353022"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
+    <w:rsid w:val="00354E53"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00376FBE"/>
     <w:rsid w:val="0037744E"/>
     <w:rsid w:val="00377EE8"/>
     <w:rsid w:val="00380DBF"/>
     <w:rsid w:val="00384DBE"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="0038527A"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="0039119E"/>
     <w:rsid w:val="003915E0"/>
+    <w:rsid w:val="00392CE0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
+    <w:rsid w:val="00393F6E"/>
     <w:rsid w:val="00395D3E"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
+    <w:rsid w:val="003963BA"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
+    <w:rsid w:val="003A4DFA"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
+    <w:rsid w:val="003C0527"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003C6333"/>
     <w:rsid w:val="003D030A"/>
+    <w:rsid w:val="003D05FE"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
+    <w:rsid w:val="003D43FD"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
+    <w:rsid w:val="003D7433"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E1244"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
+    <w:rsid w:val="003E4297"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
+    <w:rsid w:val="003E75BF"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
+    <w:rsid w:val="003F4A01"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
+    <w:rsid w:val="0040137A"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
+    <w:rsid w:val="00403863"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
+    <w:rsid w:val="00410EDF"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
+    <w:rsid w:val="00412762"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
+    <w:rsid w:val="0041460B"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
+    <w:rsid w:val="00431D04"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
+    <w:rsid w:val="004377A1"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444996"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="004518AA"/>
     <w:rsid w:val="00452A6E"/>
+    <w:rsid w:val="00452D6E"/>
     <w:rsid w:val="004540A0"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455448"/>
     <w:rsid w:val="0045551E"/>
     <w:rsid w:val="00455AB7"/>
+    <w:rsid w:val="004567E0"/>
     <w:rsid w:val="00456FE8"/>
+    <w:rsid w:val="00457A5B"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="004734B7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004746AE"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483147"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
+    <w:rsid w:val="004868B3"/>
     <w:rsid w:val="0048694D"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
+    <w:rsid w:val="00493239"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
+    <w:rsid w:val="004966EA"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
+    <w:rsid w:val="00496DEA"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A2090"/>
+    <w:rsid w:val="004A2A0C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A469C"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
+    <w:rsid w:val="004A74E3"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
+    <w:rsid w:val="004B3EA6"/>
     <w:rsid w:val="004B7473"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
+    <w:rsid w:val="004C4359"/>
     <w:rsid w:val="004C4653"/>
+    <w:rsid w:val="004C5E05"/>
+    <w:rsid w:val="004C686A"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
+    <w:rsid w:val="004D08A8"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D21F3"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D33BE"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
+    <w:rsid w:val="004D41B0"/>
     <w:rsid w:val="004D4459"/>
+    <w:rsid w:val="004D4774"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F76E2"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
+    <w:rsid w:val="00507184"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
+    <w:rsid w:val="0051347B"/>
+    <w:rsid w:val="0051484C"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516377"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="0053141A"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="005352D6"/>
+    <w:rsid w:val="00535814"/>
+    <w:rsid w:val="005370AD"/>
     <w:rsid w:val="00537C3B"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
+    <w:rsid w:val="00547377"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0056689E"/>
     <w:rsid w:val="0057048D"/>
+    <w:rsid w:val="0057177C"/>
     <w:rsid w:val="00572625"/>
     <w:rsid w:val="0057341C"/>
+    <w:rsid w:val="00574155"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
+    <w:rsid w:val="0057680F"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="005823B0"/>
+    <w:rsid w:val="00583CD5"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
+    <w:rsid w:val="00596F5F"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A3F43"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B51A6"/>
+    <w:rsid w:val="005B522C"/>
     <w:rsid w:val="005B5330"/>
+    <w:rsid w:val="005B5DDF"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
+    <w:rsid w:val="005C54BD"/>
     <w:rsid w:val="005C5BD2"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
+    <w:rsid w:val="005D3B14"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
+    <w:rsid w:val="005E704F"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
+    <w:rsid w:val="005F692D"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600176"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
+    <w:rsid w:val="00602F63"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00607E0D"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
+    <w:rsid w:val="00610EA1"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="0061495F"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
+    <w:rsid w:val="00616902"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="006237AB"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00624B4E"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
+    <w:rsid w:val="00636C2C"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="006473CD"/>
+    <w:rsid w:val="006505AD"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
+    <w:rsid w:val="006638F9"/>
+    <w:rsid w:val="006639F1"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="00666BB2"/>
     <w:rsid w:val="00666DA4"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00681F0A"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="0068528F"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
+    <w:rsid w:val="006870D1"/>
+    <w:rsid w:val="0068749D"/>
+    <w:rsid w:val="00687B33"/>
     <w:rsid w:val="0068A6F4"/>
+    <w:rsid w:val="0069002B"/>
     <w:rsid w:val="006937EA"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
+    <w:rsid w:val="006A1875"/>
+    <w:rsid w:val="006A26B8"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
+    <w:rsid w:val="006B1D78"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B232A"/>
     <w:rsid w:val="006B3ED3"/>
+    <w:rsid w:val="006B51D4"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
+    <w:rsid w:val="006D6EA6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E0513"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
+    <w:rsid w:val="006E2594"/>
     <w:rsid w:val="006E3125"/>
     <w:rsid w:val="006E483B"/>
+    <w:rsid w:val="006E4E85"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F39D0"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4B9C"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
+    <w:rsid w:val="006F52C2"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F6CB5"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
+    <w:rsid w:val="00700AD3"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00704D61"/>
+    <w:rsid w:val="0070549D"/>
     <w:rsid w:val="0070559B"/>
+    <w:rsid w:val="00705E79"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711516"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="0071406D"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
+    <w:rsid w:val="007209B2"/>
+    <w:rsid w:val="0072145A"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00724F2B"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00730CE8"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00731B23"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
+    <w:rsid w:val="00737DC7"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
+    <w:rsid w:val="00746A46"/>
+    <w:rsid w:val="00747DD6"/>
     <w:rsid w:val="00747DE6"/>
+    <w:rsid w:val="00750666"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="0075091E"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00763551"/>
+    <w:rsid w:val="00763941"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="00767C31"/>
+    <w:rsid w:val="00770035"/>
+    <w:rsid w:val="007707AC"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
+    <w:rsid w:val="007820DF"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783B16"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
+    <w:rsid w:val="007915AE"/>
+    <w:rsid w:val="0079207A"/>
     <w:rsid w:val="007933A3"/>
+    <w:rsid w:val="007958D6"/>
     <w:rsid w:val="00795F0B"/>
     <w:rsid w:val="00795FD4"/>
+    <w:rsid w:val="0079670A"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A3C98"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
+    <w:rsid w:val="007B2BFF"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
+    <w:rsid w:val="007B5292"/>
     <w:rsid w:val="007B5B22"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C0B12"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
+    <w:rsid w:val="007C2AF6"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
+    <w:rsid w:val="007C684C"/>
+    <w:rsid w:val="007C7B53"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007D7AC5"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
+    <w:rsid w:val="007E2A5C"/>
+    <w:rsid w:val="007E2BB0"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
+    <w:rsid w:val="007E6A01"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F1D00"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
+    <w:rsid w:val="007F39E5"/>
     <w:rsid w:val="007F5447"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
+    <w:rsid w:val="00800E03"/>
     <w:rsid w:val="00801460"/>
     <w:rsid w:val="00804F91"/>
+    <w:rsid w:val="00805029"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
+    <w:rsid w:val="00805D32"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00807F07"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="008137E5"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
+    <w:rsid w:val="00830269"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
+    <w:rsid w:val="0083499D"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
+    <w:rsid w:val="00852F15"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
+    <w:rsid w:val="0085584F"/>
     <w:rsid w:val="00855C0B"/>
+    <w:rsid w:val="008560CA"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="00857C2B"/>
     <w:rsid w:val="0085AC51"/>
     <w:rsid w:val="00860F12"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
+    <w:rsid w:val="00867988"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
+    <w:rsid w:val="00881433"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
+    <w:rsid w:val="00886BDE"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A2A53"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
+    <w:rsid w:val="008B2DC7"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
+    <w:rsid w:val="008C0006"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C22EC"/>
     <w:rsid w:val="008C28BC"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
+    <w:rsid w:val="008C5721"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008C75F5"/>
+    <w:rsid w:val="008D0FE7"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5637"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
+    <w:rsid w:val="008F5690"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
+    <w:rsid w:val="0090215D"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="00903B38"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="009134F8"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
+    <w:rsid w:val="00925C63"/>
+    <w:rsid w:val="009261DE"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
+    <w:rsid w:val="00934EC5"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="00942EBB"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960B21"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
+    <w:rsid w:val="00963ED6"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="0096605F"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="009671D5"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
+    <w:rsid w:val="00972465"/>
+    <w:rsid w:val="009742A3"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975D4E"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
+    <w:rsid w:val="009837A8"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="00984471"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
+    <w:rsid w:val="0099237D"/>
     <w:rsid w:val="00992E35"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
+    <w:rsid w:val="00996F39"/>
     <w:rsid w:val="009970E7"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A32A6"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B19A2"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D3F69"/>
+    <w:rsid w:val="009D494B"/>
+    <w:rsid w:val="009D4BD6"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009D762C"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E152E"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
+    <w:rsid w:val="009E25FE"/>
     <w:rsid w:val="009E28AD"/>
+    <w:rsid w:val="009E2A00"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
+    <w:rsid w:val="009E5690"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
+    <w:rsid w:val="009E7FA7"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
+    <w:rsid w:val="009F28A4"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A03247"/>
     <w:rsid w:val="00A03A4C"/>
     <w:rsid w:val="00A053B1"/>
+    <w:rsid w:val="00A05446"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A07DBE"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3456C"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
+    <w:rsid w:val="00A410B4"/>
     <w:rsid w:val="00A42384"/>
+    <w:rsid w:val="00A42F10"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A46720"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
+    <w:rsid w:val="00A54DD1"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
+    <w:rsid w:val="00A623D3"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
+    <w:rsid w:val="00A75B12"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
+    <w:rsid w:val="00A83517"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85C3B"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92661"/>
     <w:rsid w:val="00A92873"/>
+    <w:rsid w:val="00A92AF1"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00AA1F80"/>
+    <w:rsid w:val="00AA3438"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB31E0"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB6A9F"/>
+    <w:rsid w:val="00AB6E76"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC0C1E"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC28FB"/>
+    <w:rsid w:val="00AC3E9E"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FC1"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
+    <w:rsid w:val="00AF530E"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
+    <w:rsid w:val="00AF71CC"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B03D81"/>
+    <w:rsid w:val="00B0448E"/>
     <w:rsid w:val="00B0474D"/>
+    <w:rsid w:val="00B048AA"/>
     <w:rsid w:val="00B04FE6"/>
+    <w:rsid w:val="00B051D1"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
+    <w:rsid w:val="00B212F0"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B300CE"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
+    <w:rsid w:val="00B51DE7"/>
     <w:rsid w:val="00B5485B"/>
+    <w:rsid w:val="00B55D04"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
+    <w:rsid w:val="00B64A81"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B65390"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
+    <w:rsid w:val="00B73041"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77203"/>
     <w:rsid w:val="00B77366"/>
+    <w:rsid w:val="00B77FCF"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B830B5"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
+    <w:rsid w:val="00B860B0"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
+    <w:rsid w:val="00B904DE"/>
+    <w:rsid w:val="00B90559"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
+    <w:rsid w:val="00BA2BB3"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
+    <w:rsid w:val="00BA563A"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA6FF0"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
+    <w:rsid w:val="00BB0267"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7D29"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
+    <w:rsid w:val="00BC4FAE"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BC6D83"/>
     <w:rsid w:val="00BD0043"/>
+    <w:rsid w:val="00BD005A"/>
+    <w:rsid w:val="00BD06B8"/>
     <w:rsid w:val="00BD1DB6"/>
+    <w:rsid w:val="00BD1E4D"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
+    <w:rsid w:val="00BD678A"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE4988"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BE7D05"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
+    <w:rsid w:val="00BF6226"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00BF7E0C"/>
+    <w:rsid w:val="00C00215"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C00960"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C02700"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2080C"/>
     <w:rsid w:val="00C2299D"/>
+    <w:rsid w:val="00C23593"/>
     <w:rsid w:val="00C237C9"/>
+    <w:rsid w:val="00C23E5C"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
+    <w:rsid w:val="00C370D1"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43690"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
+    <w:rsid w:val="00C537B6"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
+    <w:rsid w:val="00C563F6"/>
+    <w:rsid w:val="00C5754C"/>
     <w:rsid w:val="00C5768C"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
+    <w:rsid w:val="00C667D7"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C8257E"/>
+    <w:rsid w:val="00C82DD3"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
+    <w:rsid w:val="00C9100C"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
+    <w:rsid w:val="00C92D6D"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C95924"/>
     <w:rsid w:val="00C9757A"/>
+    <w:rsid w:val="00C97630"/>
     <w:rsid w:val="00CA072C"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB0677"/>
+    <w:rsid w:val="00CB0BE5"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
+    <w:rsid w:val="00CD16E0"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE115B"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
+    <w:rsid w:val="00D202B1"/>
     <w:rsid w:val="00D208C0"/>
+    <w:rsid w:val="00D2397D"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25A94"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
+    <w:rsid w:val="00D36366"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
+    <w:rsid w:val="00D40347"/>
     <w:rsid w:val="00D404D4"/>
+    <w:rsid w:val="00D4102F"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
+    <w:rsid w:val="00D506D9"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D526D1"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
+    <w:rsid w:val="00D54DC8"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62C6F"/>
     <w:rsid w:val="00D62FF0"/>
+    <w:rsid w:val="00D64253"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
+    <w:rsid w:val="00D70577"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D71AB0"/>
+    <w:rsid w:val="00D71FBA"/>
+    <w:rsid w:val="00D724A6"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
+    <w:rsid w:val="00D72F95"/>
     <w:rsid w:val="00D73EA9"/>
+    <w:rsid w:val="00D755E9"/>
+    <w:rsid w:val="00D763B8"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
+    <w:rsid w:val="00D766C4"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
+    <w:rsid w:val="00D808F4"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
+    <w:rsid w:val="00D84AA3"/>
     <w:rsid w:val="00D85F18"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D87A47"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA727D"/>
+    <w:rsid w:val="00DB0805"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
+    <w:rsid w:val="00DB3CA7"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
+    <w:rsid w:val="00DC0984"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC53D9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0827"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
+    <w:rsid w:val="00DD1B99"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DD704E"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE344F"/>
     <w:rsid w:val="00DE380B"/>
+    <w:rsid w:val="00DE4949"/>
+    <w:rsid w:val="00DE546A"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
+    <w:rsid w:val="00DF0F80"/>
+    <w:rsid w:val="00DF1759"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF53AD"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E259F1"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
+    <w:rsid w:val="00E303F2"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
+    <w:rsid w:val="00E376ED"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
+    <w:rsid w:val="00E44310"/>
+    <w:rsid w:val="00E445C9"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
+    <w:rsid w:val="00E53FAB"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
+    <w:rsid w:val="00E56828"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
+    <w:rsid w:val="00E674B6"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74BFE"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E767D5"/>
+    <w:rsid w:val="00E7696D"/>
     <w:rsid w:val="00E77E46"/>
+    <w:rsid w:val="00E77FD3"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
+    <w:rsid w:val="00E82447"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
+    <w:rsid w:val="00E84E34"/>
     <w:rsid w:val="00E8544D"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E86513"/>
+    <w:rsid w:val="00E90D4F"/>
     <w:rsid w:val="00E914CA"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
+    <w:rsid w:val="00EB3606"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
+    <w:rsid w:val="00EB72FA"/>
     <w:rsid w:val="00EB734B"/>
+    <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
+    <w:rsid w:val="00EC1F23"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00EC7DF2"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED688A"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
+    <w:rsid w:val="00ED748E"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
+    <w:rsid w:val="00EE3561"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EE6FCB"/>
+    <w:rsid w:val="00EE7087"/>
     <w:rsid w:val="00EF1A72"/>
+    <w:rsid w:val="00EF2021"/>
     <w:rsid w:val="00EF25C6"/>
+    <w:rsid w:val="00EF25FD"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00EF6F84"/>
+    <w:rsid w:val="00F00B5A"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F068F4"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F125DD"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F25E90"/>
+    <w:rsid w:val="00F26291"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
+    <w:rsid w:val="00F33561"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F364F6"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F427D3"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F430D5"/>
     <w:rsid w:val="00F43192"/>
+    <w:rsid w:val="00F433D2"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F44735"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
+    <w:rsid w:val="00F51D3A"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F556E5"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
+    <w:rsid w:val="00F67452"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
+    <w:rsid w:val="00F87270"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92546"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
+    <w:rsid w:val="00FB2FE6"/>
     <w:rsid w:val="00FB3B56"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
+    <w:rsid w:val="00FC1581"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC4BA8"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
+    <w:rsid w:val="00FD2C5F"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD6994"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE0BD6"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE2E0E"/>
+    <w:rsid w:val="00FE3C44"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FE6E93"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="0135BCA8"/>
     <w:rsid w:val="018A500C"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04432A81"/>
+    <w:rsid w:val="04496D12"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="045FCAB1"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="0480BCC7"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="048D9B18"/>
     <w:rsid w:val="04D91CB9"/>
     <w:rsid w:val="055D0875"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="057AB67A"/>
     <w:rsid w:val="05869545"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="062BF7EC"/>
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="065AF509"/>
     <w:rsid w:val="06C58DF0"/>
     <w:rsid w:val="06D94940"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="07306E3F"/>
@@ -31151,198 +33819,208 @@
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="13DC66A3"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="14C7703E"/>
     <w:rsid w:val="14D35C83"/>
     <w:rsid w:val="154849D7"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="16522AC9"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="16601971"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="172E3553"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
+    <w:rsid w:val="17D7F1A6"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="18CF3C3B"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="192CB751"/>
     <w:rsid w:val="1947D6C9"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A2A67FC"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B0F6DCE"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1B5633DC"/>
     <w:rsid w:val="1B7D1B2B"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CC49C96"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF2043D"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D68E6B4"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D74369D"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D7F3A9D"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E3E9D39"/>
     <w:rsid w:val="1E442CDB"/>
     <w:rsid w:val="1E5F0FEB"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EA0095B"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
+    <w:rsid w:val="1FBC2651"/>
     <w:rsid w:val="1FDF6FCE"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="200E46FB"/>
     <w:rsid w:val="202DB2AA"/>
     <w:rsid w:val="2040AE13"/>
     <w:rsid w:val="20A2F4A6"/>
     <w:rsid w:val="20ABD75F"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="21C4DEA3"/>
     <w:rsid w:val="221B533C"/>
     <w:rsid w:val="223441DA"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
+    <w:rsid w:val="22EE6CE9"/>
     <w:rsid w:val="23030736"/>
+    <w:rsid w:val="23099D33"/>
     <w:rsid w:val="2329E71F"/>
     <w:rsid w:val="2333F259"/>
+    <w:rsid w:val="233EC93B"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="2387758C"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="245FF0B1"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24937A99"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="24F4524E"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="2554F4CA"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="270B3ED2"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="2739333F"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
+    <w:rsid w:val="27A272B4"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="28500B98"/>
+    <w:rsid w:val="28677ABA"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28C8A91B"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
     <w:rsid w:val="299D302E"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C6F105"/>
     <w:rsid w:val="29C7E308"/>
+    <w:rsid w:val="2A0663B3"/>
     <w:rsid w:val="2A271D5B"/>
     <w:rsid w:val="2A802E62"/>
     <w:rsid w:val="2A9DFB87"/>
     <w:rsid w:val="2AE3A63B"/>
     <w:rsid w:val="2B13021B"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2BF510A3"/>
     <w:rsid w:val="2BF7217C"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2C99CD68"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CCF5579"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
     <w:rsid w:val="2CF7DB3F"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
     <w:rsid w:val="2E4C86B5"/>
     <w:rsid w:val="2E7BA6D1"/>
     <w:rsid w:val="2E7D72C9"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
+    <w:rsid w:val="30305274"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="3053B9E0"/>
+    <w:rsid w:val="3059C190"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31B4C1FD"/>
     <w:rsid w:val="31B8454B"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="323AFFFD"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="32499B71"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
     <w:rsid w:val="32C4DF33"/>
     <w:rsid w:val="32CB45DF"/>
@@ -31353,75 +34031,77 @@
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="354ED1FF"/>
     <w:rsid w:val="354FC7FD"/>
     <w:rsid w:val="3557B7CB"/>
     <w:rsid w:val="3571C66F"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="35E15470"/>
     <w:rsid w:val="3624EB92"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="3704651D"/>
     <w:rsid w:val="3712BE11"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="377CF232"/>
     <w:rsid w:val="37898DA8"/>
+    <w:rsid w:val="37DC62ED"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="380BD743"/>
     <w:rsid w:val="383F5293"/>
     <w:rsid w:val="385561B9"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="393A3532"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3A4419E0"/>
     <w:rsid w:val="3ACC9FAB"/>
     <w:rsid w:val="3AEA76E4"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3B731E67"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3C221869"/>
     <w:rsid w:val="3C34F393"/>
+    <w:rsid w:val="3C4BC397"/>
     <w:rsid w:val="3C579AEA"/>
     <w:rsid w:val="3D306696"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3D8F806C"/>
     <w:rsid w:val="3D94D877"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
     <w:rsid w:val="3E2B7A68"/>
     <w:rsid w:val="3EBC7EB7"/>
     <w:rsid w:val="3EEB1CF1"/>
     <w:rsid w:val="3F075A8F"/>
     <w:rsid w:val="3F63F482"/>
     <w:rsid w:val="3F8F0EBE"/>
     <w:rsid w:val="3FA098AD"/>
     <w:rsid w:val="4048D6A2"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="40A2A274"/>
     <w:rsid w:val="4140E9E8"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
@@ -31437,50 +34117,51 @@
     <w:rsid w:val="43E09BEE"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="44F33758"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="456B9632"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="4597B2DF"/>
     <w:rsid w:val="45A21924"/>
     <w:rsid w:val="461E5968"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="464E552C"/>
     <w:rsid w:val="4696C879"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="46DF0683"/>
     <w:rsid w:val="470D487A"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="4748DC48"/>
+    <w:rsid w:val="476281F5"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47952409"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49B3BDE5"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="49D98E19"/>
     <w:rsid w:val="4A2B2368"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B24B173"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B302ADE"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CA9B7A6"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D88DB2B"/>
@@ -31494,287 +34175,303 @@
     <w:rsid w:val="4E8F3A5D"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F6C7DA2"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4F89D415"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="509E5DA7"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="510443EC"/>
     <w:rsid w:val="5112C6D4"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51AFEBB6"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51B48EAD"/>
     <w:rsid w:val="51CD49AB"/>
+    <w:rsid w:val="522482D6"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="52E124FC"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
+    <w:rsid w:val="5359745B"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="539A53D4"/>
     <w:rsid w:val="53A086CA"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="543E6FC1"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F48B3F"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
     <w:rsid w:val="55CA7E46"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
     <w:rsid w:val="5639EC88"/>
     <w:rsid w:val="5675B44A"/>
     <w:rsid w:val="56924DD0"/>
     <w:rsid w:val="5693CAA0"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="569FA59D"/>
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="56B3EEB6"/>
     <w:rsid w:val="56BD7912"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="573D4A8A"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5745D4C6"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="58388542"/>
     <w:rsid w:val="5867FF2E"/>
     <w:rsid w:val="58753B1F"/>
     <w:rsid w:val="5887D583"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="58CFF153"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
     <w:rsid w:val="5931FEEE"/>
+    <w:rsid w:val="5937C07E"/>
     <w:rsid w:val="599FBF63"/>
     <w:rsid w:val="5A2CAA7C"/>
     <w:rsid w:val="5A3DC2E9"/>
     <w:rsid w:val="5A99ED2A"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B27B870"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
+    <w:rsid w:val="5B968E4B"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5DF81E11"/>
     <w:rsid w:val="5E6DCCE1"/>
+    <w:rsid w:val="5E7AE45A"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5E8A657A"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F536FB2"/>
     <w:rsid w:val="5F5C224B"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="5FBFDE65"/>
     <w:rsid w:val="5FC6EC77"/>
     <w:rsid w:val="600ADC11"/>
     <w:rsid w:val="60213315"/>
+    <w:rsid w:val="6065ABB5"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="6089D69C"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="614FC991"/>
     <w:rsid w:val="616CDB9F"/>
     <w:rsid w:val="61900773"/>
     <w:rsid w:val="61A62C62"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
+    <w:rsid w:val="61D63A96"/>
+    <w:rsid w:val="61F4293B"/>
     <w:rsid w:val="62396A7A"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="6345FD39"/>
     <w:rsid w:val="637E2793"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="64234CFB"/>
     <w:rsid w:val="643BD63C"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="64E93B09"/>
     <w:rsid w:val="6544BFE8"/>
     <w:rsid w:val="6553CF2C"/>
     <w:rsid w:val="656BE5A9"/>
+    <w:rsid w:val="65B5BEDC"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="65D482AC"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="6699B04E"/>
+    <w:rsid w:val="66BCEA18"/>
     <w:rsid w:val="66C44260"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="672C0174"/>
     <w:rsid w:val="676B5A1B"/>
+    <w:rsid w:val="6794DFA0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="67F04736"/>
     <w:rsid w:val="68062594"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="688F10B7"/>
+    <w:rsid w:val="68A12834"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="692FCE9E"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A646A42"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6A8385C3"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BB87617"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D972B19"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DA2B9C1"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6DE21D54"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EE11417"/>
     <w:rsid w:val="6EF7B480"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6F9F1022"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="70DAF1FB"/>
     <w:rsid w:val="70FB6F6B"/>
+    <w:rsid w:val="714A2AA0"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7222EFA7"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="72C47744"/>
     <w:rsid w:val="731A2E7C"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="736E7F9A"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="73C31A4E"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75118A2C"/>
     <w:rsid w:val="757281C2"/>
     <w:rsid w:val="757F0F24"/>
     <w:rsid w:val="758FC59D"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
+    <w:rsid w:val="760CF7B5"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="7651AE9A"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76A1FD0F"/>
     <w:rsid w:val="76AF8A64"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="76C56EDC"/>
     <w:rsid w:val="770D7820"/>
+    <w:rsid w:val="774A9C8B"/>
     <w:rsid w:val="7753812D"/>
     <w:rsid w:val="7790A521"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="789560C5"/>
     <w:rsid w:val="78AA0065"/>
     <w:rsid w:val="78AC59DC"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="79317205"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="7935D9BD"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79A24C15"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="79EF6260"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A45D0C6"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7A929231"/>
+    <w:rsid w:val="7AA3670F"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7B2D38B4"/>
     <w:rsid w:val="7B2D3F6E"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BB8D808"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
     <w:rsid w:val="7C4C7513"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D66B11C"/>
     <w:rsid w:val="7D969CCD"/>
     <w:rsid w:val="7D97A553"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DA020D3"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
     <w:rsid w:val="7E497922"/>
     <w:rsid w:val="7ECD8A50"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F089436"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F3C1D07"/>
     <w:rsid w:val="7F6599F1"/>
@@ -31786,51 +34483,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{09AF5D0E-0DAD-4CA0-8775-13E61636D8BC}"/>
+  <w15:docId w15:val="{195D1827-1B92-4056-A89F-7F8D304A91E4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -33569,51 +36266,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunckele@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Enright4@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5017/1828/3838/Clerkship-Absence-Policy.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunckele@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Enright4@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId40" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -33886,113 +36583,104 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
-    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc5a5346bf5953f67c68c994b43ac49b" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -34219,950 +36907,978 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5009D1C9-4A52-4B00-AB5C-A99A76B46E59}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>39975</Characters>
+  <Pages>24</Pages>
+  <Words>7702</Words>
+  <Characters>43904</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>333</Lines>
-  <Paragraphs>93</Paragraphs>
+  <Lines>1513</Lines>
+  <Paragraphs>716</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46895</CharactersWithSpaces>
+  <CharactersWithSpaces>50890</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="282" baseType="variant">
+    <vt:vector size="300" baseType="variant">
       <vt:variant>
         <vt:i4>1114230</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>231</vt:i4>
+        <vt:i4>246</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114207</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>228</vt:i4>
+        <vt:i4>243</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.rcpd.msu.edu/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2031724</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>225</vt:i4>
+        <vt:i4>240</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:enright4@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3211365</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>222</vt:i4>
+        <vt:i4>237</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>393294</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>219</vt:i4>
+        <vt:i4>234</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Duty Hours and Fatigue Mitigation Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
+        <vt:i4>6488186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>231</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>196695</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>216</vt:i4>
+        <vt:i4>228</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6160465</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>213</vt:i4>
+        <vt:i4>225</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5767185</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>210</vt:i4>
+        <vt:i4>222</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>196695</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>207</vt:i4>
+        <vt:i4>219</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2424957</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>204</vt:i4>
+        <vt:i4>216</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Medical Student Supervision Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4980826</vt:i4>
+        <vt:i4>1572938</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>201</vt:i4>
+        <vt:i4>213</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/5017/1828/3838/Clerkship-Absence-Policy.pdf</vt:lpwstr>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2031724</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>198</vt:i4>
+        <vt:i4>210</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:enright4@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>65632</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>195</vt:i4>
+        <vt:i4>207</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1769536</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>192</vt:i4>
+        <vt:i4>204</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://d2l.msu.edu/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4587590</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>189</vt:i4>
+        <vt:i4>201</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://com.msu.edu/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1114170</vt:i4>
+        <vt:i4>2031667</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>194</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230764784</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031667</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc230764783</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031667</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>182</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402879</vt:lpwstr>
+        <vt:lpwstr>_Toc230764782</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1114170</vt:i4>
+        <vt:i4>2031667</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>176</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402878</vt:lpwstr>
+        <vt:lpwstr>_Toc230764781</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1114170</vt:i4>
+        <vt:i4>2031667</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>170</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402877</vt:lpwstr>
+        <vt:lpwstr>_Toc230764780</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1114170</vt:i4>
+        <vt:i4>1048627</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>164</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402876</vt:lpwstr>
+        <vt:lpwstr>_Toc230764779</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1114170</vt:i4>
+        <vt:i4>1048627</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>158</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402875</vt:lpwstr>
+        <vt:lpwstr>_Toc230764778</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1114170</vt:i4>
+        <vt:i4>1048627</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>152</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402874</vt:lpwstr>
+        <vt:lpwstr>_Toc230764777</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1114170</vt:i4>
+        <vt:i4>1048627</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>146</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402873</vt:lpwstr>
+        <vt:lpwstr>_Toc230764776</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1114170</vt:i4>
+        <vt:i4>1048627</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>140</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402872</vt:lpwstr>
+        <vt:lpwstr>_Toc230764775</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1114170</vt:i4>
+        <vt:i4>1048627</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>134</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402871</vt:lpwstr>
+        <vt:lpwstr>_Toc230764774</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1114170</vt:i4>
+        <vt:i4>1048627</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>128</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402870</vt:lpwstr>
+        <vt:lpwstr>_Toc230764773</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048634</vt:i4>
+        <vt:i4>1048627</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>122</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402869</vt:lpwstr>
+        <vt:lpwstr>_Toc230764772</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048634</vt:i4>
+        <vt:i4>1048627</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>116</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402868</vt:lpwstr>
+        <vt:lpwstr>_Toc230764771</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048634</vt:i4>
+        <vt:i4>1048627</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>110</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402867</vt:lpwstr>
+        <vt:lpwstr>_Toc230764770</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048634</vt:i4>
+        <vt:i4>1114163</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>104</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402866</vt:lpwstr>
+        <vt:lpwstr>_Toc230764769</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048634</vt:i4>
+        <vt:i4>1114163</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>98</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402865</vt:lpwstr>
+        <vt:lpwstr>_Toc230764768</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048634</vt:i4>
+        <vt:i4>1114163</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>92</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402864</vt:lpwstr>
+        <vt:lpwstr>_Toc230764767</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048634</vt:i4>
+        <vt:i4>1114163</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>86</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402863</vt:lpwstr>
+        <vt:lpwstr>_Toc230764766</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048634</vt:i4>
+        <vt:i4>1114163</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>80</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402862</vt:lpwstr>
+        <vt:lpwstr>_Toc230764765</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048634</vt:i4>
+        <vt:i4>1114163</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>74</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402861</vt:lpwstr>
+        <vt:lpwstr>_Toc230764764</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1048634</vt:i4>
+        <vt:i4>1114163</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>68</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402860</vt:lpwstr>
+        <vt:lpwstr>_Toc230764763</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1245242</vt:i4>
+        <vt:i4>1114163</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>62</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402859</vt:lpwstr>
+        <vt:lpwstr>_Toc230764762</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1245242</vt:i4>
+        <vt:i4>1114163</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>56</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402858</vt:lpwstr>
+        <vt:lpwstr>_Toc230764761</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1245242</vt:i4>
+        <vt:i4>1114163</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>50</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402857</vt:lpwstr>
+        <vt:lpwstr>_Toc230764760</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1245242</vt:i4>
+        <vt:i4>1179699</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>44</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402856</vt:lpwstr>
+        <vt:lpwstr>_Toc230764759</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1245242</vt:i4>
+        <vt:i4>1179699</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>38</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402855</vt:lpwstr>
+        <vt:lpwstr>_Toc230764758</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1245242</vt:i4>
+        <vt:i4>1179699</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>32</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402854</vt:lpwstr>
+        <vt:lpwstr>_Toc230764757</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1245242</vt:i4>
+        <vt:i4>1179699</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402853</vt:lpwstr>
+        <vt:lpwstr>_Toc230764756</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1245242</vt:i4>
+        <vt:i4>1179699</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402852</vt:lpwstr>
+        <vt:lpwstr>_Toc230764755</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1245242</vt:i4>
+        <vt:i4>1179699</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>14</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402851</vt:lpwstr>
+        <vt:lpwstr>_Toc230764754</vt:lpwstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1245242</vt:i4>
+        <vt:i4>1179699</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc173402850</vt:lpwstr>
+        <vt:lpwstr>_Toc230764753</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1441825</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:dunckele@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2031724</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
@@ -35185,27 +37901,54 @@
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>128600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>