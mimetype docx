--- v0 (2026-01-09)
+++ v1 (2026-10-11)
@@ -268,79 +268,88 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>MARY HUGHES</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>, D.O.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E9F43E" w14:textId="77777777" w:rsidR="00510CBA" w:rsidRPr="001613D1" w:rsidRDefault="00510CBA" w:rsidP="00510CBA">
+    <w:p w14:paraId="45E9F43E" w14:textId="12622E2C" w:rsidR="00510CBA" w:rsidRPr="001613D1" w:rsidRDefault="00510CBA" w:rsidP="00510CBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>CHAIRPERSON</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DC43ED">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>, INSTRUCTOR OF RECORD, COURSE and COURSE DIRECTOR</w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>INSTRUCTOR OF RECORD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B4BCD4F" w14:textId="77777777" w:rsidR="00510CBA" w:rsidRPr="001613D1" w:rsidRDefault="00510CBA" w:rsidP="00510CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="008F66BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>hughesm@msu.edu</w:t>
         </w:r>
@@ -379,175 +388,172 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>BRET BIELAWSKI</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>, D.O.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>, FACP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D847ACD" w14:textId="77777777" w:rsidR="00510CBA" w:rsidRPr="001613D1" w:rsidRDefault="00510CBA" w:rsidP="00510CBA">
+    <w:p w14:paraId="0D847ACD" w14:textId="7D21E5E5" w:rsidR="00510CBA" w:rsidRPr="001613D1" w:rsidRDefault="00510CBA" w:rsidP="00510CBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>FACULTY EDITOR and CONTENT EXPERT</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E67D3FB" w14:textId="6F259DBB" w:rsidR="00510CBA" w:rsidRPr="001613D1" w:rsidRDefault="00CB144F" w:rsidP="00510CBA">
+        <w:t>CONTENT EXPERT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E67D3FB" w14:textId="46AA08CA" w:rsidR="00510CBA" w:rsidRPr="001613D1" w:rsidRDefault="00657BB4" w:rsidP="00510CBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="003333EF">
+        <w:r w:rsidRPr="002561EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>bielaws2@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="0E38E637" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="772D2FFA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00793E57" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="003A50E8">
+      <w:r w:rsidR="00BE1554">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00793E57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="003A50E8">
+      <w:r w:rsidR="00BE1554">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -718,51 +724,51 @@
           </w:rPr>
           <w:t>stonest@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="006B6394" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="459C0454" w:rsidR="00E405FF" w:rsidRPr="006B6394" w:rsidRDefault="00E405FF" w:rsidP="70FB6F6B">
+    <w:p w14:paraId="7CF99B53" w14:textId="63117339" w:rsidR="00E405FF" w:rsidRPr="006B6394" w:rsidRDefault="00E405FF" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -786,51 +792,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3C88" w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -846,5169 +874,5231 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF80447" w14:textId="5BD8E558" w:rsidR="00056068" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="314C0CE5" w14:textId="4E6385D5" w:rsidR="00033D68" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc213840218" w:history="1">
-        <w:r w:rsidR="00056068" w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491235" w:history="1">
+        <w:r w:rsidR="00033D68" w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00056068">
+        <w:r w:rsidR="00033D68">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00056068">
+        <w:r w:rsidR="00033D68">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00056068">
-[...10 lines deleted...]
-        <w:r w:rsidR="00056068">
+        <w:r w:rsidR="00033D68">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491235 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00033D68">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00033D68">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00056068">
+        <w:r w:rsidR="00033D68">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00056068">
+        <w:r w:rsidR="00033D68">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58C8E6FE" w14:textId="4F9FD362" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="4D978143" w14:textId="5E41C727" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840219" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491236" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840219 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491236 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E5277E4" w14:textId="6D03107B" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="4846B989" w14:textId="46ED0CAF" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840220" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491237" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840220 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491237 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CCE2299" w14:textId="368D9E31" w:rsidR="00056068" w:rsidRDefault="00056068" w:rsidP="00056068">
+    <w:p w14:paraId="5C48A093" w14:textId="6C5CF8B1" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840221" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491238" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840221 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491238 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B1206F8" w14:textId="452DBED7" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="6944FF24" w14:textId="16374F75" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840222" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491239" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION FORMAT</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840222 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491239 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DA24B8E" w14:textId="3AC474CC" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="16FCFCD2" w14:textId="2CC0A18D" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840223" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491240" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840223 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491240 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56398357" w14:textId="7A336D70" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="027BB79E" w14:textId="78D385DB" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840224" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491241" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840224 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491241 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77708B13" w14:textId="312B4FEC" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="5F3FEC22" w14:textId="07A6C0C9" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840225" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491242" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840225 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491242 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33945C60" w14:textId="33291C0B" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="3252B5FD" w14:textId="30285F19" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840226" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491243" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840226 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491243 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DA8AE1B" w14:textId="26509E9B" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="2A1C6907" w14:textId="63A0354C" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840227" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491244" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840227 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491244 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B2C3CD8" w14:textId="46FD5057" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="1EF5FB46" w14:textId="16E7B353" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840228" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491245" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840228 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491245 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B26E7AF" w14:textId="309839C0" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="5DB57C14" w14:textId="45DBDC0D" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840229" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491246" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840229 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491246 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E930DC5" w14:textId="305B6CB0" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="1665E854" w14:textId="6E32BC60" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840230" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491247" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840230 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491247 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A843FAA" w14:textId="00100F67" w:rsidR="00056068" w:rsidRDefault="00056068" w:rsidP="00056068">
+    <w:p w14:paraId="5E8EA8EB" w14:textId="3EECB6EA" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840231" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491248" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Websites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840231 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491248 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E8B5BC2" w14:textId="227D9EB0" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="21F32760" w14:textId="0A0EFB17" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840232" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491249" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840232 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491249 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="734C1D1B" w14:textId="3DCEDC10" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="083A45DA" w14:textId="0E0AB308" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840233" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491250" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module 1: Hypertension</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840233 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491250 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4A0589EC" w14:textId="7381E17E" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="3E96639C" w14:textId="78669F71" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840234" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491251" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Objectives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840234 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491251 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5188F8FA" w14:textId="22E5A59B" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="2A781FFB" w14:textId="5509E67A" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840235" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491252" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module References</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840235 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491252 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EC46B49" w14:textId="136A66ED" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="5D6F9E86" w14:textId="44CDA65D" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840236" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491253" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840236 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491253 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2054888B" w14:textId="2E60ED69" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="1E215951" w14:textId="221F96C3" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840237" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491254" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module 2: Diabetes</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840237 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491254 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6606F8BD" w14:textId="53F13CBF" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="006C3BB7" w14:textId="3CBD8ADE" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840238" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491255" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Objectives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840238 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491255 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34814600" w14:textId="19DB783B" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="533B934D" w14:textId="6A77BC87" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840239" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491256" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module References</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840239 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491256 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E673195" w14:textId="381097D7" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="2F8ED72D" w14:textId="22583FFF" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840240" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491257" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840240 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491257 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37E61B30" w14:textId="7778A4EA" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="15E1B55D" w14:textId="2F2BE8C1" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840241" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491258" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module 3: Dyslipidemia</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840241 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491258 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11ADD629" w14:textId="7565F11F" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="0EF7665D" w14:textId="351B80D1" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840242" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491259" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Objectives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840242 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491259 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54FD8E94" w14:textId="00AA95B7" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="441EAC64" w14:textId="097E4691" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840243" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491260" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module References</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840243 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491260 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E5399A3" w14:textId="3A76055E" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="67C8516A" w14:textId="7C3704C4" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840244" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491261" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840244 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491261 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0839BBD7" w14:textId="03731F46" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="0AE84E97" w14:textId="63A75B33" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840245" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491262" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module 4: Thyroid Nodules</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840245 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491262 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29E7CE5F" w14:textId="7F520A84" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="0D1BACBB" w14:textId="31D852A7" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840246" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491263" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Objectives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840246 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491263 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CE4CCE2" w14:textId="23455F2C" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="79BE4C69" w14:textId="1A7146D4" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840247" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491264" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module References</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840247 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491264 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3094C0AF" w14:textId="38DB24EE" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="1486471E" w14:textId="30E92AA1" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840248" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491265" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840248 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491265 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55B0D775" w14:textId="6494BA51" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="7E62FDD2" w14:textId="5381EDAA" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840249" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491266" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module 5: Perioperative medicine</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840249 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491266 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C469431" w14:textId="0063E026" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="36B05CC6" w14:textId="793E312A" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840250" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491267" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Objectives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840250 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491267 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AB02332" w14:textId="7149F218" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="26E3D898" w14:textId="7705527A" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840251" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491268" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840251 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491268 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="124317B3" w14:textId="1FB26307" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="0DF90FB2" w14:textId="26E8A765" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840252" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491269" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module 6: "The Incidentals”</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840252 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491269 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="32F0DC09" w14:textId="37DB8681" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="26DBD64A" w14:textId="0103A81D" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840253" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491270" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Objectives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840253 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491270 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5D360CF9" w14:textId="4D3D12D8" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="5AB89851" w14:textId="4E5AEF5C" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840254" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491271" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module References</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840254 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491271 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D9CA623" w14:textId="2B398D02" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="76B8478B" w14:textId="5F770B7F" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840255" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491272" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840255 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491272 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D9E8C50" w14:textId="31E4DF39" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="169DA3D3" w14:textId="3FFFAEC2" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840256" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491273" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module 7: Select Topics in Rheumatology</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840256 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491273 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4679E627" w14:textId="64D2BF8B" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="38A280BD" w14:textId="055828B5" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840257" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491274" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Objectives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840257 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491274 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D7F4135" w14:textId="1594366E" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="4D319725" w14:textId="031A270A" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840258" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491275" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module References</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840258 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491275 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25F55C55" w14:textId="7FC6DFD9" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="02804109" w14:textId="61057685" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840259" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491276" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840259 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491276 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50E3E6B2" w14:textId="156D4BD2" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="0D4B9A8A" w14:textId="13BCB693" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840260" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491277" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module 8: Healthy Living</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840260 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491277 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52160EE2" w14:textId="673F86BD" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="28745051" w14:textId="3DAE3658" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840261" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491278" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Objectives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840261 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491278 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3345D43C" w14:textId="234AF031" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="1139F608" w14:textId="27DC9385" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840262" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491279" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module References</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840262 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491279 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18EBDD5D" w14:textId="3726ED93" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="77A0477D" w14:textId="20010127" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840263" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491280" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840263 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491280 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B97EAEA" w14:textId="6259A743" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="5AE37FE8" w14:textId="51975641" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC4"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840264" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491281" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module 9: Sleep Disorders</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840264 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491281 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E1BDA56" w14:textId="28C94173" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="64AEC251" w14:textId="4485CCDA" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840265" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491282" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Objectives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840265 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491282 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D941273" w14:textId="4CD7F5A3" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="1F6191DE" w14:textId="03D0D586" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840266" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491283" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module References</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840266 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491283 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04948D56" w14:textId="3AAA486C" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="7D25AF76" w14:textId="6C6D837C" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC5"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840267" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491284" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Module Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840267 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491284 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51FEE1A0" w14:textId="75FB8B7B" w:rsidR="00056068" w:rsidRDefault="00056068" w:rsidP="00056068">
-[...60 lines deleted...]
-    <w:p w14:paraId="3A22989B" w14:textId="434E347C" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="29C93C74" w14:textId="5A33151B" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840269" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491285" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MID ROTATION FEEDBACK FORM</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840269 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491285 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2820E7EA" w14:textId="26A3F750" w:rsidR="00033D68" w:rsidRDefault="00033D68">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234491286" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>DO/PhD Students</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491286 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C455836" w14:textId="0309E203" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="116DB136" w14:textId="4EE06A4C" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840270" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491287" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>QUIZZES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840270 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491287 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B55EAA7" w14:textId="6DA6BC66" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="383416BF" w14:textId="4097579E" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840271" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491288" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Shift schedule</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840271 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491288 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A17FD1B" w14:textId="64780B9C" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="415964B8" w14:textId="4089F7C7" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840272" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491289" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMAT EXAM INFORMATION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840272 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491289 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6555D923" w14:textId="6AA9F773" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="1D79BDB0" w14:textId="1FD3D482" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840273" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491290" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840273 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491290 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2977F5DF" w14:textId="3F05FB5D" w:rsidR="00056068" w:rsidRDefault="00056068" w:rsidP="00056068">
+    <w:p w14:paraId="626ED06B" w14:textId="4CB81013" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840274" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491291" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840274 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491291 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A2043E6" w14:textId="08655B8F" w:rsidR="00056068" w:rsidRDefault="00056068" w:rsidP="00056068">
+    <w:p w14:paraId="503E7DA6" w14:textId="5624731B" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840275" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491292" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840275 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491292 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42D9D13B" w14:textId="182EDBBA" w:rsidR="00056068" w:rsidRDefault="00056068" w:rsidP="00056068">
+    <w:p w14:paraId="08672EE9" w14:textId="4CF9D4E3" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840276" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491293" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840276 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491293 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="393C95E2" w14:textId="0FFA1897" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="797F5FCE" w14:textId="7E99122D" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840277" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491294" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840277 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491294 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="644EC396" w14:textId="73B27EDF" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="268B66C3" w14:textId="34F8669C" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840278" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491295" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840278 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491295 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3CB22C15" w14:textId="7D58E23F" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="4CF2034E" w14:textId="6B4D05FE" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840279" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491296" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840279 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491296 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>15</w:t>
+          <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A51EC43" w14:textId="7D991A8A" w:rsidR="00056068" w:rsidRDefault="00056068" w:rsidP="00056068">
+    <w:p w14:paraId="7B75B793" w14:textId="67A8FD7A" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840280" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491297" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840280 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491297 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53E17685" w14:textId="76A911D7" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="6E108659" w14:textId="016F6CD5" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840281" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491298" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840281 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491298 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
+          <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B8C9E4B" w14:textId="35F88346" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="0AFEFF98" w14:textId="11EC2B47" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840282" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491299" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840282 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491299 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CA14BC9" w14:textId="7FB2ECE1" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="73A0160D" w14:textId="6CC0F5A3" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840283" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491300" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="000C0481">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840283 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491300 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42E51BC3" w14:textId="584CCD07" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="5F7AD487" w14:textId="26D39CB6" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840284" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491301" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840284 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491301 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A66D517" w14:textId="1D29CD1C" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="063816CA" w14:textId="047D0C8A" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840285" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491302" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840285 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491302 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0609B79D" w14:textId="5D12FB77" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="30CEEB65" w14:textId="346D5599" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840286" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491303" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840286 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491303 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DD5B6DC" w14:textId="1BA51F37" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="0D295B62" w14:textId="1211367D" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840287" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491304" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840287 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491304 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AD4F1EF" w14:textId="78879DB5" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="06A38257" w14:textId="4FD9006B" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840288" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491305" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840288 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491305 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="665239C2" w14:textId="36DDF0C6" w:rsidR="00056068" w:rsidRDefault="00056068" w:rsidP="00056068">
-[...60 lines deleted...]
-    <w:p w14:paraId="7B7EC2CE" w14:textId="62D2E681" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="49CBFEE0" w14:textId="2622BFD1" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840290" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491306" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840290 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491306 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>19</w:t>
+          <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4904584A" w14:textId="76849201" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="31FDA4DA" w14:textId="1C766558" w:rsidR="00033D68" w:rsidRDefault="00033D68">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234491307" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491307 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6AAA11FD" w14:textId="6702D37D" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840291" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491308" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491308 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="19810C1A" w14:textId="0F40D4A6" w:rsidR="00033D68" w:rsidRDefault="00033D68">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc234491309" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840291 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491309 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46BBE7AC" w14:textId="775DC585" w:rsidR="00056068" w:rsidRDefault="00056068">
+    <w:p w14:paraId="06B9F839" w14:textId="1182FD80" w:rsidR="00033D68" w:rsidRDefault="00033D68">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213840292" w:history="1">
-        <w:r w:rsidRPr="000C0481">
+      <w:hyperlink w:anchor="_Toc234491310" w:history="1">
+        <w:r w:rsidRPr="00781B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc213840292 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc234491310 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="31B394B1" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="27744DB8" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -6062,51 +6152,51 @@
           <w:headerReference w:type="first" r:id="rId18"/>
           <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FBE8D92" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00CF31F9" w:rsidP="00CF31F9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc213840218"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc234491235"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="1036" w:tblpY="99"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
@@ -6196,51 +6286,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EF10165" w14:textId="653D8A34" w:rsidR="00FD0C3B" w:rsidRPr="7ACAF297" w:rsidRDefault="00A0517D" w:rsidP="00FD0C3B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD0C3B" w:rsidRPr="0057603C" w14:paraId="1E7E3FB1" w14:textId="77FC1EDD" w:rsidTr="00FD0C3B">
+      <w:tr w:rsidR="00FD0C3B" w:rsidRPr="0057603C" w14:paraId="1E7E3FB1" w14:textId="77FC1EDD" w:rsidTr="0063785A">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7666CAFE" w14:textId="77777777" w:rsidR="00FD0C3B" w:rsidRPr="00165CD1" w:rsidRDefault="00FD0C3B" w:rsidP="00FD0C3B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00466EF1">
@@ -6259,73 +6349,74 @@
             <w:tcW w:w="4858" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60866284" w14:textId="77777777" w:rsidR="00FD0C3B" w:rsidRPr="00165CD1" w:rsidRDefault="00FD0C3B" w:rsidP="00FD0C3B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B7CF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E38EFF6" w14:textId="0A96210F" w:rsidR="00FD0C3B" w:rsidRPr="005B7CF3" w:rsidRDefault="00A0517D" w:rsidP="00A0517D">
+          <w:p w14:paraId="1E38EFF6" w14:textId="0A96210F" w:rsidR="00FD0C3B" w:rsidRPr="005B7CF3" w:rsidRDefault="00A0517D" w:rsidP="0063785A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD0C3B" w:rsidRPr="0057603C" w14:paraId="052C4930" w14:textId="6E6B8C5F" w:rsidTr="00FD0C3B">
+      <w:tr w:rsidR="00FD0C3B" w:rsidRPr="0057603C" w14:paraId="052C4930" w14:textId="6E6B8C5F" w:rsidTr="0063785A">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C5E25B1" w14:textId="77777777" w:rsidR="00FD0C3B" w:rsidRPr="00165CD1" w:rsidRDefault="00FD0C3B" w:rsidP="00FD0C3B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B7CF3">
@@ -6456,73 +6547,74 @@
             <w:tcW w:w="4858" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72D8E092" w14:textId="77777777" w:rsidR="00FD0C3B" w:rsidRPr="00165CD1" w:rsidRDefault="00FD0C3B" w:rsidP="00FD0C3B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submitted into Dropbox in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EF510EC" w14:textId="3C7EF89E" w:rsidR="00FD0C3B" w:rsidRDefault="00A0517D" w:rsidP="00A0517D">
+          <w:p w14:paraId="2EF510EC" w14:textId="3C7EF89E" w:rsidR="00FD0C3B" w:rsidRDefault="00A0517D" w:rsidP="0063785A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD0C3B" w:rsidRPr="0057603C" w14:paraId="7CFC9131" w14:textId="466083FA" w:rsidTr="00FD0C3B">
+      <w:tr w:rsidR="00FD0C3B" w:rsidRPr="0057603C" w14:paraId="7CFC9131" w14:textId="466083FA" w:rsidTr="0063785A">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F006B91" w14:textId="77777777" w:rsidR="00FD0C3B" w:rsidRPr="00165CD1" w:rsidRDefault="00FD0C3B" w:rsidP="00FD0C3B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
@@ -6542,75 +6634,76 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E2B44D6" w14:textId="77777777" w:rsidR="00FD0C3B" w:rsidRPr="00165CD1" w:rsidRDefault="00FD0C3B" w:rsidP="00FD0C3B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A497B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submitted into Dropbox in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FB3EEEC" w14:textId="6E1499C4" w:rsidR="00FD0C3B" w:rsidRPr="001A497B" w:rsidRDefault="00A0517D" w:rsidP="00A0517D">
+          <w:p w14:paraId="7FB3EEEC" w14:textId="6E1499C4" w:rsidR="00FD0C3B" w:rsidRPr="001A497B" w:rsidRDefault="00A0517D" w:rsidP="0063785A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD0C3B" w:rsidRPr="0057603C" w14:paraId="2E615A53" w14:textId="7DE50D70" w:rsidTr="00FD0C3B">
+      <w:tr w:rsidR="00FD0C3B" w:rsidRPr="0057603C" w14:paraId="2E615A53" w14:textId="7DE50D70" w:rsidTr="0063785A">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="005B01A3" w14:textId="77777777" w:rsidR="00FD0C3B" w:rsidRPr="00165CD1" w:rsidRDefault="00FD0C3B" w:rsidP="00FD0C3B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
@@ -6621,315 +6714,239 @@
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4858" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E5A6F01" w14:textId="77777777" w:rsidR="00FD0C3B" w:rsidRPr="00165CD1" w:rsidRDefault="00FD0C3B" w:rsidP="00FD0C3B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in </w:t>
-[...53 lines deleted...]
-              <w:t>. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
+              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5741735A" w14:textId="275BE246" w:rsidR="00FD0C3B" w:rsidRPr="00165CD1" w:rsidRDefault="00A0517D" w:rsidP="00A0517D">
+          <w:p w14:paraId="5741735A" w14:textId="275BE246" w:rsidR="00FD0C3B" w:rsidRPr="00165CD1" w:rsidRDefault="00A0517D" w:rsidP="0063785A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD0C3B" w:rsidRPr="00C40B5D" w14:paraId="3911A9E3" w14:textId="654C879B" w:rsidTr="00FD0C3B">
+      <w:tr w:rsidR="00FD0C3B" w:rsidRPr="00C40B5D" w14:paraId="3911A9E3" w14:textId="654C879B" w:rsidTr="0063785A">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2350" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67D2E5A9" w14:textId="77777777" w:rsidR="00FD0C3B" w:rsidRPr="00165CD1" w:rsidRDefault="00FD0C3B" w:rsidP="00FD0C3B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4858" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20C1777D" w14:textId="77777777" w:rsidR="00FD0C3B" w:rsidRPr="00165CD1" w:rsidRDefault="00FD0C3B" w:rsidP="00FD0C3B">
+          <w:p w14:paraId="20C1777D" w14:textId="149AA80B" w:rsidR="00FD0C3B" w:rsidRPr="00165CD1" w:rsidRDefault="00FD0C3B" w:rsidP="00FD0C3B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> system: </w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> accounts.</w:t>
+              <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2142" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43FB3075" w14:textId="0B046AD4" w:rsidR="00FD0C3B" w:rsidRPr="00165CD1" w:rsidRDefault="00A0517D" w:rsidP="00A0517D">
+          <w:p w14:paraId="43FB3075" w14:textId="0B046AD4" w:rsidR="00FD0C3B" w:rsidRPr="00165CD1" w:rsidRDefault="00A0517D" w:rsidP="0063785A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2EF914AB" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRDefault="00CF31F9" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="2250035C" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc213840219"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc234491236"/>
       <w:r w:rsidRPr="0061495F">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="2488C357" w14:textId="22F99FD0" w:rsidR="008F3D90" w:rsidRPr="003E24D9" w:rsidRDefault="00AE66DB" w:rsidP="000D134F">
+    <w:p w14:paraId="2488C357" w14:textId="6447878B" w:rsidR="008F3D90" w:rsidRPr="003E24D9" w:rsidRDefault="00AE66DB" w:rsidP="000D134F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D2F78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Welcome to IM 658 Core Internal Medicine Outpatient Clerkship, which is one of three Core Internal Medicine (IM) rotations you will complete successfully during your clerkship years. Our internal medicine team has collaborated to offer selected topics in IM for your study through a series of three required clerkship rotations - IM 650 (inpatient IM rotation #1) IM 658 (Out-patient IM #1) and IM 660 (sub-internship inpatient IM #2). IM 650 must occur before IM 660 and</w:t>
       </w:r>
       <w:r w:rsidR="009C78E4" w:rsidRPr="003E24D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> it</w:t>
       </w:r>
       <w:r w:rsidRPr="005D2F78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is highly recommended, but not essential that IM 658 occur before IM 660.</w:t>
+        <w:t xml:space="preserve"> is highly recommended, but </w:t>
+      </w:r>
+      <w:r w:rsidR="001D0DD8" w:rsidRPr="005D2F78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>it is not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D2F78">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> essential that IM 658 occur before IM 660.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751CB910" w14:textId="2279B32F" w:rsidR="00AE66DB" w:rsidRPr="0006230F" w:rsidRDefault="00AE66DB" w:rsidP="000D134F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D2F78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>IM 660 should ideally be completed after IM 650 and 658</w:t>
       </w:r>
       <w:r w:rsidR="008F3D90" w:rsidRPr="003E24D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005D2F78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6969,165 +6986,177 @@
         </w:rPr>
         <w:t>We believe these topics are the most common ailments affecting our U.S. population. If you put the time and effort into studying these modules you will be well prepared for internship, residency, and national tests you will take such as COMAT and COMLEX. It is also our hope that you will recognize the integral role of Internal Medicine, for it is a cognitively rewarding discipline for which there will always be a need</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5C9B2D9B" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc213840220"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc234491237"/>
       <w:r>
         <w:t>COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="747C31DA" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc213840221"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc234491238"/>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="4EE70069" w14:textId="77777777" w:rsidR="00B85647" w:rsidRPr="00C40B5D" w:rsidRDefault="00B85647" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F07ACEA" w14:textId="7ECF5C89" w:rsidR="00B85647" w:rsidRDefault="00B85647" w:rsidP="000C2A9A">
+    <w:p w14:paraId="0F07ACEA" w14:textId="54F9428D" w:rsidR="00B85647" w:rsidRDefault="00B85647" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Core rotations are scheduled by MSUCOM</w:t>
       </w:r>
       <w:r w:rsidR="00CC0B35" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="66E12564" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Changes in core rotation schedul</w:t>
       </w:r>
       <w:r w:rsidR="171A9755" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="66E12564" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> are not permitted</w:t>
       </w:r>
       <w:r w:rsidR="7860DD61" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (exception-base hospital request due to preceptor scheduling issue).</w:t>
+        <w:t xml:space="preserve"> (exception-</w:t>
+      </w:r>
+      <w:r w:rsidR="002D1AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7860DD61" w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>base hospital request due to preceptor scheduling issue).</w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34814EA5" w14:textId="77777777" w:rsidR="00B85647" w:rsidRPr="0050013B" w:rsidRDefault="00B85647" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050013B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7136,189 +7165,183 @@
         </w:rPr>
         <w:t>It is the responsibility of the student to ensure MSUCOM confirmation and enrollment prior to starting any course/rotation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB2EE46" w14:textId="4EE95746" w:rsidR="00B85647" w:rsidRPr="0050013B" w:rsidRDefault="00B85647" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> schedule</w:t>
+        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule</w:t>
       </w:r>
       <w:r w:rsidR="52699011" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ‘yes’ is visible in the enrollment column</w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3BF087" w14:textId="67C4066E" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="00B85647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc213840222"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc234491239"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="088F8A37" w14:textId="4EB5E08E" w:rsidR="00FE29C1" w:rsidRDefault="00FE29C1" w:rsidP="00FE29C1">
+    <w:p w14:paraId="088F8A37" w14:textId="71C0FC8E" w:rsidR="00FE29C1" w:rsidRDefault="00FE29C1" w:rsidP="00FE29C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="03DAB31C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The instructional modules for the ambulatory IM rotation are created to showcase a typical day for an </w:t>
       </w:r>
       <w:r w:rsidR="00F62F4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>office-based</w:t>
       </w:r>
       <w:r w:rsidR="003C2C8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="03DAB31C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Internist. These nine modules flow sequentially with one new patient who presents to your clinic. Over time new maladies are uncovered. There is a single reference guide, divided into multiple topics in which is strongly encouraged that you to print off. You will need to minimize distractions while looking for the key points during module viewing and enter in the highlighted areas. Each of the nine modules is followed by a short quiz covering those key points. Each module is under 60 minutes. It would behoove you to complete all of them the weekend before your rotation starts. In the end you will have a Reference Guide that you have completed on your own which will assist with internship, residency, and Board preparation</w:t>
+        <w:t xml:space="preserve">Internist. These nine modules flow sequentially with one new patient who presents to your clinic. Over time new maladies are uncovered. There is a single reference guide, divided into multiple topics in </w:t>
+      </w:r>
+      <w:r w:rsidR="00697305" w:rsidRPr="03DAB31C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>which it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03DAB31C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is strongly encouraged that you to print off. You will need to minimize distractions while looking for the key points during module viewing and enter in the highlighted areas. Each of the nine modules is followed by a short quiz covering those key points. Each module is under 60 minutes. It would behoove you to complete all of them the weekend before your rotation starts. In the end you will have a Reference Guide that you have completed on your own which will assist with internship, residency, and Board preparation</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="635B8107" w:rsidR="0084162D" w:rsidRPr="0061495F" w:rsidRDefault="0084162D" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc213840223"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc234491240"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="00941F4E" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="07B262FC" w:rsidR="00B848B6" w:rsidRPr="007F6E31" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc213840224"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc234491241"/>
       <w:r w:rsidRPr="007F6E31">
         <w:t>GOALS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="4696C879" w:rsidRPr="007F6E31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="100E1439" w14:textId="77777777" w:rsidR="00272E3B" w:rsidRPr="005B7CF3" w:rsidRDefault="00272E3B" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate</w:t>
@@ -7384,67 +7407,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recommend appropriate cost-effective diagnostic tests in the era of cost containment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BD1222A" w14:textId="77777777" w:rsidR="00272E3B" w:rsidRPr="005B7CF3" w:rsidRDefault="00272E3B" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate clinical reasoning, assessment, and planning skills appropriate for level of training.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5118A4B6" w14:textId="77777777" w:rsidR="00272E3B" w:rsidRPr="005B7CF3" w:rsidRDefault="00272E3B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="5118A4B6" w14:textId="06DDE46D" w:rsidR="00272E3B" w:rsidRPr="005B7CF3" w:rsidRDefault="00272E3B" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Apply knowledge of relevant health screening and disease prevention guidelines in formulating the plan of care</w:t>
+        <w:t xml:space="preserve">Apply knowledge of relevant health screening and disease prevention guidelines in formulating the plan of </w:t>
+      </w:r>
+      <w:r w:rsidR="00987B03" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3973B2E8" w14:textId="77777777" w:rsidR="00272E3B" w:rsidRPr="005B7CF3" w:rsidRDefault="00272E3B" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate professionalism throughout the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A3517D" w14:textId="77777777" w:rsidR="00272E3B" w:rsidRPr="005B7CF3" w:rsidRDefault="00272E3B" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -7549,51 +7578,51 @@
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A749D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The body’s self-healing capacity when mind, body and spirit are in balance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="3EE17DB2" w:rsidR="006630FF" w:rsidRPr="006B6394" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6D784739" w:rsidR="006630FF" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc213840225"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc234491242"/>
       <w:r w:rsidRPr="006B6394">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="255D656E" w14:textId="3BFC7EA4" w:rsidR="002F0759" w:rsidRPr="003E24D9" w:rsidRDefault="00294D3C" w:rsidP="003E24D9">
       <w:pPr>
         <w:ind w:left="450"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="003E24D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:hyperlink w:anchor="_WEEKLY_READINGS/OBJECTIVES/ASSIGNME" w:history="1">
         <w:r w:rsidRPr="00F62F4D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>WEEKLY</w:t>
         </w:r>
         <w:r w:rsidR="007F774C" w:rsidRPr="00F62F4D">
@@ -7625,57 +7654,57 @@
       <w:r w:rsidR="001607AF" w:rsidRPr="003E24D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>detailed objectives by Module.</w:t>
       </w:r>
       <w:r w:rsidRPr="003E24D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="006B6394" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="006B6394" w:rsidRDefault="002D4AE9" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc213840226"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc234491243"/>
       <w:r w:rsidRPr="006B6394">
         <w:t>COMPETENCIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="155F5C25" w14:textId="661A5759" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="00CC0B35" w:rsidP="0070756B">
+    <w:p w14:paraId="155F5C25" w14:textId="4BE50CC4" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="00CC0B35" w:rsidP="0070756B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>AOA developed the Core Competencies</w:t>
@@ -7829,1189 +7858,837 @@
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">n 2007, </w:t>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="20C08F14" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="0CF2E1E2" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>12</w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ame</w:t>
+      </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="1"/>
-[...1 lines deleted...]
-        <w:t>A</w:t>
+        </w:rPr>
+        <w:t>ri</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ca</w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>n Ass</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>oc</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tion</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Col</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>lege</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s of Ost</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>op</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>thic Medi</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e d</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pe</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d a</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> doc</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ent to assist</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> co</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ll</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>ri</w:t>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in in</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tegra</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ng</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> co</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pet</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>enc</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">into </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>me</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dic</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>l edu</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ca</w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>n Ass</w:t>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> me</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dic</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ud</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nt </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l. The </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ollowing</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> co</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mpe</w:t>
+      </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="-1"/>
-[...1 lines deleted...]
-        <w:t>c</w:t>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nc</w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>i</w:t>
+        <w:t xml:space="preserve">ies </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ar</w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dd</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>re</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ssed du</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rin</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>onth of</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t-Pa</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ien</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rn</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>tion</w:t>
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:spacing w:val="1"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t>edi</w:t>
+      </w:r>
+      <w:r w:rsidR="0070756B" w:rsidRPr="620194A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cine</w:t>
       </w:r>
       <w:r w:rsidR="0070756B" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>of</w:t>
-[...1026 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065EB902" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="065EB902" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Ost</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>op</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
@@ -9138,59 +8815,60 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ct</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AEC32BA" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="7AEC32BA" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>App</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
@@ -9658,59 +9336,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>tion</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>hips.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526301D4" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="526301D4" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Di</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
@@ -9882,59 +9561,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>re.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4A1063" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="3B4A1063" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
@@ -10107,59 +9787,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nt p</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">n. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23636ECC" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="23636ECC" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
@@ -10266,59 +9947,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nt det</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ai</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389E50DE" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="389E50DE" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Medi</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
@@ -10339,59 +10021,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Knowl</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ge</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C911670" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="2C911670" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
@@ -10867,59 +10550,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>on.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55168C98" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="55168C98" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
@@ -10934,59 +10618,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t C</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>re</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1C8F1D" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="5D1C8F1D" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ther</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
@@ -11172,59 +10857,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>oun</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>r.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAB3AF5" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="2BAB3AF5" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
@@ -11527,59 +11213,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and f</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>indin</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6301804D" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="6301804D" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
@@ -11902,59 +11589,60 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nt plan. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA3E5C2" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="4BA3E5C2" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ea</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
@@ -12092,59 +11780,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>DP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B230DF" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="69B230DF" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Do</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
@@ -12311,59 +12000,60 @@
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>cat</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7409BC57" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="7409BC57" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
@@ -12470,59 +12160,60 @@
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ki</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ls</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348B53F0" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="348B53F0" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Esta</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>li</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
@@ -12677,59 +12368,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>onship.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601FDB41" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="601FDB41" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>onstr</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
@@ -13139,59 +12831,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ls.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412B27E0" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="412B27E0" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ork </w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
@@ -13514,59 +13207,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e te</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>m.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FA59F5B" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="2FA59F5B" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
@@ -13607,59 +13301,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>sm</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDF3DDF" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="7FDF3DDF" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>onstr</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
@@ -13936,59 +13631,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ss.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32558FB8" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="32558FB8" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>onstr</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
@@ -14561,59 +14257,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17775B7D" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="17775B7D" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Att</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
@@ -15197,59 +14894,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>g.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FD957D" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="58FD957D" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
@@ -15400,59 +15098,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rov</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135CB667" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="135CB667" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
@@ -16022,59 +15721,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CE46A9" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="66CE46A9" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Crit</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
@@ -16555,59 +16255,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>re.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1279B8E9" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="1279B8E9" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
@@ -16694,59 +16395,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ct</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B76B41" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="62B76B41" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>onstr</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
@@ -17328,59 +17030,60 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ie</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>y.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319A87B0" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="319A87B0" w14:textId="77777777" w:rsidR="0070756B" w:rsidRPr="005B7CF3" w:rsidRDefault="0070756B" w:rsidP="00BD2128">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
@@ -17647,81 +17350,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nts.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="504F81AB" w14:textId="630AB9CF" w:rsidR="007F6E31" w:rsidRDefault="007F6E31">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:spacing w:val="4"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="59F2BD28" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc213840227"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc234491244"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="6036C472" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -17763,74 +17458,74 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA434B5" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc213840228"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc234491245"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc213840229"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc234491246"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4162636F" w14:textId="3D7A8E9E" w:rsidR="00711CE9" w:rsidRPr="00A31535" w:rsidRDefault="7943D736" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -17972,266 +17667,297 @@
       <w:r w:rsidR="00A31535">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00743D11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00711CE9" w:rsidRPr="00743D11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
       <w:r w:rsidR="00A31535">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C56F546" w14:textId="75996A41" w:rsidR="00C34D7C" w:rsidRPr="00C101C0" w:rsidRDefault="00C34D7C" w:rsidP="000C2A9A">
+    <w:p w14:paraId="2C56F546" w14:textId="59259BE0" w:rsidR="00C34D7C" w:rsidRPr="00C101C0" w:rsidRDefault="00C34D7C" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C101C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Access Medicine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C101C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C101C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Compendium of various medical books, questions, images, videos that apply to internal medicine. Infinitely helpful resources that allows you to search a topic over multiple different texts. Available at: </w:t>
+        <w:t xml:space="preserve">Compendium of various medical books, questions, images, videos that apply to internal medicine. Infinitely helpful resources that </w:t>
+      </w:r>
+      <w:r w:rsidR="00697305" w:rsidRPr="00C101C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>allow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C101C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you to search a topic over multiple different texts. Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="00C101C0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00376EAB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0C3D99" w14:textId="77777777" w:rsidR="00C34D7C" w:rsidRPr="005B7CF3" w:rsidRDefault="00C34D7C" w:rsidP="00C34D7C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="792"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A9F6E97" w14:textId="397D09D2" w:rsidR="00711CE9" w:rsidRPr="00C34D7C" w:rsidRDefault="00C34D7C" w:rsidP="000C2A9A">
+    <w:p w14:paraId="2A9F6E97" w14:textId="37AEA6A6" w:rsidR="00711CE9" w:rsidRPr="00C34D7C" w:rsidRDefault="00C34D7C" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="03DAB31C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Harrison's Principles of Internal Medicine 2</w:t>
       </w:r>
-      <w:r w:rsidR="00334AF3">
+      <w:r w:rsidR="00F536A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1st</w:t>
+        <w:t>2nd</w:t>
       </w:r>
       <w:r w:rsidRPr="03DAB31C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="03DAB31C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="03DAB31C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The bible of internal medicine. Long running book providing complex overview of topics that are applicable to every level of education. Can be overly complex when trying to quickly review a topic or answer clinical questions for a medical student. </w:t>
+        <w:t xml:space="preserve">The bible of internal medicine. Long running book providing complex overview of topics that are applicable to every level of education. </w:t>
+      </w:r>
+      <w:r w:rsidR="00987B03" w:rsidRPr="03DAB31C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>It can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="03DAB31C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be overly complex when trying to quickly review a topic or answer clinical questions for a medical student. </w:t>
       </w:r>
       <w:r w:rsidR="00A361C9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Available at: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidR="004F1116" w:rsidRPr="007F7F5B">
+        <w:r w:rsidR="00F536A1" w:rsidRPr="007F7F5B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=3095</w:t>
+          <w:t>https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=</w:t>
+        </w:r>
+        <w:r w:rsidR="00F536A1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>3541</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004A5D56">
+      <w:r w:rsidR="00F536A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7247556A" w14:textId="77777777" w:rsidR="00C34D7C" w:rsidRDefault="00C34D7C" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc213840230"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc234491247"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D579961" w14:textId="77777777" w:rsidR="00732D89" w:rsidRPr="00C40B5D" w:rsidRDefault="00732D89" w:rsidP="00732D89">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc157766349"/>
       <w:bookmarkStart w:id="17" w:name="_Toc173322997"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc213840231"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc234491248"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Websites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="74A3CA1B" w14:textId="77777777" w:rsidR="00732D89" w:rsidRPr="001770E3" w:rsidRDefault="00732D89" w:rsidP="00732D89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single" w:color="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Addit</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
@@ -19193,255 +18919,231 @@
     </w:p>
     <w:p w14:paraId="4A8D6847" w14:textId="77777777" w:rsidR="00732D89" w:rsidRPr="005B7CF3" w:rsidRDefault="00732D89" w:rsidP="00732D89">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DE654C5" w14:textId="5335D40A" w:rsidR="00732D89" w:rsidRPr="001770E3" w:rsidRDefault="00732D89" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>ed</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">- </w:t>
+        <w:t xml:space="preserve">ed- </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00FD57D9" w:rsidRPr="005155BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www-dynamed-com.proxy1.cl.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001062FD" w:rsidRPr="005155BD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="784ECF65" w14:textId="18E490AF" w:rsidR="00732D89" w:rsidRPr="001770E3" w:rsidRDefault="00732D89" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Epo</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>tes</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> - </w:t>
+        <w:t xml:space="preserve">tes - </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00190B56" w:rsidRPr="005155BD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://www.epocrates.com/online/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00887D5C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="027760FD" w14:textId="0B6DE9EB" w:rsidR="00732D89" w:rsidRPr="001770E3" w:rsidRDefault="00732D89" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1152"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Op</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>l</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> -</w:t>
+        <w:t>l -</w:t>
       </w:r>
       <w:r w:rsidR="00234539" w:rsidRPr="00234539">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00234539" w:rsidRPr="00500FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://apps.apple.com/us/app/preop-eval/id374154834</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00451453">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014379A9" w14:textId="0D7CEB30" w:rsidR="00732D89" w:rsidRPr="00931821" w:rsidRDefault="00732D89" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -19542,51 +19244,51 @@
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="001770E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>http://www.sanfordguide.com/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001770E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D897DC0" w14:textId="77777777" w:rsidR="00A52DCE" w:rsidRDefault="00A52DCE" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4837228B" w14:textId="77777777" w:rsidR="00C20EA4" w:rsidRDefault="00C20EA4" w:rsidP="00C20EA4">
+    <w:p w14:paraId="4837228B" w14:textId="4F0F2EB1" w:rsidR="00C20EA4" w:rsidRDefault="00C20EA4" w:rsidP="00C20EA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>Acce</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>ss</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
@@ -19597,609 +19299,548 @@
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="2"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005B7CF3">
+      <w:r w:rsidR="002039EB" w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>Electronic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="3"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">he </w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>l</w:t>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>sour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>ce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>Usi</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...4 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>c</w:t>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="4"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-5"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>ib</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="4"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="4"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>ron</w:t>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>ic</w:t>
+        <w:t xml:space="preserve"> w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>ill</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>ro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>ide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="2"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="1"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="4"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-3"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="3"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:u w:color="000000"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B7CF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>Usi</w:t>
-[...29 lines deleted...]
-        <w:t>M</w:t>
+        <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
           <w:u w:color="000000"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...274 lines deleted...]
-        </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="005B7CF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E767C59" w14:textId="77777777" w:rsidR="00C20EA4" w:rsidRPr="00C40B5D" w:rsidRDefault="00C20EA4" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRDefault="00A50CB0" w:rsidP="00963344">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="288"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_WEEKLY_READINGS/OBJECTIVES/ASSIGNME"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc213840232"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc234491249"/>
       <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="27879EBF" w14:textId="77777777" w:rsidR="00123209" w:rsidRDefault="00123209" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EE77BB0" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:ind w:left="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students will find module presentations on D2L. References are listed here and may be reviewed as additional reading.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71810ACB" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00B74811" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    <w:p w14:paraId="71810ACB" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="002039EB" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc140745893"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc213840233"/>
-      <w:r w:rsidRPr="00B74811">
+      <w:bookmarkStart w:id="23" w:name="_Toc234491250"/>
+      <w:r w:rsidRPr="002039EB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Module 1: Hypertension</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="7E87F13F" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc140745894"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc213840234"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc234491251"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Objectives</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="403F067B" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
@@ -20292,125 +19933,132 @@
         </w:rPr>
         <w:t>List the substances that can raise blood pressure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58463130" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Identify findings that suggest resistant HTN.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D9DCB3" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
+    <w:p w14:paraId="17D9DCB3" w14:textId="58E198B0" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Understand the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0024758D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>2017 ACC/AHA Classification of HTN</w:t>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ACC/AHA Classification of HTN</w:t>
       </w:r>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BF485D6" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>List lifestyle modification for BP reduction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EBF2F2C" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Define the threshold to start medication for uncontrolled HTN.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="578168F3" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Outline the compelling indications, contraindications, and side effects of the various classes of antihypertensive medications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AA41470" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
@@ -20425,145 +20073,124 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Define BP goals for special populations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23B0BE38" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc140745895"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc213840235"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc234491252"/>
       <w:r w:rsidRPr="5CEDA392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module References</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
-    <w:p w14:paraId="4E7E204B" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00363D5C" w:rsidRDefault="00F7244F" w:rsidP="00316614">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="57A9AEB1" w14:textId="145C5C2C" w:rsidR="00F7244F" w:rsidRPr="001401E0" w:rsidRDefault="005C4673" w:rsidP="001401E0">
+      <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="239936DE">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00867A26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="239936DE">
+        </w:rPr>
+        <w:t>Jones, D, Ferdinand, K, Taler, S. et al.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00AF5" w:rsidRPr="00867A26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="239936DE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1247" w:rsidRPr="00867A26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00363D5C">
+        </w:rPr>
+        <w:t>2025 AHA/ACC/AANP/AAPA/ABC/ACCP/ACPM/AGS/AMA/ASPC/NMA/PCNA/SGIM Guideline for the Prevention, Detection, Evaluation and Management of High Blood Pressure in Adults: A Report of the American College of Cardiology/American Heart Association Joint Committee on Clinical Practice Guidelines</w:t>
+      </w:r>
+      <w:r w:rsidR="006410EA" w:rsidRPr="00867A26">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-        <w:jc w:val="left"/>
+        </w:rPr>
+        <w:t>. JACC. 2025 Nov, 86 (18) 1567–1678.</w:t>
+      </w:r>
+      <w:r w:rsidR="001401E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="00363D5C">
+        <w:r w:rsidR="001401E0" w:rsidRPr="00202589">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://www.ahajournals.org/doi/full/10.1161/HYP.0000000000000065</w:t>
+          <w:t>https://doi.org/10.1016/j.jacc.2025.05.007</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="239936DE">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="2145E852" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc140745896"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc213840236"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc234491253"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="11EE6856" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
@@ -20574,98 +20201,96 @@
         <w:t>Review the module online.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022556DB" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00966E91" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Complete the Module Quiz, there will be two attempts offered to you. Please take advantage of both.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D81B818" w14:textId="596D8D1F" w:rsidR="00F7244F" w:rsidRPr="00F25E3E" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    <w:p w14:paraId="6D81B818" w14:textId="596D8D1F" w:rsidR="00F7244F" w:rsidRPr="001401E0" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="450"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc140745897"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc213840237"/>
-      <w:r w:rsidRPr="00F25E3E">
+      <w:bookmarkStart w:id="31" w:name="_Toc234491254"/>
+      <w:r w:rsidRPr="001401E0">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Module 2: Diabetes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="248054D4" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc140745898"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc213840238"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc234491255"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Objectives</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="6A4306FB" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
@@ -20750,132 +20375,111 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="000C2365">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ed screening.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10547674" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc140745899"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc213840239"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc234491256"/>
       <w:r w:rsidRPr="5CEDA392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module References</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
-    <w:p w14:paraId="1350EB3A" w14:textId="54BE9272" w:rsidR="00F7244F" w:rsidRPr="00031E09" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    <w:p w14:paraId="1350EB3A" w14:textId="0D316A2F" w:rsidR="00F7244F" w:rsidRPr="001401E0" w:rsidRDefault="00B32EC3" w:rsidP="001401E0">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00031E09">
+      </w:pPr>
+      <w:r w:rsidRPr="000B562B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Diabetes Association Professional Practice Committee for Diabetes; Summary of Revisions: Standards of Care in Diabetes   2026 December 2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B562B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Diabetes Care</w:t>
       </w:r>
-      <w:r w:rsidRPr="00031E09">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00031E09">
+      <w:r w:rsidRPr="000B562B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Vol.49, S6-S12. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="000B562B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>https://doi.org/10.2337/dc25-SREV</w:t>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.2337/dc26-SREV</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002C3E2C">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="225CD48F" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc140745900"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc213840240"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc234491257"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="5E53262C" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
@@ -20884,511 +20488,396 @@
         </w:rPr>
         <w:t>Review the module online.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3094E2EF" w14:textId="351B2E21" w:rsidR="00966E91" w:rsidRPr="00211EDB" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Complete the Module Quiz, there will be two attempts offered to you. Please take advantage of both.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D18B5D" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00966E91" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    <w:p w14:paraId="23D18B5D" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00A870C7" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="38" w:name="_Toc140745901"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc213840241"/>
-      <w:r w:rsidRPr="00966E91">
+      <w:bookmarkStart w:id="39" w:name="_Toc234491258"/>
+      <w:r w:rsidRPr="00A870C7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Module 3: Dyslipidemia</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="38DC40C2" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="40" w:name="_Toc140745902"/>
-      <w:bookmarkStart w:id="41" w:name="_Toc213840242"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc234491259"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Objectives</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="74AD2160" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
+    <w:p w14:paraId="7BDAFC43" w14:textId="77777777" w:rsidR="00F3789A" w:rsidRPr="00033D68" w:rsidRDefault="00F3789A" w:rsidP="00033D68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="left"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="30E643FB" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033D68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Demonstrate how to calculate CVD risk using the PREVENT risk estimator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0C9AE4" w14:textId="77777777" w:rsidR="00F3789A" w:rsidRPr="00033D68" w:rsidRDefault="00F3789A" w:rsidP="00033D68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0CCAC170" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033D68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Apply CVD risk estimation to determine appropriate treatment for CVD risk reduction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D9EDCBE" w14:textId="77777777" w:rsidR="00F3789A" w:rsidRPr="00033D68" w:rsidRDefault="00F3789A" w:rsidP="00033D68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="left"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="596BA394" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033D68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Explain the side effects and expected % reductions in lipid values of the various lipid lowering agents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596BA394" w14:textId="66ABBD00" w:rsidR="00F7244F" w:rsidRPr="00033D68" w:rsidRDefault="00F3789A" w:rsidP="00033D68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="left"/>
-[...9 lines deleted...]
-        <w:t>Describe the management of side effects of each available class.</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00033D68">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>List the secondary causes of dyslipidemias</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="116F3FF5" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc140745903"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc213840243"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc140745903"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc234491260"/>
       <w:r w:rsidRPr="5CEDA392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module References</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
-      <w:bookmarkEnd w:id="44"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="73F54FA6" w14:textId="28221FF3" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    </w:p>
+    <w:p w14:paraId="281A9B8B" w14:textId="66AA5D9F" w:rsidR="008D054B" w:rsidRDefault="00B042AB" w:rsidP="009866D7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="59E933CF">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003972D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ACC/AHA/AACVPR/ABC/ACPM/ADA/AGS/APhA/ASPC/NLA/PCNA Guideline on the Management of Dyslipidemia: A Report of the American College of Cardiology/American Heart Association Joint Committee on Clinical Practice Guidelines. J Am Coll Cardiol. 2026 May 19;87(19):2624-2757. doi: 10.1016/j.jacc.2025.11.016. Epub 2026 Mar 13. PMID: 41824590.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="004D7E6E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://www.ahajournals.org/doi/10.1161/CIR.0000000000001423</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A5C922C" w14:textId="77777777" w:rsidR="004776B9" w:rsidRDefault="004776B9" w:rsidP="009866D7">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24FD959B" w14:textId="1C7090DE" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>2018 AHA/ACC/AACVPR/AAPA/ABC/ACPM/ADA/AGS/</w:t>
-[...69 lines deleted...]
-      <w:r w:rsidRPr="59E933CF">
+      </w:pPr>
+      <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...46 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E88CCC1" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc140745904"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc213840244"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc140745904"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc234491261"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Requirements</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
-      <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="2123DCB6" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review the module online.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D6E85D" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00966E91" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
+    <w:p w14:paraId="63529A65" w14:textId="57170CC5" w:rsidR="00966E91" w:rsidRPr="00862035" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Complete the Module Quiz, there will be two attempts offered to you. Please take advantage of both.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63529A65" w14:textId="77777777" w:rsidR="00966E91" w:rsidRPr="00966E91" w:rsidRDefault="00966E91" w:rsidP="00316614">
-[...7 lines deleted...]
-    <w:p w14:paraId="0A9D251C" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00966E91" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    <w:p w14:paraId="0A9D251C" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00862035" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00966E91">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc140745905"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc234491262"/>
+      <w:r w:rsidRPr="00862035">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Module 4: Thyroid Nodules</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
-      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="49A5573F" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc140745906"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc213840246"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc140745906"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc234491263"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Objectives</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
-      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="6710EEF1" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Know when a thyroid </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -21435,288 +20924,236 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Describe the follow up of benign nodules.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F3912D" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc140745907"/>
-      <w:bookmarkStart w:id="52" w:name="_Toc213840247"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc140745907"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc234491264"/>
       <w:r w:rsidRPr="5CEDA392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module References</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
-      <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="45152BF0" w14:textId="39297107" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">AACE/ACE/AME Task Force on Thyroid Nodules. Medical Guidelines for Clinical Practice for the Diagnosis and Management of Thyroid Nodules-2016 update. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>AACE/ACE/AME Task Force on Thyroid Nodules. Medical Guidelines for Clinical Practice for the Diagnosis and Management of Thyroid Nodules-2016 update. Endocr</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="239936DE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Endocr</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">: 10.4158/EP161208.GL. PMID: 27167915. </w:t>
+        <w:t xml:space="preserve">Pract. 2016 May;22(5):622-39. doi: 10.4158/EP161208.GL. PMID: 27167915. </w:t>
       </w:r>
       <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="239936DE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://pubmed.ncbi.nlm.nih.gov/27167915/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D7413E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58435FB1" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc140745908"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc213840248"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc140745908"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc234491265"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Requirements</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
-      <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="2BBAEA69" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review the module online.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBF8135" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00966E91" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
+    <w:p w14:paraId="3A3DF6FD" w14:textId="7B152A30" w:rsidR="00966E91" w:rsidRPr="00862035" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Complete the Module Quiz, there will be two attempts offered to you. Please take advantage of both.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3DF6FD" w14:textId="77777777" w:rsidR="00966E91" w:rsidRPr="00966E91" w:rsidRDefault="00966E91" w:rsidP="00316614">
-[...7 lines deleted...]
-    <w:p w14:paraId="19CC9789" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00966E91" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    <w:p w14:paraId="19CC9789" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00862035" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00966E91">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc140745909"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc234491266"/>
+      <w:r w:rsidRPr="00862035">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Module 5: Perioperative medicine</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
-      <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="58DE2EF8" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc140745910"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc213840250"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc140745910"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc234491267"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Objectives</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
-      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="5EBCD5E1" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="008B6C87" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B6C87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Differentiate which activities are 4 METS.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D660743" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="008B6C87" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -21886,253 +21323,205 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6570F3B3" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="007F6E31" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F23B3C" w14:textId="3376AB62" w:rsidR="00F7244F" w:rsidRPr="00860666" w:rsidRDefault="00F7244F" w:rsidP="00860666">
+    <w:p w14:paraId="37F23B3C" w14:textId="617BADC4" w:rsidR="00F7244F" w:rsidRPr="00860666" w:rsidRDefault="00636EC8" w:rsidP="00862035">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6E31">
-[...10 lines deleted...]
-        <w:t>Cardiology/American Heart Association Task Force on practice guidelines. J Am Coll</w:t>
+      <w:r w:rsidRPr="00636EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Thompson, A, Fleischmann, K, Smilowitz, N. et al. 2024 AHA/ACC/ACS/ASNC/HRS/SCA/SCCT/SCMR/SVM Guideline for Perioperative Cardiovascular Management for Noncardiac Surgery: A Report of the American College of Cardiology/American Heart Association Joint Committee on Clinical Practice Guidelines. JACC. 2024 Nov, 84 (19) 1869–1969.</w:t>
+      </w:r>
+      <w:r w:rsidR="00862035">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId34" w:history="1">
-        <w:r w:rsidRPr="007F6E31">
+        <w:r w:rsidR="00862035" w:rsidRPr="00202589">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="auto"/>
-[...1 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.jacc.2024.06.013</w:t>
         </w:r>
       </w:hyperlink>
-      <w:proofErr w:type="spellStart"/>
-[...37 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="62D74A4E" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Toc140745911"/>
-      <w:bookmarkStart w:id="60" w:name="_Toc213840251"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc140745911"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc234491268"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Requirements</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
-      <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="784A868C" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review the module online.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E189E7F" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00966E91" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
+    <w:p w14:paraId="64A455B8" w14:textId="5FB5E95E" w:rsidR="00966E91" w:rsidRPr="00187E0E" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Complete the Module Quiz, there will be two attempts offered to you. Please take advantage of both.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A455B8" w14:textId="77777777" w:rsidR="00966E91" w:rsidRPr="00966E91" w:rsidRDefault="00966E91" w:rsidP="00316614">
-[...7 lines deleted...]
-    <w:p w14:paraId="71854EDE" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00966E91" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    <w:p w14:paraId="71854EDE" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00187E0E" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:ind w:left="216"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00966E91">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc140745912"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc234491269"/>
+      <w:r w:rsidRPr="00187E0E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Module 6: "The Incidentals”</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
-      <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="222F8799" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:left="216"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc140745913"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc213840253"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc140745913"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc234491270"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Objectives</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
-      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="1471B042" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>List the tests in the initial workup of recurrent kidney stones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="688385E0" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -22175,69 +21564,83 @@
         </w:rPr>
         <w:t>List the available treatment options for prevention of various kidney stones.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47DFDB3F" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Recite the CT characteristics that differentiate benign from malignant findings for the adrenal incidentaloma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71EAEC9B" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
+    <w:p w14:paraId="71EAEC9B" w14:textId="05FCA198" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>List the serological tests needed for the adrenal incidentaloma.</w:t>
+        <w:t xml:space="preserve">List the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A91681">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>testing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="239936DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> needed for the adrenal incidentaloma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C83E5A7" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Indicate when surgery is required for adrenal incidentaloma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B0E0E82" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
@@ -22320,709 +21723,433 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Describe the workup of a renal cyst.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FD20F1" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc140745914"/>
-      <w:bookmarkStart w:id="66" w:name="_Toc213840254"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc140745914"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc234491271"/>
       <w:r w:rsidRPr="5CEDA392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module References</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
-      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="34E597FD" w14:textId="0AF4DF7B" w:rsidR="00F7244F" w:rsidRPr="007F6E31" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Hlk160008333"/>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="66" w:name="_Hlk160008333"/>
+      <w:bookmarkStart w:id="67" w:name="_Hlk160438270"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc140745915"/>
+      <w:r w:rsidRPr="17A85DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pearle MS, Goldfarb DS, Assimos DG, Curhan G, Denu-Ciocca CJ, Matlaga BR, Monga M, Penniston KL, Preminger GM, Turk TM, White JR; American Urological </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7CF4" w:rsidRPr="17A85DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Association</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6E31">
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="17A85DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Medical management of kidney stones: AUA guideline. J Urol. 2014 Aug;192(2):316-24. doi: 10.1016/j.juro.2014.05.006. Epub 2014 May 20. PMID: 24857648. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="17A85DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Published 2014; Reviewed and Validity Confirmed 2019 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-[...2 lines deleted...]
-            <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:hyperlink r:id="rId35">
+        <w:r w:rsidRPr="17A85DE0">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://pubmed.ncbi.nlm.nih.gov/24857648/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00261D49" w:rsidRPr="007F6E31">
+      <w:r w:rsidR="00261D49">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p w14:paraId="6704A7F7" w14:textId="1382270C" w:rsidR="00F7244F" w:rsidRPr="007F6E31" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6E31">
-[...38 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="17A85DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Guidelines for Management of Incidental Pulmonary Nodules Detected on CT Images: From the Fleischner Society 2017. Radiology. 2017 Jul;284(1):228-243. doi: 10.1148/radiol.2017161659. Epub 2017 Feb 23. PMID: 28240562.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-[...2 lines deleted...]
-            <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:hyperlink r:id="rId36">
+        <w:r w:rsidRPr="17A85DE0">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://pubmed.ncbi.nlm.nih.gov/28240562/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007F6E31">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="17A85DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AC8D84" w14:textId="0C772034" w:rsidR="00F7244F" w:rsidRPr="007F6E31" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    <w:p w14:paraId="45279F64" w14:textId="77777777" w:rsidR="00235AC4" w:rsidRPr="006B54B8" w:rsidRDefault="00235AC4" w:rsidP="00235AC4">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007F6E31">
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00425407">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The American Association of Clinical Endocrinologists and American Association of Endocrine Surgeons medical guidelines for the management of adrenal incidentalomas. </w:t>
-[...68 lines deleted...]
-    <w:p w14:paraId="6334DE4A" w14:textId="110B6A8E" w:rsidR="00F7244F" w:rsidRPr="007F6E31" w:rsidRDefault="00F7244F" w:rsidP="0069666F">
+        <w:t>Rowe NE, Kumar R, Schieda N, Siddiqi F, McGregor T, McAlpine K, Violette P, Bathini V, Eng M, Izard J. Diagnosis, Management, and Follow-Up of the Incidentally Discovered Adrenal Mass: CUA Guideline Endorsed by the AUA. J Urol. 2023 Oct;210(4):590-599. doi: 10.1097/JU.0000000000003644. Epub 2023 Aug 9. PMID: 37556768.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AC8D84" w14:textId="48AA55C0" w:rsidR="00F7244F" w:rsidRPr="00914A39" w:rsidRDefault="00235AC4" w:rsidP="00914A39">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="001A0CA3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+          </w:rPr>
+          <w:t>https://www.auajournals.org/doi/10.1097/JU.0000000000003644</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6334DE4A" w14:textId="110B6A8E" w:rsidR="00F7244F" w:rsidRPr="007F6E31" w:rsidRDefault="00F7244F" w:rsidP="0069666F">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Campbell SC, Clark PE, Chang SS, Karam JA, Souter L, Uzzo RG. Renal Mass and Localized Renal Cancer: Evaluation, Management, and Follow-Up: AUA Guideline: Part I. J Urol. 2021 Aug;206(2):199-208. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007F6E31">
+        <w:t>Campbell SC, Clark PE, Chang SS, Karam JA, Souter L, Uzzo RG. Renal Mass and Localized Renal Cancer: Evaluation, Management, and Follow-Up: AUA Guideline: Part I. J Urol. 2021 Aug;206(2):199-208. doi: 10.1097/JU.0000000000001911. Epub 2021 Jul 11. PMID: 34115547.</w:t>
+      </w:r>
+      <w:r w:rsidR="0069666F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>doi</w:t>
-[...25 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="0069666F" w:rsidRPr="009375C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://pubmed.ncbi.nlm.nih.gov/34115547/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CA4577" w:rsidRPr="007F6E31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10DA1240" w14:textId="54FA8BA4" w:rsidR="00F7244F" w:rsidRPr="007F6E31" w:rsidRDefault="00F7244F" w:rsidP="0069666F">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Campbell SC, Uzzo RG, Karam JA, Chang SS, Clark PE, Souter L. Renal </w:t>
       </w:r>
       <w:r w:rsidR="00CC0B35" w:rsidRPr="007F6E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mass,</w:t>
       </w:r>
       <w:r w:rsidRPr="007F6E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Localized Renal Cancer: Evaluation, Management, and Follow-up: AUA Guideline: Part II. J Urol. 2021 Aug;206(2):209-218. </w:t>
-[...29 lines deleted...]
-      <w:hyperlink r:id="rId40" w:history="1">
+        <w:t xml:space="preserve"> and Localized Renal Cancer: Evaluation, Management, and Follow-up: AUA Guideline: Part II. J Urol. 2021 Aug;206(2):209-218. doi: 10.1097/JU.0000000000001912. Epub 2021 Jul 11. PMID: 34115531.</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="0069666F" w:rsidRPr="009375C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://pubmed.ncbi.nlm.nih.gov/34115531/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00890B5E" w:rsidRPr="007F6E31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD96891" w14:textId="25B97E43" w:rsidR="00F7244F" w:rsidRPr="00031E09" w:rsidRDefault="00F7244F" w:rsidP="0069666F">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007F6E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Schieda N, Davenport MS, Krishna S, Edney EA, Pedrosa I, Hindman N, Baroni RH, Curci NE, Shinagare A, Silverman SG. Bosniak Classification of Cystic Renal Masses, Version 2019: A Pictorial Guide to Clinical Use. Radiographics. 2022 Jan-Feb;42(1</w:t>
+      </w:r>
+      <w:r w:rsidR="0032451A" w:rsidRPr="007F6E31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>): E</w:t>
+      </w:r>
       <w:r w:rsidRPr="007F6E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> N, Davenport MS, Krishna S, Edney EA, Pedrosa I, Hindman N, Baroni RH, Curci NE, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007F6E31">
+        <w:t>33. doi: 10.1148/rg.219016. Erratum for: Radiographics. 2021 May-Jun;41(3):814-828. PMID: 34990332.</w:t>
+      </w:r>
+      <w:r w:rsidR="0069666F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Shinagare</w:t>
-[...79 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="0069666F" w:rsidRPr="009375C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://pubmed.ncbi.nlm.nih.gov/34990332/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CF4DB0" w:rsidRPr="007F6E31">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="318D6E33" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="70" w:name="_Toc213840255"/>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc234491272"/>
+      <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Requirements</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
-      <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="19C9672F" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review the module online.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E882295" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00966E91" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
+    <w:p w14:paraId="1BE1F6BC" w14:textId="3046DC0C" w:rsidR="00966E91" w:rsidRPr="009245B1" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Complete the Module Quiz, there will be two attempts offered to you. Please take advantage of both.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE1F6BC" w14:textId="77777777" w:rsidR="00966E91" w:rsidRPr="00966E91" w:rsidRDefault="00966E91" w:rsidP="00316614">
-[...7 lines deleted...]
-    <w:p w14:paraId="27A383EC" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00966E91" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    <w:p w14:paraId="27A383EC" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="008A4BAB" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00966E91">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="_Toc140745916"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc234491273"/>
+      <w:r w:rsidRPr="008A4BAB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Module 7: Select Topics in Rheumatology</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
-      <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="4708CDC0" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc140745917"/>
-      <w:bookmarkStart w:id="74" w:name="_Toc213840257"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc140745917"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc234491274"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Objectives</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
-      <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p w14:paraId="37CA107F" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Identify the presentation of gout.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE7B87E" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -23181,301 +22308,245 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Describe the treatment and follow up of patients with (PMR).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AF3356" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="007F6E31" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc140745918"/>
-      <w:bookmarkStart w:id="76" w:name="_Toc213840258"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc140745918"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc234491275"/>
       <w:r w:rsidRPr="007F6E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module References</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
-      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="1A51607B" w14:textId="44525A2F" w:rsidR="00F7244F" w:rsidRPr="007F6E31" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:ind w:left="810"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F6E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2020 American College of Rheumatology Guideline for the Management of Gout. Arthritis Rheumatology. 2020 Jun;72(6):879-895. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">2020 American College of Rheumatology Guideline for the Management of Gout. Arthritis Rheumatology. 2020 Jun;72(6):879-895. doi: 10.1002/art.41247. Epub 2020 May 11. Erratum in: Arthritis Rheumatology. 2021 Mar;73(3):413. PMID: 32390306. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="007F6E31">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://pubmed.ncbi.nlm.nih.gov/32390306/</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="007F6E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>doi</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007F6E31">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEF1A49" w14:textId="494FAD4E" w:rsidR="00F7244F" w:rsidRPr="007F6E31" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+      <w:pPr>
+        <w:ind w:left="810"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">: 10.1002/art.41247. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="007F6E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Epub</w:t>
-[...58 lines deleted...]
-      <w:hyperlink r:id="rId43">
+        <w:t xml:space="preserve">European League Against Rheumatism; American College of Rheumatology. 2015 recommendations for the management of polymyalgia rheumatica: a European League Against Rheumatism/American College of Rheumatology collaborative initiative. Arthritis Rheumatology. 2015 Oct;67(10):2569-80. doi: 10.1002/art.39333. PMID: 26352874. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42">
         <w:r w:rsidRPr="007F6E31">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://pubmed.ncbi.nlm.nih.gov/26352874/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75D046EC" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Toc140745919"/>
-      <w:bookmarkStart w:id="78" w:name="_Toc213840259"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc140745919"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc234491276"/>
       <w:r w:rsidRPr="007F6E31">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Requirements</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
-      <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="523DB4DC" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review the module online.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24502FC5" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00966E91" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
+    <w:p w14:paraId="3DC63F04" w14:textId="0FB395EB" w:rsidR="00966E91" w:rsidRPr="00465510" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Complete the Module Quiz, there will be two attempts offered to you. Please take advantage of both.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC63F04" w14:textId="77777777" w:rsidR="00966E91" w:rsidRPr="00966E91" w:rsidRDefault="00966E91" w:rsidP="00316614">
-[...7 lines deleted...]
-    <w:p w14:paraId="334555DC" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00966E91" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    <w:p w14:paraId="334555DC" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00465510" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00966E91">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="_Toc140745920"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc234491277"/>
+      <w:r w:rsidRPr="00465510">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Module 8: Healthy Living</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
-      <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="05FBA2BB" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Toc140745921"/>
-      <w:bookmarkStart w:id="82" w:name="_Toc213840261"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc140745921"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc234491278"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Objectives</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
-      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="219E9031" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Differentiate the stages of change.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B0E5A60" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -23537,400 +22608,371 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Describe the various treatment options for smoking cessation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CB5B98E" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00E037A8" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E037A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Describe the various treatment options for alcohol reduction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="229C4C3D" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00E037A8" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E037A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Describe the various treatment options for weight loss.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612576DB" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc140745922"/>
-      <w:bookmarkStart w:id="84" w:name="_Toc213840262"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc140745922"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc234491279"/>
       <w:r w:rsidRPr="5CEDA392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module References</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
-      <w:bookmarkEnd w:id="84"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="754DA053" w14:textId="10B87802" w:rsidR="00F7244F" w:rsidRPr="00031E09" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    </w:p>
+    <w:p w14:paraId="754DA053" w14:textId="13874B53" w:rsidR="00F7244F" w:rsidRPr="00031E09" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_Toc140745923"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc140745923"/>
+      <w:r w:rsidRPr="17A85DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miller WR, Moyers TB. Motivational interviewing and </w:t>
+      </w:r>
+      <w:r w:rsidR="00987B03" w:rsidRPr="17A85DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>clinical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="17A85DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> science of Carl Rogers. J Consult Clin Psychol. 2017 Aug;85(8):757-766. doi: 10.1037/ccp0000179. PMID: 28726479.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId43">
+        <w:r w:rsidRPr="17A85DE0">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://pubmed.ncbi.nlm.nih.gov/28726479/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="17A85DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E0C7827" w14:textId="0FE0A312" w:rsidR="00F7244F" w:rsidRPr="00031E09" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00031E09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Miller WR, Moyers TB. Motivational interviewing and the clinical science of Carl Rogers. J Consult Clin Psychol. 2017 Aug;85(8):757-766. </w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00031E09">
+        <w:t xml:space="preserve">SAMHSA guideline on prescribing pharmacotherapies for patients with alcohol use disorder can be found at SAMHSA 2021 Jan. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00031E09">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>https://library.samhsa.gov/sites/default/files/PEP20-02-02-015.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B97BDF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:br/>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0C7827" w14:textId="0FE0A312" w:rsidR="00F7244F" w:rsidRPr="00031E09" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    <w:p w14:paraId="2C5278A4" w14:textId="1EDE6D14" w:rsidR="00F7244F" w:rsidRPr="00031E09" w:rsidRDefault="00F7244F" w:rsidP="00426C55">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031E09">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">SAMHSA guideline on prescribing pharmacotherapies for patients with alcohol use disorder can be found at SAMHSA 2021 Jan. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Leone FT. Initiating Pharmacologic Treatment in Tobacco-Dependent Adults. An Official American Thoracic Society Clinical Practice Guideline. Am J Respir Crit Care Med. 2020 Jul 15;202(2):</w:t>
+      </w:r>
+      <w:r w:rsidR="00743D4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031E09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e5-e31. doi: 10.1164/rccm.202005-1982ST. PMID: 32663106; PMCID: PMC7365361.</w:t>
       </w:r>
       <w:hyperlink r:id="rId45" w:history="1">
-        <w:r w:rsidRPr="00031E09">
-[...58 lines deleted...]
-      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="00426C55" w:rsidRPr="009375C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://pmc.ncbi.nlm.nih.gov/articles/PMC7365361/pdf/rccm.202005-1982ST.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008D3AD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0000FF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72EAF408" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc213840263"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc234491280"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module Requirements</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
-      <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="3AA0C98C" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review the module online.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4560D667" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00966E91" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
+    <w:p w14:paraId="6DC74573" w14:textId="3A35B4FF" w:rsidR="00966E91" w:rsidRPr="001D0EBA" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Complete the Module Quiz, there will be two attempts offered to you. Please take advantage of both.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC74573" w14:textId="77777777" w:rsidR="00966E91" w:rsidRPr="00966E91" w:rsidRDefault="00966E91" w:rsidP="00316614">
-[...7 lines deleted...]
-    <w:p w14:paraId="2F0DFF64" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00966E91" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    <w:p w14:paraId="2F0DFF64" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="001D0EBA" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00966E91">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="_Toc140745924"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc234491281"/>
+      <w:r w:rsidRPr="001D0EBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Module 9: </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="87"/>
-      <w:r w:rsidRPr="00966E91">
+      <w:bookmarkEnd w:id="86"/>
+      <w:r w:rsidRPr="001D0EBA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sleep Disorders</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="470B6E3A" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc140745925"/>
-      <w:bookmarkStart w:id="90" w:name="_Toc213840265"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc140745925"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc234491282"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Module </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Objectives</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
-      <w:bookmarkEnd w:id="90"/>
     </w:p>
     <w:p w14:paraId="1C908B2D" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>List the elements of sleep hygiene.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70380A99" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -23963,352 +23005,236 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Describe the workup and treatment of Obstructive Sleep Apnea</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3997B415" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc140745926"/>
-      <w:bookmarkStart w:id="92" w:name="_Toc213840266"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc140745926"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc234491283"/>
       <w:r w:rsidRPr="5CEDA392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Module References</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
-      <w:bookmarkEnd w:id="92"/>
     </w:p>
     <w:p w14:paraId="50730AAD" w14:textId="2F32F302" w:rsidR="00F7244F" w:rsidRPr="00743D4D" w:rsidRDefault="00F7244F" w:rsidP="00743D4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="93" w:name="_Toc140745927"/>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc140745927"/>
+      <w:r w:rsidRPr="17A85DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Qaseem A, Kansagara D, Forciea MA, Cooke M, Denberg TD; Clinical Guidelines Committee of the American College of Physicians. Management of Chronic Insomnia Disorder in Adults: A Clinical Practice Guideline </w:t>
+      </w:r>
+      <w:r w:rsidR="0037720C" w:rsidRPr="17A85DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6E31">
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="17A85DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the American College of Physicians. Ann Intern Med. 2016 Jul 19;165(2):125-33. doi: 10.7326/M15-2175. Epub 2016 May 3. PMID: 27136449.</w:t>
+      </w:r>
+      <w:r w:rsidR="00743D4D" w:rsidRPr="17A85DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
-        <w:r w:rsidR="00743D4D" w:rsidRPr="009375C7">
+      <w:hyperlink r:id="rId46">
+        <w:r w:rsidR="00743D4D" w:rsidRPr="17A85DE0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://pubmed.ncbi.nlm.nih.gov/27136449/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009702B0" w:rsidRPr="007F6E31">
+      <w:r w:rsidR="009702B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47B7E0B9" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="007F6E31" w:rsidRDefault="00F7244F" w:rsidP="0037720C">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7434EF12" w14:textId="0A365699" w:rsidR="00F7244F" w:rsidRPr="00031E09" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    <w:p w14:paraId="5343D1D6" w14:textId="2C900D4A" w:rsidR="00DD2088" w:rsidRDefault="004D04EB" w:rsidP="00316614">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="0000FF"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007F6E31">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Practice guideline summary: Treatment of restless legs syndrome in adults. Neurology</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00031E09">
+        <w:t>Treatment of restless legs syndrome and periodic limb movement disorder: an American Academy of Sleep Medicine clinical practice guideline</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>. 2016; 87(24): 2585–2593.</w:t>
-[...3 lines deleted...]
-          <w:rPr>
+        <w:t>, Winkelman et al, Journal of Clinical Sleep Medicine</w:t>
+      </w:r>
+      <w:r w:rsidR="00C84011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, vol 21 pp 137-152, Jan 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00371BE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidR="00371BE7" w:rsidRPr="00A24EE2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:color w:val="0000FF"/>
-[...2 lines deleted...]
-          <w:t>https://doi.org/10.1212/wnl.0000000000003388</w:t>
+          </w:rPr>
+          <w:t>https://link.springer.com/article/10.5664/jcsm.11390</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BB56B8">
-[...8 lines deleted...]
-    <w:p w14:paraId="2DC48BE3" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00031E09" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    </w:p>
+    <w:p w14:paraId="03CC490E" w14:textId="77777777" w:rsidR="00371BE7" w:rsidRDefault="00371BE7" w:rsidP="00316614">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6837512A" w14:textId="21DA7451" w:rsidR="00F7244F" w:rsidRPr="00031E09" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    <w:p w14:paraId="2DC48BE3" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00031E09" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00031E09">
-[...43 lines deleted...]
-    <w:p w14:paraId="2D319FF6" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRPr="00031E09" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+    </w:p>
+    <w:p w14:paraId="53F1F03D" w14:textId="77777777" w:rsidR="00D23AC7" w:rsidRDefault="00D23AC7" w:rsidP="00316614">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B15BF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="63D262D4" w14:textId="54AD11AE" w:rsidR="00F7244F" w:rsidRPr="00031E09" w:rsidRDefault="00F7244F" w:rsidP="00316614">
+        <w:t xml:space="preserve">Patil SP, Ayappa IA, Caples SM, Kimoff RJ, Patel SR, Harrod CG. Treatment of Adult Obstructive Sleep Apnea with Positive Airway Pressure: An American Academy of Sleep Medicine Clinical Practice Guideline. J Clin Sleep Med. 2019 Feb 15;15(2):335-343. doi: 10.5664/jcsm.7640. PMID: 30736887; </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="00B15BF4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>PMCID: PMC6374094.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="63D262D4" w14:textId="4A1285EC" w:rsidR="00F7244F" w:rsidRPr="00031E09" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="450"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00031E09">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="19263D47" w14:textId="77777777" w:rsidR="00F7244F" w:rsidRDefault="00F7244F" w:rsidP="00316614">
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
         <w:ind w:left="90" w:firstLine="270"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="_Toc213840267"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc234491284"/>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Module Requirements</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
-      <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p w14:paraId="3B901130" w14:textId="77777777" w:rsidR="00C06AD8" w:rsidRPr="00C06AD8" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Review the module online.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BD60A66" w14:textId="37BF28E1" w:rsidR="00123209" w:rsidRPr="00663001" w:rsidRDefault="00F7244F" w:rsidP="000C2A9A">
       <w:pPr>
@@ -24320,214 +23246,199 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0039689F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Complete the Module Quiz, there will be two attempts offered to you. Please take advantage of both</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51FE2FA4" w14:textId="77777777" w:rsidR="003E3659" w:rsidRDefault="003E3659" w:rsidP="00316614">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="39274CB8" w14:textId="77777777" w:rsidR="009330FB" w:rsidRPr="003F7AC0" w:rsidRDefault="009330FB" w:rsidP="009330FB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="_Toc234491285"/>
+      <w:r w:rsidRPr="002E402B">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>MID ROTATION FEEDBACK FORM</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="94"/>
+      <w:r w:rsidRPr="003F7AC0">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B6FA86" w14:textId="77777777" w:rsidR="009330FB" w:rsidRPr="00156337" w:rsidRDefault="009330FB" w:rsidP="009330FB">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00156337">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students are required to complete the MSUCOM Mid-Rotation Feedback form.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB5ABB1" w14:textId="77777777" w:rsidR="009330FB" w:rsidRDefault="009330FB" w:rsidP="009330FB">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>his need</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be completed by the Attending or Resident at the end of week two of the rotation. It should be dated no later than the 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7ACAF297">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59pm on third Sunday of the clerkship to be eligible to obtain a Pass in the rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1221E3A8" w14:textId="77777777" w:rsidR="009330FB" w:rsidRDefault="009330FB" w:rsidP="00316614">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5D16CA89" w14:textId="77777777" w:rsidR="00C0608A" w:rsidRDefault="00C0608A" w:rsidP="00BE3899">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:bookmarkStart w:id="95" w:name="_Toc213840268"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc234491286"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>DO/PhD Students</w:t>
       </w:r>
       <w:bookmarkEnd w:id="95"/>
     </w:p>
-    <w:p w14:paraId="4E64D07F" w14:textId="59EBB988" w:rsidR="00C0608A" w:rsidRDefault="00C0608A" w:rsidP="00BE3899">
+    <w:p w14:paraId="478FE1B6" w14:textId="26D6738A" w:rsidR="00663001" w:rsidRPr="004A3CCC" w:rsidRDefault="00C0608A" w:rsidP="004A3CCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8622F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>DO/PhD student rotations that take place during G years span approximately 4 months. DO/PhD students taking this course during G years should contact the CA to discuss assignment due dates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478FE1B6" w14:textId="77777777" w:rsidR="00663001" w:rsidRPr="00663001" w:rsidRDefault="00663001" w:rsidP="00663001">
-[...110 lines deleted...]
-    <w:p w14:paraId="237C2EB8" w14:textId="07C28FA0" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00B95602">
+    <w:p w14:paraId="237C2EB8" w14:textId="07C28FA0" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="009330FB">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51597E01" w14:textId="4308BC7D" w:rsidR="6BB67C26" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="0013311A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc213840270"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc234491287"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>QUIZZES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="2B7F1230" w14:textId="624F8178" w:rsidR="26910FCD" w:rsidRDefault="26910FCD" w:rsidP="0013311A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B6D46BB" w14:textId="77777777" w:rsidR="00FA181B" w:rsidRPr="0006230F" w:rsidRDefault="00FA181B" w:rsidP="0013311A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="09834895">
         <w:rPr>
@@ -24537,70 +23448,84 @@
         <w:t>There will be 9 Module quizzes to complete:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3F3831" w14:textId="77777777" w:rsidR="00FA181B" w:rsidRPr="0006230F" w:rsidRDefault="00FA181B" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="09834895">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Each will be in the Module folder on D2L.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165B9BDA" w14:textId="77777777" w:rsidR="00FA181B" w:rsidRPr="0025386D" w:rsidRDefault="00FA181B" w:rsidP="000C2A9A">
+    <w:p w14:paraId="165B9BDA" w14:textId="446EE8B2" w:rsidR="00FA181B" w:rsidRPr="0025386D" w:rsidRDefault="00FA181B" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="09834895">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>You will have two attempts on each quiz.</w:t>
+        <w:t xml:space="preserve">You will have two attempts </w:t>
+      </w:r>
+      <w:r w:rsidR="009330FB" w:rsidRPr="09834895">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="09834895">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each quiz.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5376AAD3" w14:textId="77777777" w:rsidR="00FA181B" w:rsidRPr="0006230F" w:rsidRDefault="00FA181B" w:rsidP="0013311A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="09834895">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Honors Scores needed on </w:t>
       </w:r>
       <w:r w:rsidRPr="09834895">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -24882,162 +23807,149 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BFAB84" w14:textId="77777777" w:rsidR="009A14F5" w:rsidRDefault="009A14F5" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="046CDCF5" w14:textId="77777777" w:rsidR="005E3C93" w:rsidRDefault="005E3C93" w:rsidP="005E3C93">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Toc140745930"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="100" w:name="_Toc213840271"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc140745930"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc173323001"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc234491288"/>
       <w:r w:rsidRPr="5CEDA392">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Shift schedule</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
-      <w:bookmarkEnd w:id="100"/>
       <w:r w:rsidRPr="5CEDA392">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F654CAA" w14:textId="77777777" w:rsidR="005E3C93" w:rsidRDefault="005E3C93" w:rsidP="005E3C93">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CEDA392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">You will need to upload a four-week calendar that lists the shifts that you worked. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3AEF4C" w14:textId="77777777" w:rsidR="005E3C93" w:rsidRDefault="005E3C93" w:rsidP="005E3C93">
+    <w:p w14:paraId="0B79713B" w14:textId="5DAE8E23" w:rsidR="00C237C9" w:rsidRPr="0097659C" w:rsidRDefault="005E3C93" w:rsidP="0097659C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CEDA392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Students must upload the form to a D2L drop box by 11:59 pm on the last </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sun</w:t>
       </w:r>
       <w:r w:rsidRPr="5CEDA392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>day of the clerkship to be eligible to receive Honors or obtain a High Pass in the rotation. A grade cannot be entered for the course until all requirements of the course have been met.</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="7F4BD14F" w14:textId="130DDDE9" w:rsidR="0E6AF12A" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="00CE66C8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="101" w:name="_Toc213840272"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc234491289"/>
       <w:r>
         <w:t>COMAT EXAM INFORMATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="07373A38" w14:textId="3CCE4EE1" w:rsidR="00CB4500" w:rsidRPr="00CB4500" w:rsidRDefault="0029743A" w:rsidP="00CE66C8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="SmartLink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5222D9C5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For information on exam registration and administration, please visit the COM (College of Osteopathic Medicine) Clerkship Student Portal: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51">
+      <w:hyperlink r:id="rId49">
         <w:r w:rsidRPr="00EC0BEB">
           <w:rPr>
             <w:rStyle w:val="SmartLink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://michiganstate.sharepoint.com/sites/StudentClerkship</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="35B1CCF5" w14:textId="77777777" w:rsidR="0029743A" w:rsidRPr="00835016" w:rsidRDefault="0029743A" w:rsidP="00CE66C8">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4561E87B" w14:textId="77FC33A0" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="00550CC7" w:rsidP="00CE66C8">
@@ -25438,156 +24350,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Absence due to emergent need</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72EB06A5" w14:textId="70212F0A" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student will need to communicate emergent need of absence to the Associate Dean for Clerkship Education for approval (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId50">
         <w:r w:rsidRPr="00AF2D97">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00CC0B35" w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Documentation may be requested.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D6AD5DD" w14:textId="77777777" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The clerkship team will schedule a make-up examination that may occur on an open Friday COMAT test date, or another date chosen by the Clerkship team following the missed exam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="469B44BE" w14:textId="231D96FF" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Personal need to delay </w:t>
       </w:r>
       <w:r w:rsidR="001242E4" w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>examination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA91579" w14:textId="4F51798A" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="000C2A9A">
+    <w:p w14:paraId="4DA91579" w14:textId="0A2D72F4" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">On rare </w:t>
       </w:r>
-      <w:bookmarkStart w:id="102" w:name="_Int_qnHlHSOI"/>
+      <w:bookmarkStart w:id="101" w:name="_Int_qnHlHSOI"/>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>occasion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="101"/>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>, the student may request to delay the COMAT examination</w:t>
+        <w:t xml:space="preserve">, the student may request </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3F7C" w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>delaying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the COMAT examination</w:t>
       </w:r>
       <w:r w:rsidR="00CC0B35" w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Associate Dean for Clerkship Education will review and approve/deny such requests</w:t>
       </w:r>
       <w:r w:rsidR="00CC0B35" w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student must request a delay to com.clerkship@msu.edu by the end of the first week of the rotation. </w:t>
       </w:r>
@@ -25711,127 +24636,127 @@
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="002C5E85">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="002C5E85">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="103" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="104" w:name="_Toc213840273"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc234491290"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="102"/>
       <w:bookmarkEnd w:id="103"/>
-      <w:bookmarkEnd w:id="104"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="002C5E85">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="108" w:name="_Toc213840274"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc234491291"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
       <w:bookmarkEnd w:id="106"/>
       <w:bookmarkEnd w:id="107"/>
-      <w:bookmarkEnd w:id="108"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="1D0D4AB6" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="002C5E85">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="00ED3A84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidR="00ED3A84" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00ED3A84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
@@ -25844,58 +24769,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attendings will access the electronic form within Medtrics by selecting the </w:t>
-[...6 lines deleted...]
-        <w:t>email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="7F8E021F" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="002C5E85">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -25917,82 +24835,83 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="002C5E85">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="002C5E85">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="109" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="112" w:name="_Toc213840275"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc234491292"/>
       <w:r w:rsidRPr="0096296A">
+        <w:lastRenderedPageBreak/>
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="108"/>
       <w:bookmarkEnd w:id="109"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
-      <w:bookmarkEnd w:id="112"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="002C5E85">
+    </w:p>
+    <w:p w14:paraId="3416CC4C" w14:textId="60F8796E" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="002C5E85">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00165CD1">
+        <w:t>Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidR="00A36DAE" w:rsidRPr="002561EA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
@@ -26013,55 +24932,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="002C5E85">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="002C5E85">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="113" w:name="_Toc213840276"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc234491293"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="112"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="7EAFC114" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="002C5E85">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Instructor of Record </w:t>
       </w:r>
       <w:r w:rsidR="5A508616" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00365D1E" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -26125,109 +25044,121 @@
         <w:t>per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="00513248">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="00513248">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="114" w:name="_Toc213840277"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc234491294"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="113"/>
     </w:p>
     <w:p w14:paraId="08F3B119" w14:textId="568D5CD3" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00513248">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07DDAFAD" w14:textId="20D4F328" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00513248">
+    <w:p w14:paraId="07DDAFAD" w14:textId="366B8C74" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00513248">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00CC0B35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DD6A81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students </w:t>
       </w:r>
       <w:r w:rsidR="00D60454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">who were not successful on these assignments during the course </w:t>
       </w:r>
       <w:r w:rsidR="00DD6A81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">will receive an NGR grade </w:t>
       </w:r>
       <w:r w:rsidR="0007505A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>and permitted to go through a ‘corrective action’ proces</w:t>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3F7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are permitted</w:t>
+      </w:r>
+      <w:r w:rsidR="0007505A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go through a ‘corrective action’ proces</w:t>
       </w:r>
       <w:r w:rsidR="00D60454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00CC0B35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D60454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be </w:t>
       </w:r>
@@ -26269,131 +25200,160 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F23BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student who fails to achieve an 80% on each weekly quiz with two attempts will be allowed to take a comprehensive final examination that will be a random selection of related questions, worth</w:t>
       </w:r>
       <w:r w:rsidR="008E6235">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009D2696">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">50 points, with a necessary score of 80% to pass. It will be a cumulative examination and will be offered within the first two weeks following </w:t>
-[...6 lines deleted...]
-        <w:t>the completion of the rotation in which the student failed to achieve the necessary average score.</w:t>
+        <w:t>50 points, with a necessary score of 80% to pass. It will be a cumulative examination and will be offered within the first two weeks following the completion of the rotation in which the student failed to achieve the necessary average score.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="775C8628" w14:textId="77777777" w:rsidR="005C5430" w:rsidRPr="009D2696" w:rsidRDefault="005C5430" w:rsidP="005C5430">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33939428" w14:textId="77777777" w:rsidR="005C5430" w:rsidRPr="00A5668B" w:rsidRDefault="005C5430" w:rsidP="000C2A9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="109"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="115" w:name="_Hlk105783809"/>
+      <w:bookmarkStart w:id="114" w:name="_Hlk105783809"/>
       <w:r w:rsidRPr="00A5668B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mid Rotation Evaluation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA7A476" w14:textId="4AFEFB40" w:rsidR="005C5430" w:rsidRPr="00A5668B" w:rsidRDefault="005C5430" w:rsidP="005C5430">
+    <w:p w14:paraId="3FA7A476" w14:textId="1E9EF85D" w:rsidR="005C5430" w:rsidRPr="00A5668B" w:rsidRDefault="005C5430" w:rsidP="005C5430">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A5668B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students that do not successfully complete and upload their mid rotation evaluation by 11:59 pm the </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Students that do not successfully complete and upload their mid rotation evaluation by 11:59 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3F7C" w:rsidRPr="00A5668B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>third</w:t>
+        <w:t>pm on</w:t>
       </w:r>
       <w:r w:rsidRPr="00A5668B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sunday of the rotation will be required to email the Course Coordinator with an explanation why this was missed. </w:t>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>third</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sunday of the rotation will be required to email the Course Coordinator with an explanation why this was </w:t>
+      </w:r>
+      <w:r w:rsidR="00416D07" w:rsidRPr="00A5668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>missing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A5668B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5D2C38" w14:textId="77777777" w:rsidR="005C5430" w:rsidRPr="00A5668B" w:rsidRDefault="005C5430" w:rsidP="005C5430">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A7622A8" w14:textId="45360626" w:rsidR="005C5430" w:rsidRDefault="005C5430" w:rsidP="08DEE2B3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
@@ -26442,51 +25402,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
       <w:r w:rsidR="002729A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="08DEE2B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, and the instructions will be outlined in the email from the Course Assistant with details and deadlines</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="114"/>
       <w:r w:rsidRPr="08DEE2B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411C575B" w14:textId="77777777" w:rsidR="005C5430" w:rsidRDefault="005C5430" w:rsidP="005C5430">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77500D1B" w14:textId="77777777" w:rsidR="005C5430" w:rsidRPr="000C10DF" w:rsidRDefault="005C5430" w:rsidP="000C2A9A">
@@ -26501,60 +25461,61 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CEDA392">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Evaluations and Shift Schedule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5513B6D9" w14:textId="77777777" w:rsidR="005C5430" w:rsidRDefault="005C5430" w:rsidP="005C5430">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="109"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D2696">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The student who fails to turn in required paperwork, who has a verifiable reason they failed to do so, will be allowed </w:t>
       </w:r>
-      <w:bookmarkStart w:id="116" w:name="_Int_8mjRRv1X"/>
+      <w:bookmarkStart w:id="115" w:name="_Int_8mjRRv1X"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>14 days</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="115"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2696">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or more depending on the circumstances</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF7AB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Failure to meet this </w:t>
       </w:r>
       <w:r>
@@ -27596,56 +26557,55 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7200D457" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRDefault="00D900EF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57D30E8A" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRPr="00C40B5D" w:rsidRDefault="00D900EF" w:rsidP="00D900EF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="117" w:name="_Toc213840278"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc234491295"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="116"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E1A04B" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRPr="00C40B5D" w:rsidRDefault="00D900EF" w:rsidP="00D900EF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r>
@@ -27757,59 +26717,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E84DCB" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRDefault="00D900EF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2048A12C" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00304229">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="118" w:name="_Toc213840279"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc234491296"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="117"/>
     </w:p>
     <w:p w14:paraId="230637D6" w14:textId="18585308" w:rsidR="002E4FC2" w:rsidRDefault="002E4FC2" w:rsidP="00782174">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must be completed to determine a </w:t>
       </w:r>
       <w:r w:rsidR="005F342F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">final </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -27828,79 +26788,98 @@
         <w:t xml:space="preserve">Students are required to ensure their rotation requirements are completed </w:t>
       </w:r>
       <w:r w:rsidR="00E3438B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and submitted </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>correctly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C87F4CF" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00E11CEA" w:rsidRDefault="00582476" w:rsidP="00782174">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D5BE2B0" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
+    <w:p w14:paraId="1D5BE2B0" w14:textId="5C2BF5CB" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>H/Honors</w:t>
       </w:r>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – A grade of honors will be designated to students demonstrating outstanding clinical, professional, and academic performance in certain core rotations. Criteria for achieving honors in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While Honors designation will be awarded to students meeting the criteria in the syllabi of the above courses, Honors is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved Honors in the course. The students Medical Student Performance Evaluation will reflect each Honors grade.</w:t>
+        <w:t xml:space="preserve"> – A grade of honors will be designated to students demonstrating outstanding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1125DAF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">clinical, professional, and academic performance in certain core rotations. Criteria for achieving honors in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While Honors designation will be awarded to students meeting the criteria in the syllabi of the above courses, Honors is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved Honors in the course. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD752C" w:rsidRPr="1125DAF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>students’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1125DAF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical Student Performance Evaluation will reflect each Honors grade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69143B46" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4832D541" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
@@ -27911,50 +26890,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>HP/High Pass</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>– The grade of High Pass will be designated to students who have above average clinical, professional, and academic performance in certain core rotations but do not meet the criteria for Honors. Criteria for High Pass in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While High Pass designation will be awarded to students meeting the criteria in the syllabi of the above courses, High Pass is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved High Pass in the course. The student’s Medical Student Performance Evaluation will reflect each High Pass grade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AC79DD" w14:textId="77777777" w:rsidR="00464571" w:rsidRDefault="00464571" w:rsidP="00582476">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="356"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E0B2DBA" w14:textId="77777777" w:rsidR="00F34CDE" w:rsidRPr="00F34CDE" w:rsidRDefault="00F34CDE" w:rsidP="00F34CDE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E40000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F34CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E40000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Honors/High Pass Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB852CD" w14:textId="5DE5F051" w:rsidR="00464571" w:rsidRDefault="00F34CDE" w:rsidP="00F34CDE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="356"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F34CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="E40000"/>
+        </w:rPr>
+        <w:t>Students are eligible to earn a High Pass or Honors designation only during the first attempt of a core rotation. Any subsequent attempts at the same rotation will be graded as a Pass/No Grade, regardless of performance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612BFCDF" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F90E42E" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
@@ -28991,295 +28035,331 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4508D4B0" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="0096296A" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="119" w:name="_Toc213840280"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc234491297"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="118"/>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="14232687" w:rsidR="005A2923" w:rsidRPr="00607AE4" w:rsidRDefault="00582476" w:rsidP="00607AE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">Students who fail this rotation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
+    <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="001047B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="001047B5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="120" w:name="_Toc213840281"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc234491298"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="120"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0DFA48FF" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRDefault="003C27B5" w:rsidP="003C27B5">
+      <w:bookmarkEnd w:id="119"/>
+    </w:p>
+    <w:p w14:paraId="0DFA48FF" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRDefault="003C27B5" w:rsidP="001047B5">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The internal medicine clerkship is divided into three four-week rotations that include an IM- Ambulatory, IM-Hospital and IM-Sub-I clerkship. This will provide the mechanism to achieve the objectives that will be covered in internal medicine.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CF06B9" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRDefault="003C27B5" w:rsidP="003C27B5">
+    <w:p w14:paraId="55CF06B9" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRDefault="003C27B5" w:rsidP="001047B5">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>During the third-year outpatient IM rotation, students will rotate as a part of the medical team at a primary care office, which may or may not have additional time spent on the attending's service in the hospital. The students will collaborate primarily with the preceptor and with intern/resident physicians when applicable as part of the team caring for patients. Students will be expected to write office notes and begin to develop a basic assessment and plan for the patients they care for.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0241C7DE" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="003C27B5">
+    <w:p w14:paraId="0241C7DE" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="001047B5">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Medical students are expected to participate in direct patient care in the office, although final responsibility and decision-making rests with the attending physician. As a third-year student more emphasis will be placed on student responsibility and your ability to manage basic internal medicine patients. Students are required to attend didactics as assigned.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309D4F44" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="003C27B5">
+    <w:p w14:paraId="309D4F44" w14:textId="02F3C060" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="001047B5">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>During your clinical rotation you will be part of many different learning environments and will be given a great deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that a high-level professional behavior is maintained. Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1DF69F5A" w14:textId="5069BC10" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="003C27B5">
+        <w:t xml:space="preserve">During your clinical rotation you will be part of many different learning environments and will be given a great deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD752C" w:rsidRPr="239936DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>high</w:t>
+      </w:r>
+      <w:r w:rsidRPr="239936DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-level professional behavior is maintained. Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF69F5A" w14:textId="5069BC10" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="001047B5">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Scrubs are provided for situations where extended periods of patient care necessitate more comfortable clothing or a change in clothing. Therefore, scrubs are allowed for on-call days </w:t>
       </w:r>
       <w:r w:rsidR="009C3329" w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>only and</w:t>
       </w:r>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> are not typically appropriate for the office setting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194BFA4B" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="003C27B5">
+    <w:p w14:paraId="194BFA4B" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="001047B5">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CDC460" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="003C27B5">
+    <w:p w14:paraId="12CDC460" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="001047B5">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>tudents are expected to function collaboratively on health care teams that include health professionals from other disciplines in the provision of quality, patient-centered care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF34208" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="003C27B5">
+    <w:p w14:paraId="7AF34208" w14:textId="002BC2CE" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="001047B5">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Students are expected to identify, access, interpret and apply medical evidence contained in the scientific literature related to patients’ health problems.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="61391EB8" w14:textId="60CA98AD" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="003C27B5">
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD752C" w:rsidRPr="239936DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="239936DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patients’ health problems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61391EB8" w14:textId="60CA98AD" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="001047B5">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
       <w:r w:rsidR="00CC0B35" w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>daily</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to continuously improve their clinical practice.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675C75BF" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="003C27B5">
+    <w:p w14:paraId="675C75BF" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="001047B5">
       <w:pPr>
         <w:ind w:firstLine="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM Clinical Suggestions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611E18B8" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="000C2A9A">
+    <w:p w14:paraId="611E18B8" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="001047B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">how up </w:t>
       </w:r>
@@ -29295,51 +28375,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA7401B" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="000C2A9A">
+    <w:p w14:paraId="5AA7401B" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="001047B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
@@ -29420,51 +28500,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>st.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D532FE9" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="000C2A9A">
+    <w:p w14:paraId="5D532FE9" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRPr="00016F1D" w:rsidRDefault="003C27B5" w:rsidP="001047B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ec</w:t>
       </w:r>
@@ -29670,68 +28750,67 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>stu</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B61F142" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRDefault="003C27B5" w:rsidP="000C2A9A">
+    <w:p w14:paraId="5B61F142" w14:textId="77777777" w:rsidR="003C27B5" w:rsidRDefault="003C27B5" w:rsidP="001047B5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ea</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ding </w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -30171,562 +29250,722 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ea</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>sie</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCB681F" w14:textId="62B4ADC2" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="000602B1">
+    <w:p w14:paraId="7FCB681F" w14:textId="62B4ADC2" w:rsidR="003266CF" w:rsidRPr="00C40B5D" w:rsidRDefault="003266CF" w:rsidP="001047B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="357738C2" w14:textId="3727A3F2" w:rsidR="22A3AEB6" w:rsidRDefault="22A3AEB6" w:rsidP="000602B1">
+    <w:p w14:paraId="357738C2" w14:textId="3727A3F2" w:rsidR="22A3AEB6" w:rsidRDefault="22A3AEB6" w:rsidP="001047B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ATTIRE AND ETIQUETTE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="678AEF94" w14:textId="77777777" w:rsidR="0016556F" w:rsidRDefault="0016556F" w:rsidP="0016556F">
+    <w:p w14:paraId="678AEF94" w14:textId="77777777" w:rsidR="0016556F" w:rsidRDefault="0016556F" w:rsidP="001047B5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During your clinical rotation, you will be a part of many different learning environments and will be given </w:t>
       </w:r>
-      <w:bookmarkStart w:id="121" w:name="_Int_MKVNvGL5"/>
+      <w:bookmarkStart w:id="120" w:name="_Int_MKVNvGL5"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>great</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="120"/>
+      <w:r w:rsidRPr="0DDFC92B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="121" w:name="_Int_SFTgVZZ8"/>
+      <w:r w:rsidRPr="0DDFC92B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a high level</w:t>
       </w:r>
       <w:bookmarkEnd w:id="121"/>
       <w:r w:rsidRPr="0DDFC92B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> deal of responsibility. Importantly, most of your patients will consider you a critical member of the medical team and see you as a physician. Given this, it is vital that </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> of professional behavior is maintained. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5815FAAC" w14:textId="2CD1B5CD" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="0016556F">
+    <w:p w14:paraId="5815FAAC" w14:textId="2CD1B5CD" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="001047B5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Outward appearance is particularly important in this regard and is critical for initial impressions and for gaining the respect of your patients. For this reason, please adhere to the following </w:t>
       </w:r>
       <w:r w:rsidR="00964AE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ress code during your clerkship:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E3E86A1" w14:textId="77777777" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="0016556F">
+    <w:p w14:paraId="5E3E86A1" w14:textId="77777777" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="001047B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Men should routinely dress in slacks, as well as a shirt </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>with tails tucked in.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBFA8C7" w14:textId="77777777" w:rsidR="0016556F" w:rsidRDefault="0016556F" w:rsidP="0016556F">
+    <w:p w14:paraId="1FBFA8C7" w14:textId="77777777" w:rsidR="0016556F" w:rsidRDefault="0016556F" w:rsidP="001047B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Women should wear skirt or slacks. Skirts should be of a length that reaches the knees or longer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BAAF6A" w14:textId="77777777" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="0016556F">
+    <w:p w14:paraId="16BAAF6A" w14:textId="77777777" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="001047B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No blue jeans are allowed during any rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E8362D" w14:textId="77777777" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="0016556F">
+    <w:p w14:paraId="12E8362D" w14:textId="77777777" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="001047B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tennis shoes should not be worn, except with scrubs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71730674" w14:textId="77777777" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="0016556F">
+    <w:p w14:paraId="71730674" w14:textId="77777777" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="001047B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No open toe shoes, flip-flops, or sandals are allowed at any time. Socks are always a public health code requirement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CB937D" w14:textId="77777777" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="0016556F">
+    <w:p w14:paraId="64CB937D" w14:textId="77777777" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="001047B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Scrubs are provided for situations where extended periods of patient care necessitate more comfortable clothing or a change in clothing. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E60C48" w14:textId="77777777" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="0016556F">
+    <w:p w14:paraId="70E60C48" w14:textId="77777777" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="001047B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>At ALL times when patient contact is expected or anticipated, your waist-length WHITE COAT will be worn, with your ID badge worn above the waist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4472193F" w14:textId="77777777" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="0016556F">
+    <w:p w14:paraId="4472193F" w14:textId="77777777" w:rsidR="0016556F" w:rsidRPr="00016F1D" w:rsidRDefault="0016556F" w:rsidP="001047B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="239936DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As this policy simply represents general guidelines, we encourage anyone with uncertainties or questions regarding the dress code to reach out to the student director for confirmation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683F5FB9" w14:textId="77777777" w:rsidR="0016556F" w:rsidRDefault="0016556F" w:rsidP="0016556F">
+    <w:p w14:paraId="683F5FB9" w14:textId="7547D04C" w:rsidR="0016556F" w:rsidRDefault="0016556F" w:rsidP="001047B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00016F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Wear a waterproof gown when blood or body fluid may soak a cloth gown.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6248343E" w14:textId="33B0CEB0" w:rsidR="0016556F" w:rsidRDefault="0016556F" w:rsidP="0016556F">
+        <w:t xml:space="preserve">Wear a waterproof gown when blood or body fluid may </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD752C" w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>soak in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00016F1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a cloth gown.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6248343E" w14:textId="595A39F0" w:rsidR="0016556F" w:rsidRDefault="0016556F" w:rsidP="001047B5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you accidentally have blood or body fluids splattered on your clothing, at the next convenient time, you should </w:t>
+        <w:t xml:space="preserve">If you accidentally have blood or body </w:t>
+      </w:r>
+      <w:r w:rsidR="00416D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fluid</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> splattered on your clothing, at the next convenient time, you should </w:t>
       </w:r>
       <w:r w:rsidR="00CC0B35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>excuse yourself, change into hospital scrubs,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for later laundering.</w:t>
+        <w:t xml:space="preserve"> and put your contaminated clothing in a separate bag for </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>laundering later</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3028D4E1" w14:textId="77777777" w:rsidR="005164B8" w:rsidRPr="00C40B5D" w:rsidRDefault="005164B8" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="123" w:name="_Toc213840282"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc234491299"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="123"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="122"/>
+    </w:p>
+    <w:p w14:paraId="1CDF13BE" w14:textId="77777777" w:rsidR="007E6496" w:rsidRPr="007E6496" w:rsidRDefault="00C11B04" w:rsidP="007E6496">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="007E6496">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E6496" w:rsidRPr="007E6496">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350525A2" w14:textId="77777777" w:rsidR="007E6496" w:rsidRPr="007E6496" w:rsidRDefault="007E6496" w:rsidP="007E6496">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="3E83559E" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="007E6496" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6496">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidRPr="007E6496">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="00782174">
+    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="001047B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:firstLine="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="124" w:name="_Toc213840283"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc234491300"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="123"/>
+    </w:p>
+    <w:p w14:paraId="76E35038" w14:textId="4FBC7630" w:rsidR="00CD752C" w:rsidRPr="00864AF2" w:rsidRDefault="009447C8" w:rsidP="00864AF2">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C68FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0B35" w:rsidRPr="000C68FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C68FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidR="00864AF2" w:rsidRPr="00864AF2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:bookmarkStart w:id="124" w:name="_Toc222818601"/>
+    </w:p>
+    <w:p w14:paraId="2DA6BDC4" w14:textId="49C3C82D" w:rsidR="0083620F" w:rsidRPr="0083620F" w:rsidRDefault="0083620F" w:rsidP="0083620F">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="_Toc234491301"/>
+      <w:r w:rsidRPr="0083620F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="124"/>
-    </w:p>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      <w:bookmarkEnd w:id="125"/>
+    </w:p>
+    <w:p w14:paraId="78D4D759" w14:textId="6E3A4519" w:rsidR="00783278" w:rsidRPr="000F2E94" w:rsidRDefault="0083620F" w:rsidP="00B7384D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083620F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7384D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId55" w:history="1">
-        <w:r w:rsidR="0054795D">
-[...1 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:r w:rsidR="00B7384D" w:rsidRPr="00B7384D">
+          <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1AD9E27B" w14:textId="6DDB6E86" w:rsidR="00696DC9" w:rsidRPr="00C40B5D" w:rsidRDefault="00696DC9" w:rsidP="009746E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="287CF476" w:rsidR="006E1B5D" w:rsidRPr="00733F47" w:rsidRDefault="00902AE6" w:rsidP="00733F47">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="125" w:name="_Toc213840284"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc234491302"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="125"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="081A8948" w14:textId="6AFD25BB" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
+      <w:bookmarkEnd w:id="126"/>
+    </w:p>
+    <w:p w14:paraId="674D4197" w14:textId="77777777" w:rsidR="00D50A73" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00D50A73">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="456B9632" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:t>Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId56" w:history="1">
-        <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
+        <w:r w:rsidR="00D50A73" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="126" w:name="_Toc213840285"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc234491303"/>
       <w:r w:rsidRPr="00551027">
+        <w:lastRenderedPageBreak/>
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="75472015" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
@@ -30756,478 +29995,580 @@
       <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="127" w:name="_Toc213840286"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc234491304"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
+    <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="001047B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="128" w:name="_Toc213840287"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="129" w:name="_Toc234491305"/>
       <w:r>
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="2F30CCB0" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="5A2D4E8B" w14:textId="6169D6AD" w:rsidR="00E20D8B" w:rsidRPr="001F4089" w:rsidRDefault="00E20D8B" w:rsidP="001F4089">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below:</w:t>
+      </w:r>
+      <w:r w:rsidR="0005285D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId59" w:history="1">
-        <w:r w:rsidRPr="00E20D8B">
-[...4 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:r w:rsidR="001F4089" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C484ECA" w14:textId="7367222F" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="70FB6F6B">
+    <w:p w14:paraId="7C484ECA" w14:textId="7367222F" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="001047B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="129" w:name="_Toc213840288"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="130" w:name="_Toc234491306"/>
       <w:r>
         <w:t xml:space="preserve">MSU </w:t>
       </w:r>
       <w:r w:rsidR="002E1C02">
         <w:t>Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
       <w:r w:rsidR="00E85C4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C601E0B" w14:textId="4278613D" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="73C31A4E" w:rsidP="002B6A09">
+    <w:p w14:paraId="7C601E0B" w14:textId="4278613D" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="73C31A4E" w:rsidP="001047B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received</w:t>
       </w:r>
       <w:r w:rsidR="00CC0B35" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CC0B35">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00346DB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are responsible for responding to email in a timely manner or as otherwise outlined in course communication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219CF6A1" w14:textId="3D2C4842" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="70FB6F6B">
+    <w:p w14:paraId="219CF6A1" w14:textId="3D2C4842" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="001047B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C3DF027" w14:textId="141641D3" w:rsidR="006C1D96" w:rsidRDefault="006C1D96" w:rsidP="002B6A09">
+    <w:p w14:paraId="0C3DF027" w14:textId="141641D3" w:rsidR="006C1D96" w:rsidRDefault="006C1D96" w:rsidP="001047B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements </w:t>
       </w:r>
       <w:r w:rsidR="1D7F3A9D" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">of the DO program. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F49926" w14:textId="77777777" w:rsidR="0045088C" w:rsidRDefault="0045088C" w:rsidP="002B6A09">
+    <w:p w14:paraId="21F49926" w14:textId="77777777" w:rsidR="0045088C" w:rsidRDefault="0045088C" w:rsidP="001047B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71745FAE" w14:textId="312CDF0D" w:rsidR="000B41AE" w:rsidRPr="00C40B5D" w:rsidRDefault="00911429" w:rsidP="002B6A09">
+    <w:p w14:paraId="71745FAE" w14:textId="312CDF0D" w:rsidR="000B41AE" w:rsidRPr="00C40B5D" w:rsidRDefault="00911429" w:rsidP="001047B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please Note: </w:t>
       </w:r>
       <w:r w:rsidR="000B41AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses</w:t>
       </w:r>
       <w:r w:rsidR="00CB5CC4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> must be forwarded to </w:t>
       </w:r>
       <w:r w:rsidR="007D3A75">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>your MSU email account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B49769F" w14:textId="77777777" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00284F2C" w:rsidP="002B6A09">
+    <w:p w14:paraId="1B49769F" w14:textId="77777777" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00284F2C" w:rsidP="001047B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F32AEC2" w14:textId="05107A27" w:rsidR="006C1D96" w:rsidRDefault="006C1D96" w:rsidP="70FB6F6B">
+    <w:p w14:paraId="3F32AEC2" w14:textId="05107A27" w:rsidR="006C1D96" w:rsidRDefault="006C1D96" w:rsidP="001047B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail</w:t>
       </w:r>
       <w:r w:rsidR="000801F8" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="08BF29D0" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
+    <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="001047B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01676A43" w14:textId="77777777" w:rsidR="00731530" w:rsidRPr="00556A65" w:rsidRDefault="00731530" w:rsidP="00731530">
+    <w:p w14:paraId="01676A43" w14:textId="77777777" w:rsidR="00731530" w:rsidRPr="00556A65" w:rsidRDefault="00731530" w:rsidP="001047B5">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="130" w:name="_Toc213320658"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="132" w:name="_Toc213840289"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc213835968"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc234491307"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
-    </w:p>
-    <w:p w14:paraId="776445BB" w14:textId="77777777" w:rsidR="00731530" w:rsidRPr="005F7800" w:rsidRDefault="00731530" w:rsidP="00731530">
+      <w:bookmarkEnd w:id="133"/>
+    </w:p>
+    <w:p w14:paraId="2C8AB80F" w14:textId="2364EFED" w:rsidR="00212CA3" w:rsidRDefault="00731530" w:rsidP="001047B5">
       <w:pPr>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00987B03" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It aims to support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00987B03" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00987B03" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00416D07" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00987B03" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776445BB" w14:textId="11836F40" w:rsidR="00731530" w:rsidRPr="005F7800" w:rsidRDefault="008C5EBC" w:rsidP="001047B5">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId61" w:history="1">
+        <w:r w:rsidRPr="002F3BA5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00212CA3" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:history="1">
-[...8 lines deleted...]
-      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="783D62B7" w14:textId="0934B810" w:rsidR="00165D47" w:rsidRDefault="00165D47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31234C92" w14:textId="7D992C17" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
+    <w:p w14:paraId="31234C92" w14:textId="7D992C17" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="001047B5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3100DD81" w14:textId="3D4CBF68" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="000512F6">
+    <w:p w14:paraId="49388F1B" w14:textId="77777777" w:rsidR="00F63E9D" w:rsidRDefault="0079705E" w:rsidP="00F63E9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
       </w:r>
       <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>residents</w:t>
       </w:r>
       <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Additionally, </w:t>
       </w:r>
@@ -31258,239 +30599,181 @@
       <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6" w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId62">
-        <w:r w:rsidR="000512F6" w:rsidRPr="245FF0B1">
+        <w:r w:rsidR="00F63E9D" w:rsidRPr="245FF0B1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
+    <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="00F63E9D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
+    <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="001047B5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="133" w:name="_Toc213840290"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc234491308"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="133"/>
-[...61 lines deleted...]
-        <w:ind w:left="432"/>
+      <w:bookmarkEnd w:id="134"/>
+    </w:p>
+    <w:p w14:paraId="30920C05" w14:textId="77777777" w:rsidR="00C05046" w:rsidRPr="00A871DA" w:rsidRDefault="00C05046" w:rsidP="00C05046">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE3FBA6" w14:textId="77777777" w:rsidR="00C05046" w:rsidRPr="00A871DA" w:rsidRDefault="00C05046" w:rsidP="00C05046">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId63" w:history="1">
-        <w:r w:rsidRPr="001F790F">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="5E39F55B" w14:textId="77777777" w:rsidR="00C05046" w:rsidRPr="00A871DA" w:rsidRDefault="00C05046" w:rsidP="00C05046">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00417516">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
       <w:hyperlink r:id="rId64" w:history="1">
-        <w:r w:rsidRPr="00417516">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00417516">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="000512F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62B39D01" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="134" w:name="_Toc169162520"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="137" w:name="_Toc213840291"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc186790649"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc234491309"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="134"/>
       <w:bookmarkEnd w:id="135"/>
       <w:bookmarkEnd w:id="136"/>
       <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
     </w:p>
     <w:p w14:paraId="1F9B2CDF" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -32001,96 +31284,96 @@
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="00C2678B">
           <w:footerReference w:type="default" r:id="rId67"/>
           <w:footerReference w:type="first" r:id="rId68"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="138" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="141" w:name="_Toc213840292"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc234491310"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="138"/>
       <w:bookmarkEnd w:id="139"/>
       <w:bookmarkEnd w:id="140"/>
       <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="142"/>
     </w:p>
     <w:p w14:paraId="7E32B9C6" w14:textId="5B377DF7" w:rsidR="00D8367A" w:rsidRPr="00D703AA" w:rsidRDefault="00D8367A" w:rsidP="00D703AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="00E33C29">
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15120" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2070"/>
-        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="2250"/>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="1890"/>
-        <w:gridCol w:w="2790"/>
+        <w:gridCol w:w="2610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D13F7" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="462ABF3E">
+      <w:tr w:rsidR="007D13F7" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00537E4F">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="575AE878" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRPr="00562F84" w:rsidRDefault="007D13F7" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
@@ -32140,51 +31423,51 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Honors Designation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F807893" w14:textId="7B10C758" w:rsidR="2BC74BD6" w:rsidRPr="00562F84" w:rsidRDefault="2BC74BD6" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>High Pass</w:t>
             </w:r>
           </w:p>
@@ -32227,79 +31510,79 @@
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Grade Reported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B15B5CA" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRPr="00562F84" w:rsidRDefault="007D13F7" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00562F84">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D2061" w:rsidRPr="00C40B5D" w14:paraId="188C8A19" w14:textId="77777777" w:rsidTr="462ABF3E">
+      <w:tr w:rsidR="000D2061" w:rsidRPr="00C40B5D" w14:paraId="188C8A19" w14:textId="77777777" w:rsidTr="00537E4F">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A847E1A" w14:textId="4673A427" w:rsidR="000D2061" w:rsidRPr="007C354A" w:rsidRDefault="000D2061" w:rsidP="000D2061">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0006230F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -32314,66 +31597,80 @@
           </w:tcPr>
           <w:p w14:paraId="27E69B77" w14:textId="5D6D5896" w:rsidR="000D2061" w:rsidRPr="009275FB" w:rsidRDefault="000D2061" w:rsidP="000D2061">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D4F41">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed in D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54E6ECE9" w14:textId="034BC313" w:rsidR="000D2061" w:rsidRPr="1125DAF6" w:rsidRDefault="000D2061" w:rsidP="002D67FF">
+          <w:p w14:paraId="54E6ECE9" w14:textId="740F90FE" w:rsidR="000D2061" w:rsidRPr="1125DAF6" w:rsidRDefault="000D2061" w:rsidP="002D67FF">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="462ABF3E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Completed by 11:59 pm the last Sunday of the Rotation</w:t>
+              <w:t xml:space="preserve">Completed by 11:59 pm the last Sunday of the </w:t>
+            </w:r>
+            <w:r w:rsidR="26C04330" w:rsidRPr="620194A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="042D139D" w:rsidRPr="620194A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>otation</w:t>
             </w:r>
             <w:r w:rsidR="00AA4D97">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> with a</w:t>
             </w:r>
             <w:r w:rsidRPr="462ABF3E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90% </w:t>
             </w:r>
             <w:r w:rsidR="00477A2E" w:rsidRPr="462ABF3E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">average, </w:t>
             </w:r>
             <w:r w:rsidRPr="462ABF3E">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -32433,83 +31730,104 @@
             <w:r w:rsidR="008813FE" w:rsidRPr="462ABF3E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (the highest score of the two attempts </w:t>
             </w:r>
             <w:r w:rsidR="006602BC" w:rsidRPr="462ABF3E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>counts)</w:t>
             </w:r>
             <w:r w:rsidRPr="462ABF3E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1B87D4" w14:textId="073E6CD2" w:rsidR="000D2061" w:rsidRPr="74C1DA06" w:rsidRDefault="000D2061" w:rsidP="0002440D">
+          <w:p w14:paraId="3A1B87D4" w14:textId="7C7561D0" w:rsidR="000D2061" w:rsidRPr="74C1DA06" w:rsidRDefault="000D2061" w:rsidP="0002440D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D4F41">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed by 11:59 pm the last </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sun</w:t>
             </w:r>
             <w:r w:rsidRPr="000D4F41">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">day of the Rotation with an </w:t>
+              <w:t xml:space="preserve">day of the </w:t>
+            </w:r>
+            <w:r w:rsidR="531AAAE6" w:rsidRPr="620194A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="042D139D" w:rsidRPr="620194A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>otation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D4F41">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with an </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>85</w:t>
             </w:r>
             <w:r w:rsidRPr="000D4F41">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">% </w:t>
             </w:r>
             <w:r w:rsidR="00477A2E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>average, cumulative score</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -32544,73 +31862,115 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> available</w:t>
             </w:r>
             <w:r w:rsidR="00F931E2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (the highest score of the two attempts counts)</w:t>
             </w:r>
             <w:r w:rsidRPr="000D4F41">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D369A0B" w14:textId="182E76AB" w:rsidR="000D2061" w:rsidRPr="1125DAF6" w:rsidRDefault="000D2061" w:rsidP="0002440D">
+          <w:p w14:paraId="4D369A0B" w14:textId="73597E57" w:rsidR="000D2061" w:rsidRPr="1125DAF6" w:rsidRDefault="000D2061" w:rsidP="0002440D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="462ABF3E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Completed by 11:59 pm the last Sunday of the Rotation</w:t>
+              <w:t xml:space="preserve">Completed by 11:59 </w:t>
+            </w:r>
+            <w:r w:rsidR="00416D07" w:rsidRPr="462ABF3E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="462ABF3E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last Sunday of the </w:t>
+            </w:r>
+            <w:r w:rsidR="785250F2" w:rsidRPr="620194A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="042D139D" w:rsidRPr="620194A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>otation</w:t>
+            </w:r>
+            <w:r w:rsidR="648C6C32" w:rsidRPr="620194A4">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00987B03">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002B448D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>.  A</w:t>
+              <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00FB16F1" w:rsidRPr="462ABF3E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> minimum</w:t>
             </w:r>
             <w:r w:rsidRPr="462ABF3E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="7C636953" w:rsidRPr="462ABF3E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">score of </w:t>
             </w:r>
             <w:r w:rsidRPr="462ABF3E">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -32622,122 +31982,139 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="4B614B53" w:rsidRPr="462ABF3E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">is required to pass </w:t>
             </w:r>
             <w:r w:rsidR="00F556F2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">EACH </w:t>
             </w:r>
             <w:r w:rsidR="4B614B53" w:rsidRPr="462ABF3E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>quiz.  You will have two (2) attempts on each quiz and the highest score will be counted</w:t>
+              <w:t>quiz</w:t>
+            </w:r>
+            <w:r w:rsidR="00987B03" w:rsidRPr="462ABF3E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="4B614B53" w:rsidRPr="462ABF3E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You will have two (2) attempts on each </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED01C2" w:rsidRPr="462ABF3E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>quiz,</w:t>
+            </w:r>
+            <w:r w:rsidR="4B614B53" w:rsidRPr="462ABF3E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the highest score will be counted</w:t>
             </w:r>
             <w:r w:rsidR="00AA4D97">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42C08385" w14:textId="3AC5E7D8" w:rsidR="000D2061" w:rsidRPr="1125DAF6" w:rsidRDefault="000D2061" w:rsidP="000D2061">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D4F41">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="555C0DA7" w14:textId="7A3AE936" w:rsidR="000D2061" w:rsidRPr="389FCA9F" w:rsidRDefault="000D2061" w:rsidP="0002440D">
+          <w:p w14:paraId="6E8251E4" w14:textId="178F2DFC" w:rsidR="000D2061" w:rsidRPr="389FCA9F" w:rsidRDefault="000D2061" w:rsidP="00481A54">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
+              <w:ind w:left="223" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="09834895">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit within 14 days from the end of the rotation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E8251E4" w14:textId="77777777" w:rsidR="000D2061" w:rsidRPr="389FCA9F" w:rsidRDefault="000D2061" w:rsidP="00481A54">
-[...9 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56CF8" w:rsidRPr="00C40B5D" w14:paraId="460000EA" w14:textId="77777777" w:rsidTr="462ABF3E">
+      <w:tr w:rsidR="00B56CF8" w:rsidRPr="00C40B5D" w14:paraId="460000EA" w14:textId="77777777" w:rsidTr="00537E4F">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B4C57AD" w14:textId="26DF5A91" w:rsidR="00B56CF8" w:rsidRPr="007C354A" w:rsidRDefault="00B56CF8" w:rsidP="00B56CF8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mid Rotation Feedback Form </w:t>
             </w:r>
@@ -32819,51 +32196,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Must be 100% and needing no revisions by 11:59 pm on the 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00D51094">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="00D51094">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7AE5801E" w14:textId="77777777" w:rsidR="00B56CF8" w:rsidRDefault="00B56CF8" w:rsidP="000C2A9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D8626F4" w14:textId="51710B17" w:rsidR="00B56CF8" w:rsidRPr="74C1DA06" w:rsidRDefault="00B56CF8" w:rsidP="000C2A9A">
@@ -32952,120 +32329,109 @@
               </w:rPr>
               <w:t>Must be 100% and needing no revisions by 11:59 pm on the 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00D51094">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="00D51094">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D151198" w14:textId="77777777" w:rsidR="00B56CF8" w:rsidRPr="1125DAF6" w:rsidRDefault="00B56CF8" w:rsidP="00B56CF8">
+          <w:p w14:paraId="245BB66B" w14:textId="3BF49781" w:rsidR="00B56CF8" w:rsidRPr="1125DAF6" w:rsidRDefault="00B56CF8" w:rsidP="00B56CF8">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
+              <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="245BB66B" w14:textId="77777777" w:rsidR="00B56CF8" w:rsidRPr="1125DAF6" w:rsidRDefault="00B56CF8" w:rsidP="00B56CF8">
-[...9 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D71E8E1" w14:textId="1C50B3FC" w:rsidR="00B56CF8" w:rsidRPr="389FCA9F" w:rsidRDefault="00B56CF8" w:rsidP="0002440D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit </w:t>
             </w:r>
             <w:r w:rsidRPr="000512F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>within 14 days</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B616F" w:rsidRPr="00C40B5D" w14:paraId="71025982" w14:textId="77777777" w:rsidTr="462ABF3E">
+      <w:tr w:rsidR="002B616F" w:rsidRPr="00C40B5D" w14:paraId="71025982" w14:textId="77777777" w:rsidTr="00537E4F">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="764F82D1" w14:textId="4E8BEBCE" w:rsidR="002B616F" w:rsidRPr="007C354A" w:rsidRDefault="002B616F" w:rsidP="002B616F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E11323">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student Daily Shift Schedule</w:t>
@@ -33114,312 +32480,339 @@
             <w:r w:rsidRPr="239936DE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed 100% and uploaded by 11:59pm the last </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sun</w:t>
             </w:r>
             <w:r w:rsidRPr="239936DE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>day of the rotation. You must upload the schedule you worked. There is no standard form, and you can just upload the four-week calendar marking the shifts you worked.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19F758F1" w14:textId="217D830C" w:rsidR="002B616F" w:rsidRPr="74C1DA06" w:rsidRDefault="002B616F" w:rsidP="0002440D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="239936DE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed 100% and uploaded by 11:59pm the last </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sun</w:t>
             </w:r>
             <w:r w:rsidRPr="239936DE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">day of the rotation. You must upload the schedule you worked. There is no standard form, and you can just upload the four-week </w:t>
-[...7 lines deleted...]
-              <w:t>calendar marking the shifts you worked.</w:t>
+              <w:t>day of the rotation. You must upload the schedule you worked. There is no standard form, and you can just upload the four-week calendar marking the shifts you worked.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="411BDE02" w14:textId="67191D47" w:rsidR="002B616F" w:rsidRPr="1125DAF6" w:rsidRDefault="002B616F" w:rsidP="0002440D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="239936DE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Completed 100% and uploaded by 11:59 pm the last </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Sun</w:t>
             </w:r>
             <w:r w:rsidRPr="239936DE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>day of the rotation. You must upload the schedule you worked. There is no standard form, and you can just upload the four-week calendar marking the shifts you worked.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6520BF00" w14:textId="4985164B" w:rsidR="002B616F" w:rsidRPr="1125DAF6" w:rsidRDefault="002B616F" w:rsidP="002B616F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D4F41">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="344C5FC2" w14:textId="11B50B7F" w:rsidR="002B616F" w:rsidRPr="389FCA9F" w:rsidRDefault="002B616F" w:rsidP="0002440D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D4F41">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and upload within </w:t>
             </w:r>
-            <w:bookmarkStart w:id="142" w:name="_Int_AXnJVa2b"/>
+            <w:bookmarkStart w:id="143" w:name="_Int_AXnJVa2b"/>
             <w:r w:rsidRPr="0017280E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>14 days</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="142"/>
+            <w:bookmarkEnd w:id="143"/>
             <w:r w:rsidRPr="0017280E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation</w:t>
             </w:r>
             <w:r w:rsidRPr="000D4F41">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004148D" w:rsidRPr="00C40B5D" w14:paraId="00F47B2A" w14:textId="77777777" w:rsidTr="462ABF3E">
+      <w:tr w:rsidR="0004148D" w:rsidRPr="00C40B5D" w14:paraId="00F47B2A" w14:textId="77777777" w:rsidTr="00537E4F">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C7791C8" w14:textId="40191425" w:rsidR="0004148D" w:rsidRPr="00BC358B" w:rsidRDefault="0004148D" w:rsidP="0004148D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC358B">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>COMAT Exam (Scored under course 660)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02207097" w14:textId="1D26A0E4" w:rsidR="0004148D" w:rsidRPr="009275FB" w:rsidRDefault="0004148D" w:rsidP="0004148D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F292F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NBOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="318BF68C" w14:textId="17CE3EF5" w:rsidR="0004148D" w:rsidRPr="1125DAF6" w:rsidRDefault="0004148D" w:rsidP="0002440D">
+          <w:p w14:paraId="318BF68C" w14:textId="3C48F9F1" w:rsidR="0004148D" w:rsidRPr="1125DAF6" w:rsidRDefault="00482BA4" w:rsidP="0002440D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A13493">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>In order to receive Honors in IM 658, you must achieve an Honors score on the COMAT.</w:t>
+              <w:t>To</w:t>
+            </w:r>
+            <w:r w:rsidR="0004148D" w:rsidRPr="00A13493">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> receive Honors in IM 658, you must achieve an Honors score on the </w:t>
+            </w:r>
+            <w:r w:rsidR="003109E7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IM </w:t>
+            </w:r>
+            <w:r w:rsidR="0004148D" w:rsidRPr="00A13493">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>COMAT.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="617E1A59" w14:textId="3A134AA7" w:rsidR="0004148D" w:rsidRPr="74C1DA06" w:rsidRDefault="0004148D" w:rsidP="0002440D">
+          <w:p w14:paraId="617E1A59" w14:textId="59F7D749" w:rsidR="0004148D" w:rsidRPr="74C1DA06" w:rsidRDefault="00482BA4" w:rsidP="0002440D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A13493">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>I</w:t>
+              <w:t>To</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A13493">
+            <w:r w:rsidR="0004148D" w:rsidRPr="00A13493">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>n order to receive High Pass in IM 658, you must achieve a High Pass score on the COMAT.</w:t>
+              <w:t xml:space="preserve"> receive High Pass in IM 658, you must achieve a High Pass score on the </w:t>
+            </w:r>
+            <w:r w:rsidR="003109E7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IM </w:t>
+            </w:r>
+            <w:r w:rsidR="0004148D" w:rsidRPr="00A13493">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>COMAT.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DC5AFBC" w14:textId="1123B360" w:rsidR="0004148D" w:rsidRPr="1125DAF6" w:rsidRDefault="0004148D" w:rsidP="0002440D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F292F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Per IM 660 syllabus</w:t>
             </w:r>
@@ -33429,74 +32822,74 @@
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63F38C3F" w14:textId="21A52106" w:rsidR="0004148D" w:rsidRPr="1125DAF6" w:rsidRDefault="0004148D" w:rsidP="0004148D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Per IM 660 syllabus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11583BA2" w14:textId="56F0B107" w:rsidR="0004148D" w:rsidRPr="389FCA9F" w:rsidRDefault="0004148D" w:rsidP="0002440D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Per IM 660 syllabus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004148D" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="462ABF3E">
+      <w:tr w:rsidR="0004148D" w:rsidRPr="00C40B5D" w14:paraId="611A5076" w14:textId="77777777" w:rsidTr="00537E4F">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54F1C8CB" w14:textId="3C616971" w:rsidR="0004148D" w:rsidRPr="00CC6A27" w:rsidRDefault="0004148D" w:rsidP="0004148D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C354A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -33571,51 +32964,51 @@
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives no comments indicating below expectations of performance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36B6394D" w14:textId="6D50235D" w:rsidR="0004148D" w:rsidRPr="005A2C7A" w:rsidRDefault="0004148D" w:rsidP="000C2A9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="74C1DA06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives no “Below Expectations.”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03F4C583" w14:textId="0A2BB0C1" w:rsidR="0004148D" w:rsidRPr="1125DAF6" w:rsidRDefault="0004148D" w:rsidP="000C2A9A">
@@ -33709,51 +33102,51 @@
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BC94EC2" w14:textId="0CE1DCFF" w:rsidR="0004148D" w:rsidRPr="00CC6A27" w:rsidRDefault="0004148D" w:rsidP="0004148D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="0004148D" w:rsidRPr="00562F84" w:rsidRDefault="0004148D" w:rsidP="000C2A9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B55BA13" w14:textId="4B9A4316" w:rsidR="0004148D" w:rsidRPr="00CC6A27" w:rsidRDefault="0004148D" w:rsidP="000C2A9A">
@@ -33780,51 +33173,51 @@
           </w:p>
           <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="0004148D" w:rsidRPr="00CC6A27" w:rsidRDefault="0004148D" w:rsidP="000C2A9A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0004148D" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="462ABF3E">
+      <w:tr w:rsidR="0004148D" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="00537E4F">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="498DB3AE" w14:textId="74C78449" w:rsidR="0004148D" w:rsidRPr="00CC6A27" w:rsidRDefault="0004148D" w:rsidP="0004148D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31C50">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -33887,51 +33280,51 @@
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed 100% by 11:59 pm the last day</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Sunday)</w:t>
             </w:r>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A0934BE" w14:textId="30D02475" w:rsidR="0004148D" w:rsidRDefault="0004148D" w:rsidP="0004148D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed 100% by 11:59 pm the last day </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -33970,82 +33363,72 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed 100% by 11:59 pm the last day </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Sunday) </w:t>
             </w:r>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFA4530" w14:textId="695ADE9C" w:rsidR="0004148D" w:rsidRPr="1125DAF6" w:rsidRDefault="0004148D" w:rsidP="0004148D">
+          <w:p w14:paraId="60ADAA4E" w14:textId="630E3C70" w:rsidR="0004148D" w:rsidRPr="00CC6A27" w:rsidRDefault="0004148D" w:rsidP="00537E4F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60ADAA4E" w14:textId="77777777" w:rsidR="0004148D" w:rsidRPr="00CC6A27" w:rsidRDefault="0004148D" w:rsidP="0004148D">
-[...8 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="016B56E5" w14:textId="1DCDD4E8" w:rsidR="0004148D" w:rsidRPr="00CC6A27" w:rsidRDefault="0004148D" w:rsidP="0004148D">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit </w:t>
             </w:r>
             <w:r w:rsidRPr="000512F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>within 14 days</w:t>
@@ -34436,53 +33819,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="078F8268" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0D2BC4F6" id="Rectangle 2" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="6360CA1E" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -34511,53 +33894,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5171CE24" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="099C5EF2" id="Rectangle 3" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="00D208C0" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -34627,53 +34010,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="2E04B103" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="513239EC" id="Rectangle 4" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
@@ -34709,53 +34092,53 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="438FD2EF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="79958AF7" id="Rectangle 6" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
@@ -35134,64 +34517,64 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A great team player (helpful, reliable, proactive)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
+          <w:p w14:paraId="079E6B8F" w14:textId="19F7D3DC" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -35301,71 +34684,71 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0048694D">
       <w:headerReference w:type="first" r:id="rId71"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="15C06768" w14:textId="77777777" w:rsidR="00113E93" w:rsidRDefault="00113E93" w:rsidP="00E756E0">
+    <w:p w14:paraId="5D3D7C2D" w14:textId="77777777" w:rsidR="009B7A2A" w:rsidRDefault="009B7A2A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F5AC4A5" w14:textId="77777777" w:rsidR="00113E93" w:rsidRDefault="00113E93" w:rsidP="00E756E0">
+    <w:p w14:paraId="7A96F472" w14:textId="77777777" w:rsidR="009B7A2A" w:rsidRDefault="009B7A2A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="638AAFA7" w14:textId="77777777" w:rsidR="00113E93" w:rsidRDefault="00113E93">
+    <w:p w14:paraId="2BFEE6F5" w14:textId="77777777" w:rsidR="009B7A2A" w:rsidRDefault="009B7A2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -35408,57 +34791,60 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="261BA15F" w14:textId="77777777" w:rsidR="00395210" w:rsidRDefault="00395210" w:rsidP="00395210">
+  <w:p w14:paraId="261BA15F" w14:textId="75857711" w:rsidR="00395210" w:rsidRDefault="004417BC" w:rsidP="00395210">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00033D68">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="30A06AF0" w14:textId="77777777" w:rsidR="00395210" w:rsidRPr="00395210" w:rsidRDefault="00395210" w:rsidP="00395210">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
@@ -35487,57 +34873,60 @@
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="638C2CA6" w14:textId="77777777" w:rsidR="00395210" w:rsidRDefault="00395210" w:rsidP="00395210">
+  <w:p w14:paraId="638C2CA6" w14:textId="3E27872D" w:rsidR="00395210" w:rsidRDefault="004417BC" w:rsidP="00395210">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Reviewed and Approved </w:t>
+    </w:r>
+    <w:r w:rsidR="00033D68">
+      <w:t>7/9/26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="545BAA60" w14:textId="77777777" w:rsidR="00C2678B" w:rsidRDefault="00C2678B" w:rsidP="00395210">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
@@ -35546,71 +34935,71 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F925D93" w14:textId="77777777" w:rsidR="00113E93" w:rsidRDefault="00113E93" w:rsidP="00E756E0">
+    <w:p w14:paraId="77D3D8B2" w14:textId="77777777" w:rsidR="009B7A2A" w:rsidRDefault="009B7A2A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DD05450" w14:textId="77777777" w:rsidR="00113E93" w:rsidRDefault="00113E93" w:rsidP="00E756E0">
+    <w:p w14:paraId="7DF800E5" w14:textId="77777777" w:rsidR="009B7A2A" w:rsidRDefault="009B7A2A" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="71DD6C23" w14:textId="77777777" w:rsidR="00113E93" w:rsidRDefault="00113E93">
+    <w:p w14:paraId="003E4A8D" w14:textId="77777777" w:rsidR="009B7A2A" w:rsidRDefault="009B7A2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="618E6870" w14:textId="7D5D98ED" w:rsidR="004A166C" w:rsidRDefault="0002098E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>IM 658 Core Internal Medicine Outpatient</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3336799C" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -36410,50 +35799,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A72442F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1944B916"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B298A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3376C0FC"/>
     <w:lvl w:ilvl="0" w:tplc="2294EB9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="68224D20">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -36522,51 +36024,51 @@
     <w:lvl w:ilvl="7" w:tplc="DE48EE58">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3C9CBD7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -36611,51 +36113,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2342439F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6120492"/>
     <w:lvl w:ilvl="0" w:tplc="CD885B88">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C67E4902">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="67F0BC92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -36697,51 +36199,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="652CAF76">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B0AC3754">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="283D53CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12349FA0"/>
     <w:lvl w:ilvl="0" w:tplc="70B8CDC2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -36786,51 +36288,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D263772"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8A8B85E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="308C1C35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC102718"/>
     <w:lvl w:ilvl="0" w:tplc="28AA61A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6EA074FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="1B9CB464">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -36872,51 +36487,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="6016C7AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="633ED590">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3214565D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011A7D90"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36985,51 +36600,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="343F0BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3758B6D2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -37098,51 +36713,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AD95D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E1F2A5CC"/>
     <w:lvl w:ilvl="0" w:tplc="DA92A098">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -37187,51 +36802,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42284757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A8A0A58"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37300,51 +36915,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43EE506D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="791A3BE4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -37386,51 +37001,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46B85488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3D984FE0"/>
     <w:lvl w:ilvl="0" w:tplc="C6FC604A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8182D2BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="050E4AA6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3)"/>
@@ -37472,51 +37087,51 @@
       <w:lvlText w:val="%7)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="7F6CD6D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D7FEDAEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1020" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B2A5181"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08120E74"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -37561,51 +37176,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CFC33FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5010D2B0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -37650,51 +37265,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E566E8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9262518"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37763,51 +37378,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EC4E7F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="31F4C45A"/>
     <w:lvl w:ilvl="0" w:tplc="52BA12D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4B8EF2E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -37876,51 +37491,51 @@
     <w:lvl w:ilvl="7" w:tplc="CA3CF160">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="902C6E3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="584B0221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="36945150"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -37965,51 +37580,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AF3728D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF14AA74"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38078,51 +37693,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66F927C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="847877F6"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38191,51 +37806,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A784B34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A366F2E4"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38304,51 +37919,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="717319EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="441416D8"/>
     <w:lvl w:ilvl="0" w:tplc="3EF6DBEC">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -38390,51 +38005,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75E5DF24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4ECEA80C"/>
     <w:lvl w:ilvl="0" w:tplc="6B389C08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4F248D60">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -38503,51 +38118,51 @@
     <w:lvl w:ilvl="7" w:tplc="FC481FD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="10DE6182">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E0012A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F4EA7C2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -38617,1783 +38232,1916 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="374738127">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="321932046">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="969631907">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="885069547">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="541136741">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1310817793">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1711105088">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="190262274">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="842748228">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1009022299">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1983996020">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="577718275">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1822112446">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="481311874">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="225461724">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1141923779">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="481311874">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="17" w16cid:durableId="2110150453">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1164204628">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="836724812">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1044645368">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1017390550">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="972901521">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2112430683">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1153260391">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1856263592">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="449133433">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1393574333">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1404329228">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="29" w16cid:durableId="1924488712">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="55276081">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="00005911"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="0000632D"/>
     <w:rsid w:val="000106F9"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
+    <w:rsid w:val="00014945"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="0002098E"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="0002440D"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
+    <w:rsid w:val="00030796"/>
     <w:rsid w:val="00030B5F"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
+    <w:rsid w:val="00033D68"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="0003531B"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00036F5F"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="000413B8"/>
     <w:rsid w:val="0004148D"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00042A7A"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
+    <w:rsid w:val="0005285D"/>
     <w:rsid w:val="000542BE"/>
+    <w:rsid w:val="00055490"/>
     <w:rsid w:val="00056068"/>
     <w:rsid w:val="00056867"/>
     <w:rsid w:val="000568F8"/>
     <w:rsid w:val="000576FD"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="00063A7C"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="0007505A"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00093B35"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
+    <w:rsid w:val="00097ACA"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A34AF"/>
+    <w:rsid w:val="000A3586"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A56BF"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B41AE"/>
     <w:rsid w:val="000B4672"/>
     <w:rsid w:val="000B478B"/>
+    <w:rsid w:val="000B562B"/>
     <w:rsid w:val="000B7BE2"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
+    <w:rsid w:val="000C1F43"/>
     <w:rsid w:val="000C2A9A"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C6254"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D0662"/>
     <w:rsid w:val="000D134F"/>
     <w:rsid w:val="000D2061"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D29D6"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D55E1"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E3BF6"/>
     <w:rsid w:val="000E4A91"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="000F6F11"/>
     <w:rsid w:val="000F74BA"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="00103239"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
+    <w:rsid w:val="001047B5"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001056E1"/>
     <w:rsid w:val="001062FD"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010710B"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00113E93"/>
     <w:rsid w:val="0011451D"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123209"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="001242E4"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127298"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001307D1"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="0013311A"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="00134622"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001377CD"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
+    <w:rsid w:val="001401E0"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="001467F3"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001522AE"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="00153FC9"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="001546AE"/>
     <w:rsid w:val="00155C66"/>
+    <w:rsid w:val="00156266"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00157251"/>
     <w:rsid w:val="001607AF"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165087"/>
     <w:rsid w:val="0016556F"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00165D47"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="00172C7A"/>
     <w:rsid w:val="001730E1"/>
+    <w:rsid w:val="00173A67"/>
     <w:rsid w:val="00175F1C"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
+    <w:rsid w:val="00181A6A"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018360D"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
+    <w:rsid w:val="00186AEC"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
+    <w:rsid w:val="00187E0E"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00190B56"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="001945F9"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
+    <w:rsid w:val="001A0CA3"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A39C0"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
+    <w:rsid w:val="001A6FA4"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
+    <w:rsid w:val="001A75ED"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B11DE"/>
     <w:rsid w:val="001B1F00"/>
     <w:rsid w:val="001B32B8"/>
     <w:rsid w:val="001B337E"/>
+    <w:rsid w:val="001B3978"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
+    <w:rsid w:val="001B5F8B"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7ABF"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
+    <w:rsid w:val="001C1247"/>
     <w:rsid w:val="001C18D2"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
+    <w:rsid w:val="001C62E1"/>
     <w:rsid w:val="001C6603"/>
+    <w:rsid w:val="001D0DD8"/>
+    <w:rsid w:val="001D0EBA"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
+    <w:rsid w:val="001D45DB"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E1964"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E21B5"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E5C63"/>
     <w:rsid w:val="001E6165"/>
     <w:rsid w:val="001E6E35"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
+    <w:rsid w:val="001F4089"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F514B"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7682"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002005CE"/>
     <w:rsid w:val="0020191F"/>
     <w:rsid w:val="002022C3"/>
+    <w:rsid w:val="002039EB"/>
     <w:rsid w:val="0020463A"/>
     <w:rsid w:val="00204968"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
+    <w:rsid w:val="00210174"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="00211EDB"/>
     <w:rsid w:val="0021241B"/>
+    <w:rsid w:val="00212CA3"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
+    <w:rsid w:val="002337E9"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="00234539"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="002356E0"/>
+    <w:rsid w:val="00235AC4"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="0023682F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
+    <w:rsid w:val="00237DDF"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245A0D"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
+    <w:rsid w:val="0024758D"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255405"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261587"/>
     <w:rsid w:val="00261D49"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
+    <w:rsid w:val="0026306F"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="002703C9"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002729A3"/>
     <w:rsid w:val="00272CE6"/>
     <w:rsid w:val="00272E3B"/>
     <w:rsid w:val="002731B1"/>
+    <w:rsid w:val="002731D7"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00281ED7"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00282C8D"/>
+    <w:rsid w:val="002845AA"/>
     <w:rsid w:val="00284F2C"/>
+    <w:rsid w:val="00285A00"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="00293D69"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="00294D3C"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="0029743A"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B30BB"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B448D"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6155"/>
     <w:rsid w:val="002B616F"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002B7700"/>
     <w:rsid w:val="002C0111"/>
+    <w:rsid w:val="002C1502"/>
     <w:rsid w:val="002C3E2C"/>
     <w:rsid w:val="002C4CEA"/>
     <w:rsid w:val="002C5E85"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
+    <w:rsid w:val="002D1AA1"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D67FF"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002D7E53"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E1C3F"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E402B"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E4FC2"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
     <w:rsid w:val="002E66E8"/>
     <w:rsid w:val="002F0759"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
+    <w:rsid w:val="002F19A4"/>
     <w:rsid w:val="002F1F46"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
+    <w:rsid w:val="002F3BA5"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6A85"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="002F7425"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300464"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00304229"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="003106BD"/>
+    <w:rsid w:val="003109E7"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316614"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="003168C2"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="00317DDE"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00321CC8"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="0032451A"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00326C6B"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00334AF3"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="00335B76"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
+    <w:rsid w:val="00340BC0"/>
     <w:rsid w:val="00340E87"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
+    <w:rsid w:val="0034391C"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00346DB0"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035469A"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00360F2F"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00363254"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="00365D1E"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
+    <w:rsid w:val="00371BE7"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00376EAB"/>
     <w:rsid w:val="0037720C"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00386218"/>
+    <w:rsid w:val="0039036F"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00393D95"/>
     <w:rsid w:val="00395210"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="0039689F"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="003971D7"/>
     <w:rsid w:val="00397A86"/>
     <w:rsid w:val="00397CC9"/>
+    <w:rsid w:val="00397E96"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A50E8"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
-    <w:rsid w:val="003B24E4"/>
+    <w:rsid w:val="003B28FD"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003C00D8"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C27B5"/>
     <w:rsid w:val="003C2C8E"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C4DC2"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D1ED8"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D3A6A"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E24D9"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E3659"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7AC0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
+    <w:rsid w:val="00407638"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="004119D9"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00413888"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
+    <w:rsid w:val="00416D07"/>
     <w:rsid w:val="00417516"/>
     <w:rsid w:val="00417D0D"/>
+    <w:rsid w:val="00417D96"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="004245BC"/>
+    <w:rsid w:val="00425407"/>
+    <w:rsid w:val="00425847"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="00426038"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="00426C55"/>
     <w:rsid w:val="0042794C"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
+    <w:rsid w:val="004417BC"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="0045088C"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00451453"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00460492"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460910"/>
     <w:rsid w:val="00460BDD"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
+    <w:rsid w:val="00464571"/>
     <w:rsid w:val="00464B1E"/>
+    <w:rsid w:val="00465510"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
+    <w:rsid w:val="004663D9"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047522E"/>
     <w:rsid w:val="004754F3"/>
+    <w:rsid w:val="00477565"/>
+    <w:rsid w:val="004776B9"/>
     <w:rsid w:val="00477A2E"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481A54"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B0F"/>
     <w:rsid w:val="00482B9E"/>
+    <w:rsid w:val="00482BA4"/>
     <w:rsid w:val="0048395E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
+    <w:rsid w:val="00485DB2"/>
     <w:rsid w:val="0048694D"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496678"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A018F"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
+    <w:rsid w:val="004A2D5F"/>
     <w:rsid w:val="004A31FF"/>
+    <w:rsid w:val="004A3CCC"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A3F7A"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A5D56"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
+    <w:rsid w:val="004A7CCB"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004A7E6E"/>
     <w:rsid w:val="004B04BF"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004B64F4"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D04D3"/>
+    <w:rsid w:val="004D04EB"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
+    <w:rsid w:val="004D1F59"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D33BE"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
+    <w:rsid w:val="004D5B44"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E2DBC"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004E74C1"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F1116"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F76E2"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00500FF1"/>
+    <w:rsid w:val="00501F02"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="0050257E"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00510CBA"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="005118CE"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="00513248"/>
+    <w:rsid w:val="005148CD"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="005155BD"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="005164B8"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="00520513"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
+    <w:rsid w:val="00525C40"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
+    <w:rsid w:val="005268BE"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="0053141A"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="00531839"/>
     <w:rsid w:val="0053276C"/>
+    <w:rsid w:val="005331C2"/>
+    <w:rsid w:val="00537E4F"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00541E5E"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="00543A2B"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="0054795D"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00550CC7"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="00553033"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="005565A2"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="005574C8"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="005650A1"/>
     <w:rsid w:val="00565963"/>
+    <w:rsid w:val="00565C0C"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057008C"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="00572625"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="00573FBA"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582476"/>
+    <w:rsid w:val="00583CD5"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00584B28"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="0059028B"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
-    <w:rsid w:val="005A4208"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5C09"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005B7D7F"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
+    <w:rsid w:val="005C4673"/>
     <w:rsid w:val="005C497E"/>
     <w:rsid w:val="005C5430"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D2136"/>
+    <w:rsid w:val="005D2386"/>
     <w:rsid w:val="005D2F78"/>
+    <w:rsid w:val="005D37CD"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
+    <w:rsid w:val="005E193E"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E398C"/>
     <w:rsid w:val="005E3C93"/>
     <w:rsid w:val="005E47B6"/>
+    <w:rsid w:val="005E5284"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F151F"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F2D8D"/>
     <w:rsid w:val="005F342F"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F5886"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6C0C"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
+    <w:rsid w:val="0060770D"/>
     <w:rsid w:val="00607AE4"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="0061495F"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614DC0"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006172B5"/>
     <w:rsid w:val="00617478"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00623A33"/>
     <w:rsid w:val="00625914"/>
     <w:rsid w:val="00625A85"/>
     <w:rsid w:val="00625AC9"/>
+    <w:rsid w:val="00625B65"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="006346A5"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
+    <w:rsid w:val="00636EC8"/>
+    <w:rsid w:val="0063785A"/>
     <w:rsid w:val="00637C32"/>
     <w:rsid w:val="00637E11"/>
+    <w:rsid w:val="006410EA"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="00645E69"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00650A83"/>
     <w:rsid w:val="00650B43"/>
     <w:rsid w:val="00652EC1"/>
+    <w:rsid w:val="006530F9"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00656AAE"/>
+    <w:rsid w:val="00657BB4"/>
     <w:rsid w:val="006602BC"/>
     <w:rsid w:val="0066158A"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="00661D2A"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="00663001"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="00666F25"/>
     <w:rsid w:val="00667467"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="00684AE8"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="00690DBF"/>
     <w:rsid w:val="00692502"/>
     <w:rsid w:val="0069360F"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="0069666F"/>
     <w:rsid w:val="00696DC9"/>
+    <w:rsid w:val="00697305"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A2678"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A37FC"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006A7C3F"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B4888"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B6394"/>
     <w:rsid w:val="006B694A"/>
+    <w:rsid w:val="006C0762"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D0111"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E254D"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
+    <w:rsid w:val="006F1591"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F2142"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F742C"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="0070057E"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00704E57"/>
     <w:rsid w:val="00707494"/>
     <w:rsid w:val="0070756B"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00710864"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00711CE9"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="00713D94"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="007254AE"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="0073081C"/>
     <w:rsid w:val="0073098D"/>
     <w:rsid w:val="00730CE8"/>
     <w:rsid w:val="00731530"/>
+    <w:rsid w:val="007316AD"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00732D89"/>
     <w:rsid w:val="00733B6B"/>
     <w:rsid w:val="00733E4A"/>
     <w:rsid w:val="00733F47"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="00743D11"/>
     <w:rsid w:val="00743D4D"/>
     <w:rsid w:val="00744714"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="00752CFA"/>
     <w:rsid w:val="0075345B"/>
+    <w:rsid w:val="00754D2E"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00763551"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765A81"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="00767C31"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
+    <w:rsid w:val="00776FA2"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="00782174"/>
+    <w:rsid w:val="00783278"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="00790F13"/>
+    <w:rsid w:val="00792707"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00793D2D"/>
     <w:rsid w:val="00793E57"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
+    <w:rsid w:val="007A1243"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A48C5"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B6D06"/>
     <w:rsid w:val="007B7058"/>
     <w:rsid w:val="007B7426"/>
+    <w:rsid w:val="007C1013"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C1ACE"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C5BAC"/>
     <w:rsid w:val="007C61E2"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D3A75"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E29D6"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
+    <w:rsid w:val="007E6496"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F249E"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F3736"/>
     <w:rsid w:val="007F4E10"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6E31"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="007F774C"/>
+    <w:rsid w:val="008005D3"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="00806F10"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="0081091D"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="008126AC"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00813D0F"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
+    <w:rsid w:val="008258F9"/>
     <w:rsid w:val="00825ADB"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00831BCF"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
+    <w:rsid w:val="0083620F"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850284"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853690"/>
     <w:rsid w:val="00853CC6"/>
+    <w:rsid w:val="00853D2F"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="00860666"/>
+    <w:rsid w:val="00862035"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
+    <w:rsid w:val="00864AF2"/>
     <w:rsid w:val="00864BEE"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
+    <w:rsid w:val="00867A26"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087641F"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00876F87"/>
     <w:rsid w:val="0087793D"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="008813FE"/>
     <w:rsid w:val="00881F1A"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="00886227"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00887D5C"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890B5E"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="008913C5"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
+    <w:rsid w:val="008A1040"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
+    <w:rsid w:val="008A4BAB"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A71C3"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B23E8"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B49A6"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
+    <w:rsid w:val="008B744E"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0CFE"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C22EC"/>
     <w:rsid w:val="008C3348"/>
+    <w:rsid w:val="008C3916"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C5602"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5C76"/>
     <w:rsid w:val="008C5D43"/>
     <w:rsid w:val="008C5DC9"/>
+    <w:rsid w:val="008C5EBC"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008C7606"/>
+    <w:rsid w:val="008D054B"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D3AD4"/>
     <w:rsid w:val="008D4344"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008D5B64"/>
+    <w:rsid w:val="008E00B3"/>
     <w:rsid w:val="008E1942"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E33DE"/>
     <w:rsid w:val="008E4D03"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E6235"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F3D90"/>
     <w:rsid w:val="008F5342"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
+    <w:rsid w:val="00902F76"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910812"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="00910E0E"/>
     <w:rsid w:val="00911429"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
+    <w:rsid w:val="00914A39"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="009175CB"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00924574"/>
+    <w:rsid w:val="009245B1"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00931821"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
+    <w:rsid w:val="009330FB"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009447C8"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
+    <w:rsid w:val="0095560B"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
+    <w:rsid w:val="009612CF"/>
     <w:rsid w:val="00961DD1"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963344"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00964AE5"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="00966E91"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009702B0"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="00974525"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
+    <w:rsid w:val="0097659C"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
+    <w:rsid w:val="009825DB"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00982DC8"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
+    <w:rsid w:val="009866D7"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
+    <w:rsid w:val="00987B03"/>
     <w:rsid w:val="00991079"/>
+    <w:rsid w:val="009914DD"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="009931A1"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A098B"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A14F5"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
+    <w:rsid w:val="009A3466"/>
     <w:rsid w:val="009A4362"/>
+    <w:rsid w:val="009A4729"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B079C"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B3425"/>
+    <w:rsid w:val="009B3EAF"/>
     <w:rsid w:val="009B5F6F"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
+    <w:rsid w:val="009B7A2A"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C3329"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C5AD9"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009C78E4"/>
+    <w:rsid w:val="009D14DB"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D59B0"/>
     <w:rsid w:val="009D59E9"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E0D2E"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1384"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E2E6E"/>
     <w:rsid w:val="009E3749"/>
+    <w:rsid w:val="009E3C88"/>
     <w:rsid w:val="009E454B"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A046BD"/>
     <w:rsid w:val="00A0517D"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A05689"/>
@@ -40406,853 +40154,918 @@
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A30FAE"/>
     <w:rsid w:val="00A31535"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A361C9"/>
     <w:rsid w:val="00A362E8"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A36BD6"/>
+    <w:rsid w:val="00A36DAE"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A40FFE"/>
+    <w:rsid w:val="00A41713"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52568"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52D39"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A71ED0"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82406"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82780"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
+    <w:rsid w:val="00A870C7"/>
     <w:rsid w:val="00A90503"/>
+    <w:rsid w:val="00A91681"/>
     <w:rsid w:val="00A9236A"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A94983"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA4D97"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB1CAA"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB5603"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB6597"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB76DB"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC0BF8"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC32CD"/>
     <w:rsid w:val="00AC3D38"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC5C86"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
+    <w:rsid w:val="00AD0A05"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2912"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
+    <w:rsid w:val="00AD3149"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AE0C68"/>
+    <w:rsid w:val="00AE0DD0"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
+    <w:rsid w:val="00AE5035"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE6105"/>
     <w:rsid w:val="00AE66DB"/>
     <w:rsid w:val="00AE6E47"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF0C1D"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF20BD"/>
     <w:rsid w:val="00AF2D97"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF645C"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF6C21"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00AF76FE"/>
+    <w:rsid w:val="00B00890"/>
     <w:rsid w:val="00B00D67"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
+    <w:rsid w:val="00B042AB"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
+    <w:rsid w:val="00B13D0A"/>
     <w:rsid w:val="00B15AA5"/>
+    <w:rsid w:val="00B15BF4"/>
     <w:rsid w:val="00B163A4"/>
     <w:rsid w:val="00B17123"/>
+    <w:rsid w:val="00B17BC0"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B21827"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
+    <w:rsid w:val="00B32EC3"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E2D"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B37D1E"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B408F7"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45544"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B459CA"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B47D2F"/>
     <w:rsid w:val="00B5196B"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B52A2E"/>
     <w:rsid w:val="00B53AD1"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B555CC"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B56CF8"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B6209F"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6313F"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B651F5"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B66C67"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
+    <w:rsid w:val="00B7384D"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B74811"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B77488"/>
+    <w:rsid w:val="00B81A32"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B830B5"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B85647"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B91D42"/>
     <w:rsid w:val="00B92AE9"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95602"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
+    <w:rsid w:val="00B968E3"/>
     <w:rsid w:val="00B96FD4"/>
     <w:rsid w:val="00B97054"/>
     <w:rsid w:val="00B97BDF"/>
     <w:rsid w:val="00BA0E28"/>
+    <w:rsid w:val="00BA0ECA"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB56B8"/>
     <w:rsid w:val="00BB5B15"/>
+    <w:rsid w:val="00BB68B2"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC358B"/>
     <w:rsid w:val="00BC359C"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC551E"/>
     <w:rsid w:val="00BC5F2B"/>
+    <w:rsid w:val="00BC5FB1"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
+    <w:rsid w:val="00BD2128"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4661"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
+    <w:rsid w:val="00BE1554"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE2EE4"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3899"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF0D43"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3389"/>
     <w:rsid w:val="00BF34A3"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF63A2"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C00E71"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C036F4"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
+    <w:rsid w:val="00C05046"/>
     <w:rsid w:val="00C0608A"/>
     <w:rsid w:val="00C06AD8"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C20EA4"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C25E63"/>
     <w:rsid w:val="00C2678B"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C34D7C"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C40CFA"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C4727B"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
+    <w:rsid w:val="00C551A7"/>
     <w:rsid w:val="00C6141F"/>
+    <w:rsid w:val="00C615D5"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61D57"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C6265B"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C64DA5"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C66BC9"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C7318B"/>
+    <w:rsid w:val="00C74F2A"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C8309B"/>
+    <w:rsid w:val="00C84011"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8622F"/>
     <w:rsid w:val="00C87240"/>
+    <w:rsid w:val="00C87801"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C90E01"/>
     <w:rsid w:val="00C9254D"/>
+    <w:rsid w:val="00C928FD"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9550C"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0BD8"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA4232"/>
     <w:rsid w:val="00CA4577"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA6324"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
-    <w:rsid w:val="00CB144F"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3B1B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB5CC4"/>
+    <w:rsid w:val="00CB5F29"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB711F"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC0B35"/>
     <w:rsid w:val="00CC378E"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7655"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD6E75"/>
     <w:rsid w:val="00CD745E"/>
+    <w:rsid w:val="00CD752C"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
+    <w:rsid w:val="00CE2389"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE4975"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE66C8"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF31F9"/>
     <w:rsid w:val="00CF3AE2"/>
+    <w:rsid w:val="00CF3BC6"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF4DB0"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D02F76"/>
+    <w:rsid w:val="00D030B2"/>
     <w:rsid w:val="00D03DEA"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10469"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D13DAE"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D208C0"/>
+    <w:rsid w:val="00D23AC7"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D2689C"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D449FE"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
+    <w:rsid w:val="00D50A73"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D51094"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60454"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D6119A"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D703AA"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D7413E"/>
+    <w:rsid w:val="00D75F38"/>
     <w:rsid w:val="00D76066"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D8367A"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
+    <w:rsid w:val="00D86F78"/>
     <w:rsid w:val="00D900EF"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
+    <w:rsid w:val="00DA2B6B"/>
     <w:rsid w:val="00DA331F"/>
+    <w:rsid w:val="00DA3549"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB065B"/>
     <w:rsid w:val="00DB0D66"/>
     <w:rsid w:val="00DB1017"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
+    <w:rsid w:val="00DC1199"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
+    <w:rsid w:val="00DC43ED"/>
     <w:rsid w:val="00DC4C88"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7CF4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
+    <w:rsid w:val="00DD18F4"/>
+    <w:rsid w:val="00DD2088"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD6323"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6A81"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DD7284"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
+    <w:rsid w:val="00DE0EF5"/>
     <w:rsid w:val="00DE0F05"/>
+    <w:rsid w:val="00DE15BE"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3B99"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF4D2B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00DF723E"/>
     <w:rsid w:val="00DF7743"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0184D"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
+    <w:rsid w:val="00E13820"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
+    <w:rsid w:val="00E17A15"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E259F1"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
+    <w:rsid w:val="00E32C61"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E3438B"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
+    <w:rsid w:val="00E450C2"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E64A22"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E70BA0"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E7474F"/>
     <w:rsid w:val="00E74BFE"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
+    <w:rsid w:val="00E81AA6"/>
     <w:rsid w:val="00E8271F"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E865DB"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E936ED"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E9593C"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E972EC"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA3995"/>
     <w:rsid w:val="00EA45C9"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
+    <w:rsid w:val="00EB59D5"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EB75AD"/>
+    <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
+    <w:rsid w:val="00EC3ADF"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
+    <w:rsid w:val="00ED01C2"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED180E"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3A84"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
     <w:rsid w:val="00ED6369"/>
     <w:rsid w:val="00ED6C17"/>
+    <w:rsid w:val="00ED6ED8"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
+    <w:rsid w:val="00EE1CBB"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE4574"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF07EE"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF4FEF"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00320"/>
+    <w:rsid w:val="00F00AF5"/>
     <w:rsid w:val="00F00DFC"/>
+    <w:rsid w:val="00F0162E"/>
     <w:rsid w:val="00F0227C"/>
+    <w:rsid w:val="00F023B0"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F06808"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F11010"/>
     <w:rsid w:val="00F1570A"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F25E3E"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F2714A"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
+    <w:rsid w:val="00F34CDE"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F3628E"/>
+    <w:rsid w:val="00F3789A"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F37C5B"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F463BE"/>
     <w:rsid w:val="00F467CB"/>
+    <w:rsid w:val="00F536A1"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F556F2"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F62F4D"/>
     <w:rsid w:val="00F635B6"/>
+    <w:rsid w:val="00F63E9D"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F720F7"/>
     <w:rsid w:val="00F7244F"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
+    <w:rsid w:val="00F83A7F"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92546"/>
     <w:rsid w:val="00F92AA3"/>
     <w:rsid w:val="00F92D45"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F931E2"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA181B"/>
     <w:rsid w:val="00FA1AE0"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA3604"/>
@@ -41261,292 +41074,306 @@
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FA7A0E"/>
     <w:rsid w:val="00FA7A70"/>
     <w:rsid w:val="00FB16F1"/>
     <w:rsid w:val="00FB1A8D"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB2160"/>
     <w:rsid w:val="00FB3B56"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
+    <w:rsid w:val="00FC5467"/>
+    <w:rsid w:val="00FC5785"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD0C3B"/>
     <w:rsid w:val="00FD2119"/>
     <w:rsid w:val="00FD3F4D"/>
+    <w:rsid w:val="00FD3F7C"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD4CAF"/>
     <w:rsid w:val="00FD57D9"/>
     <w:rsid w:val="00FD59F9"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD6994"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE28C6"/>
     <w:rsid w:val="00FE29C1"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE2C03"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE4BAF"/>
     <w:rsid w:val="00FE5960"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FE6E93"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="038816F0"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
+    <w:rsid w:val="042D139D"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
+    <w:rsid w:val="06F5CB2C"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07793AC8"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="08BF29D0"/>
     <w:rsid w:val="08C2822D"/>
     <w:rsid w:val="08DEE2B3"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
     <w:rsid w:val="09FFE0E3"/>
     <w:rsid w:val="0A1D20F5"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0B982800"/>
     <w:rsid w:val="0BC4E482"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CAC9179"/>
     <w:rsid w:val="0CBC3EE8"/>
+    <w:rsid w:val="0CF2E1E2"/>
     <w:rsid w:val="0D2DC27D"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0DECF86D"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10780D74"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="15A2868D"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
+    <w:rsid w:val="16D03142"/>
     <w:rsid w:val="171A9755"/>
     <w:rsid w:val="172E3553"/>
     <w:rsid w:val="17483900"/>
+    <w:rsid w:val="174C8E9E"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
+    <w:rsid w:val="17A85DE0"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="192413C7"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1B5633DC"/>
     <w:rsid w:val="1B7D1B2B"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF2043D"/>
     <w:rsid w:val="1CF90740"/>
+    <w:rsid w:val="1D217F06"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D7F3A9D"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBD46A0"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="200E46FB"/>
     <w:rsid w:val="202DB2AA"/>
     <w:rsid w:val="20BC35D1"/>
+    <w:rsid w:val="20C08F14"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="2112F683"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="2383E6B6"/>
     <w:rsid w:val="2387758C"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="245FF0B1"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="253B868C"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
     <w:rsid w:val="26910FCD"/>
+    <w:rsid w:val="26C04330"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
+    <w:rsid w:val="27695B9D"/>
     <w:rsid w:val="279AF85A"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28CA6EA3"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
+    <w:rsid w:val="2A8F422B"/>
     <w:rsid w:val="2A9DFB87"/>
     <w:rsid w:val="2B13021B"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2C99CD68"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
     <w:rsid w:val="2E7D72C9"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
     <w:rsid w:val="2F90511E"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
@@ -41560,172 +41387,181 @@
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="357A450E"/>
+    <w:rsid w:val="35CFFAD8"/>
     <w:rsid w:val="35E15470"/>
     <w:rsid w:val="3624EB92"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37DD6CCD"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="39649590"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
+    <w:rsid w:val="39F88A5C"/>
     <w:rsid w:val="3ACC9FAB"/>
+    <w:rsid w:val="3AD6B055"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B2AFCE2"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
+    <w:rsid w:val="3BC426EB"/>
     <w:rsid w:val="3BF84EC4"/>
+    <w:rsid w:val="3C9867B1"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
     <w:rsid w:val="3F63F482"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4153D076"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="451672B3"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="456B9632"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="462ABF3E"/>
     <w:rsid w:val="4696C879"/>
+    <w:rsid w:val="46AACDC2"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="48FAEE1D"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4A9EDF36"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B614B53"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
+    <w:rsid w:val="4CE8CB22"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
+    <w:rsid w:val="51AA13DC"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="521E6C66"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52699011"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52CAD2EE"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
+    <w:rsid w:val="531AAAE6"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F48B3F"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
     <w:rsid w:val="560EB9FF"/>
     <w:rsid w:val="5639EC88"/>
     <w:rsid w:val="56924DD0"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
@@ -41744,148 +41580,154 @@
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B27B870"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D301E97"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="600ADC11"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
+    <w:rsid w:val="60F8FDB7"/>
+    <w:rsid w:val="6128A9C1"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="6151A4DE"/>
     <w:rsid w:val="616CDB9F"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="61EC40A3"/>
+    <w:rsid w:val="620194A4"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="62944EE3"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="630CC208"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="63A75A4C"/>
     <w:rsid w:val="643BD63C"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
+    <w:rsid w:val="648C6C32"/>
     <w:rsid w:val="649C0E1B"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="6699B04E"/>
     <w:rsid w:val="66E12564"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
+    <w:rsid w:val="6C092A23"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DA2B9C1"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="70DAF1FB"/>
     <w:rsid w:val="70FB6F6B"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="72077BDB"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="73C31A4E"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75118A2C"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="7825C4B3"/>
+    <w:rsid w:val="785250F2"/>
     <w:rsid w:val="7860DD61"/>
     <w:rsid w:val="789560C5"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79A24C15"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="79EF6260"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7ACAF297"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
     <w:rsid w:val="7C636953"/>
     <w:rsid w:val="7CE1FE05"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
@@ -43770,90 +43612,129 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="715934986">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="758722955">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="795371432">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1141076859">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1150563841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1629316172">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1772123504">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1897737993">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -43874,98 +43755,111 @@
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1985498507">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="2097940110">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2126341983">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2127849759">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epocrates.com/online/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32390306/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/27136449/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahajournals.org/doi/full/10.1161/HYP.0000000000000065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=3095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acc.org/~/media/Non-Clinical/Files-PDFs-Excel-MS-Word-etc/Guidelines/2018/old_Guidelines-Made-Simple-Tool-2018-Cholesterol.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28240562/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34115531/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.samhsa.gov/sites/default/files/PEP20-02-02-015.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/preop-eval/id374154834" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2337/dc25-SREV" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/25091544/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/26352874/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.neurology.org/doi/10.1212/WNL.0000000000003388" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-dynamed-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/27167915/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/19632967/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC7365361/pdf/rccm.202005-1982ST.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34990332/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanfordguide.com/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/24857648/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcsm.aasm.org/doi/pdf/10.5664/jcsm.6506" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahajournals.org/doi/10.1161/CIR.0000000000000625?url_ver=Z39.88-2003&amp;rfr_id=ori%3Arid%3Acrossref.org&amp;rfr_dat=cr_pub++0pubmed&amp;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28726479/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bielaws2@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34115547/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file://C:\Users\biela\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\AF8HX8K0\Fleisher%20LA,%20Fleischmann%20KE,%20Auerbach%20AD,%20Barnason%20SA,%20Beckman%20JA,%20Bozkurt%20B,%20Davila-Roman%20VG,%20Gerhard-Herman%20MD,%20Holly%20TA,%20Kane%20GC,%20Marine%20JE,%20Nelson%20MT,%20Spencer%20CC,%20Thompson%20A,%20Ting%20HH,%20Uretsky%20BF,%20Wijeysundera%20DN;%20American%20College%20of%20Cardiology;%20American%20Heart%20Association.%202014%20ACC\AHA%20guideline%20on%20perioperative%20cardiovascular%20evaluation%20and%20management%20of%20patients%20undergoing%20noncardiac%20surgery:%20a%20report%20of%20the%20American%20College%20of%20Cardiology\American%20Heart%20Association%20Task%20Force%20on%20practice%20guidelines.%20J%20Am%20Coll%20Cardiol.%202014%20Dec%209;64(22):e77-137.%20doi:%2010.1016\j.jacc.2014.07.944.%20Epub%202014%20Aug%201.%20PMID:%2025091544." TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jcsm.aasm.org/doi/pdf/10.5664/jcsm.7640" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epocrates.com/online/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/26352874/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/article/10.5664/jcsm.11390" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jacc.2025.05.007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/book.aspx?bookid=3541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/27167915/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.auajournals.org/doi/10.1097/JU.0000000000003644" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34990332/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC7365361/pdf/rccm.202005-1982ST.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katiegs@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.apple.com/us/app/preop-eval/id374154834" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2337/dc26-SREV" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/24857648/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28726479/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC6374094/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hughesm@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-dynamed-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/27167915/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34115547/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/27136449/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32390306/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stonest@msu.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://accessmedicine-mhmedical-com.proxy1.cl.msu.edu/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanfordguide.com/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28240562/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ahajournals.org/doi/10.1161/CIR.0000000000001423" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.samhsa.gov/sites/default/files/PEP20-02-02-015.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msucom.medtricslab.com/users/login/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bielaws2@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34115531/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jacc.2024.06.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -44236,56 +44130,100 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Kerschen, Catherine</DisplayName>
+        <AccountId>776</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Stone, Stephen</DisplayName>
+        <AccountId>89</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Foster, Schuyler</DisplayName>
+        <AccountId>777</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>All Users (windows)</DisplayName>
+        <AccountId>28</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -44512,161 +44450,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AC58E3E-FF1F-4335-A2E5-6454A4ED69BD}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>25</Pages>
-  <Words>9475</Words>
-  <Characters>54013</Characters>
+  <Words>9398</Words>
+  <Characters>53570</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>450</Lines>
-  <Paragraphs>126</Paragraphs>
+  <Lines>446</Lines>
+  <Paragraphs>125</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>63362</CharactersWithSpaces>
+  <CharactersWithSpaces>62843</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="786" baseType="variant">
       <vt:variant>
         <vt:i4>1114230</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>603</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1114207</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -47014,27 +46899,54 @@
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>900000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>