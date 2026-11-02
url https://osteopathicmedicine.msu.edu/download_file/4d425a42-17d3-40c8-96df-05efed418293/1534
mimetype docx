--- v0 (2026-01-30)
+++ v1 (2026-11-02)
@@ -383,105 +383,114 @@
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="24C69062" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="0096040E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="0096040E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -642,51 +651,51 @@
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31F69766" w14:textId="77777777" w:rsidR="00B24757" w:rsidRPr="00C40B5D" w:rsidRDefault="00B24757" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="0BAB4BC0" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -710,51 +719,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="000702D1" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -770,2311 +801,2435 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0256936D" w14:textId="2220414E" w:rsidR="00454151" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="22B8FC56" w14:textId="384D19D8" w:rsidR="00EB00C1" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214285919" w:history="1">
-        <w:r w:rsidR="00454151" w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432667" w:history="1">
+        <w:r w:rsidR="00EB00C1" w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00454151">
+        <w:r w:rsidR="00EB00C1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00454151">
+        <w:r w:rsidR="00EB00C1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00454151">
-[...10 lines deleted...]
-        <w:r w:rsidR="00454151">
+        <w:r w:rsidR="00EB00C1">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432667 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00EB00C1">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00EB00C1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00454151">
-[...5 lines deleted...]
-        <w:r w:rsidR="00454151">
+        <w:r w:rsidR="00EB00C1">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00EB00C1">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E626AC1" w14:textId="3979B231" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="2DB54706" w14:textId="7882F97B" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285920" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432668" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285920 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432668 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="30A643C3" w14:textId="05B4E998" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="1E726FDC" w14:textId="34599E0D" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285921" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432669" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285921 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432669 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75824B8E" w14:textId="79B3AD5B" w:rsidR="00454151" w:rsidRDefault="00454151" w:rsidP="00454151">
+    <w:p w14:paraId="273A0F5F" w14:textId="47D62F99" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285922" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432670" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285922 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432670 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22997DE0" w14:textId="03F9C9D8" w:rsidR="00454151" w:rsidRDefault="00454151" w:rsidP="00454151">
+    <w:p w14:paraId="796C736E" w14:textId="5D9B88E4" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285923" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432671" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285923 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432671 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="757EB471" w14:textId="4C8E296E" w:rsidR="00454151" w:rsidRDefault="00454151" w:rsidP="00454151">
+    <w:p w14:paraId="50954932" w14:textId="41C89D3D" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285924" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432672" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285924 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432672 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18DD4A7D" w14:textId="1D749C84" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="0A25D98F" w14:textId="1C890CE6" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432673" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ROTATION FORMAT</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432673 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="691806FB" w14:textId="045C9757" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285925" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432674" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285925 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432674 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C7F6590" w14:textId="2F6E4F86" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="59D0C8B0" w14:textId="39235297" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285926" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432675" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285926 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432675 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E684271" w14:textId="56FE66A5" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="39AFEB4B" w14:textId="5A3B2906" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285927" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432676" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285927 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432676 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40C9D014" w14:textId="188872D2" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="2CE2708B" w14:textId="17BA31AE" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285928" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432677" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285928 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432677 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19405FBE" w14:textId="1AED6924" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="0604453D" w14:textId="6021170E" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285929" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432678" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285929 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432678 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55A5B2A5" w14:textId="3261191E" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="6CE0E63C" w14:textId="3C856079" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285930" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432679" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285930 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432679 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50C34DBD" w14:textId="02C40AF7" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="0AED8B07" w14:textId="289511D2" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285931" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432680" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285931 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432680 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6F8A37C7" w14:textId="4DF804F7" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="55FB4F80" w14:textId="269BB5EC" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285932" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432681" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285932 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432681 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="248AD19E" w14:textId="7E067C0B" w:rsidR="00454151" w:rsidRDefault="00454151" w:rsidP="00454151">
+    <w:p w14:paraId="2525D80A" w14:textId="71C48751" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285933" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432682" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285933 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432682 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C986BD8" w14:textId="79A2B044" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="37DDB8BF" w14:textId="4F5E0BAB" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285934" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432683" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285934 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432683 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E6E2850" w14:textId="66AC0B00" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="50054B4E" w14:textId="258F7F14" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285935" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432684" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285935 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432684 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="630D862A" w14:textId="0D4E33BA" w:rsidR="00454151" w:rsidRDefault="00454151" w:rsidP="00454151">
+    <w:p w14:paraId="7626D9F5" w14:textId="7848970E" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285936" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432685" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285936 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432685 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18E0D1E7" w14:textId="000235DB" w:rsidR="00454151" w:rsidRDefault="00454151" w:rsidP="00454151">
+    <w:p w14:paraId="4B84780D" w14:textId="604D5AD6" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285937" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432686" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285937 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432686 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03E139D4" w14:textId="03D6CF8F" w:rsidR="00454151" w:rsidRDefault="00454151" w:rsidP="00454151">
+    <w:p w14:paraId="33FE61DE" w14:textId="0513BCD4" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285938" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432687" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285938 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432687 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72742240" w14:textId="619267E1" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="40FD3EA4" w14:textId="66B543B1" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285939" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432688" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285939 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432688 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C52DFD7" w14:textId="51207E24" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="4E58EDDF" w14:textId="496D97F1" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285940" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432689" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285940 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432689 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42623F34" w14:textId="752E068D" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="44AA6B1D" w14:textId="78EAF9F0" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285941" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432690" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285941 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432690 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E1F90B8" w14:textId="64F743EF" w:rsidR="00454151" w:rsidRDefault="00454151" w:rsidP="00454151">
+    <w:p w14:paraId="58DC0EFA" w14:textId="6F94C4A9" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285942" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432691" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285942 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432691 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2BFFD316" w14:textId="2782CF54" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="0D3765B0" w14:textId="514913EB" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285943" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432692" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285943 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432692 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1051D095" w14:textId="50F28B1F" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="2144D4C0" w14:textId="0F83AC49" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285944" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432693" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285944 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432693 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2DBB9296" w14:textId="66A0E438" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="68A28BFC" w14:textId="2E0B834B" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285945" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432694" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00537D66">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285945 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432694 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FF34FA6" w14:textId="2B3F286F" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="3EE13244" w14:textId="661E8026" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285946" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432695" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285946 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432695 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04434DE7" w14:textId="4AFFBEFE" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="60522DDF" w14:textId="69600C47" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285947" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432696" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285947 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432696 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25104C0B" w14:textId="400C1762" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="4BB6B5AD" w14:textId="09B75F8F" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285948" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432697" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285948 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432697 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D421384" w14:textId="6258436D" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="3B649CBE" w14:textId="6CBEE1A9" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285949" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432698" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285949 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432698 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AF3A0C4" w14:textId="4ADE6B4C" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="1DDDF845" w14:textId="53BFA1F3" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285950" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432699" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285950 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432699 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1F6B7C1C" w14:textId="4361AF75" w:rsidR="00454151" w:rsidRDefault="00454151" w:rsidP="00454151">
-[...60 lines deleted...]
-    <w:p w14:paraId="79851037" w14:textId="17AA1466" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="678A4156" w14:textId="2A104327" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285952" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432700" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285952 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432700 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00CC0A37" w14:textId="67F47DE2" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="3DF96B04" w14:textId="3B1AF36F" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432701" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432701 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="248B4C13" w14:textId="71871F7E" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285953" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432702" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432702 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0EF243A8" w14:textId="373E5B89" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432703" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285953 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432703 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EB099C0" w14:textId="7F7FB098" w:rsidR="00454151" w:rsidRDefault="00454151">
+    <w:p w14:paraId="7F1A33D5" w14:textId="34D82FFF" w:rsidR="00EB00C1" w:rsidRDefault="00EB00C1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285954" w:history="1">
-        <w:r w:rsidRPr="00537D66">
+      <w:hyperlink w:anchor="_Toc235432704" w:history="1">
+        <w:r w:rsidRPr="00691EE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285954 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432704 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D84E256" w14:textId="48073650" w:rsidR="002237F5" w:rsidRPr="00431BA8" w:rsidRDefault="005A4CDC" w:rsidP="12AD3CCA">
+    <w:p w14:paraId="7D84E256" w14:textId="2B436E3D" w:rsidR="002237F5" w:rsidRPr="00431BA8" w:rsidRDefault="005A4CDC" w:rsidP="12AD3CCA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00431BA8" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
@@ -3085,51 +3240,51 @@
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214285919"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235432667"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
@@ -3265,69 +3420,122 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="00E4272D" w:rsidRPr="00165CD1" w:rsidRDefault="00E4272D" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5191" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="00E4272D" w:rsidRPr="00165CD1" w:rsidRDefault="00E4272D" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
+              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. At the start of the last week of the rotation, students will need to request an evaluation in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2026" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AEEACDA" w14:textId="6B16A80D" w:rsidR="00E4272D" w:rsidRPr="00165CD1" w:rsidRDefault="0019711A" w:rsidP="0019711A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
@@ -3367,112 +3575,147 @@
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5191" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00E4272D" w:rsidRPr="00165CD1" w:rsidRDefault="00E4272D" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
+              <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2026" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B0065D4" w14:textId="5F39E57E" w:rsidR="00E4272D" w:rsidRPr="00165CD1" w:rsidRDefault="0019711A" w:rsidP="0019711A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E4272D" w:rsidRPr="00C40B5D" w14:paraId="1BE50C1B" w14:textId="562326C0" w:rsidTr="00E4272D">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42FD8B79" w14:textId="77777777" w:rsidR="00E4272D" w:rsidRPr="00355156" w:rsidRDefault="00E4272D" w:rsidP="006D1DF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mid Rotation Form </w:t>
             </w:r>
@@ -3483,51 +3726,50 @@
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A9F49F6" w14:textId="11732102" w:rsidR="00E4272D" w:rsidRPr="00355156" w:rsidRDefault="00E4272D" w:rsidP="006D1DF8">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
@@ -3560,228 +3802,173 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214285920"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235432668"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="1C49CA0F" w14:textId="77777777" w:rsidR="002C6CC1" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
+    <w:p w14:paraId="371972B8" w14:textId="0B93AB25" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="12812163" w14:textId="77777777" w:rsidR="002C6CC1" w:rsidRDefault="002C6CC1" w:rsidP="00C61FC6">
+      <w:r w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00114C8F" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
+      </w:r>
+      <w:r w:rsidR="00114C8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expectations</w:t>
+      </w:r>
+      <w:r w:rsidR="0013375E" w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...88 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214285921"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235432669"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214285922"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235432670"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="790E16E1" w14:textId="2D40E58B" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="000602B1">
+    <w:p w14:paraId="790E16E1" w14:textId="6171FBD3" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>This course requires preapproval</w:t>
+        <w:t xml:space="preserve">This course requires </w:t>
+      </w:r>
+      <w:r w:rsidR="000702D1" w:rsidRPr="1D9F913C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pre-approval</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student must contact the </w:t>
       </w:r>
       <w:r w:rsidR="00AD6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>CA</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> via email with </w:t>
       </w:r>
@@ -3871,179 +4058,204 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Name of the attending physician if known.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE74D78" w14:textId="30D83AC6" w:rsidR="00D47A30" w:rsidRDefault="000E1B3F" w:rsidP="002C6CC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Proof of acceptance of the rotation (i.e., email from VSAS, email from an attending or coordinator, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A2EE68C" w14:textId="7743D0A4" w:rsidR="000E1B3F" w:rsidRDefault="000E1B3F" w:rsidP="002C6CC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Description of the rotation/experience (i.e., course rotation description from VSAS,</w:t>
       </w:r>
       <w:r w:rsidR="002D1ED7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> rotation description from hospital, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="571EF42E" w14:textId="1D201B0D" w:rsidR="00467712" w:rsidRPr="00467712" w:rsidRDefault="00467712" w:rsidP="002C6CC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="40E11258">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="40E11258">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>majority</w:t>
       </w:r>
       <w:r w:rsidRPr="40E11258">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the rotation </w:t>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="40E11258">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the rotation </w:t>
       </w:r>
       <w:r w:rsidRPr="40E11258">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="0016416C" w:rsidRPr="40E11258">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="40E11258">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>involve working with and being supervised by DO and/or MD attending</w:t>
       </w:r>
       <w:r w:rsidR="00850EBE" w:rsidRPr="40E11258">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="40E11258">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or resident/fellow psychiatrists.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326CB197" w14:textId="54763D6A" w:rsidR="00F52F2C" w:rsidRPr="00F52F2C" w:rsidRDefault="002D1ED7" w:rsidP="002C6CC1">
+    <w:p w14:paraId="326CB197" w14:textId="6E04A3CB" w:rsidR="00F52F2C" w:rsidRPr="00F52F2C" w:rsidRDefault="002D1ED7" w:rsidP="002C6CC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Preapproval is only required for rotations outside the base hospital/SCS system. However, if a student is seeking a rotation at a CORE Rotation non-base hospital site, please check with the course assistant to make sure there is room for additional students.</w:t>
+        <w:t>Preapproval is only required for rotations outside the base hospital/SCS system. However, if a student is seeking a rotation at a CORE Rotation non-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>base</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hospital site, please check with the course assistant to make sure there is room for additional students.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="64291841" w:rsidR="00CE2397" w:rsidRDefault="54829941" w:rsidP="002C6CC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirmation of approval from the IOR is to be sent to </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00D10807" w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -4075,51 +4287,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B862EA" w14:textId="77777777" w:rsidR="00F52F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00F52F2C" w:rsidP="00F52F2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8000AE" w14:textId="141B8D81" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214285923"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235432671"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
@@ -4139,51 +4351,51 @@
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214285924"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235432672"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4217,55 +4429,63 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -4276,51 +4496,65 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00200938">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
+        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC39B18" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00200938">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
@@ -4376,377 +4610,476 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62165303" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
+    <w:p w14:paraId="4457CDED" w14:textId="15B9AB02" w:rsidR="3FEC0691" w:rsidRDefault="3FEC0691" w:rsidP="3FEC0691">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A07168" w14:textId="0B62475C" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="4BA93440" w:rsidP="3FEC0691">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc235432673"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ROTATION FORMAT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="78E87164" w14:textId="4197EB29" w:rsidR="4BA93440" w:rsidRDefault="4BA93440" w:rsidP="3FEC0691">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3FEC0691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Child and Adolescent Psychiatry is 3 or 6 credit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3FEC0691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hour</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3FEC0691">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>; two or four weeklong, elective course designed to give students interested in Psychiatry a more focused experience in child and adolescent psychiatry. The student will work with attending physicians and/or residents in a variety of settings that may include outpatient clinics, residential facilities, hospitals, rural community mental health facilities, and/or schools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A0CC2A" w14:textId="08AD65B4" w:rsidR="3FEC0691" w:rsidRDefault="3FEC0691" w:rsidP="3FEC0691">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214285925"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235432674"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="003B13E9" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214285926"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235432675"/>
       <w:r w:rsidRPr="003B13E9">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="30C1E0B6" w14:textId="28F10E8D" w:rsidR="007E3176" w:rsidRPr="005E20F6" w:rsidRDefault="00A01F5B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Expose medical students to the field of child and adolescent psychiatry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2587CDB4" w14:textId="3051AD70" w:rsidR="006630FF" w:rsidRDefault="00A01F5B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Provide </w:t>
       </w:r>
       <w:r w:rsidR="000D4090">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>students</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with experience in a variety of different settings and with a diverse patient population</w:t>
       </w:r>
       <w:r w:rsidR="000D4090">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E5CBD28" w14:textId="3BB30F1D" w:rsidR="000D4090" w:rsidRDefault="000D4090" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Have medical students work directly with child and adolescent psychiatrists and/or child psychiatry fellows in various facilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58D043F2" w14:textId="13669D34" w:rsidR="000D4090" w:rsidRPr="005E20F6" w:rsidRDefault="000D4090" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide the students with information regarding the field of child and adolescent psychiatry as a career choice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="003B13E9" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214285927"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235432676"/>
       <w:r w:rsidRPr="003B13E9">
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="5EA746E2" w14:textId="27F9CE77" w:rsidR="007E3176" w:rsidRPr="005E20F6" w:rsidRDefault="003D5C52" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Describe diagnosis and treatment of a variety of child patients with psychiatric conditions in a specialized setting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3844E8B5" w14:textId="55893DF2" w:rsidR="0064673A" w:rsidRPr="005E20F6" w:rsidRDefault="003D5C52" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="62CF42E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Be able to apply understanding of child psychiatry as a profession to own career choice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8A6C55" w14:textId="6002D66F" w:rsidR="5EAA8C5C" w:rsidRDefault="5EAA8C5C" w:rsidP="62CF42E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62CF42E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Articulate basic biomedical science and epidemiological and clinical science principles related to child patient presentation in the following areas: cognitive, behavioral, and central nervous system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5207E228" w14:textId="0239D020" w:rsidR="5EAA8C5C" w:rsidRDefault="5EAA8C5C" w:rsidP="62CF42E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62CF42E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop a differential diagnosis appropriate to the context of the child patient setting and findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471133A0" w14:textId="0D47A07E" w:rsidR="5EAA8C5C" w:rsidRDefault="5EAA8C5C" w:rsidP="62CF42E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62CF42E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formulate a management plan based on evaluation of the best evidence from the medical literature and other resources related to the findings obtained during and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="62CF42E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>subsequent to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="62CF42E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the child patient encounter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05D81" w14:textId="60CF974A" w:rsidR="62CF42E1" w:rsidRDefault="62CF42E1" w:rsidP="62CF42E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="003B13E9" w:rsidRDefault="002D4AE9" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc235432677"/>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="003B13E9">
         <w:t>COMPETENCIES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6FDE2DFF" w14:textId="5011469E" w:rsidR="00017972" w:rsidRPr="005E20F6" w:rsidRDefault="003D5C52" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="400901CF" w14:textId="3C2A61C7" w:rsidR="3C7577AF" w:rsidRDefault="3C7577AF" w:rsidP="62CF42E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="69BC2012" w14:textId="3A2B18BD" w:rsidR="0064673A" w:rsidRDefault="00195D4D" w:rsidP="000602B1">
+      <w:r w:rsidRPr="62CF42E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3812F2" w14:textId="3E338EC7" w:rsidR="3C7577AF" w:rsidRDefault="3C7577AF" w:rsidP="62CF42E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> during and subsequent to the child patient encounter.</w:t>
+      <w:r w:rsidRPr="62CF42E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214285929"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235432678"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -4781,104 +5114,104 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214285930"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235432679"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214285931"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235432680"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="46052E49" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5015,74 +5348,75 @@
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc214285932"/>
-      <w:r w:rsidRPr="00C40B5D">
+      <w:bookmarkStart w:id="15" w:name="_Toc235432681"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc214285933"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235432682"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="32D9BC45" w14:textId="7764DA6E" w:rsidR="00BB7D7A" w:rsidRDefault="00C154E5" w:rsidP="00C154E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3251B5B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Concise Guide to Child and Adolescent Psychiatry</w:t>
       </w:r>
       <w:r w:rsidRPr="3251B5B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5193,129 +5527,141 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="3251B5B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9781615374809</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0719D515" w14:textId="77777777" w:rsidR="00AA02B1" w:rsidRDefault="00AA02B1" w:rsidP="00C154E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E35BF7F" w14:textId="4EB31231" w:rsidR="00853B47" w:rsidRDefault="00AC70A0" w:rsidP="00853B47">
+    <w:p w14:paraId="4E35BF7F" w14:textId="5617A555" w:rsidR="00853B47" w:rsidRDefault="00AC70A0" w:rsidP="00853B47">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3251B5B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>DSM-5: The Future of Psychiatric Diagnosis</w:t>
       </w:r>
       <w:r w:rsidRPr="3251B5B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>, Fifth Edition, May 2013, Washington, DC: American Psychiatric Association</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="5502BF14" w:rsidRPr="7BEEA859">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3251B5B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fifth Edition, May 2013, Washington, DC: American Psychiatric Association</w:t>
       </w:r>
       <w:r w:rsidR="00AA02B1" w:rsidRPr="3251B5B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F0AF042" w14:textId="5324E021" w:rsidR="54F39EF0" w:rsidRDefault="54F39EF0" w:rsidP="3251B5B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId25">
         <w:r w:rsidRPr="3251B5B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9780890425596</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214285934"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235432683"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="174C56A5" w14:textId="68C50A34" w:rsidR="00746A6C" w:rsidRPr="00160300" w:rsidRDefault="009B6032" w:rsidP="00160300">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
@@ -5404,56 +5750,55 @@
       </w:r>
       <w:r w:rsidRPr="00BA3F62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>dated</w:t>
       </w:r>
       <w:r w:rsidR="00D5251C" w:rsidRPr="00BA3F62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3F62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>the 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA3F62">
+      <w:r w:rsidRPr="00C404A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3F62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 </w:t>
       </w:r>
       <w:r w:rsidR="00BA3F62" w:rsidRPr="00BA3F62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">pm </w:t>
       </w:r>
       <w:r w:rsidRPr="00BA3F62">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -5475,56 +5820,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="237C2EB8" w14:textId="010C152B" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="009B6032" w:rsidP="006573C7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Four-week Rotation: This will need to be completed by the Attending or Resident at the end of week two of the rotation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00160300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>It should be dated no later than the 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00160300">
+      <w:r w:rsidRPr="00C404A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="00160300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59</w:t>
       </w:r>
       <w:r w:rsidR="00160300" w:rsidRPr="00160300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00160300">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -5553,341 +5897,488 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00160300">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc214285935"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235432684"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="22" w:name="_Toc214285936"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235432685"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="07927116" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
+        <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-      </w:r>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
+        <w:t xml:space="preserve"> by the supervisor designated within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will receive an email from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="009D6B3A" w:rsidRPr="00615342">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F4463F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
+        <w:t xml:space="preserve">Upon selecting the attending physician directed within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t xml:space="preserve">Attendings will access the electronic form within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3610173E" w14:textId="6EA59B0B" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
+    <w:p w14:paraId="6E0747E4" w14:textId="3BD68742" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008B0DA1" w:rsidP="005D6BEA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Toc214285937"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235432686"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
+        <w:t xml:space="preserve">pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc214285938"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235432687"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="35CA1224" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5922,55 +6413,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214285939"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235432688"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="08F3B119" w14:textId="7A5896F5" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="002B7722" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7722">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>There is no corrective action available for this course.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EF90AD" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="002B7722">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DA8EBDD" w14:textId="666DC4A8" w:rsidR="00390EC1" w:rsidRPr="00C40B5D" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
@@ -6022,55 +6513,55 @@
       </w:r>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214285940"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235432689"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -6193,59 +6684,59 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="087C5229" w:rsidR="00A16BF1" w:rsidRPr="001C1EDD" w:rsidRDefault="00A16BF1" w:rsidP="001C1EDD">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214285941"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235432690"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="2FD3D663" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -6284,51 +6775,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> correctly. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA4ECCA" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6934D97A" w14:textId="101558CB" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
+    <w:p w14:paraId="6934D97A" w14:textId="101558CB" w:rsidR="00A16BF1" w:rsidRPr="00C40B5D" w:rsidRDefault="00A16BF1" w:rsidP="00B838A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>P/Pass</w:t>
       </w:r>
@@ -6600,51 +7091,50 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> the student’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>didactic</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7349,121 +7839,108 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214285942"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235432691"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214285943"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235432692"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="357738C2" w14:textId="01D400CD" w:rsidR="22A3AEB6" w:rsidRDefault="00AB582E" w:rsidP="004421B0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During the 2 – 4 weeks of the rotation, the student is required to meet </w:t>
       </w:r>
       <w:r w:rsidR="00A11792">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>linical and academic responsibilities</w:t>
@@ -7522,51 +7999,65 @@
         <w:t xml:space="preserve">clinical responsibilities </w:t>
       </w:r>
       <w:r w:rsidR="007F7F14">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>during this rotation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF04785" w14:textId="041D00AF" w:rsidR="007F7F14" w:rsidRDefault="007F7F14" w:rsidP="007F7F14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Daily clinical rounds with preceptor.</w:t>
+        <w:t xml:space="preserve">Daily clinical rounds with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>preceptor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A78E98" w14:textId="7898AABE" w:rsidR="007F7F14" w:rsidRDefault="007F7F14" w:rsidP="007F7F14">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prompt attendance for all rounds, team meetings, patie</w:t>
       </w:r>
       <w:r w:rsidR="000616B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nt interviews, and any other clinical activity as directed by the preceptor.</w:t>
@@ -7741,51 +8232,65 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Follow-up clinical questions with a thoughtful review of pertinent literature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200C7537" w14:textId="7BF044FF" w:rsidR="00F31D8E" w:rsidRDefault="00F31D8E" w:rsidP="00F31D8E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Complete all paperwork associated with the experience in a timely manner.</w:t>
+        <w:t xml:space="preserve">Complete all paperwork associated with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the experience</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a timely manner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01216B57" w14:textId="71D4895E" w:rsidR="00F31D8E" w:rsidRDefault="00F31D8E" w:rsidP="00F31D8E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are expected to identify, access, interpret</w:t>
       </w:r>
       <w:r w:rsidR="00D132C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, and apply medical evidence contained in the specific literature related to patient’s health problems.</w:t>
@@ -7803,470 +8308,583 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in </w:t>
       </w:r>
       <w:r w:rsidR="00B42340">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>deliberate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, independent learning activities to address their gaps in knowledge</w:t>
       </w:r>
       <w:r w:rsidR="00B42340">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>, skills, or attitudes; and solicit feedback and use it on a daily basis to continuously improve their clinical practice.</w:t>
+        <w:t xml:space="preserve">, skills, or attitudes; and solicit feedback and use it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B42340">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>on a daily basis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B42340">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to continuously improve their clinical practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214285944"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235432693"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="6BFBEABE">
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="106F3FBA" w:rsidR="00C11B04" w:rsidRDefault="00C11B04" w:rsidP="6BFBEABE">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="0084164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62FDEEE3" w14:textId="77777777" w:rsidR="005D6BEA" w:rsidRDefault="005D6BEA" w:rsidP="6BFBEABE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237F65CD" w14:textId="3E459429" w:rsidR="0084164A" w:rsidRDefault="0084164A" w:rsidP="6BFBEABE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>For a complete list of Clerkship policies/procedures, please visit the Clerkship Student Portal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8F1BA9" w14:textId="0D47D0BA" w:rsidR="0084164A" w:rsidRPr="00C40B5D" w:rsidRDefault="008116BB" w:rsidP="6BFBEABE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="008116BB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
-[...57 lines deleted...]
-    <w:p w14:paraId="3B9B87C3" w14:textId="3A807223" w:rsidR="00902AE6" w:rsidRPr="00C40B5D" w:rsidRDefault="00902AE6" w:rsidP="00A6221B">
+    <w:p w14:paraId="342D09CE" w14:textId="77777777" w:rsidR="00CF0A39" w:rsidRPr="00C40B5D" w:rsidRDefault="00CF0A39" w:rsidP="00CF0A39">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_Toc214285946"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235432694"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="3EDDE2DA" w14:textId="77777777" w:rsidR="00CF0A39" w:rsidRPr="00A52D20" w:rsidRDefault="00CF0A39" w:rsidP="00CF0A39">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="615495D1" w14:textId="77777777" w:rsidR="00CF0A39" w:rsidRPr="000044D5" w:rsidRDefault="00CF0A39" w:rsidP="00CF0A39">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235432695"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="05045DDA" w14:textId="77777777" w:rsidR="00CF0A39" w:rsidRPr="00EA7A22" w:rsidRDefault="00CF0A39" w:rsidP="00CF0A39">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0193CC6C" w14:textId="77777777" w:rsidR="00CF0A39" w:rsidRDefault="00CF0A39" w:rsidP="00B4076E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582E6479" w14:textId="570BFA72" w:rsidR="006E1B5D" w:rsidRPr="00B4076E" w:rsidRDefault="00902AE6" w:rsidP="00B4076E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc235432696"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="325EF658" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214285947"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235432697"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214285948"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235432698"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214285949"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235432699"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="2531CE37" w14:textId="77777777" w:rsidR="008B5C97" w:rsidRDefault="00E20D8B" w:rsidP="008B5C97">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.”</w:t>
-[...13 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">at the address below: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidR="008B5C97" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00206415">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214285950"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235432700"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B0C51">
@@ -8311,181 +8929,260 @@
         </w:rPr>
         <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED38854" w14:textId="77777777" w:rsidR="006573C7" w:rsidRDefault="006573C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7054D36E" w14:textId="75B93FDA" w:rsidR="00A96018" w:rsidRPr="00C40B5D" w:rsidRDefault="004022E0" w:rsidP="006573C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Please Note: </w:t>
       </w:r>
       <w:r w:rsidR="00A96018">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="716B1D12" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F4463F" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00907905">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C91CA8C" w14:textId="77777777" w:rsidR="00454151" w:rsidRPr="00556A65" w:rsidRDefault="00454151" w:rsidP="00454151">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Toc214285951"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235432701"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="50140A0A" w14:textId="77777777" w:rsidR="00454151" w:rsidRPr="005F7800" w:rsidRDefault="00454151" w:rsidP="00454151">
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="50140A0A" w14:textId="2E6051B1" w:rsidR="00454151" w:rsidRDefault="00454151" w:rsidP="00454151">
       <w:pPr>
         <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="005F7800">
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00E121CC" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00E121CC" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00E121CC" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00E121CC" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E121CC" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-[...6 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="5E664865" w:rsidR="0096296A" w:rsidRDefault="008B1021" w:rsidP="008B1021">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="008B1021">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C24933" w14:textId="77777777" w:rsidR="008B1021" w:rsidRPr="008B1021" w:rsidRDefault="008B1021" w:rsidP="008B1021">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:u w:val="single"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3100DD81" w14:textId="6F020450" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="000512F6">
@@ -8534,246 +9231,177 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214285952"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235432702"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="6E988F30" w14:textId="77777777" w:rsidR="00E43783" w:rsidRPr="00A871DA" w:rsidRDefault="00E43783" w:rsidP="00E43783">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DBA186D" w14:textId="77777777" w:rsidR="00E43783" w:rsidRPr="00A871DA" w:rsidRDefault="00E43783" w:rsidP="00E43783">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="1747EE55" w14:textId="77777777" w:rsidR="00E43783" w:rsidRPr="00987E7B" w:rsidRDefault="00E43783" w:rsidP="00E43783">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="000512F6">
+    <w:p w14:paraId="4B7100E6" w14:textId="77777777" w:rsidR="008B1021" w:rsidRPr="008B1021" w:rsidRDefault="008B1021" w:rsidP="008B1021">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-      <w:bookmarkStart w:id="47" w:name="_Toc214285953"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235432703"/>
       <w:r w:rsidRPr="0002378E">
+        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -8856,93 +9484,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId39">
+      <w:hyperlink r:id="rId41">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9010,78 +9638,82 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
-        <w:lastRenderedPageBreak/>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>modifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve">, updates, or extensions </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9263,96 +9895,104 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:footerReference w:type="first" r:id="rId40"/>
+          <w:footerReference w:type="first" r:id="rId42"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc214285954"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235432704"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -9536,51 +10176,67 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AB0F91F" w14:textId="05FF3D7B" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
+              <w:t xml:space="preserve">Attendings receive an automated email link connecting them to their assigned evaluation(s) within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, where they may access and submit the electronic form(s) directly</w:t>
             </w:r>
             <w:r w:rsidR="00832CBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
@@ -9804,51 +10460,67 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C32FADE" w14:textId="2BE6447E" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00300658">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
+              <w:t xml:space="preserve">Can be accessed and submitted electronically by students within the dashboard of their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> profiles</w:t>
             </w:r>
             <w:r w:rsidR="00832CBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61BE6821" w14:textId="3BDE6114" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00AB5135">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9962,82 +10634,80 @@
               <w:t xml:space="preserve"> of the rotation</w:t>
             </w:r>
             <w:r w:rsidR="00832CBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED750F" w:rsidRPr="00C40B5D" w14:paraId="032278D3" w14:textId="77777777" w:rsidTr="00B04C75">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="314AB395" w14:textId="5C53926B" w:rsidR="00ED750F" w:rsidRPr="00A31C50" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mid Rotation Feedback Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19D82370" w14:textId="72F49A26" w:rsidR="00ED750F" w:rsidRPr="009275FB" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>via D2L</w:t>
@@ -10052,51 +10722,50 @@
             <w:r w:rsidR="00443C03">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00832CBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>box.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="613A1E81" w14:textId="77777777" w:rsidR="00ED750F" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A7ED36D" w14:textId="77777777" w:rsidR="009C3C16" w:rsidRDefault="00ED750F" w:rsidP="009C3C16">
@@ -10232,82 +10901,80 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidR="008738F0" w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Friday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="505C712D" w14:textId="61A71EB1" w:rsidR="00ED750F" w:rsidRPr="2FA7D722" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002574E0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6351654F" w14:textId="5378726B" w:rsidR="00ED750F" w:rsidRPr="004A0178" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
             <w:r w:rsidR="00832CBE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -10326,100 +10993,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId41"/>
+          <w:headerReference w:type="first" r:id="rId43"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42" cstate="print">
+                    <a:blip r:embed="rId44" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -10580,64 +11247,72 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="495A737D" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00F4463F" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F4463F" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="00F4463F" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -10702,51 +11377,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="7DE2B1CA">
               <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="314563CB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -10777,99 +11452,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="413A95FF">
               <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="736727B1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -10893,51 +11582,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="3473BABB">
               <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="19FA2D44" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
@@ -10975,51 +11664,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict w14:anchorId="08E31E6E">
               <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3C958E39" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -11340,56 +12029,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -11408,56 +12106,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -11554,177 +12261,185 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId43"/>
+      <w:headerReference w:type="first" r:id="rId45"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F6AE475" w14:textId="77777777" w:rsidR="009C4EA2" w:rsidRDefault="009C4EA2" w:rsidP="00E756E0">
+    <w:p w14:paraId="619BE3D2" w14:textId="77777777" w:rsidR="00813276" w:rsidRDefault="00813276" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25DD0314" w14:textId="77777777" w:rsidR="009C4EA2" w:rsidRDefault="009C4EA2" w:rsidP="00E756E0">
+    <w:p w14:paraId="2639BE51" w14:textId="77777777" w:rsidR="00813276" w:rsidRDefault="00813276" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="697433C2" w14:textId="77777777" w:rsidR="009C4EA2" w:rsidRDefault="009C4EA2">
+    <w:p w14:paraId="0BDA0178" w14:textId="77777777" w:rsidR="00813276" w:rsidRDefault="00813276">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="658A5ED7" w14:textId="22C662FD" w:rsidR="00DD7560" w:rsidRDefault="00DD7560">
+  <w:p w14:paraId="658A5ED7" w14:textId="548D2227" w:rsidR="00DD7560" w:rsidRDefault="00DD7560">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00EB00C1">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t>7/18/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
@@ -11745,71 +12460,71 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65C56F13" w14:textId="77777777" w:rsidR="009C4EA2" w:rsidRDefault="009C4EA2" w:rsidP="00E756E0">
+    <w:p w14:paraId="18BC0E92" w14:textId="77777777" w:rsidR="00813276" w:rsidRDefault="00813276" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="434DF885" w14:textId="77777777" w:rsidR="009C4EA2" w:rsidRDefault="009C4EA2" w:rsidP="00E756E0">
+    <w:p w14:paraId="503492A1" w14:textId="77777777" w:rsidR="00813276" w:rsidRDefault="00813276" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="42A7FF77" w14:textId="77777777" w:rsidR="009C4EA2" w:rsidRDefault="009C4EA2">
+    <w:p w14:paraId="2B560BEC" w14:textId="77777777" w:rsidR="00813276" w:rsidRDefault="00813276">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="1E3F220B" w:rsidR="004A166C" w:rsidRDefault="00BD46B3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>OST 632 Child Psychiatry</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
@@ -15730,50 +16445,51 @@
   <w:num w:numId="30" w16cid:durableId="885069547">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1336226752">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="717247868">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="175273167">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1294093183">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="425267586">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -15803,135 +16519,139 @@
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="000445D2"/>
+    <w:rsid w:val="000446D9"/>
     <w:rsid w:val="00046486"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="000616B4"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
+    <w:rsid w:val="000702D1"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="00087EFD"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
+    <w:rsid w:val="000D118A"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D4090"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E0D6E"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E1B3F"/>
     <w:rsid w:val="000E5325"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
+    <w:rsid w:val="00100BE5"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="0010555F"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001116F8"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
@@ -16009,91 +16729,94 @@
     <w:rsid w:val="00195D4D"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="0019711A"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
+    <w:rsid w:val="001C069C"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C1EDD"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001D7C1E"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="00200938"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
+    <w:rsid w:val="00206415"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="00210B4C"/>
+    <w:rsid w:val="00210FDD"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00230C85"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="00243DB1"/>
@@ -16421,77 +17144,80 @@
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="004903C3"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="0049575B"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
+    <w:rsid w:val="004A47F4"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004C1611"/>
+    <w:rsid w:val="004C164F"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
+    <w:rsid w:val="004D3977"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
@@ -16518,162 +17244,166 @@
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
+    <w:rsid w:val="00560771"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="005647B5"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="00572969"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
+    <w:rsid w:val="0059325F"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
     <w:rsid w:val="005A074D"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B60D4"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D41BD"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
+    <w:rsid w:val="005D6BEA"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="006018AE"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="0060568E"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00606DBA"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="006154E5"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
+    <w:rsid w:val="00620EBA"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
@@ -16791,55 +17521,57 @@
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="00762218"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
+    <w:rsid w:val="00771816"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
+    <w:rsid w:val="007775D8"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
@@ -16856,162 +17588,171 @@
     <w:rsid w:val="007C0278"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D1C1E"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
+    <w:rsid w:val="007E388A"/>
     <w:rsid w:val="007E5012"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F18"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="007F7F14"/>
     <w:rsid w:val="00802918"/>
+    <w:rsid w:val="0080467E"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
+    <w:rsid w:val="008116BB"/>
     <w:rsid w:val="00812906"/>
+    <w:rsid w:val="00813276"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
+    <w:rsid w:val="00827EDE"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="00832CBE"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
+    <w:rsid w:val="0084164A"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="00850EBE"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853B47"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
+    <w:rsid w:val="0088116A"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="008868C4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
+    <w:rsid w:val="008B1021"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B3C67"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
+    <w:rsid w:val="008B5C97"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
@@ -17044,118 +17785,123 @@
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00915BA6"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
+    <w:rsid w:val="009560F1"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
+    <w:rsid w:val="0096040E"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
+    <w:rsid w:val="00962E2A"/>
     <w:rsid w:val="009634A8"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A278C"/>
+    <w:rsid w:val="009A2C5D"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B0C51"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B6032"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
+    <w:rsid w:val="009C1AD6"/>
     <w:rsid w:val="009C3C16"/>
     <w:rsid w:val="009C3ED2"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4EA2"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0126"/>
     <w:rsid w:val="009D3BF1"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5803"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D6B3A"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
@@ -17196,50 +17942,51 @@
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
+    <w:rsid w:val="00A4739D"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
@@ -17254,165 +18001,171 @@
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA02B1"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AA7798"/>
     <w:rsid w:val="00AB1473"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
+    <w:rsid w:val="00AB2F8B"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB582E"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC2E38"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC70A0"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B02303"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
+    <w:rsid w:val="00B06B88"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B21BC6"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B24757"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B32A96"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
+    <w:rsid w:val="00B4076E"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42340"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
+    <w:rsid w:val="00B44820"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
+    <w:rsid w:val="00B509C1"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B700B9"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
+    <w:rsid w:val="00B838A1"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA3F62"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
@@ -17469,222 +18222,228 @@
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C154E5"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
+    <w:rsid w:val="00C34999"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
+    <w:rsid w:val="00C404A3"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C7489C"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C81B3E"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8667E"/>
     <w:rsid w:val="00C87240"/>
+    <w:rsid w:val="00C8D1E4"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA60DF"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC0357"/>
     <w:rsid w:val="00CC3255"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
+    <w:rsid w:val="00CF0A39"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D132C8"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
+    <w:rsid w:val="00D43242"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A30"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64A67"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D77CA8"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
+    <w:rsid w:val="00D90DD9"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB098F"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
@@ -17716,79 +18475,82 @@
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E1190C"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
+    <w:rsid w:val="00E121CC"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E224BC"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41B7E"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E4272D"/>
+    <w:rsid w:val="00E43783"/>
     <w:rsid w:val="00E437F5"/>
+    <w:rsid w:val="00E460BC"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57027"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E61D6E"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
@@ -17796,138 +18558,142 @@
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
+    <w:rsid w:val="00EB00C1"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB1BBF"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC43F0"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F04C11"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F10BEA"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F11190"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
+    <w:rsid w:val="00F23DD1"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F31D8E"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F411F8"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F4463F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F52F2C"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
+    <w:rsid w:val="00F56EB1"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70430"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F720F7"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
@@ -18183,50 +18949,51 @@
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
     <w:rsid w:val="2A9B4E88"/>
     <w:rsid w:val="2A9DFB87"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
     <w:rsid w:val="2E7D72C9"/>
     <w:rsid w:val="2E96387C"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
+    <w:rsid w:val="2F569B96"/>
     <w:rsid w:val="2F5712F9"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3251B5B3"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
@@ -18244,205 +19011,212 @@
     <w:rsid w:val="3624EB92"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
+    <w:rsid w:val="3C7577AF"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
     <w:rsid w:val="3E6A1EAD"/>
     <w:rsid w:val="3F63F482"/>
+    <w:rsid w:val="3FEC0691"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="40E11258"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="44EE105C"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A739735"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
+    <w:rsid w:val="4BA93440"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F39EF0"/>
     <w:rsid w:val="54F48B3F"/>
+    <w:rsid w:val="5502BF14"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
     <w:rsid w:val="5639EC88"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
     <w:rsid w:val="5A2CAA7C"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C3F815B"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5E7B843C"/>
+    <w:rsid w:val="5EAA8C5C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608235CE"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
+    <w:rsid w:val="62CF42E1"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="642255F1"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64BFC757"/>
+    <w:rsid w:val="6505D6BB"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="65F5EF30"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
@@ -18484,52 +19258,54 @@
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="7549794D"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
+    <w:rsid w:val="7AF7BF4C"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
+    <w:rsid w:val="7BEEA859"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
     <w:rsid w:val="7EBD5C95"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F6599F1"/>
     <w:rsid w:val="7F97FEE0"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -20166,50 +20942,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="869532210">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1150563841">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2012441636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -20258,58 +21047,71 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="2138260979">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Stecbra2@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9781615374809" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9781615371457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smithbmd@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9780890425596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Stecbra2@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9781615374809" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9781615371457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smithbmd@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9780890425596" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -20591,104 +21393,99 @@
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
-    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -20928,88 +21725,114 @@
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A017CBBE-71C6-4336-91EC-54D9C85FB29A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4063B5F-7F33-4BE6-9977-CD5C079C41AC}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>24977</Characters>
+  <Pages>14</Pages>
+  <Words>4617</Words>
+  <Characters>26322</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>208</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>219</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29300</CharactersWithSpaces>
+  <CharactersWithSpaces>30878</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>125600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>