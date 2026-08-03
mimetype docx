--- v0 (2026-01-07)
+++ v1 (2026-08-03)
@@ -375,105 +375,114 @@
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRPr="001613D1" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="29059972" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="000E7029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7029">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52C24E6D" w14:textId="6DCB72FE" w:rsidR="0004186D" w:rsidRPr="0004186D" w:rsidRDefault="00790546" w:rsidP="0004186D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -621,51 +630,51 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="00C40B5D" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="65356810" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -689,51 +698,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="001B47BE" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -749,2311 +780,2435 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EEA521" w14:textId="6999EFF3" w:rsidR="00E92BCE" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="5F7F4402" w14:textId="3F6D38F3" w:rsidR="00BF3856" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214356891" w:history="1">
-        <w:r w:rsidR="00E92BCE" w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432775" w:history="1">
+        <w:r w:rsidR="00BF3856" w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00E92BCE">
+        <w:r w:rsidR="00BF3856">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00E92BCE">
+        <w:r w:rsidR="00BF3856">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00E92BCE">
-[...10 lines deleted...]
-        <w:r w:rsidR="00E92BCE">
+        <w:r w:rsidR="00BF3856">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432775 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00BF3856">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00BF3856">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00E92BCE">
-[...5 lines deleted...]
-        <w:r w:rsidR="00E92BCE">
+        <w:r w:rsidR="00BF3856">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00BF3856">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1641B124" w14:textId="59CEA4F6" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="3060D7B8" w14:textId="0510B20E" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356892" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432776" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356892 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432776 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="713576DC" w14:textId="615F7704" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="0E408344" w14:textId="3A8A43EE" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356893" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432777" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356893 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432777 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B1DCC63" w14:textId="57391E5E" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE" w:rsidP="00E92BCE">
+    <w:p w14:paraId="5BF87DE0" w14:textId="33988A33" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356894" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432778" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356894 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432778 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3136AC2F" w14:textId="4248C487" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE" w:rsidP="00E92BCE">
+    <w:p w14:paraId="6701E0BA" w14:textId="140C3AA2" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356895" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432779" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356895 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432779 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19786616" w14:textId="566C7427" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE" w:rsidP="00E92BCE">
+    <w:p w14:paraId="4E171E0E" w14:textId="7F3DC21D" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356896" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432780" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356896 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432780 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AF119C2" w14:textId="1F346CA1" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="67E8DACC" w14:textId="42CA1C8F" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432781" w:history="1">
+        <w:r w:rsidRPr="00966A96">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ROTATION FORMAT</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432781 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6B1EAA89" w14:textId="1A84870A" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356897" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432782" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356897 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432782 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E75F10E" w14:textId="46D59AA1" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="12812F3A" w14:textId="6CC112A3" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356898" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432783" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356898 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432783 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DAD8E2A" w14:textId="211E42DA" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="00FD7574" w14:textId="5DB4046F" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356899" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432784" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356899 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432784 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2633A033" w14:textId="71CBF6F6" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="168F8B28" w14:textId="4ACFA92E" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356900" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432785" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356900 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432785 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25958E2F" w14:textId="0F69725C" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="1BDA30DC" w14:textId="0297D24E" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356901" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432786" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356901 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432786 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="757C69C0" w14:textId="3C1FBF00" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="1C913729" w14:textId="5ECCB82D" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356902" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432787" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356902 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432787 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40F1F24C" w14:textId="0B85DF4C" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="09FDE9D1" w14:textId="357BE5EB" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356903" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432788" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356903 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432788 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1CE917B7" w14:textId="29094626" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="6CFF9E73" w14:textId="6F96E138" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356904" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432789" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUGGESTED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356904 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432789 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="353F939C" w14:textId="2AD44360" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE" w:rsidP="00E92BCE">
+    <w:p w14:paraId="256E87B8" w14:textId="7B2579B6" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356905" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432790" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356905 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432790 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="630E9020" w14:textId="4AA4900B" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="1C59694D" w14:textId="15A021F3" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356906" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432791" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356906 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432791 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40BC0E44" w14:textId="7F896057" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="2D295F14" w14:textId="19494592" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356907" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432792" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356907 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432792 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="097C1D19" w14:textId="357F867D" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE" w:rsidP="00E92BCE">
+    <w:p w14:paraId="27314D45" w14:textId="09034964" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356908" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432793" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356908 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432793 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79750C1D" w14:textId="1C0B0556" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE" w:rsidP="00E92BCE">
+    <w:p w14:paraId="296E2317" w14:textId="09DE1B4B" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356909" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432794" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356909 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432794 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A5EB20B" w14:textId="6C71865A" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE" w:rsidP="00E92BCE">
+    <w:p w14:paraId="0144E6BA" w14:textId="5F094B29" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356910" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432795" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356910 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432795 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3DE10D10" w14:textId="2E36BDD9" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="4B5417FB" w14:textId="36A41679" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356911" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432796" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356911 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432796 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DBEFA12" w14:textId="46F1BFD3" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="7428CAAE" w14:textId="020FE351" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356912" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432797" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356912 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432797 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="228C8DE2" w14:textId="19D6F22C" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="5BF459FD" w14:textId="58E12A67" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356913" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432798" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356913 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432798 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="052BEEFF" w14:textId="08C70E5D" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE" w:rsidP="00E92BCE">
+    <w:p w14:paraId="482D2496" w14:textId="02864E93" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356914" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432799" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356914 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432799 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="017C6297" w14:textId="3EBCDD92" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="06E17AFE" w14:textId="73183D6B" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356915" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432800" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356915 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432800 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BDEE5F1" w14:textId="6EB55507" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="1338165A" w14:textId="098A1A16" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356916" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432801" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356916 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432801 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="51281309" w14:textId="5ECAB2B9" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="69BE3763" w14:textId="26944F59" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356917" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432802" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00A902AB">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356917 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432802 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="096F265D" w14:textId="469621B6" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="415FAFC0" w14:textId="0D9921E5" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356918" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432803" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356918 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432803 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="081F70BD" w14:textId="65F57138" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="0EE629FA" w14:textId="52D78759" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356919" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432804" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356919 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432804 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3934C9EB" w14:textId="5F6055A9" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="2EE50B67" w14:textId="3AE569C9" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356920" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432805" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356920 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432805 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39330C3F" w14:textId="0F0C9E54" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="23F32F02" w14:textId="4C24CAC7" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356921" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432806" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356921 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432806 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7669987D" w14:textId="025DC5E9" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="435F293B" w14:textId="778F1AFA" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356922" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432807" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356922 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432807 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4C0BD7D0" w14:textId="22D77023" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE" w:rsidP="00E92BCE">
-[...60 lines deleted...]
-    <w:p w14:paraId="7D632FAF" w14:textId="3DD40A27" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="34BD9D8B" w14:textId="64724A2C" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356924" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432808" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356924 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432808 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="612946B5" w14:textId="34442660" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="6951A08E" w14:textId="48AE33D5" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432809" w:history="1">
+        <w:r w:rsidRPr="00966A96">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432809 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7B89573A" w14:textId="59852C32" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356925" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432810" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432810 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5EE43EA2" w14:textId="666F91D1" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432811" w:history="1">
+        <w:r w:rsidRPr="00966A96">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356925 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432811 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="078A6A98" w14:textId="4A125633" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE">
+    <w:p w14:paraId="7543C2B6" w14:textId="062067A4" w:rsidR="00BF3856" w:rsidRDefault="00BF3856">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214356926" w:history="1">
-        <w:r w:rsidRPr="00A902AB">
+      <w:hyperlink w:anchor="_Toc235432812" w:history="1">
+        <w:r w:rsidRPr="00966A96">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214356926 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432812 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D84E256" w14:textId="6427FEB7" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="7D84E256" w14:textId="4391B59B" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
@@ -3064,234 +3219,233 @@
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214356891"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235432775"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2287"/>
         <w:gridCol w:w="5011"/>
         <w:gridCol w:w="2052"/>
       </w:tblGrid>
       <w:tr w:rsidR="005877BD" w:rsidRPr="00C40B5D" w14:paraId="6F8A3FF9" w14:textId="31AA3D61" w:rsidTr="005877BD">
         <w:trPr>
           <w:trHeight w:val="505"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2287" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="005877BD" w:rsidRPr="00515EC5" w:rsidRDefault="005877BD" w:rsidP="006D1DF8">
+          <w:p w14:paraId="0A5F8B7E" w14:textId="77777777" w:rsidR="005877BD" w:rsidRPr="00515EC5" w:rsidRDefault="005877BD" w:rsidP="00E210D0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>REQUIREMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5011" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E770498" w14:textId="77777777" w:rsidR="005877BD" w:rsidRDefault="005877BD" w:rsidP="006D1DF8">
+          <w:p w14:paraId="0E770498" w14:textId="77777777" w:rsidR="005877BD" w:rsidRDefault="005877BD" w:rsidP="00E210D0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SUBMISSION METHOD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06F7E7F4" w14:textId="073A48C3" w:rsidR="005877BD" w:rsidRPr="00515EC5" w:rsidRDefault="005877BD" w:rsidP="006D1DF8">
+          <w:p w14:paraId="06F7E7F4" w14:textId="073A48C3" w:rsidR="005877BD" w:rsidRPr="00515EC5" w:rsidRDefault="005877BD" w:rsidP="00E210D0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="7ACAF297">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for submission due dates, refer to table at the end of the syllabus)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B018B2D" w14:textId="79B6B0B9" w:rsidR="005877BD" w:rsidRPr="00515EC5" w:rsidRDefault="00952ADF" w:rsidP="006D1DF8">
+          <w:p w14:paraId="6B018B2D" w14:textId="79B6B0B9" w:rsidR="005877BD" w:rsidRPr="00515EC5" w:rsidRDefault="00952ADF" w:rsidP="00E210D0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00952ADF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005877BD" w:rsidRPr="0057603C" w14:paraId="1C7EF4AF" w14:textId="5F92954C" w:rsidTr="005877BD">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2287" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="005877BD" w:rsidRPr="00165CD1" w:rsidRDefault="005877BD" w:rsidP="006D1DF8">
+          <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="005877BD" w:rsidRPr="00165CD1" w:rsidRDefault="005877BD" w:rsidP="00E210D0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5011" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="005877BD" w:rsidRPr="00165CD1" w:rsidRDefault="005877BD" w:rsidP="006D1DF8">
+          <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="005877BD" w:rsidRPr="00165CD1" w:rsidRDefault="005877BD" w:rsidP="00E210D0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Medtrics</w:t>
             </w:r>
@@ -3360,76 +3514,76 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005877BD" w:rsidRPr="00C40B5D" w14:paraId="6D0DBC4B" w14:textId="655B41DB" w:rsidTr="005877BD">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2287" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="005877BD" w:rsidRPr="00165CD1" w:rsidRDefault="005877BD" w:rsidP="006D1DF8">
+          <w:p w14:paraId="4D7D8C1B" w14:textId="77777777" w:rsidR="005877BD" w:rsidRPr="00165CD1" w:rsidRDefault="005877BD" w:rsidP="00E210D0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5011" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="005877BD" w:rsidRPr="00165CD1" w:rsidRDefault="005877BD" w:rsidP="006D1DF8">
+          <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="005877BD" w:rsidRPr="00165CD1" w:rsidRDefault="005877BD" w:rsidP="00E210D0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Medtrics</w:t>
             </w:r>
@@ -3497,109 +3651,107 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005877BD" w:rsidRPr="00C40B5D" w14:paraId="1BE50C1B" w14:textId="4D38CEA0" w:rsidTr="005877BD">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42FD8B79" w14:textId="77777777" w:rsidR="005877BD" w:rsidRPr="00355156" w:rsidRDefault="005877BD" w:rsidP="006D1DF8">
+          <w:p w14:paraId="42FD8B79" w14:textId="77777777" w:rsidR="005877BD" w:rsidRPr="00355156" w:rsidRDefault="005877BD" w:rsidP="00E210D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mid Rotation Form </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13DC6F1C" w14:textId="77777777" w:rsidR="005877BD" w:rsidRPr="00355156" w:rsidRDefault="005877BD" w:rsidP="006D1DF8">
+          <w:p w14:paraId="13DC6F1C" w14:textId="77777777" w:rsidR="005877BD" w:rsidRPr="00355156" w:rsidRDefault="005877BD" w:rsidP="00E210D0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5011" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A9F49F6" w14:textId="62061FED" w:rsidR="005877BD" w:rsidRPr="00355156" w:rsidRDefault="005877BD" w:rsidP="006D1DF8">
+          <w:p w14:paraId="0A9F49F6" w14:textId="62061FED" w:rsidR="005877BD" w:rsidRPr="00355156" w:rsidRDefault="005877BD" w:rsidP="00E210D0">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -3629,51 +3781,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214356892"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235432776"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="5FE91F53" w14:textId="77777777" w:rsidR="0064732F" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
@@ -3707,167 +3859,102 @@
       <w:r w:rsidR="00114C8F" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
       </w:r>
       <w:r w:rsidR="00114C8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>expectations</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00B90919">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03025C5C" w14:textId="77777777" w:rsidR="003C135F" w:rsidRDefault="003C135F" w:rsidP="00C61FC6">
+    <w:p w14:paraId="1B31D056" w14:textId="4776CFB2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="4ABB3B86">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="371972B8" w14:textId="36415262" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="0004186D" w:rsidP="00C61FC6">
-[...68 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214356893"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235432777"/>
+      <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214356894"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235432778"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="790E16E1" w14:textId="6F7A6EE0" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="000602B1">
+    <w:p w14:paraId="790E16E1" w14:textId="3214D3EE" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>This course requires preapproval</w:t>
+        <w:t xml:space="preserve">This course requires </w:t>
+      </w:r>
+      <w:r w:rsidR="003F0851" w:rsidRPr="1D9F913C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pre-approval</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student must contact the </w:t>
       </w:r>
       <w:r w:rsidR="00AD6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>CA</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> via email with </w:t>
       </w:r>
@@ -3937,50 +4024,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dates of the requested rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69FA6898" w14:textId="77777777" w:rsidR="00B734E3" w:rsidRDefault="00B734E3" w:rsidP="003C135F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2088"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Name of the attending physician if known.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="468B74BF" w14:textId="77777777" w:rsidR="00B734E3" w:rsidRDefault="00B734E3" w:rsidP="003C135F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2088"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Proof of acceptance of the rotation (i.e., email from VSAS, email from an attending or coordinator, etc.).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="303B6773" w14:textId="77777777" w:rsidR="00B734E3" w:rsidRDefault="00B734E3" w:rsidP="003C135F">
       <w:pPr>
@@ -4064,67 +4152,81 @@
       <w:r w:rsidRPr="00C24778">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>involve working with and being supervised by DO and/or MD attending</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00C24778">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or resident/fellow psychiatrists.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464AE17D" w14:textId="0F7FB58E" w:rsidR="000B3DEB" w:rsidRPr="000B3DEB" w:rsidRDefault="000B3DEB" w:rsidP="003C135F">
+    <w:p w14:paraId="464AE17D" w14:textId="1F5B62C4" w:rsidR="000B3DEB" w:rsidRPr="000B3DEB" w:rsidRDefault="000B3DEB" w:rsidP="003C135F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B3DEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Preapproval is only required for rotations outside the base hospital/SCS system. However, if a student is seeking a rotation at a CORE Rotation non-base hospital site, please check with the course assistant to make sure there is room for additional students.</w:t>
+        <w:t>Preapproval is only required for rotations outside the base hospital/SCS system. However, if a student is seeking a rotation at a CORE Rotation non-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000B3DEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>base</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000B3DEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hospital site, please check with the course assistant to make sure there is room for additional students.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A6F9227" w14:textId="77777777" w:rsidR="00B734E3" w:rsidRDefault="00B734E3" w:rsidP="000B3DEB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="370E0750" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="54829941" w:rsidP="00B734E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -4165,51 +4267,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7765E078" w14:textId="77777777" w:rsidR="000B3DEB" w:rsidRDefault="000B3DEB" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8000AE" w14:textId="2E43BAE6" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214356895"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235432779"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
@@ -4229,51 +4331,51 @@
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214356896"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235432780"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4307,55 +4409,63 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -4493,136 +4603,212 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F06A23" w14:textId="77777777" w:rsidR="00E42691" w:rsidRPr="00C40B5D" w:rsidRDefault="00E42691" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
+    <w:p w14:paraId="61A07168" w14:textId="568F77A7" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="23A51A21" w:rsidP="4ABB3B86">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc235432781"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ROTATION FORMAT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="25E93B82" w14:textId="225ADD60" w:rsidR="23A51A21" w:rsidRDefault="23A51A21" w:rsidP="4ABB3B86">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4ABB3B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Addiction Psychiatry is 3 or 6 credit </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="4ABB3B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hour</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4ABB3B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; two or four weeklong, elective </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="4ABB3B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>course</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4ABB3B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designed to give students interested in Psychiatry a more focused experience in Addiction Psychiatry. The student will work with attending physicians and/or residents in a variety of settings that may include inpatient units, addictions, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="4ABB3B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>consult</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="4ABB3B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; liaison, and outpatient clinics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28B9EE17" w14:textId="28865D86" w:rsidR="4ABB3B86" w:rsidRDefault="4ABB3B86" w:rsidP="4ABB3B86">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214356897"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235432782"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="003C135F" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214356898"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235432783"/>
       <w:r w:rsidRPr="003C135F">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="30C1E0B6" w14:textId="125BB318" w:rsidR="007E3176" w:rsidRPr="005E20F6" w:rsidRDefault="00431C6E" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Expose medical students to the field of Addiction Psychiatry.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2587CDB4" w14:textId="376EE82F" w:rsidR="006630FF" w:rsidRDefault="00431C6E" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Provide students with experience in a variety of different settings and with a diverse patient population.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65B1D243" w14:textId="690ED7F2" w:rsidR="00431C6E" w:rsidRDefault="00431C6E" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Have students work directly with adult psychiatrists and/or adult psychiatry residents in various facilities (or </w:t>
       </w:r>
       <w:r w:rsidR="00F15F1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4652,212 +4838,262 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide the students with information regarding the field of addiction psychiatry as a career choice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="003C135F" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214356899"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235432784"/>
       <w:r w:rsidRPr="003C135F">
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="5EA746E2" w14:textId="3B534C66" w:rsidR="007E3176" w:rsidRPr="005E20F6" w:rsidRDefault="00141BC2" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe diagnosis and treatment of a variety of patients with substance use disorders in a specialized setting. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3844E8B5" w14:textId="0691D382" w:rsidR="0064673A" w:rsidRPr="005E20F6" w:rsidRDefault="00141BC2" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="116A9C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Be able to apply </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="116A9C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>understanding of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="116A9C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> addiction psychiatry as a pr</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2D41" w:rsidRPr="116A9C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ofession to own career choice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5194F452" w14:textId="62E6105B" w:rsidR="47548286" w:rsidRDefault="47548286" w:rsidP="116A9C32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="116A9C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Articulate basic biomedical science and epidemiological and clinical science principles related to patient presentation in the following areas: cognitive, behavioral, and central nervous system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3503A4EB" w14:textId="61963379" w:rsidR="47548286" w:rsidRDefault="47548286" w:rsidP="116A9C32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="116A9C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop a differential diagnosis appropriate to the context of the patient setting and findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FC7889" w14:textId="08FB8581" w:rsidR="47548286" w:rsidRDefault="47548286" w:rsidP="116A9C32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="116A9C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Formulate a management plan based on evaluation of the best evidence from the medical literature and other resources related to the findings obtained during and after the patient encounter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADEFD17" w14:textId="11F3960C" w:rsidR="116A9C32" w:rsidRDefault="116A9C32" w:rsidP="116A9C32">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="003C135F" w:rsidRDefault="002D4AE9" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc235432785"/>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="003C135F">
         <w:t>COMPETENCIES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6FDE2DFF" w14:textId="3F6D3648" w:rsidR="00017972" w:rsidRPr="005E20F6" w:rsidRDefault="00DC2D41" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="449D0031" w14:textId="5584CFA9" w:rsidR="73488CE5" w:rsidRDefault="73488CE5" w:rsidP="116A9C32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="69BC2012" w14:textId="61963379" w:rsidR="0064673A" w:rsidRDefault="00DC2D41" w:rsidP="000602B1">
+      <w:r w:rsidRPr="116A9C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47555CBF" w14:textId="09AC7DAC" w:rsidR="73488CE5" w:rsidRDefault="73488CE5" w:rsidP="116A9C32">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> the patient encounter.</w:t>
+      <w:r w:rsidRPr="116A9C32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214356901"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235432786"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -4892,104 +5128,104 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214356902"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235432787"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214356903"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235432788"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="5F1E1726" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5097,104 +5333,93 @@
       <w:r w:rsidR="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">o the course D2L page on the first day of the course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA283F8" w14:textId="77777777" w:rsidR="002755F4" w:rsidRDefault="002755F4" w:rsidP="002755F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6296D8D9" w14:textId="77777777" w:rsidR="00500153" w:rsidRPr="00C40B5D" w:rsidRDefault="00500153" w:rsidP="002755F4">
-[...8 lines deleted...]
-    <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
+    <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00C46A01">
       <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc214356904"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235432789"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="0DA8A430" w14:textId="55B9F894" w:rsidR="002A6615" w:rsidRPr="00C40B5D" w:rsidRDefault="002A6615" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="074B68BD" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc214356905"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235432790"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="0BE89CC3" w14:textId="63E84E37" w:rsidR="00DD4FC2" w:rsidRDefault="00DC2D41" w:rsidP="00DC2D41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="43F185BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>The American Psychiatric Publishing Textbook</w:t>
       </w:r>
       <w:r w:rsidR="00BB77F5" w:rsidRPr="43F185BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -5292,55 +5517,55 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214356906"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235432791"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="174C56A5" w14:textId="70410C77" w:rsidR="00746A6C" w:rsidRPr="003C135F" w:rsidRDefault="009B6032" w:rsidP="003C135F">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
@@ -5429,56 +5654,55 @@
       </w:r>
       <w:r w:rsidRPr="007C1525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>dated</w:t>
       </w:r>
       <w:r w:rsidR="00D5251C" w:rsidRPr="007C1525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>the 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1525">
+      <w:r w:rsidRPr="00A01257">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 </w:t>
       </w:r>
       <w:r w:rsidR="007C1525" w:rsidRPr="007C1525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">pm </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -5494,66 +5718,65 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="237C2EB8" w14:textId="26A92961" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="009B6032" w:rsidP="006573C7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Four-week Rotation: This will need to be completed by the Attending or Resident at the end of week two of the rotation. </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>It should be dated no later than the 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C1525">
+      <w:r w:rsidRPr="00A01257">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:t>rd</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">rd </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59</w:t>
+        <w:t>Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59</w:t>
       </w:r>
       <w:r w:rsidR="007C1525" w:rsidRPr="007C1525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C1525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">pm on </w:t>
       </w:r>
       <w:r w:rsidR="007C1525" w:rsidRPr="007C1525">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
@@ -5572,76 +5795,76 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="007C1525">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc214356907"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235432792"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="22" w:name="_Toc214356908"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235432793"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="09C4765F" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -5816,144 +6039,138 @@
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Attendings will access the electronic form within </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Medtrics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their </w:t>
+        <w:t xml:space="preserve"> by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Medtrics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3610173E" w14:textId="6EA59B0B" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Toc214356909"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235432794"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Medtrics</w:t>
       </w:r>
@@ -6020,55 +6237,55 @@
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc214356910"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235432795"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -6103,55 +6320,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F116716" w14:textId="7A4873EE" w:rsidR="00BF0064" w:rsidRPr="00C40B5D" w:rsidRDefault="0022491F" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214356911"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235432796"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="546D80B5" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="002268B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EF90AD" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6204,55 +6421,55 @@
       </w:r>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214356912"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235432797"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -6375,60 +6592,59 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="5B4470A1" w:rsidR="00A16BF1" w:rsidRPr="002268B1" w:rsidRDefault="00A16BF1" w:rsidP="002268B1">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214356913"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235432798"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="32BA8142" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -6437,51 +6653,58 @@
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e completed to determine a grade for the course</w:t>
       </w:r>
       <w:r w:rsidR="00CD4709" w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are required to ensure their rotation requirements are completed</w:t>
       </w:r>
       <w:r w:rsidR="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and submitted</w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>submitted</w:t>
       </w:r>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> correctly. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA4ECCA" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -7531,108 +7754,108 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214356914"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235432799"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="7122FD0C" w14:textId="1D2CD7F3" w:rsidR="00A16BF1" w:rsidRPr="003C135F" w:rsidRDefault="00A16BF1" w:rsidP="003C135F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214356915"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235432800"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="7F9A4D0A" w14:textId="64DA203D" w:rsidR="3AFD8C84" w:rsidRPr="00C13898" w:rsidRDefault="00670B8C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During the 2 – 4 weeks of the rotation, the student is required to meet </w:t>
       </w:r>
       <w:r w:rsidR="00896325" w:rsidRPr="00896325">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical and academic responsibilities:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23DC5413" w14:textId="77777777" w:rsidR="005D33B1" w:rsidRPr="005D33B1" w:rsidRDefault="005D33B1" w:rsidP="005D33B1">
       <w:pPr>
@@ -7674,51 +7897,65 @@
         <w:t xml:space="preserve">clinical responsibilities </w:t>
       </w:r>
       <w:r w:rsidRPr="005D33B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>during this rotation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4667B689" w14:textId="77777777" w:rsidR="00352491" w:rsidRDefault="00352491" w:rsidP="00352491">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Daily clinical rounds with preceptor.</w:t>
+        <w:t xml:space="preserve">Daily clinical rounds with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>preceptor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D281DC" w14:textId="77777777" w:rsidR="00352491" w:rsidRDefault="00352491" w:rsidP="00352491">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prompt attendance for all rounds, team meetings, patient interviews, and any other clinical activity as directed by the preceptor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DCC9178" w14:textId="77777777" w:rsidR="00352491" w:rsidRDefault="00352491" w:rsidP="00352491">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -7886,542 +8123,664 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Follow-up clinical questions with a thoughtful review of pertinent literature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EAEC1A0" w14:textId="77777777" w:rsidR="001B1235" w:rsidRDefault="001B1235" w:rsidP="001B1235">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Complete all paperwork associated with the experience in a timely manner.</w:t>
+        <w:t xml:space="preserve">Complete all paperwork associated with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the experience</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a timely manner.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5146E99F" w14:textId="77777777" w:rsidR="001B1235" w:rsidRDefault="001B1235" w:rsidP="001B1235">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are expected to identify, access, interpret, and apply medical evidence contained in the specific literature related to patient’s health problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="287D5214" w14:textId="3CE1A354" w:rsidR="001B1235" w:rsidRPr="00F31D8E" w:rsidRDefault="001B1235" w:rsidP="001B1235">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
+        <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
       <w:r w:rsidR="00CD4709">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>daily</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to continuously improve their clinical practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3989EAC5" w14:textId="77777777" w:rsidR="00352491" w:rsidRPr="00352491" w:rsidRDefault="00352491" w:rsidP="001B1235">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214356916"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235432801"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="6BFBEABE">
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="000A9F27" w:rsidR="00C11B04" w:rsidRDefault="00C11B04" w:rsidP="6BFBEABE">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="00E61AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7501B0" w14:textId="77777777" w:rsidR="00E61AE4" w:rsidRDefault="00E61AE4" w:rsidP="6BFBEABE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E642300" w14:textId="43A081BB" w:rsidR="00E61AE4" w:rsidRDefault="00E61AE4" w:rsidP="6BFBEABE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>For a complete list of Clerkship pol</w:t>
+      </w:r>
+      <w:r w:rsidR="00973696">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>icies/procedures, please visit the Clerkship Student Portal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615CE9BB" w14:textId="118BD37B" w:rsidR="00973696" w:rsidRPr="00C40B5D" w:rsidRDefault="00B2702F" w:rsidP="6BFBEABE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00B2702F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
-[...56 lines deleted...]
-    <w:p w14:paraId="3B9B87C3" w14:textId="3A807223" w:rsidR="00902AE6" w:rsidRPr="00C40B5D" w:rsidRDefault="00902AE6" w:rsidP="00A6221B">
+    <w:p w14:paraId="5E3D7C9C" w14:textId="77777777" w:rsidR="00984D94" w:rsidRPr="00C40B5D" w:rsidRDefault="00984D94" w:rsidP="00984D94">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_Toc214356918"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235432802"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="77E251AC" w14:textId="77777777" w:rsidR="00984D94" w:rsidRPr="00A52D20" w:rsidRDefault="00984D94" w:rsidP="00984D94">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="40642DFE" w14:textId="77777777" w:rsidR="00984D94" w:rsidRPr="000044D5" w:rsidRDefault="00984D94" w:rsidP="00984D94">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235432803"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="5E454283" w14:textId="77777777" w:rsidR="00984D94" w:rsidRPr="00EA7A22" w:rsidRDefault="00984D94" w:rsidP="00984D94">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="25E46766" w14:textId="77777777" w:rsidR="00984D94" w:rsidRDefault="00984D94" w:rsidP="000F6FD6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582E6479" w14:textId="4CA30ADC" w:rsidR="006E1B5D" w:rsidRPr="000F6FD6" w:rsidRDefault="00902AE6" w:rsidP="000F6FD6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc235432804"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="63F133E2" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214356919"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235432805"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214356920"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235432806"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214356921"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235432807"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="71598656" w14:textId="77777777" w:rsidR="001B7A86" w:rsidRDefault="00E20D8B" w:rsidP="001B7A86">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
+        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.”</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E20D8B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">at the address below: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="001B7A86" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A2D4E8B" w14:textId="1283731A" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="006D6B8E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
-[...15 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214356922"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235432808"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B0C51">
@@ -8498,155 +8857,227 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="1E274285" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00CD4709" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="00907905">
+    <w:p w14:paraId="4A5CEC54" w14:textId="77777777" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE" w:rsidP="00DD03AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...10 lines deleted...]
-        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69E331F9" w14:textId="77777777" w:rsidR="00E92BCE" w:rsidRPr="00556A65" w:rsidRDefault="00E92BCE" w:rsidP="00E92BCE">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Toc214356923"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235432809"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4C010708" w14:textId="77777777" w:rsidR="00E92BCE" w:rsidRPr="005F7800" w:rsidRDefault="00E92BCE" w:rsidP="00E92BCE">
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="4C010708" w14:textId="1CBB9E38" w:rsidR="00E92BCE" w:rsidRDefault="00E92BCE" w:rsidP="00E92BCE">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD03AC" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD03AC" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD03AC" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD03AC" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD03AC" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-[...6 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+    </w:p>
+    <w:p w14:paraId="5962F704" w14:textId="77777777" w:rsidR="00DD03AC" w:rsidRPr="005F7800" w:rsidRDefault="00DD03AC" w:rsidP="00DD03AC">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00DD03AC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="002B6A09">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00DD03AC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="2FB46EC4" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
@@ -8698,245 +9129,175 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214356924"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235432810"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="15371391" w14:textId="77777777" w:rsidR="00D23E98" w:rsidRPr="00A871DA" w:rsidRDefault="00D23E98" w:rsidP="00D23E98">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF66DCD" w14:textId="77777777" w:rsidR="00D23E98" w:rsidRPr="00A871DA" w:rsidRDefault="00D23E98" w:rsidP="00D23E98">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="6F3DAD57" w14:textId="125F53EA" w:rsidR="0009293F" w:rsidRPr="00D23E98" w:rsidRDefault="00D23E98" w:rsidP="00D23E98">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc169162520"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="47" w:name="_Toc214356925"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235432811"/>
       <w:r w:rsidRPr="0002378E">
+        <w:lastRenderedPageBreak/>
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
-        <w:t xml:space="preserve">Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with </w:t>
-[...3 lines deleted...]
-        <w:t>disabilities may be</w:t>
+        <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9011,93 +9372,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId39">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9165,52 +9526,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -9417,96 +9783,104 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:footerReference w:type="first" r:id="rId39"/>
+          <w:footerReference w:type="first" r:id="rId41"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc214356926"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235432812"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -10149,95 +10523,93 @@
             </w:r>
             <w:r w:rsidR="00B20AD3" w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the rotation</w:t>
             </w:r>
             <w:r w:rsidR="00B20AD3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED750F" w:rsidRPr="00C40B5D" w14:paraId="032278D3" w14:textId="77777777" w:rsidTr="00B04C75">
+      <w:tr w:rsidR="00ED750F" w:rsidRPr="00C40B5D" w14:paraId="032278D3" w14:textId="77777777" w:rsidTr="003F0851">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="314AB395" w14:textId="5C53926B" w:rsidR="00ED750F" w:rsidRPr="00A31C50" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mid Rotation Feedback Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19D82370" w14:textId="710144B7" w:rsidR="00ED750F" w:rsidRPr="009275FB" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>via D2L</w:t>
@@ -10252,51 +10624,50 @@
             <w:r w:rsidR="00F0381A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B20AD3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>box.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="613A1E81" w14:textId="77777777" w:rsidR="00ED750F" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A7ED36D" w14:textId="77777777" w:rsidR="009C3C16" w:rsidRDefault="00ED750F" w:rsidP="009C3C16">
@@ -10446,82 +10817,80 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidR="008738F0" w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Friday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="505C712D" w14:textId="61A71EB1" w:rsidR="00ED750F" w:rsidRPr="2FA7D722" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002574E0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6351654F" w14:textId="4CA68A50" w:rsidR="00ED750F" w:rsidRPr="004A0178" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
             <w:r w:rsidR="00B20AD3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -10540,100 +10909,100 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId40"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41" cstate="print">
+                    <a:blip r:embed="rId43" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -10794,64 +11163,72 @@
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDE5E41" w14:textId="02002FB9" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Evaluator </w:t>
       </w:r>
       <w:r w:rsidR="00CD4709" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Signature: _</w:t>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CD4709" w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Date of review with </w:t>
       </w:r>
       <w:r w:rsidR="00CD4709" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Student: _</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2C28D" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -10916,51 +11293,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="7DE2B1CA">
               <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="314563CB" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752EE827" w14:textId="0332F3F5" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -10991,99 +11368,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="413A95FF">
               <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="736727B1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="238D17AE" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76D23D42" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007F30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A84FF04" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -11107,51 +11498,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="3473BABB">
               <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="19FA2D44" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
@@ -11189,51 +11580,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="08E31E6E">
               <v:rect id="Rectangle 6" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3C958E39" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3827F9" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
@@ -11554,56 +11945,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F714E" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BBA6C05" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="639102AC" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A16372F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="214FE2B0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
@@ -11622,56 +12022,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10B840E6" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="079E6B8F" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007F30E1">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F30E1" w:rsidRPr="007F30E1" w14:paraId="7A00FCD9" w14:textId="77777777" w:rsidTr="00023AAE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D206364" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E91C42C" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -11768,177 +12177,185 @@
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F30E1">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId42"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31D45C3F" w14:textId="77777777" w:rsidR="009F3A21" w:rsidRDefault="009F3A21" w:rsidP="00E756E0">
+    <w:p w14:paraId="0D17A3D6" w14:textId="77777777" w:rsidR="00D233AF" w:rsidRDefault="00D233AF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4862433B" w14:textId="77777777" w:rsidR="009F3A21" w:rsidRDefault="009F3A21" w:rsidP="00E756E0">
+    <w:p w14:paraId="787F7660" w14:textId="77777777" w:rsidR="00D233AF" w:rsidRDefault="00D233AF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="08D92BB9" w14:textId="77777777" w:rsidR="009F3A21" w:rsidRDefault="009F3A21">
+    <w:p w14:paraId="40FE1B05" w14:textId="77777777" w:rsidR="00D233AF" w:rsidRDefault="00D233AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="46DD622F" w14:textId="00456235" w:rsidR="00D26867" w:rsidRDefault="00D26867">
+  <w:p w14:paraId="46DD622F" w14:textId="3B3DD2DE" w:rsidR="00D26867" w:rsidRDefault="00D26867">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t>Date of Review and Approval:</w:t>
+    </w:r>
+    <w:r w:rsidR="00BF3856">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 7/18/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
@@ -11959,71 +12376,71 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D4B411D" w14:textId="77777777" w:rsidR="009F3A21" w:rsidRDefault="009F3A21" w:rsidP="00E756E0">
+    <w:p w14:paraId="6E151133" w14:textId="77777777" w:rsidR="00D233AF" w:rsidRDefault="00D233AF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2D017A3A" w14:textId="77777777" w:rsidR="009F3A21" w:rsidRDefault="009F3A21" w:rsidP="00E756E0">
+    <w:p w14:paraId="29BADB61" w14:textId="77777777" w:rsidR="00D233AF" w:rsidRDefault="00D233AF" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="17498D5D" w14:textId="77777777" w:rsidR="009F3A21" w:rsidRDefault="009F3A21">
+    <w:p w14:paraId="1CCCCC79" w14:textId="77777777" w:rsidR="00D233AF" w:rsidRDefault="00D233AF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="0180E05F" w:rsidR="004A166C" w:rsidRDefault="00484F4D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>OST 633 Addiction Psychiatry</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
@@ -16110,155 +16527,164 @@
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
+    <w:rsid w:val="00022543"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
+    <w:rsid w:val="00024753"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="0004186D"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00046486"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
+    <w:rsid w:val="00060053"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
+    <w:rsid w:val="000747AE"/>
     <w:rsid w:val="00076311"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
+    <w:rsid w:val="00095CD5"/>
     <w:rsid w:val="000964F0"/>
+    <w:rsid w:val="000965EB"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B3DEB"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
+    <w:rsid w:val="000E5237"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
+    <w:rsid w:val="000E7029"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
+    <w:rsid w:val="000F6FD6"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="00121057"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
@@ -16281,191 +16707,199 @@
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="00141BC2"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
+    <w:rsid w:val="00164419"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
+    <w:rsid w:val="001772A2"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
+    <w:rsid w:val="00185E4D"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
+    <w:rsid w:val="00187946"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B1235"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
+    <w:rsid w:val="001B47BE"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
+    <w:rsid w:val="001B7A86"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="00205932"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
+    <w:rsid w:val="0021411B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="002268B1"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="00235A3E"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00244518"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
+    <w:rsid w:val="0026448A"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
@@ -16603,83 +17037,87 @@
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
+    <w:rsid w:val="003B1C01"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C135F"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
+    <w:rsid w:val="003E4016"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E4736"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
+    <w:rsid w:val="003F0851"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
+    <w:rsid w:val="003F5FA7"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
@@ -16830,81 +17268,84 @@
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
+    <w:rsid w:val="00560771"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="00572908"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
+    <w:rsid w:val="005812CA"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005877BD"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005952C6"/>
+    <w:rsid w:val="00596403"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
@@ -16936,186 +17377,191 @@
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
+    <w:rsid w:val="00620EBA"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00640D55"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="0064732F"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
+    <w:rsid w:val="00660455"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="00670B8C"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
+    <w:rsid w:val="006861F2"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="00693E2D"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
+    <w:rsid w:val="006D6B8E"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00705035"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00710E3F"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
+    <w:rsid w:val="0073216E"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="007411C5"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
@@ -17197,50 +17643,51 @@
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00814FF1"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820B52"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="00825CE5"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
+    <w:rsid w:val="00832B97"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
@@ -17286,50 +17733,51 @@
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EE4"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D04A4"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
+    <w:rsid w:val="008D7A5E"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E5A9F"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
@@ -17339,92 +17787,95 @@
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
+    <w:rsid w:val="00941AB2"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952ADF"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="00965CCF"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
     <w:rsid w:val="0097203D"/>
+    <w:rsid w:val="00973696"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
+    <w:rsid w:val="00984D94"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="00985BDF"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
@@ -17458,140 +17909,146 @@
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E265A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E4B43"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F3A21"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
+    <w:rsid w:val="00A01257"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A13110"/>
     <w:rsid w:val="00A133DE"/>
+    <w:rsid w:val="00A142BB"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A16BF1"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A2011D"/>
     <w:rsid w:val="00A20608"/>
     <w:rsid w:val="00A21D1D"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
+    <w:rsid w:val="00A367EE"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A47B09"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
+    <w:rsid w:val="00A53EE9"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A85D3D"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A93C2C"/>
+    <w:rsid w:val="00A94A97"/>
     <w:rsid w:val="00A96018"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
+    <w:rsid w:val="00AA253C"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB79DF"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
@@ -17624,86 +18081,89 @@
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20639"/>
     <w:rsid w:val="00B20AD3"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
+    <w:rsid w:val="00B2702F"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
+    <w:rsid w:val="00B42EAD"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B525A3"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
+    <w:rsid w:val="00B72446"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B734E3"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B93DB0"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
@@ -17734,95 +18194,98 @@
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
+    <w:rsid w:val="00BF3856"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
+    <w:rsid w:val="00C277A6"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C44171"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C45D60"/>
+    <w:rsid w:val="00C46A01"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C541E0"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
@@ -17876,138 +18339,144 @@
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
+    <w:rsid w:val="00D137C5"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
+    <w:rsid w:val="00D233AF"/>
+    <w:rsid w:val="00D23E98"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D26867"/>
+    <w:rsid w:val="00D31A87"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D71844"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
+    <w:rsid w:val="00D85ADA"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA6C26"/>
     <w:rsid w:val="00DA727D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB5031"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC2D41"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
+    <w:rsid w:val="00DD03AC"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
@@ -18016,80 +18485,83 @@
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
+    <w:rsid w:val="00E210D0"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
+    <w:rsid w:val="00E33D4C"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
+    <w:rsid w:val="00E61AE4"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E71D4E"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
@@ -18102,60 +18574,62 @@
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB62B3"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
+    <w:rsid w:val="00EC5F68"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F0381A"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
@@ -18170,65 +18644,68 @@
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
+    <w:rsid w:val="00F55AD4"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
+    <w:rsid w:val="00F63724"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
+    <w:rsid w:val="00F736C4"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F94912"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
@@ -18252,50 +18729,51 @@
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD6879"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE0AA6"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
+    <w:rsid w:val="00FF0C83"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
@@ -18316,75 +18794,77 @@
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="089D8652"/>
     <w:rsid w:val="08C2822D"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
     <w:rsid w:val="09FFE0E3"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
+    <w:rsid w:val="0A60CB33"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0B982800"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
+    <w:rsid w:val="116A9C32"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="14BF63A8"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
@@ -18418,50 +18898,51 @@
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="202DB2AA"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="233909A4"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="23A047FE"/>
+    <w:rsid w:val="23A51A21"/>
     <w:rsid w:val="23AE0AF8"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
@@ -18561,60 +19042,62 @@
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="43F185BF"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
+    <w:rsid w:val="47548286"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A739735"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
+    <w:rsid w:val="4ABB3B86"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
@@ -18733,118 +19216,122 @@
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="703E143E"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="71802E56"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
+    <w:rsid w:val="73488CE5"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
+    <w:rsid w:val="74C690F4"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
+    <w:rsid w:val="7EAE922E"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F6599F1"/>
     <w:rsid w:val="7F97FEE0"/>
     <w:rsid w:val="7FDE2086"/>
+    <w:rsid w:val="7FF3E0E8"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A6152677-E8FE-4CC8-83E5-6A7D43CFD04A}"/>
+  <w15:docId w15:val="{B0F86A33-977E-4633-A6DE-163787654F6D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20414,77 +20901,103 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001C1AB7"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A7E40"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="85808180">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="318926577">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="455678333">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1150563841">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1846553567">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2012441636">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
@@ -20539,51 +21052,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Stecbra2@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9780890425596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9781615373970" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smithbmd@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Stecbra2@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9780890425596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9781615373970" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smithbmd@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -20854,65 +21367,97 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -21139,151 +21684,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...45 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4054E1B-2ECB-4783-A584-9B9F2D2A5C68}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>13</Pages>
-[...1 lines deleted...]
-  <Characters>24814</Characters>
+  <Pages>14</Pages>
+  <Words>4588</Words>
+  <Characters>26158</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>206</Lines>
-  <Paragraphs>58</Paragraphs>
+  <Lines>217</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29109</CharactersWithSpaces>
+  <CharactersWithSpaces>30685</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>125700</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>