--- v0 (2026-01-29)
+++ v1 (2026-08-01)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/word/intelligence.xml" ContentType="application/vnd.ms-office.intelligence+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54826181" w14:textId="29CF6494" w:rsidR="001E49FD" w:rsidRPr="00C40B5D" w:rsidRDefault="7BB7B5CB" w:rsidP="49AAECFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="41B15D1C">
             <wp:extent cx="3943350" cy="600075"/>
@@ -282,91 +282,99 @@
         <w:t>nstructor of Record</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A5399D" w14:textId="77777777" w:rsidR="004079AB" w:rsidRDefault="004079AB" w:rsidP="00DE79D8">
       <w:pPr>
         <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="33FB488C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>flande23@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="252D270F" w14:textId="18653793" w:rsidR="003845AD" w:rsidRDefault="003845AD" w:rsidP="00DE79D8">
+    <w:p w14:paraId="252D270F" w14:textId="099B9447" w:rsidR="003845AD" w:rsidRDefault="003845AD" w:rsidP="00DE79D8">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="33FB488C">
+      <w:r w:rsidRPr="5D367D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00A63214" w:rsidRPr="33FB488C">
+      <w:r w:rsidR="00A63214" w:rsidRPr="5D367D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ffective August 1, </w:t>
       </w:r>
-      <w:r w:rsidR="00EF2265" w:rsidRPr="33FB488C">
+      <w:r w:rsidR="007E648B" w:rsidRPr="5D367D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>2025,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A63214" w:rsidRPr="33FB488C">
+        <w:t>2026,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63214" w:rsidRPr="5D367D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to July 31, 2026</w:t>
+        <w:t xml:space="preserve"> to July 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="145BC941" w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7788D7" w14:textId="77777777" w:rsidR="003845AD" w:rsidRPr="001613D1" w:rsidRDefault="003845AD" w:rsidP="00DE79D8">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33FB488C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -479,12151 +487,9461 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>rissmanp@msu.</w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="008009DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="32"/>
             <w:szCs w:val="32"/>
           </w:rPr>
           <w:t>edu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="29CD013B" w14:textId="77777777" w:rsidR="00233490" w:rsidRPr="00C40B5D" w:rsidRDefault="00233490" w:rsidP="49AAECFA">
+    <w:p w14:paraId="29CD013B" w14:textId="1F5448CD" w:rsidR="00233490" w:rsidRPr="00C40B5D" w:rsidRDefault="00233490" w:rsidP="49AAECFA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="480" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="49AAECFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">At Michigan State University College of Osteopathic Medicine (MSUCOM), we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may also be </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE79D8">
+      <w:r w:rsidR="007E648B" w:rsidRPr="00DE79D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>implemented</w:t>
+        <w:t>implemented from</w:t>
       </w:r>
       <w:r w:rsidRPr="49AAECFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="7FA7C88F" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00233490" w:rsidP="33FB488C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="33FB488C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please be mindful of the need to read your syllabi before beginning your rotation.</w:t>
       </w:r>
       <w:r w:rsidRPr="33FB488C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="0" w:name="_Toc214357876" w:displacedByCustomXml="next"/>
-    <w:bookmarkStart w:id="1" w:name="_Toc201656203" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="0" w:name="_Toc232497246" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="1" w:name="_Toc201655511" w:displacedByCustomXml="next"/>
     <w:bookmarkStart w:id="2" w:name="_Toc201655832" w:displacedByCustomXml="next"/>
-    <w:bookmarkStart w:id="3" w:name="_Toc201655511" w:displacedByCustomXml="next"/>
+    <w:bookmarkStart w:id="3" w:name="_Toc201656203" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1432860499"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3EF3424C" w14:textId="59EBFD14" w:rsidR="003B3BDF" w:rsidRPr="00256562" w:rsidRDefault="003B3BDF" w:rsidP="00256562">
           <w:pPr>
             <w:pStyle w:val="Heading2"/>
           </w:pPr>
-          <w:r w:rsidRPr="00256562">
+          <w:r>
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkEnd w:id="0" w:displacedByCustomXml="prev"/>
-    <w:p w14:paraId="7540D715" w14:textId="54A32C72" w:rsidR="00DD320D" w:rsidRDefault="003B3BDF">
+    <w:p w14:paraId="5143D970" w14:textId="387A8284" w:rsidR="008D1FC1" w:rsidRDefault="003B3BDF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D3794">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="478F188E">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="004D3794">
-[...18 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="478F188E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214357876" w:history="1">
-        <w:r w:rsidR="00DD320D" w:rsidRPr="00FC31EA">
+      <w:hyperlink w:anchor="_Toc232497246" w:history="1">
+        <w:r w:rsidR="008D1FC1" w:rsidRPr="00693D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Table of Contents</w:t>
         </w:r>
-        <w:r w:rsidR="00DD320D">
+        <w:r w:rsidR="008D1FC1">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00DD320D">
+        <w:r w:rsidR="008D1FC1">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00DD320D">
-[...12 lines deleted...]
-        <w:r w:rsidR="00DD320D">
+        <w:r w:rsidR="008D1FC1">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497246 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008D1FC1">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="008D1FC1">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00DD320D">
+        <w:r w:rsidR="008D1FC1">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00DD320D">
+        <w:r w:rsidR="008D1FC1">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53883A3D" w14:textId="73577C5A" w:rsidR="00DD320D" w:rsidRDefault="00DD320D">
+    <w:p w14:paraId="32F988C3" w14:textId="170FE12B" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357877" w:history="1">
-        <w:r w:rsidRPr="00FC31EA">
+      <w:hyperlink w:anchor="_Toc232497247" w:history="1">
+        <w:r w:rsidRPr="00693D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357877 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497247 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C2F0882" w14:textId="0B4D58AF" w:rsidR="00DD320D" w:rsidRDefault="00DD320D">
+    <w:p w14:paraId="2A0069F9" w14:textId="7FC96034" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232497248" w:history="1">
+        <w:r w:rsidRPr="00693D25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Elective Course Scheduling</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497248 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6CEE33B8" w14:textId="26B440F3" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357878" w:history="1">
-        <w:r w:rsidRPr="00FC31EA">
+      <w:hyperlink w:anchor="_Toc232497249" w:history="1">
+        <w:r w:rsidRPr="00693D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Introduction and Overview</w:t>
+          <w:t>Goals and Objectives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357878 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497249 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23662E9B" w14:textId="62E1158F" w:rsidR="00DD320D" w:rsidRDefault="00DD320D">
+    <w:p w14:paraId="094317E0" w14:textId="01AA5206" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357879" w:history="1">
-        <w:r w:rsidRPr="00FC31EA">
+      <w:hyperlink w:anchor="_Toc232497250" w:history="1">
+        <w:r w:rsidRPr="00693D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Elective Course Scheduling</w:t>
+          <w:t>Goals</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357879 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497250 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2216BFCF" w14:textId="60DC6300" w:rsidR="00DD320D" w:rsidRDefault="00DD320D">
+    <w:p w14:paraId="6DF7B3EE" w14:textId="30026AD8" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232497251" w:history="1">
+        <w:r w:rsidRPr="00693D25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Objectives</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497251 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="52BE9D35" w14:textId="3CC46B00" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232497252" w:history="1">
+        <w:r w:rsidRPr="00693D25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Competencies</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497252 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="75A1DBE2" w14:textId="61B2CAE7" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357880" w:history="1">
-        <w:r w:rsidRPr="00FC31EA">
+      <w:hyperlink w:anchor="_Toc232497253" w:history="1">
+        <w:r w:rsidRPr="00693D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Goals and Objectives</w:t>
+          <w:t>College Program Objectives</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357880 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497253 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5DC93752" w14:textId="0056B62E" w:rsidR="00DD320D" w:rsidRDefault="00DD320D">
+    <w:p w14:paraId="5D7D60F0" w14:textId="726F2F51" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232497254" w:history="1">
+        <w:r w:rsidRPr="00693D25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>References</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497254 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2DFCD07F" w14:textId="2D74DBE0" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357881" w:history="1">
-        <w:r w:rsidRPr="00FC31EA">
+      <w:hyperlink w:anchor="_Toc232497255" w:history="1">
+        <w:r w:rsidRPr="00693D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Goals</w:t>
+          <w:t>Required Assessments</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357881 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497255 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B5C3DCD" w14:textId="555C1B9C" w:rsidR="00DD320D" w:rsidRDefault="00DD320D">
+    <w:p w14:paraId="56D774E6" w14:textId="39544C63" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357882" w:history="1">
-        <w:r w:rsidRPr="00FC31EA">
+      <w:hyperlink w:anchor="_Toc232497256" w:history="1">
+        <w:r w:rsidRPr="00693D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Objectives</w:t>
+          <w:t>Reflection Essay</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357882 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497256 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CBBA25C" w14:textId="22DF3BA6" w:rsidR="00DD320D" w:rsidRDefault="00DD320D">
+    <w:p w14:paraId="22AC7073" w14:textId="02F5F5B8" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232497257" w:history="1">
+        <w:r w:rsidRPr="00693D25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Rotation Evaluations</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497257 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C62BDE6" w14:textId="27F75CA3" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357883" w:history="1">
-        <w:r w:rsidRPr="00FC31EA">
+      <w:hyperlink w:anchor="_Toc232497258" w:history="1">
+        <w:r w:rsidRPr="00693D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:t>College Program Objectives</w:t>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Student Responsibilities and Expectations</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357883 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497258 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="755088CC" w14:textId="27A93669" w:rsidR="00DD320D" w:rsidRDefault="00DD320D">
+    <w:p w14:paraId="031BFD65" w14:textId="20F6F7E9" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232497259" w:history="1">
+        <w:r w:rsidRPr="00693D25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Course Grades</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497259 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="63D4C130" w14:textId="0FFA3F10" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357884" w:history="1">
-        <w:r w:rsidRPr="00FC31EA">
+      <w:hyperlink w:anchor="_Toc232497260" w:history="1">
+        <w:r w:rsidRPr="00693D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>References</w:t>
+          <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357884 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497260 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D9CF12C" w14:textId="747E8117" w:rsidR="00DD320D" w:rsidRDefault="00DD320D">
+    <w:p w14:paraId="740442CD" w14:textId="78A1E790" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357885" w:history="1">
-        <w:r w:rsidRPr="00FC31EA">
+      <w:hyperlink w:anchor="_Toc232497261" w:history="1">
+        <w:r w:rsidRPr="00693D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
+          <w:t>Clerkship Attendance Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357885 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497261 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="78DCF095" w14:textId="7BD80EFB" w:rsidR="00DD320D" w:rsidRDefault="00DD320D">
+    <w:p w14:paraId="6283A6AF" w14:textId="2F0CEB64" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357886" w:history="1">
-        <w:r w:rsidRPr="00FC31EA">
+      <w:hyperlink w:anchor="_Toc232497262" w:history="1">
+        <w:r w:rsidRPr="00693D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:caps/>
-[...2 lines deleted...]
-          <w:t>MID ROTATION FEEDBACK FORM</w:t>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357886 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497262 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F068EE5" w14:textId="03C9A259" w:rsidR="00DD320D" w:rsidRDefault="00DD320D">
+    <w:p w14:paraId="6F9E7D49" w14:textId="62AC25EA" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357887" w:history="1">
-        <w:r w:rsidRPr="00FC31EA">
+      <w:hyperlink w:anchor="_Toc232497263" w:history="1">
+        <w:r w:rsidRPr="00693D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Reflection Essay</w:t>
+          <w:t>Policy for Medical Student Supervision</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357887 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497263 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49A4D051" w14:textId="334C4DBD" w:rsidR="00DD320D" w:rsidRDefault="00DD320D">
+    <w:p w14:paraId="2E394112" w14:textId="491268B8" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357888" w:history="1">
-        <w:r w:rsidRPr="00FC31EA">
+      <w:hyperlink w:anchor="_Toc232497264" w:history="1">
+        <w:r w:rsidRPr="00693D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Rotation Evaluations</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357888 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497264 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52D88732" w14:textId="12D3BB58" w:rsidR="00DD320D" w:rsidRDefault="00DD320D">
+    <w:p w14:paraId="65822A93" w14:textId="09F9D99B" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357889" w:history="1">
-        <w:r w:rsidRPr="00FC31EA">
+      <w:hyperlink w:anchor="_Toc232497265" w:history="1">
+        <w:r w:rsidRPr="00693D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Course Grades</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357889 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497265 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="57C765D9" w14:textId="32B0017F" w:rsidR="00DD320D" w:rsidRDefault="00DD320D">
+    <w:p w14:paraId="4DA83DD7" w14:textId="7F617832" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232497266" w:history="1">
+        <w:r w:rsidRPr="00693D25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497266 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4A594549" w14:textId="7B3ADE85" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232497267" w:history="1">
+        <w:r w:rsidRPr="00693D25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>MSU Email</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497267 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5DC3D5BD" w14:textId="2FB244DC" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232497268" w:history="1">
+        <w:r w:rsidRPr="00693D25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Student Exposure Procedure</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497268 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3CEB93CB" w14:textId="104B9AAF" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232497269" w:history="1">
+        <w:r w:rsidRPr="00693D25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Student Accommodations (previously called VISA)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497269 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3491AE4F" w14:textId="40B9AF8B" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214357890" w:history="1">
-[...76 lines deleted...]
-        <w:r w:rsidRPr="00FC31EA">
+      <w:hyperlink w:anchor="_Toc232497270" w:history="1">
+        <w:r w:rsidRPr="00693D25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
+          <w:t>Summary of Grading Requirements</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214357891 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232497270 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36ABBD81" w14:textId="6223DB62" w:rsidR="00DD320D" w:rsidRDefault="00DD320D">
-[...747 lines deleted...]
-    <w:p w14:paraId="24C7D023" w14:textId="57E1BD10" w:rsidR="00953C9F" w:rsidRPr="007A671A" w:rsidRDefault="003B3BDF" w:rsidP="00953C9F">
+    <w:p w14:paraId="5268960E" w14:textId="53D8E530" w:rsidR="00B848B6" w:rsidRPr="00704B0D" w:rsidRDefault="003B3BDF" w:rsidP="478F188E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps w:val="0"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D3794">
+      <w:r w:rsidRPr="478F188E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00DE79D8">
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="1ED2E91B" w14:textId="39E2E105" w:rsidR="478F188E" w:rsidRDefault="478F188E" w:rsidP="478F188E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650F260B" w14:textId="50C485D8" w:rsidR="478F188E" w:rsidRDefault="478F188E" w:rsidP="478F188E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39F83487" w14:textId="5E3C2998" w:rsidR="6773E9C7" w:rsidRDefault="6773E9C7" w:rsidP="6773E9C7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5103A98D" w14:textId="5D10DAFA" w:rsidR="6773E9C7" w:rsidRDefault="6773E9C7" w:rsidP="6773E9C7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC26FBF" w14:textId="77777777" w:rsidR="007E648B" w:rsidRDefault="007E648B" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="67"/>
-        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="902"/>
+        <w:tblW w:w="9445" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3242"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2774"/>
+        <w:gridCol w:w="2515"/>
+        <w:gridCol w:w="5220"/>
+        <w:gridCol w:w="1710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0010088C" w:rsidRPr="007A671A" w14:paraId="311EDEC6" w14:textId="01DF2B21" w:rsidTr="0010088C">
+      <w:tr w:rsidR="009321C3" w:rsidRPr="007A671A" w14:paraId="1998CFD6" w14:textId="77777777" w:rsidTr="009321C3">
         <w:trPr>
           <w:trHeight w:val="505"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3242" w:type="dxa"/>
+            <w:tcW w:w="2515" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20889274" w14:textId="77777777" w:rsidR="0010088C" w:rsidRPr="007A671A" w:rsidRDefault="0010088C" w:rsidP="004D3794">
+          <w:p w14:paraId="548ABCAC" w14:textId="77777777" w:rsidR="009321C3" w:rsidRPr="007A671A" w:rsidRDefault="009321C3" w:rsidP="007E648B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="4" w:name="_Toc159857393"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc201655528"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc201655841"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc201656212"/>
+            <w:bookmarkStart w:id="8" w:name="_Toc202779049"/>
             <w:r w:rsidRPr="007A671A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Requirement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32672769" w14:textId="77777777" w:rsidR="0010088C" w:rsidRPr="007A671A" w:rsidRDefault="0010088C" w:rsidP="004D3794">
+          <w:p w14:paraId="6974E61A" w14:textId="77777777" w:rsidR="009321C3" w:rsidRPr="007A671A" w:rsidRDefault="009321C3" w:rsidP="007E648B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A671A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Submission Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="6986522C" w14:textId="1D0E7D91" w:rsidR="0010088C" w:rsidRPr="00825A83" w:rsidRDefault="00825A83" w:rsidP="004D3794">
+          <w:p w14:paraId="58C1B064" w14:textId="46CE3E7D" w:rsidR="009321C3" w:rsidRPr="007A671A" w:rsidRDefault="009321C3" w:rsidP="007E648B">
             <w:pPr>
-              <w:pStyle w:val="Default"/>
+              <w:pStyle w:val="paragraph"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00825A83">
+            <w:r>
               <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
+              <w:t>Approved Level of AI Usage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010088C" w:rsidRPr="00890B4C" w14:paraId="6A85C75E" w14:textId="2C5E5754" w:rsidTr="0010088C">
+      <w:tr w:rsidR="009321C3" w:rsidRPr="00890B4C" w14:paraId="5917959D" w14:textId="77777777" w:rsidTr="009321C3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3242" w:type="dxa"/>
+            <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08552F12" w14:textId="77777777" w:rsidR="0010088C" w:rsidRPr="007A671A" w:rsidRDefault="0010088C" w:rsidP="004D3794">
+          <w:p w14:paraId="166A009D" w14:textId="77777777" w:rsidR="009321C3" w:rsidRPr="007A671A" w:rsidRDefault="009321C3" w:rsidP="007E648B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Participation required in al</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A671A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l scheduled activities </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA63F87" w14:textId="77777777" w:rsidR="009321C3" w:rsidRPr="007A671A" w:rsidRDefault="009321C3" w:rsidP="007E648B">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007A671A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Completion of pre-trip survey (optional)</w:t>
+              <w:t>Attendance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46FB708C" w14:textId="77777777" w:rsidR="0010088C" w:rsidRPr="007A671A" w:rsidRDefault="0010088C" w:rsidP="004D3794">
-[...19 lines deleted...]
-          <w:p w14:paraId="3A4905D0" w14:textId="3BBE6DD4" w:rsidR="0010088C" w:rsidRPr="218570A7" w:rsidRDefault="00825A83" w:rsidP="00825A83">
+          <w:p w14:paraId="37B5EB7B" w14:textId="67B2D006" w:rsidR="009321C3" w:rsidRPr="007A671A" w:rsidRDefault="009321C3" w:rsidP="0028124E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010088C" w:rsidRPr="00890B4C" w14:paraId="27A0482F" w14:textId="366B5D60" w:rsidTr="0010088C">
+      <w:tr w:rsidR="009321C3" w:rsidRPr="00890B4C" w14:paraId="5F70D133" w14:textId="77777777" w:rsidTr="009321C3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3242" w:type="dxa"/>
+            <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="293E51C4" w14:textId="77777777" w:rsidR="0010088C" w:rsidRPr="007A671A" w:rsidRDefault="0010088C" w:rsidP="004D3794">
+          <w:p w14:paraId="78D39042" w14:textId="77777777" w:rsidR="009321C3" w:rsidRPr="007A671A" w:rsidRDefault="009321C3" w:rsidP="007E648B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="5D367D88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Participation required in al</w:t>
-[...5 lines deleted...]
-              <w:t>l scheduled activities and shifts</w:t>
+              <w:t>Reflection essay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56D3A644" w14:textId="77777777" w:rsidR="0010088C" w:rsidRPr="007A671A" w:rsidRDefault="0010088C" w:rsidP="004D3794">
+          <w:p w14:paraId="67522737" w14:textId="77777777" w:rsidR="009321C3" w:rsidRPr="007A671A" w:rsidRDefault="009321C3" w:rsidP="007E648B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A671A">
+            <w:r w:rsidRPr="5D367D88">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Attendance</w:t>
+              <w:t>Submission to D2L drop box</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D367D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5D367D88">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE9EFAF" w14:textId="13882739" w:rsidR="0010088C" w:rsidRPr="007A671A" w:rsidRDefault="00825A83" w:rsidP="00825A83">
+          <w:p w14:paraId="74A7ABA5" w14:textId="51E366B9" w:rsidR="009321C3" w:rsidRDefault="009321C3" w:rsidP="0028124E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010088C" w:rsidRPr="00890B4C" w14:paraId="165C6FC9" w14:textId="3A673490" w:rsidTr="0010088C">
+      <w:tr w:rsidR="009321C3" w:rsidRPr="00890B4C" w14:paraId="20BB4B8C" w14:textId="77777777" w:rsidTr="009321C3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3242" w:type="dxa"/>
+            <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AFE026C" w14:textId="77777777" w:rsidR="0010088C" w:rsidRPr="007A671A" w:rsidRDefault="0010088C" w:rsidP="004D3794">
+          <w:p w14:paraId="06167FE7" w14:textId="77777777" w:rsidR="009321C3" w:rsidRPr="5D367D88" w:rsidRDefault="009321C3" w:rsidP="007E648B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A671A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Reflection essay</w:t>
+              <w:t>International Rotation survey (optional but helpful)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DAFD0CA" w14:textId="77777777" w:rsidR="0010088C" w:rsidRPr="007A671A" w:rsidRDefault="0010088C" w:rsidP="004D3794">
+          <w:p w14:paraId="28356363" w14:textId="77777777" w:rsidR="009321C3" w:rsidRPr="006C4732" w:rsidRDefault="009321C3" w:rsidP="007E648B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="218570A7">
+            <w:r w:rsidRPr="77521FA3">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Submission to D2L drop box</w:t>
+              <w:t xml:space="preserve">Link to </w:t>
             </w:r>
-            <w:r w:rsidRPr="218570A7">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15">
+              <w:r w:rsidRPr="77521FA3">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>International Rotation survey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2458439E" w14:textId="69557AF0" w:rsidR="0010088C" w:rsidRPr="218570A7" w:rsidRDefault="00825A83" w:rsidP="00825A83">
+          <w:p w14:paraId="66A69BFE" w14:textId="1BE89A4E" w:rsidR="009321C3" w:rsidRDefault="009321C3" w:rsidP="0028124E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010088C" w:rsidRPr="00890B4C" w14:paraId="4936A12F" w14:textId="16658707" w:rsidTr="0010088C">
+      <w:tr w:rsidR="009321C3" w:rsidRPr="00890B4C" w14:paraId="699B6BD6" w14:textId="77777777" w:rsidTr="009321C3">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3242" w:type="dxa"/>
+            <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73393813" w14:textId="77777777" w:rsidR="0010088C" w:rsidRPr="007A671A" w:rsidRDefault="0010088C" w:rsidP="004D3794">
-[...202 lines deleted...]
-          <w:p w14:paraId="4FD25B8B" w14:textId="77777777" w:rsidR="0010088C" w:rsidRPr="007A671A" w:rsidRDefault="0010088C" w:rsidP="004D3794">
+          <w:p w14:paraId="4C4DFF64" w14:textId="77777777" w:rsidR="009321C3" w:rsidRPr="007A671A" w:rsidRDefault="009321C3" w:rsidP="007E648B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A671A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="540ECAAC" w14:textId="77777777" w:rsidR="0010088C" w:rsidRPr="007A671A" w:rsidRDefault="0010088C" w:rsidP="004D3794">
+          <w:p w14:paraId="674B8EBF" w14:textId="77777777" w:rsidR="009321C3" w:rsidRPr="007A671A" w:rsidRDefault="009321C3" w:rsidP="007E648B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007A671A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in </w:t>
-[...48 lines deleted...]
-              <w:t>electronically access and submit the forms on behalf of their students.</w:t>
+              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66416271" w14:textId="77777777" w:rsidR="00825A83" w:rsidRDefault="00825A83" w:rsidP="00825A83">
+          <w:p w14:paraId="75D78F25" w14:textId="457466AC" w:rsidR="009321C3" w:rsidRPr="007A671A" w:rsidRDefault="009321C3" w:rsidP="0028124E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0DD95112" w14:textId="77777777" w:rsidR="00825A83" w:rsidRDefault="00825A83" w:rsidP="00825A83">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009321C3" w:rsidRPr="00890B4C" w14:paraId="5033C63E" w14:textId="77777777" w:rsidTr="009321C3">
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A84D214" w14:textId="77777777" w:rsidR="009321C3" w:rsidRPr="007A671A" w:rsidRDefault="009321C3" w:rsidP="007E648B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="3C6A5F74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Student Evaluation of Rotation </w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2D37EC3B" w14:textId="77777777" w:rsidR="00825A83" w:rsidRDefault="00825A83" w:rsidP="00825A83">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="247BFADF" w14:textId="77777777" w:rsidR="009321C3" w:rsidRPr="00ED097F" w:rsidRDefault="009321C3" w:rsidP="007E648B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="218570A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
+              <w:t xml:space="preserve">Electronically by accessing the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidRPr="218570A7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>Medtrics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="218570A7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3C71379E" w14:textId="0EDC1C57" w:rsidR="0010088C" w:rsidRPr="007A671A" w:rsidRDefault="00825A83" w:rsidP="00825A83">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A7ECCA" w14:textId="1D93A123" w:rsidR="009321C3" w:rsidRPr="007A671A" w:rsidRDefault="009321C3" w:rsidP="0028124E">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0010088C" w:rsidRPr="00890B4C" w14:paraId="55350123" w14:textId="3529DDA0" w:rsidTr="0010088C">
+      <w:tr w:rsidR="009321C3" w:rsidRPr="00890B4C" w14:paraId="24F85E06" w14:textId="77777777" w:rsidTr="009321C3">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3242" w:type="dxa"/>
+            <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F53E25F" w14:textId="77777777" w:rsidR="0010088C" w:rsidRPr="007A671A" w:rsidRDefault="0010088C" w:rsidP="004D3794">
+          <w:p w14:paraId="4CB7894A" w14:textId="4F54B3BA" w:rsidR="009321C3" w:rsidRPr="009321C3" w:rsidRDefault="009321C3" w:rsidP="009321C3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007A671A">
+            <w:r w:rsidRPr="009321C3">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Student Evaluation of Rotation </w:t>
+              <w:t>Mid Rotation Evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3334" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30203B97" w14:textId="77777777" w:rsidR="0010088C" w:rsidRPr="00ED097F" w:rsidRDefault="0010088C" w:rsidP="004D3794">
+          <w:p w14:paraId="381AC0BD" w14:textId="7F7FC8B9" w:rsidR="009321C3" w:rsidRPr="009321C3" w:rsidRDefault="009321C3" w:rsidP="009321C3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-            </w:pPr>
-            <w:r w:rsidRPr="218570A7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronically by accessing the </w:t>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="218570A7">
+            </w:pPr>
+            <w:r w:rsidRPr="009321C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> system. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Submitted into Dropbox in D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2774" w:type="dxa"/>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05076EC6" w14:textId="77777777" w:rsidR="00825A83" w:rsidRDefault="00825A83" w:rsidP="00825A83">
-[...35 lines deleted...]
-          <w:p w14:paraId="22280164" w14:textId="088625FA" w:rsidR="0010088C" w:rsidRPr="218570A7" w:rsidRDefault="00825A83" w:rsidP="00825A83">
+          <w:p w14:paraId="1F6C9E0F" w14:textId="54562364" w:rsidR="009321C3" w:rsidRDefault="009321C3" w:rsidP="009321C3">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5268960E" w14:textId="11FC4BF1" w:rsidR="00B848B6" w:rsidRPr="00704B0D" w:rsidRDefault="00704B0D" w:rsidP="5F62E4F1">
+    <w:p w14:paraId="3BA016A0" w14:textId="77777777" w:rsidR="007E648B" w:rsidRPr="007A671A" w:rsidRDefault="007E648B" w:rsidP="00354846">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="-576"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc232497247"/>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="5F62E4F1">
+        <w:t>Rotation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="5F62E4F1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>ntroduction and Overview</w:t>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:t>Requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="799C370D" w14:textId="77777777" w:rsidR="007E648B" w:rsidRDefault="007E648B" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01DAA2B1" w14:textId="77777777" w:rsidR="007E648B" w:rsidRDefault="007E648B" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2666AFD3" w14:textId="77777777" w:rsidR="00354846" w:rsidRDefault="00354846" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1629C927" w14:textId="77777777" w:rsidR="00354846" w:rsidRDefault="00354846" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B31D056" w14:textId="6FC872D8" w:rsidR="00BE1988" w:rsidRPr="00704B0D" w:rsidRDefault="5EABA0A5" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00750" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives.</w:t>
+      </w:r>
+      <w:r w:rsidR="76DA40B8" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and </w:t>
+      </w:r>
+      <w:r w:rsidR="203AFE43" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Michigan State University College of Osteopathic Medicine (MSUCOM) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expectations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0AC0CE" w14:textId="70259874" w:rsidR="00874FAC" w:rsidRPr="00704B0D" w:rsidRDefault="1BDB0D33" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc201655512"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc201655833"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc201656204"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc202779043"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc232497248"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:t>Elective Course Scheduling</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-    </w:p>
-[...68 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
-      <w:bookmarkEnd w:id="15"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="002D3C1C" w:rsidRDefault="5742764E" w:rsidP="00A01720">
+    </w:p>
+    <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="002D3C1C" w:rsidRDefault="6036B642" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="630"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc159857381"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Preapproval</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="46E80A62" w14:textId="0656FD42" w:rsidR="2E2EB488" w:rsidRPr="0048097D" w:rsidRDefault="2E2EB488" w:rsidP="00A01720">
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="46E80A62" w14:textId="2B3EFC9B" w:rsidR="2E2EB488" w:rsidRPr="0048097D" w:rsidRDefault="090231F4" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
-        <w:contextualSpacing w:val="0"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc159857382"/>
-[...20 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc159857382"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="4DE35007" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>international</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> electives, students need to be approved by </w:t>
+      </w:r>
+      <w:r w:rsidR="47B640D3" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the Global</w:t>
+      </w:r>
+      <w:r w:rsidR="76DA40B8" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="00456E85" w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="76DA40B8" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ealth Institute (GHI)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00456E85" w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="76DA40B8" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Office of Education Abroad (</w:t>
       </w:r>
-      <w:r w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>OEA</w:t>
       </w:r>
-      <w:r w:rsidR="00456E85" w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="76DA40B8" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, and Clerkship t</w:t>
       </w:r>
-      <w:r w:rsidR="00456E85" w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="76DA40B8" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> participate in this rotation.</w:t>
       </w:r>
-      <w:r w:rsidR="00456E85" w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="76DA40B8" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Limiting factor</w:t>
       </w:r>
-      <w:r w:rsidR="685A9712" w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="5F435D28" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s that may affect participation include academic issues or safety reasons (</w:t>
       </w:r>
-      <w:r w:rsidR="000B7948" w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B00750" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e.g.,</w:t>
       </w:r>
-      <w:r w:rsidR="685A9712" w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="5F435D28" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the place/country the</w:t>
       </w:r>
-      <w:r w:rsidR="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="2897221E" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> student </w:t>
       </w:r>
-      <w:r w:rsidR="685A9712" w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="5F435D28" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>sel</w:t>
       </w:r>
-      <w:r w:rsidR="3080E799" w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="4CB659D5" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidR="685A9712" w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="5F435D28" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ct</w:t>
       </w:r>
-      <w:r w:rsidR="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="2897221E" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="685A9712" w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="5F435D28" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not </w:t>
       </w:r>
-      <w:r w:rsidR="745AD9FF" w:rsidRPr="0048097D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="0ACD1DD2" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>safe).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8000AE" w14:textId="70EFEBCA" w:rsidR="00CE2397" w:rsidRPr="002D3C1C" w:rsidRDefault="7C0CB614" w:rsidP="00A01720">
+    <w:p w14:paraId="2A8000AE" w14:textId="70EFEBCA" w:rsidR="00CE2397" w:rsidRPr="002D3C1C" w:rsidRDefault="634D5DB5" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="630"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc201655514"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
-      <w:r w:rsidR="004075B3" w:rsidRPr="002D3C1C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="7953FFF0" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D3C1C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="575AAE18" w14:textId="0FC57A53" w:rsidR="00D01ABC" w:rsidRPr="002D3C1C" w:rsidRDefault="00F32545" w:rsidP="00A01720">
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="575AAE18" w14:textId="583D5EBA" w:rsidR="00D01ABC" w:rsidRPr="002D3C1C" w:rsidRDefault="12615F40" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="7350F953" w14:textId="77777777" w:rsidR="00D6505D" w:rsidRPr="00D6505D" w:rsidRDefault="003845AD" w:rsidP="00A01720">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approval by </w:t>
+      </w:r>
+      <w:r w:rsidR="6AD33F54" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7350F953" w14:textId="77777777" w:rsidR="00D6505D" w:rsidRPr="00D6505D" w:rsidRDefault="09A3BCBB" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:after="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc201655515"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc201655515"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>An application is required for every elective rotation</w:t>
       </w:r>
-      <w:bookmarkStart w:id="21" w:name="_Toc159857383"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc159857383"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc201655516"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidR="76DA40B8" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="221B7CD2" w14:textId="617C2980" w:rsidR="00704B0D" w:rsidRPr="00D6505D" w:rsidRDefault="009F5EEE" w:rsidP="00A01720">
+    <w:p w14:paraId="221B7CD2" w14:textId="617C2980" w:rsidR="00704B0D" w:rsidRPr="00D6505D" w:rsidRDefault="14DC829F" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D6505D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="7C0CB614" w:rsidRPr="00D6505D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="634D5DB5" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D6505D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="7C0CB614" w:rsidRPr="00D6505D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="634D5DB5" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">onfirmation and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D6505D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="7C0CB614" w:rsidRPr="00D6505D">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="634D5DB5" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>nrollment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="27964C22" w14:textId="77777777" w:rsidR="00456E85" w:rsidRDefault="00E42691" w:rsidP="00A01720">
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="052398FA" w14:textId="77777777" w:rsidR="00EF2A25" w:rsidRPr="00C2325B" w:rsidRDefault="00EF2A25" w:rsidP="00B00750">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The student must be an active student at MSUCOM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1246285D" w14:textId="309E3563" w:rsidR="0077354A" w:rsidRDefault="00EF2A25" w:rsidP="00B00750">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F866D58" w14:textId="7560EC04" w:rsidR="001F70D0" w:rsidRPr="001F70D0" w:rsidRDefault="001F70D0" w:rsidP="00B00750">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F70D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00BC7F81">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>COM.Clerkship@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F70D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031D90E7" w14:textId="77777777" w:rsidR="001F70D0" w:rsidRPr="001F70D0" w:rsidRDefault="001F70D0" w:rsidP="00B00750">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2232"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F70D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204CAFC8" w14:textId="77777777" w:rsidR="001F70D0" w:rsidRPr="001F70D0" w:rsidRDefault="001F70D0" w:rsidP="00B00750">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F70D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39005889" w14:textId="77777777" w:rsidR="001F70D0" w:rsidRPr="001F70D0" w:rsidRDefault="001F70D0" w:rsidP="00B00750">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2232"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F70D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enrollment will be processed by the MSUCOM Registrar’s Office upon clerkship confirmation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6790B9D6" w14:textId="7127D86A" w:rsidR="001F70D0" w:rsidRPr="001F70D0" w:rsidRDefault="001F70D0" w:rsidP="00B00750">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2232"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F70D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Enrollment can be verified by the student by reviewing the Student Information System</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27964C22" w14:textId="02FBD5CF" w:rsidR="00456E85" w:rsidRDefault="47ED87F6" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>The student must receive MSUCOM confirmation and enrollment prior to beginning any elective rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0993A486" w14:textId="33EC6E43" w:rsidR="00E42691" w:rsidRPr="002D3C1C" w:rsidRDefault="00E42691" w:rsidP="00A01720">
+    <w:p w14:paraId="0993A486" w14:textId="2D4C5812" w:rsidR="00E42691" w:rsidRPr="002D3C1C" w:rsidRDefault="47ED87F6" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once the student receives rotation acceptance from the host site, </w:t>
       </w:r>
-      <w:r w:rsidR="00456E85" w:rsidRPr="00456E85">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="76DA40B8" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00456E85">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>student</w:t>
       </w:r>
-      <w:r w:rsidR="00456E85">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="76DA40B8" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00456E85">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidR="00456E85">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="76DA40B8" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> submit </w:t>
       </w:r>
-      <w:r w:rsidRPr="00456E85">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">elective application and host site approval to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00456E85" w:rsidRPr="002F6E77">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidR="76DA40B8" w:rsidRPr="3C6A5F74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>GHS.edabroad@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00456E85">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="76DA40B8" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003845AD" w:rsidRPr="00456E85">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="09A3BCBB" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>for application</w:t>
       </w:r>
-      <w:r w:rsidR="00456E85">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="76DA40B8" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D0EB7">
-[...24 lines deleted...]
-    <w:p w14:paraId="2ABE1894" w14:textId="41931D1B" w:rsidR="00456E85" w:rsidRDefault="00E42691" w:rsidP="00A01720">
+      <w:r w:rsidR="178BB333" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>review. MSUCOM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> confirmation and enrollment </w:t>
+      </w:r>
+      <w:r w:rsidR="64985959" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complete when the rotation is visible on the student’s schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABE1894" w14:textId="41931D1B" w:rsidR="00456E85" w:rsidRDefault="47ED87F6" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5905EAA2" w14:textId="40D02AF6" w:rsidR="00E42691" w:rsidRPr="00456E85" w:rsidRDefault="00E42691" w:rsidP="00A01720">
+    <w:p w14:paraId="5905EAA2" w14:textId="47B770BB" w:rsidR="00E42691" w:rsidRPr="00456E85" w:rsidRDefault="47ED87F6" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date</w:t>
       </w:r>
-      <w:r w:rsidR="000B7948" w:rsidRPr="00456E85">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B00750" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5883B80A" w14:textId="45D08991" w:rsidR="00704B0D" w:rsidRPr="002D3C1C" w:rsidRDefault="00704B0D" w:rsidP="00A01720">
+    <w:p w14:paraId="5883B80A" w14:textId="45D08991" w:rsidR="00704B0D" w:rsidRPr="002D3C1C" w:rsidRDefault="1BDB0D33" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc201655518"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Rotation Format</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3A69907D" w14:textId="71134259" w:rsidR="00704B0D" w:rsidRPr="002D3C1C" w:rsidRDefault="00651039" w:rsidP="00A01720">
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="3A69907D" w14:textId="7F486B99" w:rsidR="00704B0D" w:rsidRPr="002D3C1C" w:rsidRDefault="4228FC0D" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc201655519"/>
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc201655519"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">OST 685 International Clerkship Rotation is designed to provide the student with an opportunity to actively engage in patient-based, learning experiences in a country outside the United States under the guidance of a clinician preceptor in collaboration, as appropriate, with interns, </w:t>
       </w:r>
-      <w:r w:rsidR="000B7948" w:rsidRPr="002D3C1C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B00750" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>residents,</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D3C1C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or </w:t>
       </w:r>
-      <w:r w:rsidR="00704B0D" w:rsidRPr="002D3C1C">
+      <w:r w:rsidR="1BDB0D33" w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D3C1C">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ellows.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="61A07168" w14:textId="190D7801" w:rsidR="0084162D" w:rsidRPr="002D3C1C" w:rsidRDefault="00651039" w:rsidP="00A01720">
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="61A07168" w14:textId="09E799D5" w:rsidR="0084162D" w:rsidRPr="002D3C1C" w:rsidRDefault="4228FC0D" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc201655520"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Rotations </w:t>
       </w:r>
-      <w:r w:rsidR="00F32545">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="12615F40" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">can be two or more </w:t>
       </w:r>
-      <w:r w:rsidRPr="218570A7">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>weeks</w:t>
       </w:r>
-      <w:r w:rsidR="00F32545">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="12615F40" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the number of credits determined by </w:t>
       </w:r>
-      <w:r w:rsidRPr="218570A7">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>duration</w:t>
       </w:r>
-      <w:r w:rsidR="000B7948" w:rsidRPr="218570A7">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B00750" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="218570A7">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Timeframes for each rotation are decided at least 60 days, but preferably 120 days, prior to the beginning of the rotation.</w:t>
       </w:r>
-      <w:r w:rsidR="28588ED7" w:rsidRPr="218570A7">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="1BB21182" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="106CC400" w14:textId="731D6651" w:rsidR="0084162D" w:rsidRPr="00704B0D" w:rsidRDefault="0084162D" w:rsidP="5F62E4F1">
+      <w:bookmarkEnd w:id="23"/>
+    </w:p>
+    <w:p w14:paraId="106CC400" w14:textId="731D6651" w:rsidR="0084162D" w:rsidRPr="00704B0D" w:rsidRDefault="7BFDA84C" w:rsidP="3C6A5F74">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc159857385"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="5F62E4F1">
+      <w:bookmarkStart w:id="24" w:name="_Toc159857385"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc201655521"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc201655834"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc201656205"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc202779044"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc232497249"/>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
-      <w:r w:rsidR="00704B0D" w:rsidRPr="5F62E4F1">
+      <w:r w:rsidR="1BDB0D33" w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>oals and Objectives</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="523BF36B" w14:textId="3FCC03F7" w:rsidR="00B848B6" w:rsidRPr="000C4904" w:rsidRDefault="51AFF99F" w:rsidP="003B3BDF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Toc201655522"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc201655835"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc201656206"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc202779045"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc232497250"/>
+      <w:r>
+        <w:t>Goals</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
-    </w:p>
-[...14 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
-      <w:bookmarkEnd w:id="35"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="09668DF8" w14:textId="77777777" w:rsidR="00651039" w:rsidRPr="00A01720" w:rsidRDefault="00651039" w:rsidP="00651039">
+    </w:p>
+    <w:p w14:paraId="25184EA7" w14:textId="41A317A3" w:rsidR="69CCC9A2" w:rsidRPr="00FD3582" w:rsidRDefault="69CCC9A2" w:rsidP="006048B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="46A9F69D" w14:textId="77777777" w:rsidR="00651039" w:rsidRPr="00A01720" w:rsidRDefault="00651039" w:rsidP="00651039">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop an appreciation of the practice of medicine related to the specialty of the preceptor.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3582">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5789112A" w14:textId="2086E47D" w:rsidR="00FD3582" w:rsidRDefault="000212E8" w:rsidP="006048B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="4EB53155" w14:textId="0563D819" w:rsidR="00651039" w:rsidRPr="00A01720" w:rsidRDefault="00402E6C" w:rsidP="00651039">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Develop an understanding of cultural comp</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41BCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>etency within the country in which they will be completing their clerkship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB53155" w14:textId="4051CCC4" w:rsidR="00651039" w:rsidRPr="00890B4C" w:rsidRDefault="0B13DF85" w:rsidP="006048B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A01720">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Improve secondary </w:t>
       </w:r>
-      <w:r w:rsidR="00651039" w:rsidRPr="00A01720">
+      <w:r w:rsidR="4228FC0D" w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6265D7D3" w14:textId="14C52351" w:rsidR="00402E6C" w:rsidRPr="00A01720" w:rsidRDefault="00402E6C" w:rsidP="00651039">
+        </w:rPr>
+        <w:t xml:space="preserve">language skills through </w:t>
+      </w:r>
+      <w:r w:rsidR="06E2F694" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>language</w:t>
+      </w:r>
+      <w:r w:rsidR="4228FC0D" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> immersion experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6265D7D3" w14:textId="041BA3F7" w:rsidR="00402E6C" w:rsidRPr="00890B4C" w:rsidRDefault="0B13DF85" w:rsidP="006048B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A01720">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="000B7948" w:rsidRPr="00A01720">
+        </w:rPr>
+        <w:t xml:space="preserve">Document S.O.A.P </w:t>
+      </w:r>
+      <w:r w:rsidR="000A547D" w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0FDB9F1C" w14:textId="06FC1A47" w:rsidR="00402E6C" w:rsidRPr="00A01720" w:rsidRDefault="00402E6C" w:rsidP="00651039">
+        </w:rPr>
+        <w:t>notes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDB9F1C" w14:textId="0344A8B9" w:rsidR="00402E6C" w:rsidRPr="00890B4C" w:rsidRDefault="0B13DF85" w:rsidP="006048B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A01720">
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Develop </w:t>
       </w:r>
-      <w:r w:rsidR="000B7948" w:rsidRPr="00A01720">
+      <w:r w:rsidR="06525CA9" w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>lifelong</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A01720">
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> learning </w:t>
       </w:r>
-      <w:r w:rsidR="000B7948" w:rsidRPr="00A01720">
+      <w:r w:rsidR="000A547D" w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>skills.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD36CCD" w14:textId="1FFAE1C9" w:rsidR="006630FF" w:rsidRDefault="000C4904" w:rsidP="003B3BDF">
+    <w:p w14:paraId="3AD36CCD" w14:textId="1E51B5DA" w:rsidR="006630FF" w:rsidRDefault="51AFF99F" w:rsidP="003B3BDF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:caps/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc202779046"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="218570A7">
+      <w:bookmarkStart w:id="35" w:name="_Toc202779046"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc232497251"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc201655523"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc201655836"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc201656207"/>
+      <w:r>
         <w:t>Objectives</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidR="453A429C">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
-      <w:bookmarkEnd w:id="40"/>
-[...14 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="4434E14E" w14:textId="653ADD89" w:rsidR="00D6505D" w:rsidRPr="007F71A7" w:rsidRDefault="3C30B006" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Upon successful completion of this elective the student will be able to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEE8F70" w14:textId="0A6C5896" w:rsidR="00651039" w:rsidRPr="00E10F09" w:rsidRDefault="00651039" w:rsidP="00651039">
+    <w:p w14:paraId="5FEE8F70" w14:textId="5B8F7438" w:rsidR="00651039" w:rsidRPr="00890B4C" w:rsidRDefault="4228FC0D" w:rsidP="00B00750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E10F09">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="52000766" w14:textId="5F54501E" w:rsidR="00651039" w:rsidRPr="00E10F09" w:rsidRDefault="00651039" w:rsidP="00651039">
+        </w:rPr>
+        <w:t xml:space="preserve">Assimilate </w:t>
+      </w:r>
+      <w:r w:rsidR="741E1261" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">learning </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and demonstrate </w:t>
+      </w:r>
+      <w:r w:rsidR="033E3F91" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>understanding</w:t>
+      </w:r>
+      <w:r w:rsidR="30879560" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of patient care through ongoing interaction</w:t>
+      </w:r>
+      <w:r w:rsidR="2D4236AA" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="70DE68E2" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dialogue,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="375CA09E" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>formative feedback from</w:t>
+      </w:r>
+      <w:r w:rsidR="69901872" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the preceptor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52000766" w14:textId="3FEB2009" w:rsidR="00651039" w:rsidRPr="00890B4C" w:rsidRDefault="4228FC0D" w:rsidP="00B00750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E10F09">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00D6505D" w:rsidRPr="00E10F09">
+        </w:rPr>
+        <w:t xml:space="preserve">Compare and contrast the U.S. healthcare system </w:t>
+      </w:r>
+      <w:r w:rsidR="56238E56" w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:strike/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the healthcare system of the country </w:t>
+      </w:r>
+      <w:r w:rsidR="3038DC6D" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in which </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the student is performing their clerkship</w:t>
+      </w:r>
+      <w:r w:rsidR="3C30B006" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484A8105" w14:textId="00C662E6" w:rsidR="00402E6C" w:rsidRPr="00E10F09" w:rsidRDefault="00402E6C" w:rsidP="218570A7">
+    <w:p w14:paraId="484A8105" w14:textId="0A4DEDBC" w:rsidR="00402E6C" w:rsidRPr="00890B4C" w:rsidRDefault="0B13DF85" w:rsidP="00B00750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E10F09">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4E6F2E0C" w14:textId="6E9D2959" w:rsidR="0076235D" w:rsidRPr="000C4904" w:rsidRDefault="000C4904" w:rsidP="5F62E4F1">
+        </w:rPr>
+        <w:t xml:space="preserve">Revise/Refine </w:t>
+      </w:r>
+      <w:r w:rsidR="442029D3" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>patient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> care interactions and communication skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E088437" w14:textId="59ED9F94" w:rsidR="006FA91D" w:rsidRDefault="7BC51D39" w:rsidP="6773E9C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Toc232497252"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Competencies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="40"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA80C01" w14:textId="64556065" w:rsidR="181F15C9" w:rsidRDefault="181F15C9" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="60EBA139" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I-Medical Knowledge </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410B6D97" w14:textId="153DB27B" w:rsidR="60EBA139" w:rsidRDefault="60EBA139" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>IV-Communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2950429A" w14:textId="0CFCE4C7" w:rsidR="60EBA139" w:rsidRDefault="60EBA139" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>V-Professionalism</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A933BB0" w14:textId="352D7EEF" w:rsidR="60EBA139" w:rsidRDefault="60EBA139" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>IX-Cultural Competencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392AF89B" w14:textId="1DD13599" w:rsidR="60EBA139" w:rsidRDefault="60EBA139" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+        </w:rPr>
+        <w:t>XIII-Global Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6F2E0C" w14:textId="239B2C54" w:rsidR="0076235D" w:rsidRPr="000C4904" w:rsidRDefault="51AFF99F" w:rsidP="3C6A5F74">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc201655525"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="5F62E4F1">
+      <w:bookmarkStart w:id="41" w:name="_Toc201655525"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc201655838"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc201656209"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc202779047"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc232497253"/>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>College Program Objectives</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
-      <w:bookmarkEnd w:id="46"/>
-[...3 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="60C938CE" w14:textId="7103FC83" w:rsidR="00697E55" w:rsidRPr="00890B4C" w:rsidRDefault="273CDA5B" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00E10F09">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
-      <w:r w:rsidR="005879BF" w:rsidRPr="00E10F09">
+      <w:r w:rsidR="526AE564" w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
-      <w:r w:rsidR="00997621" w:rsidRPr="00E10F09">
+      <w:r w:rsidR="78E2D820" w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D6505D" w:rsidRPr="00E10F09">
+      <w:r w:rsidR="3C30B006" w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00997621" w:rsidRPr="00E10F09">
+      <w:r w:rsidR="78E2D820" w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please refer to the complete list provided on the MSUCOM website (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00843721" w:rsidRPr="00E10F09">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="18CA24E5" w:rsidRPr="3C6A5F74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:spacing w:val="-2"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://com.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00997621" w:rsidRPr="00E10F09">
+      <w:r w:rsidR="78E2D820" w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00C51135" w:rsidRPr="00E10F09">
+      <w:r w:rsidR="698B13EB" w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook</w:t>
       </w:r>
-      <w:r w:rsidR="00382EBA" w:rsidRPr="00E10F09">
+      <w:r w:rsidR="421DB869" w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8591BE" w14:textId="71315EC6" w:rsidR="006F2107" w:rsidRPr="000C4904" w:rsidRDefault="000C4904" w:rsidP="5F62E4F1">
+    <w:p w14:paraId="0CC5AC51" w14:textId="413B448C" w:rsidR="004A14A0" w:rsidRPr="00890B4C" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A8591BE" w14:textId="71315EC6" w:rsidR="006F2107" w:rsidRPr="000C4904" w:rsidRDefault="51AFF99F" w:rsidP="3C6A5F74">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc201655526"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="5F62E4F1">
+      <w:bookmarkStart w:id="46" w:name="_Toc201655526"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc201655839"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc201656210"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc202779048"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc232497254"/>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="32112983" w14:textId="77777777" w:rsidR="0066282B" w:rsidRDefault="51AFF99F" w:rsidP="0066282B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="51" w:name="_Toc106630800"/>
+      <w:r w:rsidR="0066282B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA161AC" w14:textId="646A4ACD" w:rsidR="0066282B" w:rsidRPr="0066282B" w:rsidRDefault="0066282B" w:rsidP="00B00750">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:ind w:left="792"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066282B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="51"/>
-    </w:p>
-[...43 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0066282B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00A31493">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="649311AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A31493">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A31493">
+      <w:r w:rsidRPr="0066282B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Once logged in with your MSU Net ID, your course will appear on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066282B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">the D2L landing page. If you do not see your course on the landing page, search for the course with the following criteria, and pin it to your homepage: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75BDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>OST 685.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EE340E" w14:textId="77777777" w:rsidR="00A31493" w:rsidRPr="00A31493" w:rsidRDefault="00A31493" w:rsidP="00A31493">
+    <w:p w14:paraId="492CCC64" w14:textId="77777777" w:rsidR="0066282B" w:rsidRDefault="0066282B" w:rsidP="0066282B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="6A4FDF3D" w14:textId="77777777" w:rsidR="00A31493" w:rsidRPr="00A31493" w:rsidRDefault="00A31493" w:rsidP="00A31493">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It is your responsibility to make sure you have access to the course D2L page on the first day of the course. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5672C2A0" w14:textId="54DAEE69" w:rsidR="0066282B" w:rsidRDefault="0066282B" w:rsidP="0066282B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A31493">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2D9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7052EFA9" w14:textId="77777777" w:rsidR="008B6DE0" w:rsidRDefault="008B6DE0" w:rsidP="00382EBA">
-[...60 lines deleted...]
-    <w:p w14:paraId="4211CA0D" w14:textId="1380446C" w:rsidR="00054AAC" w:rsidRPr="00382EBA" w:rsidRDefault="00382EBA" w:rsidP="00382EBA">
+    <w:p w14:paraId="050E8294" w14:textId="77777777" w:rsidR="0066282B" w:rsidRPr="0066282B" w:rsidRDefault="0066282B" w:rsidP="0066282B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43BA51DB" w14:textId="37DB2095" w:rsidR="0319AFE0" w:rsidRDefault="2F13A2C0" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="49"/>
+          <w:numId w:val="11"/>
         </w:numPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Textbook and reading materials as per specific preceptor guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A1D14AE" w14:textId="77777777" w:rsidR="00382EBA" w:rsidRDefault="51AFF99F" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Opti</w:t>
+      </w:r>
+      <w:r w:rsidR="2897221E" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nal</w:t>
+      </w:r>
+      <w:r w:rsidR="421DB869" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/Additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Resources</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="52" w:name="_Toc201655527"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc201655840"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc201656211"/>
+    </w:p>
+    <w:p w14:paraId="0B9A6FEA" w14:textId="4688A971" w:rsidR="77521FA3" w:rsidRPr="006048B2" w:rsidRDefault="421DB869" w:rsidP="00B00750">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00382EBA">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">May be assigned and provided by </w:t>
+      </w:r>
+      <w:r w:rsidR="387F02BF" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the preceptor</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
+      <w:r w:rsidR="00B00750" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADEC1CA" w14:textId="5698242F" w:rsidR="00250C86" w:rsidRPr="007A671A" w:rsidRDefault="51D38697" w:rsidP="003B3BDF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc201655529"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc201655842"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc201656213"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc202779050"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc232497255"/>
+      <w:r>
+        <w:t>Required Assessments</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="55"/>
-      <w:r w:rsidR="000B7948" w:rsidRPr="00382EBA">
-[...31 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
-    </w:p>
-[...14 lines deleted...]
-          <w:bCs/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="1EBD1749" w14:textId="77777777" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00DE779B">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The activities required for successful completion of this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>elective</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are listed below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1710A5FA" w14:textId="77777777" w:rsidR="000C4433" w:rsidRPr="00ED097F" w:rsidRDefault="0D8155F7" w:rsidP="003B3BDF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:caps/>
         </w:rPr>
-        <w:t>MID ROTATION FEEDBACK FORM</w:t>
-[...108 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc202779051"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc232497256"/>
+      <w:r>
         <w:t>Reflection Essa</w:t>
       </w:r>
-      <w:r w:rsidR="000C4433" w:rsidRPr="00ED097F">
+      <w:r w:rsidR="06DC696B">
         <w:t>y</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="60"/>
-    </w:p>
-    <w:p w14:paraId="5BCBFE88" w14:textId="74BC20FD" w:rsidR="00250C86" w:rsidRPr="000C4433" w:rsidRDefault="00250C86" w:rsidP="00E10F09">
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="5BCBFE88" w14:textId="14000738" w:rsidR="00250C86" w:rsidRPr="000C4433" w:rsidRDefault="00250C86" w:rsidP="000C4433">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="5DBF56BB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D367D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="001F3CD1" w:rsidRPr="5DBF56BB">
+        </w:rPr>
+        <w:t xml:space="preserve">One week upon return, the student is required to write a </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4732" w:rsidRPr="5D367D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4732">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-to-two-page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> paper</w:t>
+      </w:r>
+      <w:r w:rsidR="14919458" w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, 250-550 words,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reflecting on their experience of the course and submit it to </w:t>
+      </w:r>
+      <w:r w:rsidR="001F3CD1" w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the D2L page under section Assignments, </w:t>
       </w:r>
-      <w:r w:rsidRPr="5DBF56BB">
+      <w:r w:rsidRPr="5D367D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with emphasis on the prompting questions listed below:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF07CC0" w14:textId="77777777" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00250C86">
+    <w:p w14:paraId="3BF07CC0" w14:textId="5F1EF0A9" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00B00750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="5DBF56BB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D367D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="13EEA752" w14:textId="2FD8E73D" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00250C86">
+        </w:rPr>
+        <w:t xml:space="preserve">What are </w:t>
+      </w:r>
+      <w:r w:rsidR="26163513" w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the social</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determinants of disease in the country that you visited?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EEA752" w14:textId="2FD8E73D" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00B00750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="5DBF56BB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4D570FEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What kinds of problems (medical or non-medical) did you face and how did your team resolve them?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4595B8E6" w14:textId="69C7C176" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00250C86">
+    <w:p w14:paraId="4595B8E6" w14:textId="69C7C176" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00B00750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="5DBF56BB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What did you learn in terms of public health in the country of your clerkship rotation and compare that with the United States?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE32DAB" w14:textId="0C6DF583" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00250C86">
+    <w:p w14:paraId="1BE32DAB" w14:textId="0C6DF583" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00B00750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="5DBF56BB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What did you learn about medicine in the country of your clerkship rotation, about their medical system, and how people view healthcare here?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755BB1FD" w14:textId="19F0458F" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00250C86">
+    <w:p w14:paraId="755BB1FD" w14:textId="3D04370A" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00B00750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="5DBF56BB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D367D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="23E3939B" w14:textId="13818A51" w:rsidR="00402E6C" w:rsidRPr="00890B4C" w:rsidRDefault="00402E6C" w:rsidP="00DE779B">
+        </w:rPr>
+        <w:t xml:space="preserve">How do you feel about your experiences? </w:t>
+      </w:r>
+      <w:r w:rsidR="6932F615" w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> there any incidents/patient encounters that stand out for you?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E3939B" w14:textId="13818A51" w:rsidR="00402E6C" w:rsidRPr="00890B4C" w:rsidRDefault="00402E6C" w:rsidP="00B00750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="35"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="5DBF56BB">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What elements of your instructor</w:t>
       </w:r>
-      <w:r w:rsidR="000C4433" w:rsidRPr="5DBF56BB">
+      <w:r w:rsidR="000C4433">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="5DBF56BB">
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s practice would you like to </w:t>
       </w:r>
-      <w:r w:rsidR="00B27CFF" w:rsidRPr="5DBF56BB">
+      <w:r w:rsidR="00B27CFF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>emulate</w:t>
       </w:r>
-      <w:r w:rsidRPr="5DBF56BB">
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as a physician?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25139E78" w14:textId="34AD0F7B" w:rsidR="0075066D" w:rsidRPr="00DE779B" w:rsidRDefault="007A56BC" w:rsidP="003B3BDF">
+    <w:p w14:paraId="25139E78" w14:textId="34AD0F7B" w:rsidR="0075066D" w:rsidRPr="00DE779B" w:rsidRDefault="01AEBD9A" w:rsidP="003B3BDF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:caps/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc43478267"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="5F62E4F1">
+      <w:bookmarkStart w:id="62" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc159857395"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc201655530"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc201655843"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc201656214"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc202779052"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc232497257"/>
+      <w:r>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00DE779B" w:rsidRPr="5F62E4F1">
+      <w:r w:rsidR="53B635CB">
         <w:t>otation Evaluations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
-    </w:p>
-    <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRPr="00A01720" w:rsidRDefault="008C517A" w:rsidP="00A01720">
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRPr="002D3C1C" w:rsidRDefault="008C517A" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:left="270" w:hanging="270"/>
+        <w:ind w:left="720" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc74395553"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A01720">
+      <w:bookmarkStart w:id="69" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc159857396"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc201655531"/>
+      <w:r w:rsidRPr="002D3C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
-      <w:r w:rsidR="00275498" w:rsidRPr="00A01720">
+      <w:bookmarkEnd w:id="73"/>
+      <w:r w:rsidR="00275498" w:rsidRPr="002D3C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D10CE4D" w14:textId="77777777" w:rsidR="000C4433" w:rsidRPr="00A01720" w:rsidRDefault="001F3CD1" w:rsidP="00A01720">
+    <w:p w14:paraId="7D10CE4D" w14:textId="77777777" w:rsidR="000C4433" w:rsidRDefault="1292A6E2" w:rsidP="3C6A5F74">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...171 lines deleted...]
-      <w:r w:rsidRPr="048E06F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...46 lines deleted...]
-    <w:p w14:paraId="7C9C8F83" w14:textId="77777777" w:rsidR="001F3CD1" w:rsidRPr="00A01720" w:rsidRDefault="001F3CD1" w:rsidP="00A01720">
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics. Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact com.msu.edu. Upon selecting the attending physician directed within the Medtrics rotation description, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D90B8B" w14:textId="4C65EBB8" w:rsidR="001F3CD1" w:rsidRPr="00165CD1" w:rsidRDefault="1292A6E2" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attendings will be able to electronically access and submit the Attending Evaluation of the Student. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9C8F83" w14:textId="77777777" w:rsidR="001F3CD1" w:rsidRPr="00165CD1" w:rsidRDefault="1292A6E2" w:rsidP="3C6A5F74">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly. Students are also encouraged to discuss the Attending Evaluation of the Student with the supervisor completing the evaluation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E4D9B9" w14:textId="77777777" w:rsidR="00A01720" w:rsidRDefault="001F3CD1" w:rsidP="00A01720">
+    <w:p w14:paraId="285A18FC" w14:textId="77777777" w:rsidR="000C4433" w:rsidRDefault="1292A6E2" w:rsidP="3C6A5F74">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13794CA4" w14:textId="123A1185" w:rsidR="001F3CD1" w:rsidRPr="00DE779B" w:rsidRDefault="001F3CD1" w:rsidP="00A01720">
+    <w:p w14:paraId="688282E9" w14:textId="44B68005" w:rsidR="001F3CD1" w:rsidRDefault="06DC696B" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="1292A6E2" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rades are held until all rotation requirements are received. Students are required to ensure their rotation requirements are completed correctly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13794CA4" w14:textId="123A1185" w:rsidR="001F3CD1" w:rsidRPr="00DE779B" w:rsidRDefault="001F3CD1" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
-        <w:ind w:left="270" w:hanging="270"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc74395554"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="218570A7">
+      <w:bookmarkStart w:id="74" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc157767016"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc159857397"/>
+      <w:r w:rsidRPr="5D367D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
-    </w:p>
-    <w:p w14:paraId="0A2EF0C3" w14:textId="473C6D96" w:rsidR="001F3CD1" w:rsidRPr="008B6DE0" w:rsidRDefault="001F3CD1" w:rsidP="00E10F09">
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="0A2EF0C3" w14:textId="2A53C53B" w:rsidR="001F3CD1" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CD1" w:rsidP="00DE779B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="720" w:right="43"/>
-        <w:jc w:val="left"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B6DE0">
-[...26 lines deleted...]
-        <w:r w:rsidRPr="008B6DE0">
+      <w:r w:rsidRPr="218570A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:tooltip="link to medtrics system" w:history="1">
+        <w:r w:rsidRPr="218570A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="008B6DE0">
-[...19 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="218570A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation for the respective rotation.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED097F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B6DE0">
-[...26 lines deleted...]
-    <w:p w14:paraId="45D72D8D" w14:textId="77777777" w:rsidR="001F3CD1" w:rsidRPr="00DE779B" w:rsidRDefault="001F3CD1" w:rsidP="00A01720">
+      <w:r w:rsidRPr="218570A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students can also access their pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D72D8D" w14:textId="77777777" w:rsidR="001F3CD1" w:rsidRPr="00DE779B" w:rsidRDefault="001F3CD1" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
-        <w:ind w:left="270" w:hanging="270"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Toc157767017"/>
-      <w:bookmarkStart w:id="79" w:name="_Toc159857398"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc157767017"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc159857398"/>
       <w:r w:rsidRPr="00DE779B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
-    </w:p>
-    <w:p w14:paraId="6AFB435A" w14:textId="4DDFECD0" w:rsidR="001F3CD1" w:rsidRPr="008B6DE0" w:rsidRDefault="001F3CD1" w:rsidP="00E10F09">
+      <w:bookmarkEnd w:id="80"/>
+    </w:p>
+    <w:p w14:paraId="6AFB435A" w14:textId="18E5FE8C" w:rsidR="001F3CD1" w:rsidRPr="00CC1E9A" w:rsidRDefault="001F3CD1" w:rsidP="00DE779B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="left"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="5AD31FE4" w14:textId="59796AAA" w:rsidR="001F3CD1" w:rsidRPr="008B6DE0" w:rsidRDefault="001F3CD1" w:rsidP="00E10F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1A6B40CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC1E9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when a concern is raised by the supervisor(s), and/or when the Attending Evaluation of Clerkship Student contains any below expectation marks within the professionalism area, any unsatisfactory written comments, or a total of two or more below average marks on the evaluation. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>After investigations, the Instructor of Record will determine a final grade for the student.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD31FE4" w14:textId="77777777" w:rsidR="001F3CD1" w:rsidRPr="00C40B5D" w:rsidRDefault="001F3CD1" w:rsidP="00DE779B">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="left"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F116716" w14:textId="4C3F1B79" w:rsidR="00BF0064" w:rsidRPr="006C1CE3" w:rsidRDefault="00DE779B" w:rsidP="00A01720">
+    <w:p w14:paraId="7F116716" w14:textId="4C3F1B79" w:rsidR="00BF0064" w:rsidRPr="00DE779B" w:rsidRDefault="00DE779B" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
-        <w:ind w:left="270" w:hanging="270"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE779B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC76052" w14:textId="77777777" w:rsidR="006C1CE3" w:rsidRPr="006C1CE3" w:rsidRDefault="006C1CE3" w:rsidP="006C1CE3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4771D00F" w14:textId="77777777" w:rsidR="001D32F4" w:rsidRPr="001D32F4" w:rsidRDefault="001D32F4" w:rsidP="001D32F4">
+      <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
-        <w:ind w:left="270"/>
-[...11 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D32F4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC701C1" w14:textId="77777777" w:rsidR="006C1CE3" w:rsidRPr="006C1CE3" w:rsidRDefault="006C1CE3" w:rsidP="006C1CE3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7447AA09" w14:textId="77777777" w:rsidR="001D32F4" w:rsidRPr="001D32F4" w:rsidRDefault="001D32F4" w:rsidP="001D32F4">
+      <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
-        <w:ind w:left="270"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="900"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE42126" w14:textId="77777777" w:rsidR="001D32F4" w:rsidRDefault="001D32F4" w:rsidP="001D32F4">
+      <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
-        <w:ind w:left="270"/>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D32F4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>As determined by the IOR, the student will receive an N grade for the course if all assignments are not completed successfully within 14 days after the last day of rotation at 11:59pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3419D900" w14:textId="77777777" w:rsidR="006C1CE3" w:rsidRPr="006C1CE3" w:rsidRDefault="006C1CE3" w:rsidP="006C1CE3">
-[...12 lines deleted...]
-    <w:p w14:paraId="1D6C0851" w14:textId="599F76C5" w:rsidR="0024644C" w:rsidRPr="00DE779B" w:rsidRDefault="00DE779B" w:rsidP="00A01720">
+    <w:p w14:paraId="1D6C0851" w14:textId="767FBF8B" w:rsidR="0024644C" w:rsidRPr="001D32F4" w:rsidRDefault="00DE779B" w:rsidP="00B00750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
-        <w:ind w:left="270" w:hanging="270"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001D32F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Base Hospital Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0828D4E6" w14:textId="49B7DF25" w:rsidR="00D710D7" w:rsidRPr="008B6DE0" w:rsidRDefault="00D710D7" w:rsidP="00DE779B">
+    <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRPr="00890B4C" w:rsidRDefault="00D710D7" w:rsidP="00DE779B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
+      </w:r>
+      <w:r w:rsidR="00464B1E" w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which </w:t>
+      </w:r>
+      <w:r w:rsidR="00C029E2" w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6FBA" w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completing </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6FBA" w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rotation. Students are not responsible for reporting </w:t>
+      </w:r>
+      <w:r w:rsidR="003649E2" w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to MSUCOM </w:t>
+      </w:r>
+      <w:r w:rsidR="00E063DF" w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">results of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E063DF" w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="00E063DF" w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that exist </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outside </w:t>
+      </w:r>
+      <w:r w:rsidR="00E063DF" w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of those </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890B4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>listed above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49AA0BBB" w14:textId="554B7F4F" w:rsidR="288612F8" w:rsidRPr="00DE779B" w:rsidRDefault="387E66D4" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...172 lines deleted...]
-      <w:bookmarkEnd w:id="80"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc159857401"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc201655532"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc201655844"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc201656215"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc202779053"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc232497258"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="53B635CB" w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps w:val="0"/>
+          <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>tudent Responsibilities and Expectations</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
     </w:p>
-    <w:p w14:paraId="7AA425BB" w14:textId="77777777" w:rsidR="0070077E" w:rsidRPr="0070077E" w:rsidRDefault="0070077E" w:rsidP="0070077E">
-[...1421 lines deleted...]
-    <w:p w14:paraId="02F7DC6D" w14:textId="14719A07" w:rsidR="00250C86" w:rsidRPr="00D270E2" w:rsidRDefault="00250C86" w:rsidP="218570A7">
+    <w:p w14:paraId="02F7DC6D" w14:textId="14719A07" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="218570A7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D270E2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="218570A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>During the rotation</w:t>
       </w:r>
-      <w:r w:rsidR="00DE79D8" w:rsidRPr="00D270E2">
+      <w:r w:rsidR="00DE79D8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D270E2">
+      <w:r w:rsidRPr="218570A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>he student is required to meet clinical and academic responsibilities and participate in all scheduled activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A86853D" w14:textId="77777777" w:rsidR="00250C86" w:rsidRPr="00D270E2" w:rsidRDefault="00250C86" w:rsidP="00DE779B">
+    <w:p w14:paraId="3A86853D" w14:textId="77777777" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00B00750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D270E2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The student</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D270E2">
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D270E2">
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">meet the following </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D270E2">
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>clinical responsibilities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D270E2">
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B25B70" w14:textId="77777777" w:rsidR="00250C86" w:rsidRPr="00D270E2" w:rsidRDefault="00250C86" w:rsidP="00DE779B">
+    <w:p w14:paraId="55B25B70" w14:textId="77777777" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00B00750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D270E2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Students are expected to function collaboratively on health care teams that include health professionals from other disciplines in the provision of quality, patient-centered care.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D03DBA" w14:textId="77777777" w:rsidR="00250C86" w:rsidRPr="00D270E2" w:rsidRDefault="00250C86" w:rsidP="00DE779B">
+    <w:p w14:paraId="35D03DBA" w14:textId="77777777" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00B00750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D270E2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The student </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D270E2">
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D270E2">
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the following </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D270E2">
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>academic responsibilities</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D270E2">
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DCC843" w14:textId="77777777" w:rsidR="00250C86" w:rsidRPr="00D270E2" w:rsidRDefault="00250C86" w:rsidP="00DE779B">
+    <w:p w14:paraId="10DCC843" w14:textId="48303A18" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00B00750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-          <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D270E2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1FE8A6F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...8 lines deleted...]
-    <w:p w14:paraId="00FB74F5" w14:textId="77777777" w:rsidR="00250C86" w:rsidRPr="00D270E2" w:rsidRDefault="00250C86" w:rsidP="00DE779B">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are expected to identify, access, </w:t>
+      </w:r>
+      <w:r w:rsidR="1880A120" w:rsidRPr="1FE8A6F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>interpret,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FE8A6F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00750" w:rsidRPr="1FE8A6F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1FE8A6F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature related to patients’ health problems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FB74F5" w14:textId="77777777" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00B00750">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="36"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D270E2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are expected to: assess their personal learning needs specific to this clinical rotation, engage in deliberate, independent learning activities to address their gaps in knowledge, skills, or attitudes; and solicit feedback and use it </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D270E2">
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on a daily basis</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00D270E2">
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to continuously improve their clinical practice</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D270E2">
+      <w:r w:rsidRPr="00890B4C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006DB2CA" w14:textId="01287757" w:rsidR="00401E2C" w:rsidRPr="00DE779B" w:rsidRDefault="00B01C63" w:rsidP="218570A7">
+    <w:p w14:paraId="7845331D" w14:textId="77777777" w:rsidR="001D32F4" w:rsidRDefault="001D32F4" w:rsidP="001D32F4">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="_Toc232497259"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc159857402"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc201655533"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc201655845"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc201656216"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc202779054"/>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Course Grades</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="11C6E30A" w14:textId="77777777" w:rsidR="001D32F4" w:rsidRDefault="001D32F4" w:rsidP="001D32F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="598"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">P/Pass – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>means that credit is granted, and that the student achieved a level of performance judged to be satisfactory by the department according to the student’s didactic and clinical performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1600A1B8" w14:textId="77777777" w:rsidR="001D32F4" w:rsidRDefault="001D32F4" w:rsidP="001D32F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="500"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3148D454" w14:textId="77777777" w:rsidR="001D32F4" w:rsidRDefault="001D32F4" w:rsidP="001D32F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="356"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">NGR/No Grade Reported </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>– means that a final grade (‘Pass’ or ‘No Grade’) cannot be determined due to one or more missing course requirements. The NGR grade will be changed to a final grade once all the completed course requirements have been submitted to and processed by MSUCOM (either to the department or Clerkship Team). An ‘NGR’ grade will NOT remain on a student’s transcript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5206751A" w14:textId="77777777" w:rsidR="001D32F4" w:rsidRDefault="001D32F4" w:rsidP="001D32F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="500"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC75770" w14:textId="77777777" w:rsidR="001D32F4" w:rsidRDefault="001D32F4" w:rsidP="001D32F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="500"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">N/No Grade – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">means that no credit is granted, and that the student did not achieve a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>level of performance judged to be satisfactory by the department according to the student’s didactic and clinical performance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7745A39F" w14:textId="1B8273AA" w:rsidR="001D32F4" w:rsidRPr="001D32F4" w:rsidRDefault="001D32F4" w:rsidP="001D32F4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>N Grade Policy:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="006DB2CA" w14:textId="193A93D2" w:rsidR="00401E2C" w:rsidRPr="00DE779B" w:rsidRDefault="10C9319B" w:rsidP="3C6A5F74">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="99" w:name="_Toc159857402"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="218570A7">
+      <w:bookmarkStart w:id="93" w:name="_Toc232497260"/>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="99"/>
-[...8 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+    </w:p>
+    <w:p w14:paraId="19B4A232" w14:textId="7DAE4741" w:rsidR="00C11B04" w:rsidRPr="007D3B14" w:rsidRDefault="605BE5D2" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following are standard MSUCOM policies across all Clerkship rotations. Students are responsible for reading and adhering to all current policies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9CF108" w14:textId="5DEC0D14" w:rsidR="00C11B04" w:rsidRPr="007D3B14" w:rsidRDefault="00C11B04" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37EF614C" w14:textId="7FAC1233" w:rsidR="00C11B04" w:rsidRPr="007D3B14" w:rsidRDefault="605BE5D2" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For a complete list of Clerkship policies/procedures please visit the Clerkship Student Portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="5D367D88">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="3061223D" w:rsidR="00C11B04" w:rsidRPr="007D3B14" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D3B14">
-[...2 lines deleted...]
-          <w:spacing w:val="-2"/>
+    </w:p>
+    <w:p w14:paraId="00874260" w14:textId="1BA5E854" w:rsidR="004A31FF" w:rsidRPr="007D3B14" w:rsidRDefault="53B635CB" w:rsidP="003B3BDF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="_Toc201655534"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc201655846"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc201656217"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc202779055"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc232497261"/>
+      <w:r>
+        <w:t>Clerkship Attendance Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+    </w:p>
+    <w:p w14:paraId="6649ECB9" w14:textId="0BC7C18B" w:rsidR="298F2D09" w:rsidRPr="00A533AC" w:rsidRDefault="298F2D09" w:rsidP="00A533AC">
+      <w:pPr>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A533AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00A533AC" w:rsidRPr="00A533AC">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="298F973F" w14:textId="5C058227" w:rsidR="5A369771" w:rsidRDefault="6F8029B2" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="99" w:name="_Toc232497262"/>
+      <w:r>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="99"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02C3B140" w14:textId="77777777" w:rsidR="00C275B2" w:rsidRPr="00EA7A22" w:rsidRDefault="5A369771" w:rsidP="00C275B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00C275B2" w:rsidRPr="00C275B2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3E7CCB2B" w14:textId="77777777" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1" w:rsidP="00C275B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="548B09C9" w14:textId="77777777" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1" w:rsidP="008D1FC1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="_Toc232497263"/>
+      <w:r>
+        <w:t>Policy for Medical Student Supervision</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="100"/>
+    </w:p>
+    <w:p w14:paraId="750343B3" w14:textId="77777777" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1" w:rsidP="008D1FC1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning environments. The Medical Student Supervision Policy outlines all supervision agreements and expectations. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="5D367D88">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3161E088" w14:textId="77777777" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="305559ED" w14:textId="77777777" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1" w:rsidP="008D1FC1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="_Toc232497264"/>
+      <w:r>
+        <w:t>MSUCOM Student Handbook</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="101"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5567962A" w14:textId="77777777" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1" w:rsidP="008D1FC1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Student Handbook is published electronically by MSUCOM for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, agreements, or guidelines. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="3C6A5F74">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09714530" w14:textId="77777777" w:rsidR="008D1FC1" w:rsidRDefault="008D1FC1" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1666DE4F" w14:textId="159C47B8" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A12B6A4" w14:textId="77777777" w:rsidR="5A369771" w:rsidRDefault="6F8029B2" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="_Toc232497265"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Common Ground Framework for Professional Conduct</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="102"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2207D0" w14:textId="1C6B9AE2" w:rsidR="5A369771" w:rsidRDefault="5A369771" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body, and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C06554" w14:textId="41E903C2" w:rsidR="5A369771" w:rsidRDefault="5A369771" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="5D367D88">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2E9EEF0E" w14:textId="6BCA0FF5" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D5DEF29" w14:textId="77777777" w:rsidR="5A369771" w:rsidRDefault="6F8029B2" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="_Toc232497266"/>
+      <w:r>
+        <w:t>Medical Student Rights and Responsibilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="103"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9B5A50" w14:textId="77777777" w:rsidR="009C5A9C" w:rsidRDefault="5A369771" w:rsidP="009C5A9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including the College of Osteopathic Medicine, the College of Human Medicine, and the College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students.” These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="009C5A9C" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5BDA89FC" w14:textId="4EE49BB5" w:rsidR="5A369771" w:rsidRDefault="5A369771" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D067155" w14:textId="77777777" w:rsidR="5A369771" w:rsidRDefault="6F8029B2" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:caps/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="_Toc232497267"/>
+      <w:r>
+        <w:t>MSU Email</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="104"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F33A2C4" w14:textId="4141202D" w:rsidR="5A369771" w:rsidRDefault="6F8029B2" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received. Students are responsible for responding to email in a timely manner or as otherwise outlined in course communication. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30AFBCEE" w14:textId="791664C0" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EAB1260" w14:textId="073C2F64" w:rsidR="5A369771" w:rsidRDefault="6F8029B2" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Forwarding MSU email to another email account or failure to check email are not valid excuses for missing a deadline or other requirements of the DO program. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2C9340" w14:textId="0AFCBD9C" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C515C13" w14:textId="1C9D42C0" w:rsidR="5A369771" w:rsidRDefault="6F8029B2" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Please Note: Student D2L email addresses must be forwarded to your MSU email account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2473C2" w14:textId="2F320578" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AC3F2A9" w14:textId="2BA92193" w:rsidR="5A369771" w:rsidRDefault="6F8029B2" w:rsidP="3C6A5F74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="3C6A5F74">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="3C6A5F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408E90F9" w14:textId="07EBEA7B" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A98F71D" w14:textId="2A689242" w:rsidR="5A369771" w:rsidRDefault="5A369771" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...373 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D367D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...147 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="none"/>
-[...7 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Artificial Intelligence (AI) Usage Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEDEA74" w14:textId="4D83D280" w:rsidR="5A369771" w:rsidRDefault="5A369771" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training. It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy. As AI tools are a rapidly evolving technology, this policy will be reviewed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change. Students are responsible for being informed of any changes. The most up-to-date policy can be found here: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094750D6" w14:textId="3A060889" w:rsidR="5A369771" w:rsidRDefault="5A369771" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="5D367D88">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="23D32D48" w14:textId="77777777" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5150E6DE" w14:textId="3CE1636B" w:rsidR="5A369771" w:rsidRDefault="5A369771" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="none"/>
-[...53 lines deleted...]
-        <w:jc w:val="left"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D367D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D270E2">
+        <w:t>Duty Hours and Fatigue Mitigation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5C3082" w14:textId="6CB4FC47" w:rsidR="5A369771" w:rsidRDefault="5A369771" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...8 lines deleted...]
-      <w:r w:rsidR="00D30EE9" w:rsidRPr="00D270E2">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D367D88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...23 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of residents. Additionally, institutions are expected to promote a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-[...6 lines deleted...]
-            <w:u w:val="single"/>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="5D367D88">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="747D9C1A" w14:textId="34E6B9E3" w:rsidR="001F3CD1" w:rsidRPr="00D270E2" w:rsidRDefault="001F3CD1" w:rsidP="00232C45">
+    <w:p w14:paraId="28E8A4F0" w14:textId="34E6B9E3" w:rsidR="5A369771" w:rsidRDefault="6F8029B2" w:rsidP="5D367D88">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:caps/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="145" w:name="_Toc157767029"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="00D270E2">
+      <w:bookmarkStart w:id="105" w:name="_Toc232497268"/>
+      <w:r>
+        <w:t>Student Exposure Procedure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="105"/>
+    </w:p>
+    <w:p w14:paraId="086379A2" w14:textId="77777777" w:rsidR="00995A01" w:rsidRPr="00A871DA" w:rsidRDefault="00995A01" w:rsidP="00995A01">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="_Toc232497269"/>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3DFA57" w14:textId="77777777" w:rsidR="00995A01" w:rsidRPr="00995A01" w:rsidRDefault="00995A01" w:rsidP="00995A01">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00995A01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001F3CD1" w:rsidRPr="00D270E2">
-[...33 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="43B9C82D" w14:textId="77777777" w:rsidR="00995A01" w:rsidRPr="00995A01" w:rsidRDefault="00995A01" w:rsidP="00995A01">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00995A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="00D270E2">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00995A01">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:color w:val="auto"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D270E2">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00995A01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F71C5BB" w14:textId="7A964AA8" w:rsidR="001F3CD1" w:rsidRPr="00D270E2" w:rsidRDefault="00D30EE9" w:rsidP="003B3BDF">
+    <w:p w14:paraId="4DCA5531" w14:textId="407C6E72" w:rsidR="5A369771" w:rsidRDefault="6F8029B2" w:rsidP="5D367D88">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:caps/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="152" w:name="_Toc201655543"/>
-[...858 lines deleted...]
-      </w:r>
       <w:r>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00890B4C" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
+        <w:t>Student Accommodations (previously called VISA)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="106"/>
+    </w:p>
+    <w:p w14:paraId="01F3A614" w14:textId="3B09F892" w:rsidR="5A369771" w:rsidRDefault="5A369771" w:rsidP="5D367D88">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
-        <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00890B4C" w:rsidSect="00A63214">
-[...2 lines deleted...]
-          <w:pgSz w:w="12240" w:h="15840"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be made by contacting the Resource Center for Persons with Disabilities (RCPD) at 517-884-RCPD, or on the web at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidRPr="5D367D88">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>www.rcpd.msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation(s) is determined, the student may be issued an Accommodation Letter. Students must present their letter to the Clerkship Team (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35">
+        <w:r w:rsidRPr="5D367D88">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
+          </w:rPr>
+          <w:t>COM.Clerkship@msu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) at the start of the semester in which they intend to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be honored whenever possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FC4610" w14:textId="3881E06D" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="288"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EBD528D" w14:textId="502D09E7" w:rsidR="5A369771" w:rsidRDefault="5A369771" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D367D88">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>If modifications, updates, or extensions to an existing letter are made after the semester begins, it is the responsibility of the student to submit the newest version to the Clerkship Team if he/she intends to utilize the accommodation going forward.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759D676F" w14:textId="4FEF1741" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="5D367D88" w:rsidSect="00036DCA">
+          <w:headerReference w:type="default" r:id="rId36"/>
+          <w:footerReference w:type="default" r:id="rId37"/>
+          <w:headerReference w:type="first" r:id="rId38"/>
+          <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
+          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0779666C" w14:textId="79B884FA" w:rsidR="007D13F7" w:rsidRPr="00D30EE9" w:rsidRDefault="007D13F7" w:rsidP="218570A7">
+    <w:p w14:paraId="304667CF" w14:textId="79B884FA" w:rsidR="00696DC9" w:rsidRPr="00D30EE9" w:rsidRDefault="67D909EC" w:rsidP="3C6A5F74">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="990"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="157" w:name="_Toc76108467"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="218570A7">
+      <w:bookmarkStart w:id="107" w:name="_Toc232497270"/>
+      <w:r w:rsidRPr="3C6A5F74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps w:val="0"/>
           <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>S</w:t>
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="165"/>
+        <w:t>Summary of Grading Requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="107"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14862" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2314"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3777"/>
+        <w:gridCol w:w="2236"/>
+        <w:gridCol w:w="2758"/>
+        <w:gridCol w:w="3101"/>
+        <w:gridCol w:w="2418"/>
+        <w:gridCol w:w="3522"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00250C86" w:rsidRPr="00890B4C" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00CA37E3">
+      <w:tr w:rsidR="5D367D88" w14:paraId="7820D107" w14:textId="77777777" w:rsidTr="00666291">
         <w:trPr>
           <w:trHeight w:val="702"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2314" w:type="dxa"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="575AE878" w14:textId="77777777" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00B8627C">
+          <w:p w14:paraId="37982D4E" w14:textId="77777777" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00890B4C">
+            <w:r w:rsidRPr="5D367D88">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcW w:w="2758" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55951604" w14:textId="77777777" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00B8627C">
+          <w:p w14:paraId="531BF762" w14:textId="77777777" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00890B4C">
+            <w:r w:rsidRPr="5D367D88">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Submission Method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3289" w:type="dxa"/>
+            <w:tcW w:w="3101" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A39A8DA" w14:textId="77777777" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00B8627C">
+          <w:p w14:paraId="6BD04623" w14:textId="77777777" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00890B4C">
+            <w:r w:rsidRPr="5D367D88">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2558" w:type="dxa"/>
+            <w:tcW w:w="2418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="310F82B2" w14:textId="33249947" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00B8627C">
+          <w:p w14:paraId="2B5A8652" w14:textId="33249947" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00890B4C">
+            <w:r w:rsidRPr="5D367D88">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Grade Reported</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="3522" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B15B5CA" w14:textId="77777777" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="00B8627C">
+          <w:p w14:paraId="6A56AE24" w14:textId="77777777" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00890B4C">
+            <w:r w:rsidRPr="5D367D88">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00250C86" w:rsidRPr="00890B4C" w14:paraId="288078F4" w14:textId="77777777" w:rsidTr="00306AE9">
+      <w:tr w:rsidR="5D367D88" w14:paraId="2B8951A5" w14:textId="77777777" w:rsidTr="00666291">
         <w:trPr>
           <w:trHeight w:val="1267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2314" w:type="dxa"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49B679BA" w14:textId="200AB11B" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="002D3C1C">
+          <w:p w14:paraId="41BB0B41" w14:textId="200AB11B" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00890B4C">
+            <w:r w:rsidRPr="5D367D88">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Summative reflection essay</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcW w:w="2758" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7868AEEE" w14:textId="72E70D90" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="002D3C1C" w:rsidP="002D3C1C">
+          <w:p w14:paraId="592F2584" w14:textId="72E70D90" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="5D367D88">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>D2L Course Drop Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3289" w:type="dxa"/>
+            <w:tcW w:w="3101" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C1EBCF1" w14:textId="651B413F" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="002D3C1C">
+          <w:p w14:paraId="710690CF" w14:textId="651B413F" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00890B4C">
+            <w:r w:rsidRPr="5D367D88">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Completed 100% and emailed by 11:59 pm </w:t>
-[...20 lines deleted...]
-              <w:t>rotation</w:t>
+              <w:t>Completed 100% and emailed by 11:59 pm within 7 days from the last day of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2558" w:type="dxa"/>
+            <w:tcW w:w="2418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02433EE6" w14:textId="2BD9A770" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00D60FDC" w:rsidP="002D3C1C">
+          <w:p w14:paraId="657D5425" w14:textId="4C1C1AC0" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1125DAF6">
+            <w:r w:rsidRPr="5D367D88">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Will stand as the conditional grade until all requirements of this rotation are met</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3522" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="728D4366" w14:textId="6D3B0DC4" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5D367D88">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Failure to complete and upload within two weeks after the rotation ends</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5D367D88" w14:paraId="44F17358" w14:textId="77777777" w:rsidTr="00666291">
+        <w:trPr>
+          <w:trHeight w:val="1267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2236" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="104C2B66" w14:textId="2500498C" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5D367D88">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Attending Evaluation of Clerkship Student</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2758" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F263B7" w14:textId="656162E3" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5D367D88">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF9304C" w14:textId="77777777" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="00B00750">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="331" w:right="-102" w:hanging="270"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5D367D88">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Student may receive “Below Expectations” in up to one (1) subcategory.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5109A3AE" w14:textId="5D22A152" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="00B00750">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="331" w:right="-102" w:hanging="270"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5D367D88">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56BAA730" w14:textId="7DD0FA4E" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="36" w:right="-102"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5D367D88">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3777" w:type="dxa"/>
+            <w:tcW w:w="3522" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="616F71AD" w14:textId="77777777" w:rsidR="00C03753" w:rsidRPr="004A0178" w:rsidRDefault="00C03753" w:rsidP="00C03753">
+          <w:p w14:paraId="0C31B4E7" w14:textId="77777777" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="00B00750">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="5D367D88">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
+              <w:t>Receives two (2) or more “Below Expectations" within the subcategory sections.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68D0ACC2" w14:textId="361BBEB2" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="002D3C1C">
+          <w:p w14:paraId="12C4F0FE" w14:textId="77777777" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="00B00750">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5D367D88">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Receives comments that indicate below expectations of performance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="157FE462" w14:textId="6DCE42BA" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="00B00750">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5D367D88">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>See Unsatisfactory Clinical Performance above</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="5D367D88" w14:paraId="15CD9BD9" w14:textId="77777777" w:rsidTr="00666291">
+        <w:trPr>
+          <w:trHeight w:val="1267"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2236" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46757835" w14:textId="171239A2" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5D367D88">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Student Evaluation of Clerkship Rotation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2758" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F630835" w14:textId="3D5089A6" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5D367D88">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3101" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBDA636" w14:textId="5FD7F63A" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5D367D88">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Completed 100% by 11:59 pm the last day of the rotation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7CABF2" w14:textId="70B125FC" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="5D367D88">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3522" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AEA213C" w14:textId="5FE122E1" w:rsidR="5D367D88" w:rsidRDefault="5D367D88" w:rsidP="5D367D88">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5D367D88">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Failure to complete and submit within 14 days from the end of the rotation</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00250C86" w:rsidRPr="00890B4C" w14:paraId="7CF6353E" w14:textId="77777777" w:rsidTr="002D3C1C">
+      <w:tr w:rsidR="008A5BFA" w14:paraId="2A450CE4" w14:textId="77777777" w:rsidTr="00106E4D">
         <w:trPr>
-          <w:trHeight w:val="890"/>
+          <w:trHeight w:val="1267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2314" w:type="dxa"/>
+            <w:tcW w:w="2236" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63ACF763" w14:textId="4FD3BF15" w:rsidR="00250C86" w:rsidRPr="00890B4C" w:rsidRDefault="00250C86" w:rsidP="002D3C1C">
+          <w:p w14:paraId="407901F8" w14:textId="2C5440BC" w:rsidR="008A5BFA" w:rsidRPr="5D367D88" w:rsidRDefault="008A5BFA" w:rsidP="008A5BFA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...137 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mid Rotation Feedback Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2924" w:type="dxa"/>
+            <w:tcW w:w="2758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56A19B05" w14:textId="2BCA3A36" w:rsidR="00BD0822" w:rsidRPr="00890B4C" w:rsidRDefault="00BD0822" w:rsidP="00BD0822">
+          <w:p w14:paraId="7D4D5D55" w14:textId="37444370" w:rsidR="008A5BFA" w:rsidRPr="5D367D88" w:rsidRDefault="008A5BFA" w:rsidP="008A5BFA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>via D2L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3289" w:type="dxa"/>
+            <w:tcW w:w="3101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D95E529" w14:textId="77777777" w:rsidR="00BD0822" w:rsidRDefault="00BD0822" w:rsidP="00BD0822">
+          <w:p w14:paraId="4BEE6481" w14:textId="77777777" w:rsidR="008A5BFA" w:rsidRDefault="008A5BFA" w:rsidP="008A5BFA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A855CB0" w14:textId="77777777" w:rsidR="00BD0822" w:rsidRDefault="00BD0822" w:rsidP="00BD0822">
+          <w:p w14:paraId="1C0288B5" w14:textId="1392997C" w:rsidR="008A5BFA" w:rsidRPr="008A5BFA" w:rsidRDefault="008A5BFA" w:rsidP="008A5BFA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="29"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00200481">
+            <w:r w:rsidRPr="008A5BFA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Must be 100% </w:t>
+              <w:t>Must be 100% and needing no revisions by 11:59 pm on the 3</w:t>
             </w:r>
-            <w:r>
-[...49 lines deleted...]
-            <w:r w:rsidRPr="009C3C16">
+            <w:r w:rsidRPr="008A5BFA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
-            <w:r w:rsidRPr="009C3C16">
+            <w:r w:rsidRPr="008A5BFA">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10C4EBA8" w14:textId="1AF3E1D4" w:rsidR="00BD0822" w:rsidRPr="00DB0F59" w:rsidRDefault="00BD0822" w:rsidP="00DB0F59">
-[...35 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2558" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D914187" w14:textId="2D506AAD" w:rsidR="00BD0822" w:rsidRPr="00890B4C" w:rsidRDefault="00BD0822" w:rsidP="00BD0822">
+          <w:p w14:paraId="7A16DDBF" w14:textId="77777777" w:rsidR="008A5BFA" w:rsidRPr="1125DAF6" w:rsidRDefault="008A5BFA" w:rsidP="008A5BFA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="36" w:right="-102"/>
+              <w:ind w:left="0" w:right="-102"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002574E0">
+            <w:r w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...30 lines deleted...]
-          <w:p w14:paraId="788BCC67" w14:textId="77777777" w:rsidR="00BD0822" w:rsidRPr="00890B4C" w:rsidRDefault="00BD0822" w:rsidP="00BD0822">
+          <w:p w14:paraId="284340ED" w14:textId="77777777" w:rsidR="008A5BFA" w:rsidRPr="5D367D88" w:rsidRDefault="008A5BFA" w:rsidP="008A5BFA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2314" w:type="dxa"/>
+            <w:tcW w:w="3522" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54F1C8CB" w14:textId="2500498C" w:rsidR="001F3CD1" w:rsidRPr="00890B4C" w:rsidRDefault="001F3CD1" w:rsidP="002D3C1C">
-[...373 lines deleted...]
-          <w:p w14:paraId="016B56E5" w14:textId="5DB98C9C" w:rsidR="001F3CD1" w:rsidRPr="00890B4C" w:rsidRDefault="001F3CD1" w:rsidP="002D3C1C">
+          <w:p w14:paraId="371E8E47" w14:textId="5A45CEF6" w:rsidR="008A5BFA" w:rsidRPr="5D367D88" w:rsidRDefault="008A5BFA" w:rsidP="008A5BFA">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="2D104CAB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Failure to complete and submit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000512F6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>within 14 days</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2D104CAB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from the end of the rotation</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRPr="00890B4C" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="0AC6B07E" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRDefault="001C4F82" w:rsidP="00E631B5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7924123F" w14:textId="77777777" w:rsidR="0055216B" w:rsidRDefault="0055216B" w:rsidP="00E631B5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70749750" w14:textId="77777777" w:rsidR="0055216B" w:rsidRDefault="0055216B" w:rsidP="00E631B5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C6EAC1D" w14:textId="77777777" w:rsidR="0055216B" w:rsidRDefault="0055216B" w:rsidP="00E631B5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6651B0F4" w14:textId="77777777" w:rsidR="0055216B" w:rsidRDefault="0055216B" w:rsidP="00E631B5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C039741" w14:textId="77777777" w:rsidR="0055216B" w:rsidRDefault="0055216B" w:rsidP="00E631B5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7144AB" w14:textId="77777777" w:rsidR="0055216B" w:rsidRDefault="0055216B" w:rsidP="00E631B5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A6F7D1E" w14:textId="77777777" w:rsidR="0055216B" w:rsidRDefault="0055216B" w:rsidP="00E631B5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A38204D" w14:textId="77777777" w:rsidR="0055216B" w:rsidRDefault="0055216B" w:rsidP="00E631B5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15854A18" w14:textId="77777777" w:rsidR="0055216B" w:rsidRDefault="0055216B" w:rsidP="00E631B5">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628B52C8" w14:textId="77777777" w:rsidR="0055216B" w:rsidRDefault="0055216B" w:rsidP="0055216B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId34"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0055216B" w:rsidSect="0053294A">
+          <w:headerReference w:type="first" r:id="rId39"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57E6D115" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="6EADEE26" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CC42626" wp14:editId="1427B260">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5292791A" wp14:editId="583CCD3C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="5" name="image1.jpeg" descr="A close up of a logo&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:docPr id="5" name="image1.jpeg">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="5" name="image1.jpeg" descr="A close up of a logo&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="5" name="image1.jpeg">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35" cstate="print">
+                    <a:blip r:embed="rId40" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CEFF5E9" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="21961161" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CB9B8F9" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="15258D88" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BF9ED50" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="5CB36555" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E12137D" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="6943604B" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MID-ROTATION FEEDBACK FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4682A54F" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="58D20518" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Rotation:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0CAE21" w14:textId="4E476BF8" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="0C1A607C" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Student Name:</w:t>
+        <w:t>Student Name: ____________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E635D">
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>____________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E635D">
+        <w:tab/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:tab/>
-[...21 lines deleted...]
-    <w:p w14:paraId="0A80E715" w14:textId="70388177" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+        <w:t>Evaluator Name: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF424B3" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Evaluator Signature:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Evaluator Signature: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E635D">
+        <w:t>________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E635D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...20 lines deleted...]
-    <w:p w14:paraId="0E2DC1DC" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+        <w:t>Date of review with Student: _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3330D4F3" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C72D55D" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="736633BC" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>This assessment is based on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C700C5B" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="32DB9BC0" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="578A3C17" wp14:editId="6D30241B">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F9A5B21" wp14:editId="4FA6BCC8">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="2120782259" name="Rectangle 2120782259"/>
+                <wp:docPr id="166689228" name="Rectangle 166689228">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="768EA4F3" id="Rectangle 2120782259" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+              <v:rect w14:anchorId="3DE8AB62" id="Rectangle 166689228" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6196C20B" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="2DF2D052" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AE61345" wp14:editId="177E3AD3">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AA51C8C" wp14:editId="3B45032C">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="2" name="Rectangle 2"/>
+                <wp:docPr id="2" name="Rectangle 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6311D692" id="Rectangle 2" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+              <v:rect w14:anchorId="6F12352E" id="Rectangle 2" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Feedback received from other faculty and/or resident supervisors</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F9F08AB" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+        <w:t>Feedback received from other faculty and/or resident supervisors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572E9CC6" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="431C7ECF" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="3241409B" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="37399A40" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B77270">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B77270">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C584AA3" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60A374C3" wp14:editId="79C33AF2">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6197806E" wp14:editId="0C26E6D0">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="3" name="Rectangle 3"/>
+                <wp:docPr id="3" name="Rectangle 3">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="78C41E2D" id="Rectangle 3" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+              <v:rect w14:anchorId="1D2DA4DC" id="Rectangle 3" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51B95B83" wp14:editId="4EF88555">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B716DCA" wp14:editId="598DA903">
                 <wp:extent cx="152400" cy="120650"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="12700"/>
-                <wp:docPr id="4" name="Rectangle 4"/>
+                <wp:docPr id="4" name="Rectangle 4">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="152400" cy="120650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7C71C869" id="Rectangle 4" o:spid="_x0000_s1026" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
+              <v:rect w14:anchorId="141AB9BB" id="Rectangle 4" o:spid="_x0000_s1026" alt="&quot;&quot;" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;" filled="f" strokecolor="#2f528f" strokeweight="1pt">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DF54EE" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="3233F7E7" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">    If NO, please summarize areas needing improvement below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="895" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6570"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F282B" w:rsidRPr="004E635D" w14:paraId="4391ECBA" w14:textId="77777777" w:rsidTr="0017508D">
+      <w:tr w:rsidR="0055216B" w:rsidRPr="00B77270" w14:paraId="1C4173DC" w14:textId="77777777" w:rsidTr="001A7E2E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC9F379" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
-            <w:r w:rsidRPr="004E635D">
+          <w:p w14:paraId="0EBA2499" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
+            <w:r w:rsidRPr="00B77270">
               <w:tab/>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="178E279A" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D"/>
+          <w:p w14:paraId="161AC698" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="503374BC" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="16069312" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61122FFB" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="1544CC58" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall comments on student performance </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C7884D" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="0B60054B" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8640" w:type="dxa"/>
         <w:tblInd w:w="715" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F282B" w:rsidRPr="004E635D" w14:paraId="1D7DD0AB" w14:textId="77777777" w:rsidTr="0017508D">
+      <w:tr w:rsidR="0055216B" w:rsidRPr="00B77270" w14:paraId="2598AB10" w14:textId="77777777" w:rsidTr="001A7E2E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC4BCD4" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="7DB7BFFF" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Strengths:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C8CD619" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="0D4D8ADB" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="51FE690E" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="72D4B8B7" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28110E1C" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="65BF376B" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="315721B6" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="73BDF649" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76B51F47" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="599E365E" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Areas of Improvement:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EBAFCEB" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="6CE74267" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6685CA8A" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="7EEB4F18" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please check only areas of student </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIFFICULTY</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E635D">
+      <w:r w:rsidRPr="00B77270">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="265"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="4495"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F282B" w:rsidRPr="004E635D" w14:paraId="10E52644" w14:textId="77777777" w:rsidTr="0017508D">
+      <w:tr w:rsidR="0055216B" w:rsidRPr="00B77270" w14:paraId="547423E5" w14:textId="77777777" w:rsidTr="001A7E2E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35B8040C" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="2446384B" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F801A1F" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="34EA505E" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>On time for all activities of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20770855" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="1C19E5B1" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11875C1B" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="288D6BFA" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Present/Prepared for all activities of rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F282B" w:rsidRPr="004E635D" w14:paraId="4F2920DB" w14:textId="77777777" w:rsidTr="0017508D">
+      <w:tr w:rsidR="0055216B" w:rsidRPr="00B77270" w14:paraId="4713284D" w14:textId="77777777" w:rsidTr="001A7E2E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41F9C9DB" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="0691EC60" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26C1B785" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="2725CCBC" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Respectful/courteous to patients, staff, peers, attending’s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70AA1E70" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="702C0210" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="495EA693" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="635821BD" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B77270">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F282B" w:rsidRPr="004E635D" w14:paraId="60E67541" w14:textId="77777777" w:rsidTr="0017508D">
+      <w:tr w:rsidR="0055216B" w:rsidRPr="00B77270" w14:paraId="6B2F3200" w14:textId="77777777" w:rsidTr="001A7E2E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77DE4806" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="44FDE73E" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="257DFF8C" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="5B9D041F" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A great team player (helpful, reliable, proactive)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC170F4" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="31B407DB" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31172B57" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="629E3A4B" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting feedback and making necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F282B" w:rsidRPr="004E635D" w14:paraId="2FBC7103" w14:textId="77777777" w:rsidTr="0017508D">
+      <w:tr w:rsidR="0055216B" w:rsidRPr="00B77270" w14:paraId="67FA9070" w14:textId="77777777" w:rsidTr="001A7E2E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="042D37DA" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="0C9E1347" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55C455A0" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="27564637" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Engaged in learning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6815B423" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="33D06108" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23AC9AD4" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="5C273A75" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Honest and trustworthy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F282B" w:rsidRPr="004E635D" w14:paraId="6763D083" w14:textId="77777777" w:rsidTr="0017508D">
+      <w:tr w:rsidR="0055216B" w:rsidRPr="00B77270" w14:paraId="07492C43" w14:textId="77777777" w:rsidTr="001A7E2E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B484A31" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="12841526" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F532C4A" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="702BFAF7" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A good patient advocate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44D701B4" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="6247BD5B" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="076922AC" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="0017508D">
+          <w:p w14:paraId="75382DFD" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="001A7E2E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E635D">
+            <w:r w:rsidRPr="00B77270">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B431BFC" w14:textId="77777777" w:rsidR="000F282B" w:rsidRPr="004E635D" w:rsidRDefault="000F282B" w:rsidP="000F282B">
+    <w:p w14:paraId="1D33C8CE" w14:textId="77777777" w:rsidR="0055216B" w:rsidRPr="00B77270" w:rsidRDefault="0055216B" w:rsidP="0055216B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C8656BF" w14:textId="77777777" w:rsidR="00885461" w:rsidRDefault="00885461" w:rsidP="007F71A7">
-[...6 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId36"/>
+    <w:p w14:paraId="5F62DC65" w14:textId="77777777" w:rsidR="0055216B" w:rsidRDefault="0055216B" w:rsidP="0055216B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0055216B" w:rsidSect="0055216B">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="690C86B1" w14:textId="77777777" w:rsidR="00A507CE" w:rsidRDefault="00A507CE" w:rsidP="00E756E0">
+    <w:p w14:paraId="24EA06D0" w14:textId="77777777" w:rsidR="00366939" w:rsidRDefault="00366939" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="095413DA" w14:textId="77777777" w:rsidR="00A507CE" w:rsidRDefault="00A507CE" w:rsidP="00E756E0">
+    <w:p w14:paraId="3E1ED270" w14:textId="77777777" w:rsidR="00366939" w:rsidRDefault="00366939" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="47077B85" w14:textId="77777777" w:rsidR="00A507CE" w:rsidRDefault="00A507CE">
+    <w:p w14:paraId="0DC6A465" w14:textId="77777777" w:rsidR="00366939" w:rsidRDefault="00366939">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Courier New">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F21A7DC" w14:textId="6068762B" w:rsidR="001F1EDE" w:rsidRDefault="001F1EDE">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-536125142"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="38421A5A" w14:textId="421717D7" w:rsidR="004A166C" w:rsidRDefault="00036DCA" w:rsidP="00036DCA">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="left"/>
+        </w:pPr>
+        <w:r>
+          <w:t>Date of Review and Approval:</w:t>
+        </w:r>
+        <w:r w:rsidR="005623DE">
+          <w:t xml:space="preserve"> 7/9/26</w:t>
+        </w:r>
+        <w:r>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004A166C">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004A166C">
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004A166C">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="004A166C">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="004A166C">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5AF9B115" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...4 lines deleted...]
-    </w:r>
   </w:p>
-</w:ftr>
-[...37 lines deleted...]
-  <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E915739" w14:textId="77777777" w:rsidR="00A507CE" w:rsidRDefault="00A507CE" w:rsidP="00E756E0">
+    <w:p w14:paraId="161CCCC3" w14:textId="77777777" w:rsidR="00366939" w:rsidRDefault="00366939" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40B0A23A" w14:textId="77777777" w:rsidR="00A507CE" w:rsidRDefault="00A507CE" w:rsidP="00E756E0">
+    <w:p w14:paraId="05F598B4" w14:textId="77777777" w:rsidR="00366939" w:rsidRDefault="00366939" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="355D8998" w14:textId="77777777" w:rsidR="00A507CE" w:rsidRDefault="00A507CE">
+    <w:p w14:paraId="451A5414" w14:textId="77777777" w:rsidR="00366939" w:rsidRDefault="00366939">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DE95459" w14:textId="640456E7" w:rsidR="00A63214" w:rsidRDefault="00036DCA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:t>OST 685 International Rotation</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
     </w:tblGrid>
-    <w:tr w:rsidR="007D13F7" w14:paraId="7A2DCD4E" w14:textId="77777777" w:rsidTr="31330843">
+    <w:tr w:rsidR="004A166C" w14:paraId="16F56A46" w14:textId="77777777" w:rsidTr="00036DCA">
+      <w:trPr>
+        <w:trHeight w:val="90"/>
+      </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="7E452476" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
+        <w:p w14:paraId="241FADAA" w14:textId="5795E1CE" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
-          <w:r>
-[...1 lines deleted...]
-          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="3D94B462" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
+        <w:p w14:paraId="6E561ECF" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0CD8F4A3" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
+        <w:p w14:paraId="78E8D30C" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="4A2A1D1A" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="31330843">
+  <w:p w14:paraId="5FFABD18" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
       <w:gridCol w:w="4440"/>
     </w:tblGrid>
     <w:tr w:rsidR="004A166C" w14:paraId="571D9B13" w14:textId="77777777" w:rsidTr="31330843">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2E07CDA0" w14:textId="68EC2EEB" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
             <w:jc w:val="left"/>
           </w:pPr>
           <w:r>
             <w:t>Course and number</w:t>
@@ -12641,301 +9959,74 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4440" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="61E62FF6" w14:textId="61CF7475" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="718095A2" w14:textId="78E22590" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="31330843">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/intelligence.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-</int:Intelligence>
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:textHash int2:hashCode="9PQ6kIMcTHOOQq" int2:id="Bme9pCeO">
+      <int2:state int2:value="Rejected" int2:type="spell"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="CCdDB6R3IQFXhW" int2:id="P1fGVmSx">
+      <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="eMmI7azLzcQQPK" int2:id="QRJgx7bR">
+      <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
+    </int2:textHash>
+    <int2:textHash int2:hashCode="B4kqG4CP0lq864" int2:id="tecYnw9Q">
+      <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014267D2"/>
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="085C5DE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF3C0146"/>
     <w:lvl w:ilvl="0" w:tplc="500E8CC0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2BE699AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -13006,648 +10097,1275 @@
     <w:lvl w:ilvl="7" w:tplc="E03CE55C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AFAA89D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10C927F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62A279B8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="186B6D1A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B2A29EF0"/>
+    <w:lvl w:ilvl="0" w:tplc="62B4F820">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BC125CE"/>
+    <w:nsid w:val="1F703483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FD764D28"/>
+    <w:tmpl w:val="36945150"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="206870A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="193A1958"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1123" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1483" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2203" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2923" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4363" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5083" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5803" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6523" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E3F2AC3"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BB14D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1F1A7A6E"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="076CF750">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="540470EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="75D2539A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="97CC1680">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="85B4BEA6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8B12CF8E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1E201C74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DBF84290">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D8B66BEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3214565D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="011A7D90"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC96273"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38FC59AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2EF85E5C"/>
+    <w:tmpl w:val="E9061412"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1620" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2340" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3060" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3780" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4500" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5220" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49075A2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE627A28"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="103200D9"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="573E1C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="58A89C3A"/>
-[...88 lines deleted...]
-    <w:tmpl w:val="62A279B8"/>
+    <w:tmpl w:val="DE608AFE"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13572AE6"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E6A53D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8E0A96A8"/>
+    <w:tmpl w:val="33F45FEA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66134022"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50F07D1A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66342A0C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82AC986A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
@@ -13659,5998 +11377,1787 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17913D5F"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75B90D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4BEE6350"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="53AA1A4C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...4120 lines deleted...]
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="1" w16cid:durableId="338235848">
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="374738127">
-    <w:abstractNumId w:val="20"/>
-[...94 lines deleted...]
-  <w:num w:numId="34" w16cid:durableId="1994680731">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="864441109">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="3" w16cid:durableId="969631907">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="864441109">
+    <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1184827079">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="5" w16cid:durableId="1184827079">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="7948172">
+  <w:num w:numId="6" w16cid:durableId="183983328">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1753820076">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1520922444">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="813110143">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="895898447">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1374842768">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="300041187">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="207225731">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="885069547">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="183983328">
-[...35 lines deleted...]
-  <w:numIdMacAtCleanup w:val="26"/>
+  <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003EC8"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="000076C8"/>
-    <w:rsid w:val="000111FB"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="000167B9"/>
-    <w:rsid w:val="0001761E"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
+    <w:rsid w:val="000212E8"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
+    <w:rsid w:val="00036DCA"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
-    <w:rsid w:val="0004056C"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="00054AAC"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
+    <w:rsid w:val="00076079"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="00092021"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A3C8C"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
+    <w:rsid w:val="000A547D"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
-    <w:rsid w:val="000B7948"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
     <w:rsid w:val="000C3A9F"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C4433"/>
     <w:rsid w:val="000C4904"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
-    <w:rsid w:val="000F282B"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4825"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
+    <w:rsid w:val="000F70CA"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
-    <w:rsid w:val="0010088C"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
+    <w:rsid w:val="001043BD"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
-    <w:rsid w:val="00112E2F"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
     <w:rsid w:val="00114C8F"/>
     <w:rsid w:val="001153B2"/>
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
+    <w:rsid w:val="001261A5"/>
     <w:rsid w:val="001262E7"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="0013229D"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
+    <w:rsid w:val="001410DE"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
-    <w:rsid w:val="00150E8F"/>
+    <w:rsid w:val="00150562"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="00152AB7"/>
-    <w:rsid w:val="00152D8A"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155738"/>
     <w:rsid w:val="00155C66"/>
-    <w:rsid w:val="00156928"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
-    <w:rsid w:val="001667F9"/>
+    <w:rsid w:val="00165CA6"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
+    <w:rsid w:val="001712DA"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
-    <w:rsid w:val="001822F3"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
+    <w:rsid w:val="00193004"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
-    <w:rsid w:val="001A58A3"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B10ED"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C0DDB"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
-    <w:rsid w:val="001C3C26"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
+    <w:rsid w:val="001D31B1"/>
     <w:rsid w:val="001D32EB"/>
+    <w:rsid w:val="001D32F4"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
-    <w:rsid w:val="001F1EDE"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F3CD1"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
+    <w:rsid w:val="001F70D0"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002022C3"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="002070D3"/>
+    <w:rsid w:val="00210003"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
+    <w:rsid w:val="002275C2"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
-    <w:rsid w:val="002316D8"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="00232AB0"/>
-    <w:rsid w:val="00232C45"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233490"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00244BB8"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250C86"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="002520F8"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="00256562"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="002621D4"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="0026715A"/>
     <w:rsid w:val="00267194"/>
+    <w:rsid w:val="00267338"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="0027477C"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
+    <w:rsid w:val="002802EC"/>
     <w:rsid w:val="0028118B"/>
+    <w:rsid w:val="0028124E"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
+    <w:rsid w:val="00285099"/>
     <w:rsid w:val="0028703E"/>
+    <w:rsid w:val="00287AEE"/>
     <w:rsid w:val="00291DED"/>
+    <w:rsid w:val="00291DF4"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
-    <w:rsid w:val="002A17C3"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
-    <w:rsid w:val="002C5CBB"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002C7B94"/>
     <w:rsid w:val="002D3C1C"/>
-    <w:rsid w:val="002D48C6"/>
+    <w:rsid w:val="002D42D5"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
-    <w:rsid w:val="002E1628"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5A5E"/>
-    <w:rsid w:val="002E5C65"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
+    <w:rsid w:val="002F7AA5"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
-    <w:rsid w:val="00305B45"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00306AE9"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00314DB2"/>
     <w:rsid w:val="00316708"/>
+    <w:rsid w:val="00316B53"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="003341A2"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
-    <w:rsid w:val="003436E7"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
+    <w:rsid w:val="00353464"/>
     <w:rsid w:val="00353B85"/>
+    <w:rsid w:val="00354846"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
+    <w:rsid w:val="00356F05"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
+    <w:rsid w:val="003614C3"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
-    <w:rsid w:val="00364582"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
+    <w:rsid w:val="00364D08"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
+    <w:rsid w:val="00366939"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="00382EBA"/>
     <w:rsid w:val="003845AD"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00392A68"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
-    <w:rsid w:val="003A3E5E"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B3BDF"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
+    <w:rsid w:val="003B52B7"/>
     <w:rsid w:val="003C04B3"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C10A3"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D3E5D"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
-    <w:rsid w:val="003F7409"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="00402E6C"/>
+    <w:rsid w:val="00404D18"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="004079AB"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="0042674A"/>
+    <w:rsid w:val="004269E4"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="004416AE"/>
     <w:rsid w:val="00442A63"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
     <w:rsid w:val="00445635"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
+    <w:rsid w:val="0045024C"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
-    <w:rsid w:val="00453CAC"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00456E85"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="00462C06"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
-    <w:rsid w:val="00465CF4"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="0047AA6B"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="0048097D"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
+    <w:rsid w:val="00486A02"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="0049300B"/>
+    <w:rsid w:val="0049371E"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004C0DC2"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1CE0"/>
-    <w:rsid w:val="004D1F27"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D342C"/>
-    <w:rsid w:val="004D3794"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
-    <w:rsid w:val="004E3681"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
     <w:rsid w:val="004F2F14"/>
+    <w:rsid w:val="004F40A7"/>
     <w:rsid w:val="004F4EB7"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
-    <w:rsid w:val="005336F7"/>
-    <w:rsid w:val="005371D1"/>
+    <w:rsid w:val="0053294A"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
-    <w:rsid w:val="00552FD1"/>
+    <w:rsid w:val="0055216B"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="005607E0"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
+    <w:rsid w:val="005623DE"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
-    <w:rsid w:val="00572339"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
-    <w:rsid w:val="005A5D08"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A6461"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B0259"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
+    <w:rsid w:val="005B6DD6"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
-    <w:rsid w:val="005F2F5E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
-    <w:rsid w:val="00600073"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
+    <w:rsid w:val="006048B2"/>
     <w:rsid w:val="00604CC5"/>
+    <w:rsid w:val="00604DB5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="00620A50"/>
+    <w:rsid w:val="00620EBA"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="00623535"/>
     <w:rsid w:val="0062384A"/>
+    <w:rsid w:val="006248C7"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
-    <w:rsid w:val="00642736"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
+    <w:rsid w:val="0064732D"/>
     <w:rsid w:val="00647513"/>
     <w:rsid w:val="00651039"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
+    <w:rsid w:val="0066282B"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
+    <w:rsid w:val="00666291"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
-    <w:rsid w:val="006760B6"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
+    <w:rsid w:val="006905BA"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
-    <w:rsid w:val="00695677"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
+    <w:rsid w:val="006A743A"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B3F59"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
-    <w:rsid w:val="006C1CE3"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
-    <w:rsid w:val="006C514E"/>
+    <w:rsid w:val="006C4732"/>
+    <w:rsid w:val="006C5577"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D41B6"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
+    <w:rsid w:val="006F021A"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
-    <w:rsid w:val="0070077E"/>
+    <w:rsid w:val="006FA91D"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00704B0D"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00717FF2"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
-    <w:rsid w:val="007343C8"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
-    <w:rsid w:val="0074044F"/>
     <w:rsid w:val="007421D0"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
+    <w:rsid w:val="007562B6"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
-    <w:rsid w:val="00761682"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
-    <w:rsid w:val="00763414"/>
     <w:rsid w:val="00765825"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077317C"/>
+    <w:rsid w:val="0077354A"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A671A"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
+    <w:rsid w:val="007B2B3F"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
-    <w:rsid w:val="007C3E24"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
-    <w:rsid w:val="007C6E06"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D0034"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D3B14"/>
     <w:rsid w:val="007D4C98"/>
+    <w:rsid w:val="007D60F0"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
+    <w:rsid w:val="007D7B69"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
-    <w:rsid w:val="007E3D23"/>
+    <w:rsid w:val="007E648B"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="007F71A7"/>
+    <w:rsid w:val="008007ED"/>
     <w:rsid w:val="008009DA"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
-    <w:rsid w:val="00825A83"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="00832C9A"/>
     <w:rsid w:val="008339D7"/>
     <w:rsid w:val="008350DA"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
+    <w:rsid w:val="008418E0"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="00853D47"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086275E"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
-    <w:rsid w:val="00872A2A"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00876AF6"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
+    <w:rsid w:val="00884B97"/>
     <w:rsid w:val="00885461"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890B4C"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
+    <w:rsid w:val="008A5BFA"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
-    <w:rsid w:val="008B6DE0"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
     <w:rsid w:val="008D109F"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
+    <w:rsid w:val="008D1FC1"/>
     <w:rsid w:val="008D4B4E"/>
+    <w:rsid w:val="008D50DD"/>
     <w:rsid w:val="008D5811"/>
+    <w:rsid w:val="008D6A12"/>
     <w:rsid w:val="008E1D8A"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
-    <w:rsid w:val="008E5194"/>
     <w:rsid w:val="008E533D"/>
+    <w:rsid w:val="008E5F5A"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
+    <w:rsid w:val="009321C3"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
     <w:rsid w:val="00942DAD"/>
-    <w:rsid w:val="00943888"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
-    <w:rsid w:val="00953C9F"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
-    <w:rsid w:val="00961368"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00964ECF"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
+    <w:rsid w:val="00974280"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
     <w:rsid w:val="009959FF"/>
+    <w:rsid w:val="00995A01"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
-    <w:rsid w:val="009A53C7"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B0A12"/>
     <w:rsid w:val="009B3425"/>
-    <w:rsid w:val="009B6318"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4E53"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
+    <w:rsid w:val="009C5A9C"/>
+    <w:rsid w:val="009C60CC"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D0EB7"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E5880"/>
     <w:rsid w:val="009E5917"/>
     <w:rsid w:val="009E5C57"/>
     <w:rsid w:val="009E6913"/>
     <w:rsid w:val="009E707C"/>
     <w:rsid w:val="009F12C4"/>
     <w:rsid w:val="009F1537"/>
     <w:rsid w:val="009F1C60"/>
     <w:rsid w:val="009F3242"/>
     <w:rsid w:val="009F40C6"/>
     <w:rsid w:val="009F5280"/>
     <w:rsid w:val="009F5748"/>
     <w:rsid w:val="009F5EEE"/>
     <w:rsid w:val="009F67BA"/>
     <w:rsid w:val="009F6987"/>
     <w:rsid w:val="009F79B7"/>
     <w:rsid w:val="00A003E5"/>
-    <w:rsid w:val="00A01720"/>
     <w:rsid w:val="00A01F0B"/>
     <w:rsid w:val="00A029D6"/>
     <w:rsid w:val="00A02EDA"/>
     <w:rsid w:val="00A053B1"/>
     <w:rsid w:val="00A0744B"/>
     <w:rsid w:val="00A103A6"/>
     <w:rsid w:val="00A11C1F"/>
     <w:rsid w:val="00A133DE"/>
     <w:rsid w:val="00A148EA"/>
     <w:rsid w:val="00A1501D"/>
     <w:rsid w:val="00A154D7"/>
     <w:rsid w:val="00A15682"/>
     <w:rsid w:val="00A15AB7"/>
     <w:rsid w:val="00A15C36"/>
     <w:rsid w:val="00A1D88E"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A274E2"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
-    <w:rsid w:val="00A31493"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
-    <w:rsid w:val="00A507CE"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
-    <w:rsid w:val="00A52389"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
+    <w:rsid w:val="00A533AC"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
     <w:rsid w:val="00A63214"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
+    <w:rsid w:val="00A7645C"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82882"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
+    <w:rsid w:val="00AB0A18"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB60BF"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
+    <w:rsid w:val="00B00750"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B27CFF"/>
     <w:rsid w:val="00B2C79C"/>
-    <w:rsid w:val="00B32CC9"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B406CC"/>
+    <w:rsid w:val="00B40E77"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
@@ -19681,1252 +13188,1465 @@
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB7F57"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC379A"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BD0043"/>
-    <w:rsid w:val="00BD0822"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
+    <w:rsid w:val="00BE010C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE207D"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE6C3A"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3B58"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00C0095F"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
-    <w:rsid w:val="00C03753"/>
-    <w:rsid w:val="00C04055"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C202F8"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
-    <w:rsid w:val="00C25602"/>
+    <w:rsid w:val="00C275B2"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
+    <w:rsid w:val="00C37A4C"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
     <w:rsid w:val="00C44495"/>
-    <w:rsid w:val="00C45314"/>
     <w:rsid w:val="00C45D60"/>
-    <w:rsid w:val="00C460C5"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
-    <w:rsid w:val="00C60802"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
+    <w:rsid w:val="00C72E72"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
-    <w:rsid w:val="00CA37A6"/>
     <w:rsid w:val="00CA37E3"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA78FD"/>
-    <w:rsid w:val="00CB12F6"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
-    <w:rsid w:val="00CE176A"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
-    <w:rsid w:val="00D14A6B"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D256C9"/>
-    <w:rsid w:val="00D270E2"/>
     <w:rsid w:val="00D30EE9"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
+    <w:rsid w:val="00D351AB"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
+    <w:rsid w:val="00D4538E"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
+    <w:rsid w:val="00D5455E"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
-    <w:rsid w:val="00D60FDC"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D6505D"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
+    <w:rsid w:val="00D74005"/>
+    <w:rsid w:val="00D75BDC"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D96CC3"/>
     <w:rsid w:val="00DA727D"/>
-    <w:rsid w:val="00DB0F59"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC14D3"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC4126"/>
-    <w:rsid w:val="00DC4C88"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD106E"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD2FFC"/>
-    <w:rsid w:val="00DD320D"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
+    <w:rsid w:val="00DE3511"/>
     <w:rsid w:val="00DE380B"/>
-    <w:rsid w:val="00DE4411"/>
     <w:rsid w:val="00DE779B"/>
-    <w:rsid w:val="00DE784F"/>
     <w:rsid w:val="00DE79D8"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF55EF"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
+    <w:rsid w:val="00E109B7"/>
     <w:rsid w:val="00E10E67"/>
-    <w:rsid w:val="00E10F09"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
-    <w:rsid w:val="00E151DA"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
-    <w:rsid w:val="00E3158D"/>
     <w:rsid w:val="00E31981"/>
-    <w:rsid w:val="00E31CB6"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E455C9"/>
-    <w:rsid w:val="00E45640"/>
     <w:rsid w:val="00E47106"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
+    <w:rsid w:val="00E50971"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
+    <w:rsid w:val="00E631B5"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
+    <w:rsid w:val="00E6617E"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
+    <w:rsid w:val="00E67474"/>
+    <w:rsid w:val="00E6BD32"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
+    <w:rsid w:val="00E71770"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E8134D"/>
     <w:rsid w:val="00E82C47"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
+    <w:rsid w:val="00E84979"/>
     <w:rsid w:val="00E872C2"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
+    <w:rsid w:val="00EB0184"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
-    <w:rsid w:val="00EB7A84"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED097F"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE3524"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
+    <w:rsid w:val="00EF062A"/>
     <w:rsid w:val="00EF1A72"/>
-    <w:rsid w:val="00EF2265"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2A25"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
-    <w:rsid w:val="00EF51AE"/>
     <w:rsid w:val="00EF5B30"/>
+    <w:rsid w:val="00EF60A4"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F02C20"/>
+    <w:rsid w:val="00F03F80"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15943"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F2209F"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F307EE"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F32545"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
+    <w:rsid w:val="00F41BCE"/>
+    <w:rsid w:val="00F42D9C"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
+    <w:rsid w:val="00F432DF"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F54B4A"/>
+    <w:rsid w:val="00F5569B"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
-    <w:rsid w:val="00F64B37"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F77BE2"/>
-    <w:rsid w:val="00F80059"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FB203B"/>
-    <w:rsid w:val="00FB3638"/>
     <w:rsid w:val="00FB3BD9"/>
-    <w:rsid w:val="00FB55C3"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
-    <w:rsid w:val="00FD0114"/>
     <w:rsid w:val="00FD0194"/>
+    <w:rsid w:val="00FD3582"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF420A"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7C5C"/>
+    <w:rsid w:val="011B9BA3"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
+    <w:rsid w:val="01AEBD9A"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="02F08FC5"/>
     <w:rsid w:val="0312AA92"/>
+    <w:rsid w:val="0319AFE0"/>
     <w:rsid w:val="032C62BB"/>
+    <w:rsid w:val="033E3F91"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
-    <w:rsid w:val="048E06F7"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
+    <w:rsid w:val="059B1634"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E5F7C0"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="0636C09D"/>
     <w:rsid w:val="0638CAA6"/>
+    <w:rsid w:val="064BB3AC"/>
+    <w:rsid w:val="06525CA9"/>
     <w:rsid w:val="0666D165"/>
+    <w:rsid w:val="066E2CB6"/>
+    <w:rsid w:val="06DC696B"/>
+    <w:rsid w:val="06E2F694"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
+    <w:rsid w:val="08769F70"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="08C2822D"/>
+    <w:rsid w:val="090231F4"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0946FC9E"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
+    <w:rsid w:val="09A3BCBB"/>
     <w:rsid w:val="09A81249"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
+    <w:rsid w:val="09F5308D"/>
     <w:rsid w:val="09FFE0E3"/>
     <w:rsid w:val="0A2007DE"/>
+    <w:rsid w:val="0A2156F7"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
+    <w:rsid w:val="0A4DD7FA"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0AA6C380"/>
+    <w:rsid w:val="0ACD1DD2"/>
+    <w:rsid w:val="0B13DF85"/>
+    <w:rsid w:val="0B74EAAF"/>
     <w:rsid w:val="0B93E4C1"/>
     <w:rsid w:val="0B982800"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0CEBEB29"/>
+    <w:rsid w:val="0D8155F7"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E3C9ECD"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
-    <w:rsid w:val="0F6002E0"/>
     <w:rsid w:val="0F8ED125"/>
+    <w:rsid w:val="0FB86343"/>
+    <w:rsid w:val="0FC80001"/>
+    <w:rsid w:val="101B5449"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
+    <w:rsid w:val="10C9319B"/>
     <w:rsid w:val="10DE5451"/>
+    <w:rsid w:val="10F41EF7"/>
     <w:rsid w:val="11009829"/>
+    <w:rsid w:val="110EB367"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
+    <w:rsid w:val="119B9BD0"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
+    <w:rsid w:val="12615F40"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
+    <w:rsid w:val="1292A6E2"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="12C632DB"/>
+    <w:rsid w:val="12DFBB7C"/>
     <w:rsid w:val="131F3814"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="137DB190"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="13FA7EF2"/>
+    <w:rsid w:val="140F3A19"/>
     <w:rsid w:val="1410D02D"/>
+    <w:rsid w:val="145BC941"/>
     <w:rsid w:val="147A1490"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
+    <w:rsid w:val="14919458"/>
     <w:rsid w:val="149F830E"/>
     <w:rsid w:val="14A76AC5"/>
+    <w:rsid w:val="14DC829F"/>
     <w:rsid w:val="14E6DAB0"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="15F01967"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16A843FA"/>
     <w:rsid w:val="16C9A620"/>
     <w:rsid w:val="1732119C"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
     <w:rsid w:val="1784A64D"/>
+    <w:rsid w:val="178BB333"/>
     <w:rsid w:val="17F820F2"/>
+    <w:rsid w:val="180EAEB1"/>
     <w:rsid w:val="180EFAEE"/>
+    <w:rsid w:val="181F15C9"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
+    <w:rsid w:val="1880A120"/>
     <w:rsid w:val="18C5BA0E"/>
+    <w:rsid w:val="18CA24E5"/>
+    <w:rsid w:val="18DF4010"/>
     <w:rsid w:val="190A69E6"/>
+    <w:rsid w:val="193A0FEB"/>
     <w:rsid w:val="196E8DC8"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
+    <w:rsid w:val="1B6D33F9"/>
+    <w:rsid w:val="1BB21182"/>
+    <w:rsid w:val="1BDB0D33"/>
+    <w:rsid w:val="1C0F0BB6"/>
     <w:rsid w:val="1C41D3C9"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF90740"/>
+    <w:rsid w:val="1D4603AA"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D9D0D76"/>
+    <w:rsid w:val="1DAA897A"/>
     <w:rsid w:val="1DE91D42"/>
     <w:rsid w:val="1E0F1A65"/>
+    <w:rsid w:val="1E3F9A87"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EB78559"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
+    <w:rsid w:val="1F8C4AE8"/>
     <w:rsid w:val="1F9F6511"/>
+    <w:rsid w:val="1FCA6B61"/>
     <w:rsid w:val="1FD7DD9C"/>
+    <w:rsid w:val="1FE8A6F5"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="202DB2AA"/>
+    <w:rsid w:val="203AFE43"/>
     <w:rsid w:val="2058C4E2"/>
     <w:rsid w:val="2061DECD"/>
+    <w:rsid w:val="20A40723"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
+    <w:rsid w:val="20EB9FE7"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="218570A7"/>
     <w:rsid w:val="21A0DDEF"/>
     <w:rsid w:val="21C01CB7"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
+    <w:rsid w:val="225FF9BF"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="22FAEFEB"/>
     <w:rsid w:val="23030736"/>
+    <w:rsid w:val="230A4CCB"/>
     <w:rsid w:val="2324FFB8"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="2409BD95"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25BC0712"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
+    <w:rsid w:val="26163513"/>
     <w:rsid w:val="261AF6E4"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="26E8A414"/>
     <w:rsid w:val="2732E4FC"/>
+    <w:rsid w:val="273CDA5B"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="28588ED7"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
+    <w:rsid w:val="2897221E"/>
+    <w:rsid w:val="28C39419"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
+    <w:rsid w:val="296C7B50"/>
     <w:rsid w:val="29773D65"/>
+    <w:rsid w:val="298F2D09"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
+    <w:rsid w:val="2A07DDEC"/>
     <w:rsid w:val="2A9DFB87"/>
     <w:rsid w:val="2AFE0C69"/>
     <w:rsid w:val="2B63D871"/>
     <w:rsid w:val="2B7AA836"/>
+    <w:rsid w:val="2B8A2F30"/>
     <w:rsid w:val="2BC74BD6"/>
+    <w:rsid w:val="2BCF3B7E"/>
+    <w:rsid w:val="2C3C5A60"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2C9E98B9"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
+    <w:rsid w:val="2D4236AA"/>
+    <w:rsid w:val="2D7CC7A3"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
     <w:rsid w:val="2E093987"/>
     <w:rsid w:val="2E258F36"/>
     <w:rsid w:val="2E2EB488"/>
+    <w:rsid w:val="2E42BBB6"/>
     <w:rsid w:val="2E7D72C9"/>
+    <w:rsid w:val="2E8A6CF7"/>
     <w:rsid w:val="2E93DA76"/>
     <w:rsid w:val="2EC67F7D"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2ED7186E"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
+    <w:rsid w:val="2F13A2C0"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
+    <w:rsid w:val="3038DC6D"/>
     <w:rsid w:val="304C9F00"/>
+    <w:rsid w:val="305EEC76"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3080E799"/>
     <w:rsid w:val="308161CB"/>
+    <w:rsid w:val="30879560"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="31CA3A99"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
+    <w:rsid w:val="3297D530"/>
     <w:rsid w:val="329C8ABB"/>
+    <w:rsid w:val="3338E02E"/>
     <w:rsid w:val="33A1801E"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33DF2E65"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="33FB488C"/>
+    <w:rsid w:val="34052943"/>
+    <w:rsid w:val="34276981"/>
     <w:rsid w:val="34306A58"/>
+    <w:rsid w:val="343CBB5A"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="353EC406"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="3606877A"/>
+    <w:rsid w:val="3608EC9E"/>
     <w:rsid w:val="3624EB92"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
+    <w:rsid w:val="375CA09E"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37C4DBD6"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="38177DBB"/>
+    <w:rsid w:val="382A51A8"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
+    <w:rsid w:val="387E66D4"/>
+    <w:rsid w:val="387F02BF"/>
+    <w:rsid w:val="38830FA8"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="38F88BC9"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="399854E2"/>
+    <w:rsid w:val="39DCB4A3"/>
     <w:rsid w:val="39E6FE1D"/>
+    <w:rsid w:val="3AD76EB9"/>
     <w:rsid w:val="3AE3A7DF"/>
     <w:rsid w:val="3AEDF20B"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3B75E57D"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BC0C20F"/>
     <w:rsid w:val="3BF84EC4"/>
+    <w:rsid w:val="3C30B006"/>
+    <w:rsid w:val="3C6A5F74"/>
     <w:rsid w:val="3CE29692"/>
+    <w:rsid w:val="3CE75E84"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DAFCEF3"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
     <w:rsid w:val="3E3385E2"/>
+    <w:rsid w:val="3F04ED06"/>
     <w:rsid w:val="3F63F482"/>
     <w:rsid w:val="4056BCA6"/>
     <w:rsid w:val="406C28A1"/>
+    <w:rsid w:val="40A3ED9E"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
+    <w:rsid w:val="421DB869"/>
+    <w:rsid w:val="4228FC0D"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
+    <w:rsid w:val="42DB2C51"/>
+    <w:rsid w:val="42F53FDD"/>
     <w:rsid w:val="430AFEEA"/>
+    <w:rsid w:val="43119BCD"/>
     <w:rsid w:val="434B434B"/>
+    <w:rsid w:val="43583DEB"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="43E0BC8A"/>
+    <w:rsid w:val="43E385AA"/>
     <w:rsid w:val="44110C9D"/>
+    <w:rsid w:val="44190331"/>
+    <w:rsid w:val="442029D3"/>
     <w:rsid w:val="44795CFB"/>
     <w:rsid w:val="448B9270"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
+    <w:rsid w:val="44E36DEA"/>
     <w:rsid w:val="44E45125"/>
+    <w:rsid w:val="453A429C"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
+    <w:rsid w:val="45BE0E71"/>
+    <w:rsid w:val="461A72EB"/>
     <w:rsid w:val="46212E51"/>
+    <w:rsid w:val="46270332"/>
     <w:rsid w:val="463F243D"/>
     <w:rsid w:val="46AA764F"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
+    <w:rsid w:val="46EE38E3"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
+    <w:rsid w:val="478F188E"/>
     <w:rsid w:val="47AE21BE"/>
+    <w:rsid w:val="47B640D3"/>
+    <w:rsid w:val="47ED87F6"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
+    <w:rsid w:val="48BAABA3"/>
     <w:rsid w:val="48C67647"/>
     <w:rsid w:val="48E8BC31"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="4925C09B"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49AAECFA"/>
     <w:rsid w:val="49BC5CA9"/>
+    <w:rsid w:val="49CE9433"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
+    <w:rsid w:val="4AE9FCAA"/>
+    <w:rsid w:val="4AEB5BFD"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4BDD3CFF"/>
     <w:rsid w:val="4C1F6CAE"/>
+    <w:rsid w:val="4C503F1D"/>
     <w:rsid w:val="4C8798E3"/>
     <w:rsid w:val="4C917A98"/>
+    <w:rsid w:val="4C96F261"/>
+    <w:rsid w:val="4CB659D5"/>
+    <w:rsid w:val="4CE1954E"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D3A9D1F"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D570FEE"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
+    <w:rsid w:val="4DC29450"/>
     <w:rsid w:val="4DDE1EAA"/>
+    <w:rsid w:val="4DE35007"/>
     <w:rsid w:val="4DF02B4F"/>
     <w:rsid w:val="4E174AC5"/>
+    <w:rsid w:val="4E3DC1A1"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
+    <w:rsid w:val="4EE8CED4"/>
     <w:rsid w:val="4F460BBD"/>
+    <w:rsid w:val="4F82556D"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="4FDF942B"/>
     <w:rsid w:val="5035997D"/>
+    <w:rsid w:val="5035E9FB"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
+    <w:rsid w:val="50ACE83C"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50CEAC52"/>
     <w:rsid w:val="50D89257"/>
+    <w:rsid w:val="50FB5163"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="5125D129"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="5173391F"/>
+    <w:rsid w:val="51AFF99F"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
+    <w:rsid w:val="51D38697"/>
+    <w:rsid w:val="51DB6666"/>
     <w:rsid w:val="51EB126D"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="5249B59E"/>
+    <w:rsid w:val="526AE564"/>
+    <w:rsid w:val="52AC6D2A"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
+    <w:rsid w:val="5341DC7D"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="538A3D32"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
+    <w:rsid w:val="53B635CB"/>
     <w:rsid w:val="5411E2D7"/>
     <w:rsid w:val="5423DEAE"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="546DDB5A"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="549C46A9"/>
+    <w:rsid w:val="54B4D2AB"/>
     <w:rsid w:val="54F48B3F"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
+    <w:rsid w:val="5578E488"/>
     <w:rsid w:val="55E256FD"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
+    <w:rsid w:val="56238E56"/>
     <w:rsid w:val="5639EC88"/>
     <w:rsid w:val="563E3D66"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
+    <w:rsid w:val="573F498E"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="575FCD52"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
+    <w:rsid w:val="584A13E9"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="58C0EA98"/>
+    <w:rsid w:val="58CD4201"/>
+    <w:rsid w:val="58D26F56"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
+    <w:rsid w:val="5942CC1F"/>
     <w:rsid w:val="59A8EE5C"/>
     <w:rsid w:val="5A2CAA7C"/>
+    <w:rsid w:val="5A369771"/>
+    <w:rsid w:val="5A6AF9A9"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
+    <w:rsid w:val="5ADB6AE1"/>
+    <w:rsid w:val="5AF1ADD2"/>
     <w:rsid w:val="5B05E4FD"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
+    <w:rsid w:val="5B8C8CEA"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
+    <w:rsid w:val="5C53F085"/>
     <w:rsid w:val="5C57640D"/>
     <w:rsid w:val="5C6CB3AF"/>
+    <w:rsid w:val="5C752CB4"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
+    <w:rsid w:val="5D0963DD"/>
     <w:rsid w:val="5D300E26"/>
+    <w:rsid w:val="5D367D88"/>
     <w:rsid w:val="5D95BC30"/>
-    <w:rsid w:val="5DBF56BB"/>
+    <w:rsid w:val="5D9E5A7B"/>
+    <w:rsid w:val="5DAF2C33"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5E7B843C"/>
+    <w:rsid w:val="5E7D3579"/>
+    <w:rsid w:val="5EABA0A5"/>
     <w:rsid w:val="5EF7D9C5"/>
+    <w:rsid w:val="5F435D28"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="5F62E4F1"/>
     <w:rsid w:val="5F66F7AB"/>
     <w:rsid w:val="5FBC5484"/>
     <w:rsid w:val="5FEDC283"/>
     <w:rsid w:val="600823E4"/>
     <w:rsid w:val="60213315"/>
+    <w:rsid w:val="6036B642"/>
+    <w:rsid w:val="604985A2"/>
     <w:rsid w:val="60523EE6"/>
+    <w:rsid w:val="605BE5D2"/>
     <w:rsid w:val="6074080B"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="6080F87E"/>
+    <w:rsid w:val="60878B02"/>
     <w:rsid w:val="608CC738"/>
+    <w:rsid w:val="60C01506"/>
     <w:rsid w:val="60C5F0A6"/>
+    <w:rsid w:val="60D47EA2"/>
     <w:rsid w:val="60DBDF63"/>
+    <w:rsid w:val="60EBA139"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
+    <w:rsid w:val="61F63DC9"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="625D9A36"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="632F69B3"/>
+    <w:rsid w:val="634D5DB5"/>
     <w:rsid w:val="636D1353"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
+    <w:rsid w:val="639E237F"/>
     <w:rsid w:val="6405172E"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64920EBA"/>
+    <w:rsid w:val="649311AF"/>
+    <w:rsid w:val="64985959"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65274936"/>
     <w:rsid w:val="652FCE75"/>
-    <w:rsid w:val="65AE35E2"/>
     <w:rsid w:val="65D0D265"/>
+    <w:rsid w:val="6603BDA3"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="6636A0D5"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
+    <w:rsid w:val="676994A9"/>
+    <w:rsid w:val="6773E9C7"/>
     <w:rsid w:val="67AF2A4B"/>
+    <w:rsid w:val="67BEEC75"/>
+    <w:rsid w:val="67D909EC"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="685A9712"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
+    <w:rsid w:val="68C8C54A"/>
     <w:rsid w:val="68E298E2"/>
+    <w:rsid w:val="6932F615"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
+    <w:rsid w:val="698B13EB"/>
     <w:rsid w:val="698C21B3"/>
+    <w:rsid w:val="69901872"/>
     <w:rsid w:val="699FDD36"/>
+    <w:rsid w:val="69CCC9A2"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A4104DC"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A7EE595"/>
     <w:rsid w:val="6A81DC44"/>
+    <w:rsid w:val="6AAA2AAE"/>
+    <w:rsid w:val="6AD33F54"/>
+    <w:rsid w:val="6ADB2B42"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CAEF6CE"/>
     <w:rsid w:val="6CC06FD2"/>
+    <w:rsid w:val="6CE60DE4"/>
     <w:rsid w:val="6D078A5D"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DD3C4EE"/>
+    <w:rsid w:val="6DDA2880"/>
+    <w:rsid w:val="6DEB42D5"/>
+    <w:rsid w:val="6E6B464A"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6ED36531"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
+    <w:rsid w:val="6F650023"/>
     <w:rsid w:val="6F6AEC22"/>
+    <w:rsid w:val="6F8029B2"/>
+    <w:rsid w:val="6F985408"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="702EEDF7"/>
+    <w:rsid w:val="704B16E1"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70A70B16"/>
     <w:rsid w:val="70CE5C47"/>
+    <w:rsid w:val="70DE68E2"/>
+    <w:rsid w:val="71786DE1"/>
     <w:rsid w:val="719E8A03"/>
-    <w:rsid w:val="71D6D67A"/>
     <w:rsid w:val="71DE9613"/>
+    <w:rsid w:val="7204CA9C"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7281B896"/>
+    <w:rsid w:val="72E8A106"/>
     <w:rsid w:val="73240D76"/>
     <w:rsid w:val="7330AC84"/>
+    <w:rsid w:val="7368A624"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="73CAC6AD"/>
+    <w:rsid w:val="7405D32A"/>
+    <w:rsid w:val="741E1261"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="745AD9FF"/>
+    <w:rsid w:val="74B76C07"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75328040"/>
     <w:rsid w:val="757F3456"/>
+    <w:rsid w:val="75A58266"/>
     <w:rsid w:val="75AD596D"/>
+    <w:rsid w:val="75C09937"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="762D7C6F"/>
+    <w:rsid w:val="7643723B"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
+    <w:rsid w:val="769B1E3D"/>
     <w:rsid w:val="76B96562"/>
+    <w:rsid w:val="76DA40B8"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="773C4DDF"/>
+    <w:rsid w:val="77521FA3"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
+    <w:rsid w:val="77EA8845"/>
+    <w:rsid w:val="77F6A0AF"/>
+    <w:rsid w:val="77F6F957"/>
     <w:rsid w:val="78020A45"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="78D9D127"/>
     <w:rsid w:val="78DA72CB"/>
+    <w:rsid w:val="78E2D820"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="794380D1"/>
     <w:rsid w:val="7943D736"/>
+    <w:rsid w:val="7953FFF0"/>
     <w:rsid w:val="79713CE2"/>
+    <w:rsid w:val="79A61688"/>
     <w:rsid w:val="79A91BEA"/>
+    <w:rsid w:val="79C28576"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="7A10917D"/>
+    <w:rsid w:val="7A1CD7C4"/>
+    <w:rsid w:val="7A1ECFA1"/>
+    <w:rsid w:val="7A249E57"/>
+    <w:rsid w:val="7A3B986C"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7A8A3106"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7B163B1B"/>
+    <w:rsid w:val="7B903C09"/>
     <w:rsid w:val="7BB7B5CB"/>
+    <w:rsid w:val="7BC51D39"/>
     <w:rsid w:val="7BDBD568"/>
     <w:rsid w:val="7BF91581"/>
+    <w:rsid w:val="7BFDA84C"/>
     <w:rsid w:val="7C0CB614"/>
+    <w:rsid w:val="7C326283"/>
+    <w:rsid w:val="7CB404BB"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D475243"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
+    <w:rsid w:val="7EDDE7FB"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F6599F1"/>
+    <w:rsid w:val="7F8F3FC8"/>
     <w:rsid w:val="7F97FEE0"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F80ADA31-0478-4392-84F4-4E6378F26522}"/>
+  <w15:docId w15:val="{3834F5FC-8143-4B1D-81DA-60B12268E359}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21695,57 +15415,54 @@
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002D3C1C"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="0"/>
       <w:ind w:left="220"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DD320D"/>
+    <w:rsid w:val="000B10AE"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="0"/>
-      <w:ind w:left="216"/>
+      <w:ind w:left="440"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="660"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
@@ -22617,51 +16334,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:igh@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flande23@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GHS.edabroad@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rissmanp@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/MSUCOM_Student_Handbook.pdf?csf=1&amp;web=1&amp;e=4iqkVV" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:igh@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:GHS.edabroad@msu.edu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://msu.co1.qualtrics.com/jfe/form/SV_070VhrkXhIxGsOq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rissmanp@msu.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:flande23@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{7E8858EB-4CF3-4552-882F-F3666FCE836F}">
     <t:Anchor>
       <t:Comment id="678316565"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{2D8FEB3E-C1B7-409C-824C-08BA68A724D3}" time="2023-08-02T21:57:39.321Z">
         <t:Attribution userId="S::vieyras1@msu.edu::43bb42dc-01fb-49d1-bcb9-2b51a7932cd2" userProvider="AD" userName="Vieyra, Sabrina"/>
         <t:Anchor>
           <t:Comment id="76324637"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{FB03E334-36D5-4AB9-B293-090EE59FBDE3}" time="2023-08-02T21:57:39.321Z">
         <t:Attribution userId="S::vieyras1@msu.edu::43bb42dc-01fb-49d1-bcb9-2b51a7932cd2" userProvider="AD" userName="Vieyra, Sabrina"/>
         <t:Anchor>
           <t:Comment id="76324637"/>
         </t:Anchor>
         <t:Assign userId="S::krollkry@msu.edu::be89d23f-4967-4e72-a5c6-89c80f74b6b1" userProvider="AD" userName="Kroll, Krystal"/>
       </t:Event>
       <t:Event id="{627B0210-B33D-465E-9A92-90277FBD5B66}" time="2023-08-02T21:57:39.321Z">
         <t:Attribution userId="S::vieyras1@msu.edu::43bb42dc-01fb-49d1-bcb9-2b51a7932cd2" userProvider="AD" userName="Vieyra, Sabrina"/>
@@ -22993,52 +16710,65 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44c1ec784ed79d9b9cdfeb1745a750ea">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -23265,911 +16995,161 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
-[...1 lines deleted...]
-    <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
+    <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6F3C350-D995-4615-9C8F-FA034C474D8C}"/>
-[...13 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D7A4883-6CCA-4134-BC90-08512DA9EB6B}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{22177130-642f-41d9-9211-74237ad5687d}" enabled="0" method="" siteId="{22177130-642f-41d9-9211-74237ad5687d}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>4030</Words>
-  <Characters>22972</Characters>
+  <Words>4190</Words>
+  <Characters>23886</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>191</Lines>
-  <Paragraphs>53</Paragraphs>
+  <Lines>199</Lines>
+  <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26949</CharactersWithSpaces>
+  <CharactersWithSpaces>28020</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...776 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>129800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>