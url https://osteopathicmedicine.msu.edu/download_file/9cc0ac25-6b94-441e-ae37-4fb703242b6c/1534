--- v0 (2026-01-10)
+++ v1 (2026-08-03)
@@ -49,51 +49,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="008E0ECA" wp14:editId="77AD67F9">
             <wp:extent cx="3943350" cy="600075"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="1" name="Picture 1" descr="Michigan State University Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                          <adec:decorative xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns="" val="1"/>
+                          <adec:decorative xmlns="" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3943350" cy="600075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1452426F" w14:textId="00E55A99" w:rsidR="007D7480" w:rsidRPr="00C40B5D" w:rsidRDefault="007D7480" w:rsidP="00022296">
       <w:pPr>
@@ -391,105 +391,114 @@
     </w:p>
     <w:p w14:paraId="67CA04E9" w14:textId="77777777" w:rsidR="00455E67" w:rsidRDefault="00455E67" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11E6B857" w14:textId="77777777" w:rsidR="008030E9" w:rsidRPr="001613D1" w:rsidRDefault="008030E9" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="2ABCBEEA" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="4E98FADD" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00A93C2C" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00A93C2C">
+      <w:r w:rsidR="002A1A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001613D1">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A93C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002A149A">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002A1A06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -650,51 +659,51 @@
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68EF412D" w14:textId="77777777" w:rsidR="00580894" w:rsidRPr="00C40B5D" w:rsidRDefault="00580894" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="7725CEB4" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
+    <w:p w14:paraId="7CF99B53" w14:textId="5F851E35" w:rsidR="00E405FF" w:rsidRPr="005E20F6" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -718,51 +727,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="005C48BD" w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E20F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E20F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -774,2315 +805,2450 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114DD0C5" w14:textId="480D3FC4" w:rsidR="00921652" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="2AEF952E" w14:textId="26707B86" w:rsidR="00E25152" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc214285280" w:history="1">
-        <w:r w:rsidR="00921652" w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432456" w:history="1">
+        <w:r w:rsidR="00E25152" w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="00921652">
+        <w:r w:rsidR="00E25152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00921652">
+        <w:r w:rsidR="00E25152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00921652">
-[...10 lines deleted...]
-        <w:r w:rsidR="00921652">
+        <w:r w:rsidR="00E25152">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432456 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00E25152">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00E25152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00921652">
+        <w:r w:rsidR="00E25152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00921652">
+        <w:r w:rsidR="00E25152">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="714ECD03" w14:textId="5E682AAF" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="443AC254" w14:textId="561AD98A" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285281" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432457" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285281 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432457 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="771BD5D0" w14:textId="034724EB" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="1D3DE856" w14:textId="48F21D3E" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285282" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432458" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ELECTIVE COURSE SCHEDULING</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285282 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432458 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01E671CB" w14:textId="23203145" w:rsidR="00921652" w:rsidRDefault="00921652" w:rsidP="00921652">
+    <w:p w14:paraId="6B06DA38" w14:textId="6633011B" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285283" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432459" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Preapproval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285283 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432459 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="00A83B83" w14:textId="2B6C0E4C" w:rsidR="00921652" w:rsidRDefault="00921652" w:rsidP="00921652">
+    <w:p w14:paraId="00EE9248" w14:textId="1C6DAE29" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285284" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432460" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Required Prerequisites</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285284 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432460 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50FFBDFF" w14:textId="22CF3370" w:rsidR="00921652" w:rsidRDefault="00921652" w:rsidP="00921652">
+    <w:p w14:paraId="5B6E720D" w14:textId="5E45F9C3" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285285" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432461" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course Confirmation and Enrollment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285285 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432461 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E28D351" w14:textId="0A353139" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="371A48C5" w14:textId="31367DF7" w:rsidR="00E25152" w:rsidRDefault="00E25152">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432462" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ROTATION FORMAT</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432462 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="06669007" w14:textId="0161C045" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285286" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432463" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285286 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432463 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F3FC8E7" w14:textId="1B9F16F2" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="27B00395" w14:textId="5FA13AFA" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285287" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432464" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285287 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432464 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D0B3722" w14:textId="01EDCB36" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="268636F5" w14:textId="599CF92F" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285288" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432465" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285288 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432465 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="424EFEE0" w14:textId="2D4D9DBA" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="05F727F4" w14:textId="6B988036" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285289" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432466" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285289 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432466 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B94A3F3" w14:textId="4D140D95" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="75C47209" w14:textId="24EF1FDD" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285290" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432467" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285290 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432467 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4062938B" w14:textId="37B794E0" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="0C57BE88" w14:textId="777C34B3" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285291" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432468" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285291 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432468 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20C3157D" w14:textId="1FC91168" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="1D35133E" w14:textId="309D060C" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285292" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432469" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>REQUIRED STUDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285292 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432469 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="771C15A7" w14:textId="2FCB589C" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="182FEEF8" w14:textId="2C781495" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285293" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432470" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>SUGGESTED STUDY RESOURCES</w:t>
+          <w:t>SUGGESTED S</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003E5FF1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>T</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003E5FF1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>UDY RESOURCES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285293 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432470 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B779F2F" w14:textId="303FB615" w:rsidR="00921652" w:rsidRDefault="00921652" w:rsidP="00921652">
+    <w:p w14:paraId="01EF517A" w14:textId="2C234F3C" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285294" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432471" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285294 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432471 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="072276C4" w14:textId="2C8FA9D8" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="55155D55" w14:textId="565B8B4E" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285295" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432472" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285295 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432472 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5032E284" w14:textId="480C2E98" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="2FAA5F92" w14:textId="31408647" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285296" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432473" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285296 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432473 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B28CD53" w14:textId="7ABD3020" w:rsidR="00921652" w:rsidRDefault="00921652" w:rsidP="00921652">
+    <w:p w14:paraId="36213EC7" w14:textId="36574898" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285297" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432474" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Attending Evaluation of Student</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285297 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432474 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7759CE27" w14:textId="05B1285D" w:rsidR="00921652" w:rsidRDefault="00921652" w:rsidP="00921652">
+    <w:p w14:paraId="347230DC" w14:textId="148D4B01" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285298" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432475" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Student Evaluation of Clerkship Rotation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285298 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432475 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B46A8AD" w14:textId="466099E1" w:rsidR="00921652" w:rsidRDefault="00921652" w:rsidP="00921652">
+    <w:p w14:paraId="1BC93639" w14:textId="3DECD255" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285299" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432476" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285299 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432476 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70C1CE16" w14:textId="56B07D3D" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="1131FB6E" w14:textId="623195D8" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285300" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432477" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285300 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432477 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="560C08A5" w14:textId="2F62A15A" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="458772D1" w14:textId="11F86407" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285301" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432478" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285301 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432478 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26B47616" w14:textId="4B5626CE" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="784C9D2E" w14:textId="130519E3" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285302" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432479" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285302 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432479 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74230327" w14:textId="1CE82FDF" w:rsidR="00921652" w:rsidRDefault="00921652" w:rsidP="00921652">
+    <w:p w14:paraId="2E36E513" w14:textId="4777EC4E" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285303" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432480" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285303 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432480 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E3CF536" w14:textId="5269A8C5" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="0AFECB05" w14:textId="52A45518" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285304" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432481" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285304 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432481 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0398172D" w14:textId="603D1F26" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="6BBF2C5F" w14:textId="051F6079" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285305" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432482" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285305 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432482 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CBDC4E1" w14:textId="2C011085" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="20162323" w14:textId="5A290135" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285306" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432483" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>CLERKSHIP ATTENDANCE</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C20DF7">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:spacing w:val="-1"/>
           </w:rPr>
           <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285306 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432483 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1736DA09" w14:textId="58C08E9F" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="0C4EBB7A" w14:textId="59DC6DCA" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285307" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432484" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
+          <w:t>Clerkship Illness Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285307 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432484 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E574D22" w14:textId="52D20989" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="437AEEEB" w14:textId="01484D54" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285308" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432485" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSUCOM Student Handbook</w:t>
+          <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285308 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432485 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6636DE3A" w14:textId="60B77582" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="5E2C7EAB" w14:textId="073AF9F4" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285309" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432486" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Common Ground Framework for Professional Conduct</w:t>
+          <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285309 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432486 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61F83ED8" w14:textId="12DA1CE3" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="6C044308" w14:textId="4B6517BB" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285310" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432487" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Medical Student Rights and Responsibilities</w:t>
+          <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285310 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432487 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B8FD444" w14:textId="2DDEA53C" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="7A8C6CBC" w14:textId="0A51AEC2" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285311" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432488" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU Email</w:t>
+          <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285311 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432488 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27CEE87B" w14:textId="5100F66B" w:rsidR="00921652" w:rsidRDefault="00921652" w:rsidP="00921652">
-[...60 lines deleted...]
-    <w:p w14:paraId="47B97DDE" w14:textId="1C55719F" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="7834589C" w14:textId="647EB358" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285313" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432489" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+          <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285313 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432489 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0B3863AB" w14:textId="542D721B" w:rsidR="00E25152" w:rsidRDefault="00E25152">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432490" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432490 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="321E768E" w14:textId="397173F1" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="0D544881" w14:textId="2610DA1D" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285314" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432491" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432491 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="756E24DF" w14:textId="77C58A9D" w:rsidR="00E25152" w:rsidRDefault="00E25152">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc235432492" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285314 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432492 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55B6F54F" w14:textId="05172335" w:rsidR="00921652" w:rsidRDefault="00921652">
+    <w:p w14:paraId="1D897F11" w14:textId="38B6EE0C" w:rsidR="00E25152" w:rsidRDefault="00E25152">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc214285315" w:history="1">
-        <w:r w:rsidRPr="00C20DF7">
+      <w:hyperlink w:anchor="_Toc235432493" w:history="1">
+        <w:r w:rsidRPr="003E5FF1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc214285315 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc235432493 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D84E256" w14:textId="422475C2" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="7D84E256" w14:textId="3EDC72FC" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
@@ -3093,56 +3259,55 @@
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="26043485" w14:textId="77777777" w:rsidR="00F35438" w:rsidRPr="00C40B5D" w:rsidRDefault="00F35438" w:rsidP="00F35438">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc214285280"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc235432456"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -3273,69 +3438,122 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C52679" w14:textId="77777777" w:rsidR="00FB422E" w:rsidRPr="00165CD1" w:rsidRDefault="00FB422E" w:rsidP="00DB356A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5090" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1761C2E8" w14:textId="77777777" w:rsidR="00FB422E" w:rsidRPr="00165CD1" w:rsidRDefault="00FB422E" w:rsidP="00DB356A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
+              <w:t xml:space="preserve">Students must select their attending physician as directed within the rotation description in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. At the start of the last week of the rotation, students will need to request an evaluation in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41BA3F0D" w14:textId="5DE2619D" w:rsidR="00FB422E" w:rsidRPr="00165CD1" w:rsidRDefault="00B172E5" w:rsidP="00B172E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
@@ -3375,112 +3593,147 @@
               </w:rPr>
               <w:t xml:space="preserve">Student Evaluation of Clerkship Rotation </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5090" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6474B9EE" w14:textId="77777777" w:rsidR="00FB422E" w:rsidRPr="00165CD1" w:rsidRDefault="00FB422E" w:rsidP="00DB356A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+              <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system: </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00165CD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://msucom.medtricslab.com/users/login/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts.</w:t>
+              <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation. Students can also access pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00165CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accounts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2006" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69FDCC3B" w14:textId="50C7B002" w:rsidR="00FB422E" w:rsidRPr="00165CD1" w:rsidRDefault="00B172E5" w:rsidP="00B172E5">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB422E" w:rsidRPr="00C40B5D" w14:paraId="1BE50C1B" w14:textId="7ABD6344" w:rsidTr="00FB422E">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2254" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42FD8B79" w14:textId="77777777" w:rsidR="00FB422E" w:rsidRPr="00355156" w:rsidRDefault="00FB422E" w:rsidP="00DB356A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Mid Rotation Form </w:t>
             </w:r>
@@ -3491,51 +3744,50 @@
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5090" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A9F49F6" w14:textId="62968728" w:rsidR="00FB422E" w:rsidRPr="00355156" w:rsidRDefault="00FB422E" w:rsidP="00DB356A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355156">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Completed 100% and needing no revisions to the appropriate drop box in D2L</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
@@ -3568,216 +3820,155 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="088C8F2B" w14:textId="77777777" w:rsidR="00F35438" w:rsidRDefault="00F35438" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5268960E" w14:textId="5CD23D75" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:pStyle w:val="Level1Header"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc214285281"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc235432457"/>
       <w:r w:rsidRPr="00593906">
         <w:t>Introduction and Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="723EB90E" w14:textId="77777777" w:rsidR="00716A53" w:rsidRDefault="008D63DC" w:rsidP="00C61FC6">
+    <w:p w14:paraId="371972B8" w14:textId="48992F81" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="008D63DC" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This syllabus provides an over</w:t>
       </w:r>
       <w:r w:rsidR="00BF0B6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">view of rotation goals and objectives designed to help you gain an understanding of the breadth and score of this subject. As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3626DE51" w14:textId="77777777" w:rsidR="00716A53" w:rsidRDefault="00716A53" w:rsidP="00C61FC6">
+        <w:t xml:space="preserve">view of rotation goals and objectives designed to help you gain an understanding of the breadth and score of this subject. As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives. Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and </w:t>
+      </w:r>
+      <w:r w:rsidR="097CA24A" w:rsidRPr="435B4206">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Michigan State University College of Osteopathic Medicine (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM</w:t>
+      </w:r>
+      <w:r w:rsidR="21DBA266" w:rsidRPr="435B4206">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0B6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expectations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...88 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5E5779F9" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc214285282"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc235432458"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>ELECTIVE COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="29D37AA4" w14:textId="539D3A2E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="5742764E" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc214285283"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc235432459"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Preapproval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="790E16E1" w14:textId="6566F1CD" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="000602B1">
+    <w:p w14:paraId="790E16E1" w14:textId="3DC2ED7C" w:rsidR="00982BBB" w:rsidRPr="00C40B5D" w:rsidRDefault="1E7D7E4D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>This course requires preapproval</w:t>
+        <w:t xml:space="preserve">This course requires </w:t>
+      </w:r>
+      <w:r w:rsidR="00685847" w:rsidRPr="1D9F913C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pre-approval</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student must contact the </w:t>
       </w:r>
       <w:r w:rsidR="00AD6FE9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>CA</w:t>
       </w:r>
       <w:r w:rsidRPr="1D9F913C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> via email with </w:t>
       </w:r>
@@ -3973,74 +4164,100 @@
       <w:r w:rsidR="00206DDB" w:rsidRPr="214546B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> involve working with and being supervised by DO and/or MD attending</w:t>
       </w:r>
       <w:r w:rsidR="008B28D1" w:rsidRPr="214546B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00206DDB" w:rsidRPr="214546B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and/or resident/fellow psychiatrists.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5015020C" w14:textId="6A28C093" w:rsidR="00611E81" w:rsidRPr="00611E81" w:rsidRDefault="00F4593F" w:rsidP="00CF70AC">
+    <w:p w14:paraId="5015020C" w14:textId="026A1962" w:rsidR="00611E81" w:rsidRPr="00611E81" w:rsidRDefault="00F4593F" w:rsidP="00CF70AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Preapproval is only required for rotations outside the base hospital/SCS system. However, if a student is seeking a rotation at a CORE Rot</w:t>
       </w:r>
       <w:r w:rsidR="00594FC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>ation non-base hospital site, please check with the course assistance to make sure there is room for additional students.</w:t>
+        <w:t>ation non-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00594FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>base</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00594FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hospital site, please check with the course assistan</w:t>
+      </w:r>
+      <w:r w:rsidR="00161FC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00594FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to make sure there is room for additional students.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1D3096" w14:textId="64291841" w:rsidR="00CE2397" w:rsidRPr="00ED7378" w:rsidRDefault="54829941" w:rsidP="00ED7378">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7378">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirmation of approval from the IOR is to be sent to </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00D10807" w:rsidRPr="00ED7378">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4072,51 +4289,51 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="350CB216" w14:textId="77777777" w:rsidR="00ED7378" w:rsidRDefault="00ED7378" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A8000AE" w14:textId="471CC05E" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc214285284"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc235432460"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Required </w:t>
       </w:r>
       <w:r w:rsidR="004075B3" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>rerequisites</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="454EA7B7" w14:textId="37A11590" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="7C0CB614" w:rsidP="000602B1">
       <w:pPr>
@@ -4136,51 +4353,51 @@
         </w:rPr>
         <w:t>This course does not require any prerequisite courses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575AAE18" w14:textId="3E015CE6" w:rsidR="00D01ABC" w:rsidRDefault="00D01ABC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="16370229" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc214285285"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc235432461"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4214,55 +4431,63 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student must be an active student at MSUCOM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11876E1C" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Student must complete five core rotations prior to any elective rotation.</w:t>
+        <w:t>Student</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must complete five core rotations prior to any elective rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1397D7AE" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to provide the elective site/rotation acceptance material to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00C2325B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -4273,51 +4498,65 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for MSU confirmation and scheduling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4339E7D5" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="006404A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>MSUCOM clerkship confirmation is complete when the rotation is visible on the students Medtrics schedule.</w:t>
+        <w:t xml:space="preserve">MSUCOM clerkship confirmation is complete when the rotation is visible on the students </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C2325B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7FA402" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure enrollment prior to beginning any course/rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC39B18" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="006404A0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
@@ -4373,97 +4612,153 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM confirmation must occur at least 30 days in advance of the rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62165303" w14:textId="77777777" w:rsidR="00EE2CCB" w:rsidRPr="00C2325B" w:rsidRDefault="00EE2CCB" w:rsidP="00EE2CCB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2325B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Once confirmed, the rotation may only be cancelled 30 days or more in advance of the start date. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="2B37738D" w14:textId="4938C8E7" w:rsidR="31B6C040" w:rsidRDefault="31B6C040" w:rsidP="31B6C040">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24EF64F4" w14:textId="4D7F71F6" w:rsidR="76E5D6F6" w:rsidRDefault="76E5D6F6" w:rsidP="31B6C040">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc235432462"/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ROTATION FORMAT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="146D47B6" w14:textId="795AE75C" w:rsidR="5CCB099F" w:rsidRDefault="5CCB099F" w:rsidP="31B6C040">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="31B6C040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adult Psychiatry is a 3 or 6 credit hour; two or four weeklong, elective course that is designed to give students interested in Psychiatry a more focused experience in adult psychiatry. The student will work with attending physicians and/or residents in a variety of settings that may include inpatient units, addictions, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="31B6C040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>consult</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="31B6C040">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; liaison, and outpatient clinics.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="5C0C1CDF" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc214285286"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc235432463"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00941F4E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="55E5BD2A" w:rsidR="00B848B6" w:rsidRPr="003D79DE" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc214285287"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc235432464"/>
       <w:r w:rsidRPr="003D79DE">
         <w:t>GOALS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="30C1E0B6" w14:textId="048F6246" w:rsidR="007E3176" w:rsidRPr="005E20F6" w:rsidRDefault="001E0216" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Provide students with experience in a variety of different settings and with a diverse patient population.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2587CDB4" w14:textId="29594006" w:rsidR="006630FF" w:rsidRDefault="001E0216" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -4478,240 +4773,269 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Have students work directly with adult psychiatrists and/or adult psychiatry residents in various facilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12029278" w14:textId="2EE052FC" w:rsidR="001E0216" w:rsidRPr="005E20F6" w:rsidRDefault="001E0216" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Provide the students with information regarding the field of adult psychiatry as a career choice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="00AF40B7" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="003D79DE" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc214285288"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235432465"/>
       <w:r w:rsidRPr="003D79DE">
         <w:t>OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="5EA746E2" w14:textId="0E42F5F7" w:rsidR="007E3176" w:rsidRPr="005E20F6" w:rsidRDefault="001E0216" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe diagnosis and treatment of a variety of </w:t>
       </w:r>
       <w:r w:rsidR="006F7C12">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">patients with psychiatric conditions in a specialized setting. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3844E8B5" w14:textId="77E5356F" w:rsidR="0064673A" w:rsidRPr="005E20F6" w:rsidRDefault="006F7C12" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="3F469A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Be able to apply understanding of psychiatry as a profession to own career choice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4231E8AE" w14:textId="6CF24EB5" w:rsidR="2739244F" w:rsidRDefault="2739244F" w:rsidP="3F469A7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3F469A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Articulate basic biomedical science and epidemiological and clinical science principles related to patient presentation in the following areas: cognitive, behavioral, and central nervous system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A971F01" w14:textId="345D1EF0" w:rsidR="2739244F" w:rsidRDefault="2739244F" w:rsidP="3F469A7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3F469A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Develop a differential diagnosis appropriate to the context of the patient setting and findings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="371082A3" w14:textId="6C553E4D" w:rsidR="2739244F" w:rsidRDefault="2739244F" w:rsidP="3F469A7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3F469A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Formulate a management plan based on evaluation of the best evidence from the medical literature and other resources related to the findings obtained during and after the patient encounter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D384C5" w14:textId="1BA138F2" w:rsidR="3F469A7D" w:rsidRDefault="3F469A7D" w:rsidP="3F469A7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="00AF40B7" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="003D79DE" w:rsidRDefault="002D4AE9" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc235432466"/>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="003D79DE">
         <w:t>COMPETENCIES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="6FDE2DFF" w14:textId="1D268D8B" w:rsidR="00017972" w:rsidRPr="005E20F6" w:rsidRDefault="007359F4" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="428B6EF3" w14:textId="57272A58" w:rsidR="0DACA290" w:rsidRDefault="0DACA290" w:rsidP="3F469A7D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="69BC2012" w14:textId="44CD413F" w:rsidR="0064673A" w:rsidRDefault="007359F4" w:rsidP="000602B1">
+      <w:r w:rsidRPr="3F469A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medical Knowledge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BEE1C67" w14:textId="18CCFF08" w:rsidR="0DACA290" w:rsidRDefault="0DACA290" w:rsidP="3F469A7D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> the patient encounter.</w:t>
+      <w:r w:rsidRPr="3F469A7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Patient Care</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc214285290"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc235432467"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="0B616EDE" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>addition to the above course-specific goals and learning objectives, this clerkship rotation also facilitates student progress in attaining the College Program Objectives</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -4746,104 +5070,104 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc214285291"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235432468"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc214285292"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc235432469"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B9E9912" w14:textId="2D968057" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc106630800"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>https://d2l.msu.edu/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>). Once logged in</w:t>
       </w:r>
       <w:r w:rsidR="0C1B4AB5" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4939,106 +5263,93 @@
       <w:r w:rsidR="0013375E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is your responsibility to make sure you have access </w:t>
       </w:r>
       <w:r w:rsidR="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00205932">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">o the course D2L page on the first day of the course. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA283F8" w14:textId="77777777" w:rsidR="002755F4" w:rsidRPr="00C40B5D" w:rsidRDefault="002755F4" w:rsidP="002755F4">
+    <w:p w14:paraId="24682D4D" w14:textId="17129B5B" w:rsidR="009A1109" w:rsidRDefault="002755F4" w:rsidP="00F10D09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2D9E">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
-[...8 lines deleted...]
-    <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
+    <w:p w14:paraId="28E7F446" w14:textId="77777777" w:rsidR="00F10D09" w:rsidRDefault="00F10D09" w:rsidP="000602B1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc235432470"/>
+    </w:p>
+    <w:p w14:paraId="0DA8A430" w14:textId="0F7991A6" w:rsidR="002A6615" w:rsidRPr="00F10D09" w:rsidRDefault="005B4C18" w:rsidP="00F10D09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc214285293"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...8 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="53B681B4" w14:textId="47399D6D" w:rsidR="00D52AA3" w:rsidRPr="00C40B5D" w:rsidRDefault="00DD4FC2" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc214285294"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc235432471"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Recommended Texts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="3E04D87E" w14:textId="030702A3" w:rsidR="00100687" w:rsidRDefault="00322274" w:rsidP="005C15E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="37846649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Andreasen, N</w:t>
       </w:r>
       <w:r w:rsidR="328E3D64" w:rsidRPr="37846649">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="37846649">
@@ -5135,55 +5446,55 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF8CB0A" w14:textId="7C923265" w:rsidR="00E059DD" w:rsidRPr="00C40B5D" w:rsidRDefault="00E059DD" w:rsidP="00A15681">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C964C3F" w14:textId="053E008C" w:rsidR="54F48B3F" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc214285295"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235432472"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="174C56A5" w14:textId="072A1492" w:rsidR="00746A6C" w:rsidRPr="00833D65" w:rsidRDefault="009B6032" w:rsidP="00833D65">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
@@ -5272,66 +5583,65 @@
       </w:r>
       <w:r w:rsidRPr="004B2261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>dated</w:t>
       </w:r>
       <w:r w:rsidR="00D5251C" w:rsidRPr="004B2261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidRPr="004B2261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>the 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2261">
+      <w:r w:rsidRPr="00B12005">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:vertAlign w:val="superscript"/>
-[...1 lines deleted...]
-        <w:t>st</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">st </w:t>
       </w:r>
       <w:r w:rsidRPr="004B2261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 </w:t>
+        <w:t xml:space="preserve">Friday of the rotation. Students must upload the form to a D2L drop box by 11:59 </w:t>
       </w:r>
       <w:r w:rsidR="00572604" w:rsidRPr="004B2261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">pm </w:t>
       </w:r>
       <w:r w:rsidRPr="004B2261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>on the last day (Sunday) of the rotation</w:t>
       </w:r>
       <w:r w:rsidR="00572604" w:rsidRPr="004B2261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -5343,56 +5653,55 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="648C9D69" w14:textId="5F5F95CE" w:rsidR="6BB67C26" w:rsidRPr="004B2261" w:rsidRDefault="009B6032" w:rsidP="004B2261">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Four-week Rotation: This will need to be completed by the Attending or Resident at the end of week two of the rotation. </w:t>
       </w:r>
       <w:r w:rsidRPr="004B2261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>It should be dated no later than the 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B2261">
+      <w:r w:rsidRPr="00B12005">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="004B2261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Wednesday of the rotation. Students must upload the form to a D2L drop box by 11:59</w:t>
       </w:r>
       <w:r w:rsidR="00AA30C7" w:rsidRPr="004B2261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004B2261">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -5421,181 +5730,309 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="00636DA3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc214285296"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235432473"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="22" w:name="_Toc214285297"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235432474"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="4AF9D17C" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
+        <w:t xml:space="preserve">Attending Evaluation of the Student is completed electronically via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-      </w:r>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Students will receive an email from Medtrics to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
+        <w:t xml:space="preserve"> by the supervisor designated within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students will receive an email from </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to select the attending 7 days prior to the end of the rotation. Should your rotation lack a rotation description or if you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="002876A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="002876A8" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006C673E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
+        <w:t xml:space="preserve">Upon selecting the attending physician directed within the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t xml:space="preserve">Attendings will access the electronic form within </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="67C28D65" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="0013375E" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
@@ -5613,155 +6050,176 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Toc214285298"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235432475"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
+        <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. By the last week of each rotation, students will receive an automated email link connecting </w:t>
+        <w:t>. By the last week of each rotation, students will receive an automated email link connecting them to their assigned evaluation</w:t>
+      </w:r>
+      <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the respective rotation</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>them to their assigned evaluation</w:t>
+        <w:t xml:space="preserve">. Students can also access </w:t>
       </w:r>
       <w:r w:rsidR="008373C4" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for the respective rotation</w:t>
+        <w:t xml:space="preserve">their </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Students can also access </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>pending evaluations on the ‘Home’ or ‘Evaluations’ tabs within their Medtrics accounts</w:t>
+        <w:t>Medtrics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accounts</w:t>
       </w:r>
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc214285299"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc235432476"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="54A3B02E" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A6B40CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Instructor of Record will review/investigate a student’s performance on a rotation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC1E9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5796,55 +6254,55 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Professionalism concerns, as well as accolades, will also be referred to the MSUCOM Spartan Committee Clearinghouse for resolution, per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FBE7781" w14:textId="3EB35333" w:rsidR="00390EC1" w:rsidRPr="007417FD" w:rsidRDefault="0022491F" w:rsidP="007417FD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc214285300"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc235432477"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="546D80B5" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no corrective action available for this course. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07EF90AD" w14:textId="77777777" w:rsidR="00390EC1" w:rsidRPr="00B4614F" w:rsidRDefault="00390EC1" w:rsidP="00390EC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -5897,55 +6355,55 @@
       </w:r>
       <w:r w:rsidRPr="00B4614F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>pm (except for the Attending Evaluation). Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D6C0851" w14:textId="06764A49" w:rsidR="0024644C" w:rsidRPr="00C40B5D" w:rsidRDefault="0024644C" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc214285301"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235432478"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0828D4E6" w14:textId="63411B97" w:rsidR="00D710D7" w:rsidRDefault="00D710D7" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r w:rsidR="00464B1E">
@@ -6068,59 +6526,59 @@
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F5E5B20" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRDefault="00A16BF1" w:rsidP="000602B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C663CBD" w14:textId="224A321D" w:rsidR="00A16BF1" w:rsidRPr="004E5748" w:rsidRDefault="00A16BF1" w:rsidP="004E5748">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc214285302"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235432479"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="1DFC1880" w14:textId="5E70CD57" w:rsidR="00A16BF1" w:rsidRPr="006573C7" w:rsidRDefault="00A16BF1" w:rsidP="71802E56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="598"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="71802E56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must </w:t>
       </w:r>
       <w:r w:rsidR="23AE0AF8" w:rsidRPr="71802E56">
@@ -6839,51 +7297,50 @@
     </w:p>
     <w:p w14:paraId="6C72646E" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="500"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>N/No</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Grade</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
@@ -7224,121 +7681,108 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B83D03C" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc214285303"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235432480"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="0AD88CCE" w14:textId="77777777" w:rsidR="00A16BF1" w:rsidRPr="0096296A" w:rsidRDefault="00A16BF1" w:rsidP="00A16BF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc214285304"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235432481"/>
       <w:r w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="00593906">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="7F9A4D0A" w14:textId="063C62C5" w:rsidR="3AFD8C84" w:rsidRDefault="00DC19CA" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During the </w:t>
       </w:r>
       <w:r w:rsidR="00782435">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2 – 4 weeks of the rotation, the student is required to meet clinical and academic responsibilities:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A4356E" w14:textId="73DD61F1" w:rsidR="00782435" w:rsidRDefault="00F54EB0" w:rsidP="006D1F00">
       <w:pPr>
@@ -7369,52 +7813,60 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> during this rotation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CE32547" w14:textId="52D2AAF7" w:rsidR="00F54EB0" w:rsidRDefault="00C6139E" w:rsidP="00F54EB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1368"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Daily clinical rounds with preceptor</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Daily clinical rounds with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>preceptor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="000D39E0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1119AF38" w14:textId="0E26AA00" w:rsidR="00C6139E" w:rsidRDefault="00C6139E" w:rsidP="00F54EB0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1368"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Prompt attendance for all roun</w:t>
@@ -7613,71 +8065,97 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5AD1911C" w14:textId="29DC2366" w:rsidR="00436734" w:rsidRDefault="00436734" w:rsidP="00E41B43">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1368"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Complete al</w:t>
       </w:r>
       <w:r w:rsidR="00846BE3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>l paperwork associated with the experience in a timely manner.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1DAFAB14" w14:textId="617FE79A" w:rsidR="00846BE3" w:rsidRDefault="00846BE3" w:rsidP="00E41B43">
+        <w:t xml:space="preserve">l paperwork associated with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00846BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the experience</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00846BE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a timely manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAFAB14" w14:textId="7300D14D" w:rsidR="00846BE3" w:rsidRDefault="00846BE3" w:rsidP="00E41B43">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1368"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Students are expected to identify, access, interpret, and apply medical evidence contained in the scientific litera</w:t>
+        <w:t xml:space="preserve">Students are expected to identify, access, interpret, and apply medical evidence contained in </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>scientific</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> litera</w:t>
       </w:r>
       <w:r w:rsidR="00B278B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ture related to patient’s health problems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239C2351" w14:textId="0BEB9461" w:rsidR="00B278B3" w:rsidRPr="00B1376F" w:rsidRDefault="00B278B3" w:rsidP="00E41B43">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1368"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -7718,450 +8196,541 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc214285305"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc235432482"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="6BFBEABE">
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="5EDD910E" w:rsidR="00C11B04" w:rsidRDefault="00C11B04" w:rsidP="6BFBEABE">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BFBEABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="00517E5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E3FDDE" w14:textId="77777777" w:rsidR="00517E5B" w:rsidRDefault="00517E5B" w:rsidP="6BFBEABE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46D96D25" w14:textId="55D8B9F2" w:rsidR="00517E5B" w:rsidRDefault="00517E5B" w:rsidP="6BFBEABE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>For a complete list of Clerkship policies/procedures, please visit the Clerkship Student Portal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="280631E3" w14:textId="71A54DAB" w:rsidR="00EF6A38" w:rsidRPr="00C40B5D" w:rsidRDefault="00EF6A38" w:rsidP="6BFBEABE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00EF6A38">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRDefault="003C4D04" w:rsidP="000602B1">
-[...56 lines deleted...]
-    <w:p w14:paraId="3B9B87C3" w14:textId="3A807223" w:rsidR="00902AE6" w:rsidRPr="00C40B5D" w:rsidRDefault="00902AE6" w:rsidP="00A6221B">
+    <w:p w14:paraId="0863E8A8" w14:textId="77777777" w:rsidR="00681395" w:rsidRPr="00C40B5D" w:rsidRDefault="00681395" w:rsidP="00681395">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="35" w:name="_Toc214285307"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc229489217"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235432483"/>
+      <w:r w:rsidRPr="0096296A">
+        <w:t>CLERKSHIP ATTENDANCE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0096296A">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="7BE11A7E" w14:textId="77777777" w:rsidR="00681395" w:rsidRPr="00A52D20" w:rsidRDefault="00681395" w:rsidP="00681395">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0053677A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion. This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00887DBB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="05C24D16" w14:textId="77777777" w:rsidR="00681395" w:rsidRPr="000044D5" w:rsidRDefault="00681395" w:rsidP="00681395">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc222818601"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc222819260"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc229489218"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235432484"/>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Clerkship Illness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="0A13FB78" w14:textId="77777777" w:rsidR="00681395" w:rsidRPr="00EA7A22" w:rsidRDefault="00681395" w:rsidP="00681395">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000044D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illness.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA7A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="004D648A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="406D179E" w14:textId="77777777" w:rsidR="00681395" w:rsidRDefault="00681395" w:rsidP="00041910">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="582E6479" w14:textId="75A47017" w:rsidR="006E1B5D" w:rsidRPr="00041910" w:rsidRDefault="00902AE6" w:rsidP="00041910">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc235432485"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="51A05ABA" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="089D8652" w:rsidRPr="00C50401">
         <w:t>The Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00142CFA" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc214285308"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235432486"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="36509C86" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0055268A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc214285309"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc235432487"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc214285310"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc235432488"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="44"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="639A6DDE" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="42ADD35D" w14:textId="77777777" w:rsidR="007C5750" w:rsidRDefault="00E20D8B" w:rsidP="007C5750">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00142CFA" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="007C5750" w:rsidRPr="002B2CEB">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="007C5750">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D70F228" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc214285311"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235432489"/>
       <w:r>
         <w:t>MSU Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6106C0F3" w14:textId="5953EF41" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received.</w:t>
       </w:r>
       <w:r w:rsidR="003B6CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B0C51">
@@ -8238,145 +8807,228 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2B3D480A" w14:textId="77777777" w:rsidR="00CD18CF" w:rsidRPr="00C40B5D" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6901697E" w14:textId="1EE8D754" w:rsidR="00CD18CF" w:rsidRDefault="00CD18CF" w:rsidP="00CD18CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail, and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="0055268A" w:rsidRPr="0055268A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006C673E" w:rsidRPr="0055268A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C09E5C" w14:textId="77777777" w:rsidR="0096296A" w:rsidRDefault="0096296A" w:rsidP="00DF15DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A07A3B2" w14:textId="77777777" w:rsidR="00921652" w:rsidRPr="00556A65" w:rsidRDefault="00921652" w:rsidP="00921652">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc213320658"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="43" w:name="_Toc214285312"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc213320715"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc213321354"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc235432490"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="721FD52D" w14:textId="77777777" w:rsidR="00921652" w:rsidRPr="005F7800" w:rsidRDefault="00921652" w:rsidP="00921652">
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="00002FAA" w14:textId="40977A99" w:rsidR="00AB6CFD" w:rsidRDefault="00921652" w:rsidP="00AB6CFD">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80F82" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80F82" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80F82" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80F82" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80F82" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
-[...6 lines deleted...]
-          <w:t>AI_Use_Policy.pdf</w:t>
+    </w:p>
+    <w:p w14:paraId="057470DD" w14:textId="1A51939D" w:rsidR="00AB6CFD" w:rsidRPr="005F7800" w:rsidRDefault="00AB6CFD" w:rsidP="00AB6CFD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="004C05FA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="11613A56" w14:textId="77777777" w:rsidR="00921652" w:rsidRDefault="00921652" w:rsidP="002B6A09">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11613A56" w14:textId="77777777" w:rsidR="00921652" w:rsidRDefault="00921652" w:rsidP="00AB6CFD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31234C92" w14:textId="03ACA5CC" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -8430,246 +9082,174 @@
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="008F56AC" w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="0079705E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="000512F6" w:rsidRPr="000512F6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_Toc214285313"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235432491"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="44"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="5337B920" w14:textId="77777777" w:rsidR="00557E4E" w:rsidRPr="00A871DA" w:rsidRDefault="00557E4E" w:rsidP="00557E4E">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC5D2AD" w14:textId="77777777" w:rsidR="00557E4E" w:rsidRPr="00A871DA" w:rsidRDefault="00557E4E" w:rsidP="00557E4E">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="15039EC5" w14:textId="41BE3CC0" w:rsidR="00EC72B0" w:rsidRPr="00200481" w:rsidRDefault="00557E4E" w:rsidP="00557E4E">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="00200481">
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00200481">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="000512F6">
+    <w:p w14:paraId="6F3DAD57" w14:textId="77777777" w:rsidR="0009293F" w:rsidRPr="00C40B5D" w:rsidRDefault="0009293F" w:rsidP="00632A80">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="718930D9" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...23 lines deleted...]
-      <w:bookmarkStart w:id="47" w:name="_Toc214285314"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235432492"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="3723D68A" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -8752,93 +9332,93 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId39">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>to the Clerkship Team (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId38">
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -8906,52 +9486,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>intend</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">to use their accommodations (for tests, projects, labs, etc.). Accommodation requests received after </w:t>
       </w:r>
       <w:r>
-        <w:t>the semester onset</w:t>
-      </w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>semester onset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> will be honored whenever</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74EA4093" w14:textId="77777777" w:rsidR="00141639" w:rsidRPr="00C40B5D" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59BC3C70" w14:textId="77777777" w:rsidR="00141639" w:rsidRDefault="00141639" w:rsidP="00141639">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
@@ -9158,96 +9743,103 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0201F304" w14:textId="77777777" w:rsidR="00B17123" w:rsidRDefault="00B17123">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="588E3D05" w14:textId="77777777" w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidRDefault="001C4F82" w:rsidP="005A7999">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:sectPr w:rsidR="001C4F82" w:rsidRPr="00C40B5D" w:rsidSect="0014138A">
-          <w:footerReference w:type="first" r:id="rId39"/>
+          <w:footerReference w:type="first" r:id="rId41"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4937E1F0" w14:textId="77777777" w:rsidR="005F0799" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc214285315"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc235432493"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="1484FF3E" w:rsidR="007D13F7" w:rsidRPr="006573C7" w:rsidRDefault="002E37DD" w:rsidP="006573C7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="006573C7">
-        <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
+        <w:t xml:space="preserve">*For any below information requiring an item </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t>be</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006573C7">
+        <w:t xml:space="preserve"> uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14711" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2291"/>
         <w:gridCol w:w="2894"/>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="2532"/>
         <w:gridCol w:w="3738"/>
       </w:tblGrid>
       <w:tr w:rsidR="001208EF" w:rsidRPr="00C40B5D" w14:paraId="4AEBD907" w14:textId="77777777" w:rsidTr="00632A80">
         <w:trPr>
           <w:trHeight w:val="766"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
@@ -9431,51 +10023,67 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AB0F91F" w14:textId="3B2F5620" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
+              <w:t xml:space="preserve">Attendings receive an automated email link connecting them to their assigned evaluation(s) within </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, where they may access and submit the electronic form(s) directly</w:t>
             </w:r>
             <w:r w:rsidR="00E05AEB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="259DAB2C" w14:textId="08CDDCA8" w:rsidR="001208EF" w:rsidRPr="00562F84" w:rsidRDefault="001208EF" w:rsidP="00D64C95">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
@@ -9699,51 +10307,67 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C32FADE" w14:textId="2207EDCE" w:rsidR="001208EF" w:rsidRPr="009275FB" w:rsidRDefault="001208EF" w:rsidP="00300658">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
+              <w:t xml:space="preserve">Can be accessed and submitted electronically by students within the dashboard of their </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Medtrics</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009275FB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> profiles</w:t>
             </w:r>
             <w:r w:rsidR="00E05AEB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61BE6821" w14:textId="4B71ED5D" w:rsidR="001208EF" w:rsidRPr="00CC6A27" w:rsidRDefault="001208EF" w:rsidP="00AB5135">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -9871,82 +10495,80 @@
               <w:t xml:space="preserve"> the rotation</w:t>
             </w:r>
             <w:r w:rsidR="00E05AEB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED750F" w:rsidRPr="00C40B5D" w14:paraId="032278D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="314AB395" w14:textId="5C53926B" w:rsidR="00ED750F" w:rsidRPr="00A31C50" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mid Rotation Feedback Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2894" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19D82370" w14:textId="253ACC0F" w:rsidR="00ED750F" w:rsidRPr="009275FB" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>via D2L</w:t>
@@ -9954,51 +10576,50 @@
             <w:r w:rsidR="00B92E8F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Dropbox</w:t>
             </w:r>
             <w:r w:rsidR="00E05AEB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="613A1E81" w14:textId="77777777" w:rsidR="00ED750F" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A7ED36D" w14:textId="77777777" w:rsidR="009C3C16" w:rsidRDefault="00ED750F" w:rsidP="009C3C16">
@@ -10162,82 +10783,80 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>st</w:t>
             </w:r>
             <w:r w:rsidR="008738F0" w:rsidRPr="009C3C16">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Friday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2532" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="505C712D" w14:textId="61A71EB1" w:rsidR="00ED750F" w:rsidRPr="2FA7D722" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002574E0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6351654F" w14:textId="648419E4" w:rsidR="00ED750F" w:rsidRPr="004A0178" w:rsidRDefault="00ED750F" w:rsidP="00ED750F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete 100% and upload by 14 days after the last day of the rotation at 11:59 pm</w:t>
             </w:r>
             <w:r w:rsidR="00B4231E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -10256,100 +10875,99 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A38BB92" w14:textId="6FB03981" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="0014138A">
-          <w:headerReference w:type="first" r:id="rId40"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1574C6F0" w14:textId="77777777" w:rsidR="007F30E1" w:rsidRPr="007F30E1" w:rsidRDefault="007F30E1" w:rsidP="007F30E1">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF262D6" wp14:editId="43C6983D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41" cstate="print">
+                    <a:blip r:embed="rId43" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -10511,62 +11129,64 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>____________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B368183" w14:textId="42DA7FEA" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00323222">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Evaluator Signature:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>________________</w:t>
       </w:r>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date of review with Student:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15134F5E" w14:textId="77777777" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00323222">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
@@ -10631,51 +11251,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="28AB8B86">
               <v:rect id="Rectangle 2120782259" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="4900F799" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583BFD36" w14:textId="67B7A673" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00323222">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -10706,99 +11326,113 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="4E76B051">
               <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0C2D90C6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="006C673E" w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="106DF6DB" w14:textId="77777777" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00323222">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65A3FB29" w14:textId="77777777" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00323222">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>The student is progressing satisfactorily for their level of training:</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004E635D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>student is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004E635D">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> progressing satisfactorily for their level of training:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EE7384C" w14:textId="77777777" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00323222">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -10822,51 +11456,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="306EE54C">
               <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="67CD8E2F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
@@ -10904,51 +11538,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="47E2E3EE">
               <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="5C80854C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6767A4BB" w14:textId="77777777" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00323222">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E635D">
         <w:rPr>
@@ -11269,56 +11903,65 @@
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0128B7B3" w14:textId="77777777" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00DB356A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="121BEC27" w14:textId="77777777" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00DB356A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004E635D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Student is aware of limitations and appropriately seeks assistance when needed</w:t>
+              <w:t>Student is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004E635D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aware of limitations and appropriately seeks assistance when needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00323222" w:rsidRPr="004E635D" w14:paraId="777E0CDC" w14:textId="77777777" w:rsidTr="00DB356A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AC920D3" w14:textId="77777777" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00DB356A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30FCFD72" w14:textId="77777777" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00DB356A">
             <w:pPr>
@@ -11337,56 +11980,65 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7493BA21" w14:textId="77777777" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00DB356A">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4495" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62587B46" w14:textId="77777777" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00DB356A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004E635D">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Accepting of feedback and made necessary changes because of the feedback</w:t>
+              <w:t>Accepting of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004E635D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback and made necessary changes because of the feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00323222" w:rsidRPr="004E635D" w14:paraId="3B480F0E" w14:textId="77777777" w:rsidTr="00DB356A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="265" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39C04B5C" w14:textId="77777777" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00DB356A">
             <w:pPr>
               <w:contextualSpacing/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2117D094" w14:textId="77777777" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00DB356A">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -11498,197 +12150,209 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CA01731" w14:textId="77777777" w:rsidR="00323222" w:rsidRPr="004E635D" w:rsidRDefault="00323222" w:rsidP="00323222">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34A6A3DE" w14:textId="77777777" w:rsidR="00323222" w:rsidRDefault="00323222" w:rsidP="00323222">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="0014138A">
-      <w:headerReference w:type="first" r:id="rId42"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A32C393" w14:textId="77777777" w:rsidR="004D0147" w:rsidRDefault="004D0147" w:rsidP="00E756E0">
+    <w:p w14:paraId="421B1ADA" w14:textId="77777777" w:rsidR="003E41A1" w:rsidRDefault="003E41A1" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DB7ABA9" w14:textId="77777777" w:rsidR="004D0147" w:rsidRDefault="004D0147" w:rsidP="00E756E0">
+    <w:p w14:paraId="0DBD4FB3" w14:textId="77777777" w:rsidR="003E41A1" w:rsidRDefault="003E41A1" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6580F231" w14:textId="77777777" w:rsidR="004D0147" w:rsidRDefault="004D0147">
+    <w:p w14:paraId="5746F9A7" w14:textId="77777777" w:rsidR="003E41A1" w:rsidRDefault="003E41A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4CEF14C3" w14:textId="116F45DF" w:rsidR="005D7A70" w:rsidRPr="005D7A70" w:rsidRDefault="005D7A70" w:rsidP="005D7A70">
+  <w:p w14:paraId="4CEF14C3" w14:textId="2F7694F4" w:rsidR="005D7A70" w:rsidRPr="005D7A70" w:rsidRDefault="005D7A70" w:rsidP="005D7A70">
     <w:pPr>
       <w:pStyle w:val="xxmsonormal"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t> </w:t>
     </w:r>
     <w:r w:rsidRPr="005D7A70">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00F10D09">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>7/18/26</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0A1C623E" w14:textId="77777777" w:rsidR="005D7A70" w:rsidRDefault="005D7A70">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
@@ -11714,71 +12378,71 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="394BD779" w14:textId="77777777" w:rsidR="004D0147" w:rsidRDefault="004D0147" w:rsidP="00E756E0">
+    <w:p w14:paraId="6D128803" w14:textId="77777777" w:rsidR="003E41A1" w:rsidRDefault="003E41A1" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6ECAD1B6" w14:textId="77777777" w:rsidR="004D0147" w:rsidRDefault="004D0147" w:rsidP="00E756E0">
+    <w:p w14:paraId="384F3A94" w14:textId="77777777" w:rsidR="003E41A1" w:rsidRDefault="003E41A1" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C13FDAE" w14:textId="77777777" w:rsidR="004D0147" w:rsidRDefault="004D0147">
+    <w:p w14:paraId="20C94532" w14:textId="77777777" w:rsidR="003E41A1" w:rsidRDefault="003E41A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="240624B5" w:rsidR="004A166C" w:rsidRDefault="00E45628">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>OST 631 Adult Psychiatry</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="649BFD9A" w14:textId="692C6CE6" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
@@ -15771,50 +16435,52 @@
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
     <w:rsid w:val="00023D21"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="000268F0"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="000343E1"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="00035C41"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
+    <w:rsid w:val="0004124A"/>
+    <w:rsid w:val="00041910"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
     <w:rsid w:val="00046486"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="00070460"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="0007294E"/>
@@ -15827,65 +16493,67 @@
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A6966"/>
     <w:rsid w:val="000A6D69"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000C05EE"/>
     <w:rsid w:val="000C14DA"/>
+    <w:rsid w:val="000C24D7"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000D015E"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
     <w:rsid w:val="000D39E0"/>
     <w:rsid w:val="000D3DDA"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6327"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E1AF0"/>
+    <w:rsid w:val="000E279C"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F42BA"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100687"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="0010437F"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107916"/>
@@ -15899,137 +16567,143 @@
     <w:rsid w:val="001168B7"/>
     <w:rsid w:val="00117B63"/>
     <w:rsid w:val="001208EF"/>
     <w:rsid w:val="0012109C"/>
     <w:rsid w:val="00122A1E"/>
     <w:rsid w:val="00122D3A"/>
     <w:rsid w:val="00123803"/>
     <w:rsid w:val="0012639A"/>
     <w:rsid w:val="00126963"/>
     <w:rsid w:val="001269D7"/>
     <w:rsid w:val="00126AFC"/>
     <w:rsid w:val="00127DEC"/>
     <w:rsid w:val="00127E04"/>
     <w:rsid w:val="0013015C"/>
     <w:rsid w:val="001323D3"/>
     <w:rsid w:val="001328B4"/>
     <w:rsid w:val="001334CC"/>
     <w:rsid w:val="0013375E"/>
     <w:rsid w:val="00133B6D"/>
     <w:rsid w:val="00134168"/>
     <w:rsid w:val="001344AD"/>
     <w:rsid w:val="001369D7"/>
     <w:rsid w:val="00136B19"/>
     <w:rsid w:val="001379B9"/>
     <w:rsid w:val="00137CE1"/>
+    <w:rsid w:val="0014044D"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="0014138A"/>
     <w:rsid w:val="00141639"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00142CFA"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="00147060"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001527B8"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
     <w:rsid w:val="00161DD1"/>
+    <w:rsid w:val="00161FC8"/>
     <w:rsid w:val="0016209E"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166EE1"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00176F52"/>
     <w:rsid w:val="001773D2"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="00191A19"/>
+    <w:rsid w:val="00191FDE"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A57C4"/>
     <w:rsid w:val="001A5901"/>
+    <w:rsid w:val="001A5B68"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
+    <w:rsid w:val="001B7080"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C2C63"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
+    <w:rsid w:val="001D4481"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E0216"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="00200481"/>
     <w:rsid w:val="002022C3"/>
@@ -16062,97 +16736,99 @@
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="00247407"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
     <w:rsid w:val="00252171"/>
     <w:rsid w:val="002530B5"/>
     <w:rsid w:val="00254574"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
+    <w:rsid w:val="00260A03"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262134"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="00264A47"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="00270ED4"/>
     <w:rsid w:val="0027179F"/>
     <w:rsid w:val="002731B1"/>
     <w:rsid w:val="002732BC"/>
     <w:rsid w:val="002732E9"/>
     <w:rsid w:val="00273DB7"/>
     <w:rsid w:val="002742FD"/>
     <w:rsid w:val="002746F7"/>
     <w:rsid w:val="00274BF2"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00275498"/>
     <w:rsid w:val="002755F4"/>
     <w:rsid w:val="002760C9"/>
     <w:rsid w:val="002772CE"/>
     <w:rsid w:val="0028118B"/>
     <w:rsid w:val="002812BA"/>
     <w:rsid w:val="00282343"/>
     <w:rsid w:val="00284F2C"/>
     <w:rsid w:val="0028703E"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="00292620"/>
     <w:rsid w:val="00292DAA"/>
     <w:rsid w:val="002932E6"/>
     <w:rsid w:val="002944B7"/>
     <w:rsid w:val="002946A7"/>
     <w:rsid w:val="002950F6"/>
     <w:rsid w:val="002952A5"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00296271"/>
     <w:rsid w:val="00296760"/>
     <w:rsid w:val="00297546"/>
     <w:rsid w:val="00297D0A"/>
     <w:rsid w:val="002A0FEA"/>
     <w:rsid w:val="002A149A"/>
+    <w:rsid w:val="002A1A06"/>
     <w:rsid w:val="002A1EBC"/>
     <w:rsid w:val="002A6615"/>
     <w:rsid w:val="002A6A48"/>
     <w:rsid w:val="002A704E"/>
     <w:rsid w:val="002A7DB0"/>
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D4AE9"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E198C"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E37DD"/>
     <w:rsid w:val="002E4141"/>
@@ -16177,101 +16853,105 @@
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="00301D97"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00311221"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322274"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="00323222"/>
     <w:rsid w:val="00323541"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
+    <w:rsid w:val="003305F3"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00330DDD"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00332088"/>
     <w:rsid w:val="00334304"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="003453CB"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="003540E1"/>
     <w:rsid w:val="00355156"/>
     <w:rsid w:val="0035588A"/>
+    <w:rsid w:val="00356235"/>
     <w:rsid w:val="00356709"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357D1B"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="003672EC"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
+    <w:rsid w:val="00377E56"/>
+    <w:rsid w:val="00384846"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="00390EC1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
@@ -16281,50 +16961,51 @@
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B6CD1"/>
     <w:rsid w:val="003C0CE8"/>
     <w:rsid w:val="003C1C1A"/>
     <w:rsid w:val="003C3A4D"/>
     <w:rsid w:val="003C4D04"/>
     <w:rsid w:val="003C54A4"/>
     <w:rsid w:val="003C57BD"/>
     <w:rsid w:val="003D030A"/>
     <w:rsid w:val="003D1CDC"/>
     <w:rsid w:val="003D2240"/>
     <w:rsid w:val="003D4145"/>
     <w:rsid w:val="003D45FB"/>
     <w:rsid w:val="003D4858"/>
     <w:rsid w:val="003D5F0C"/>
     <w:rsid w:val="003D600E"/>
     <w:rsid w:val="003D6CE0"/>
     <w:rsid w:val="003D6E6B"/>
     <w:rsid w:val="003D79DE"/>
     <w:rsid w:val="003D7D1F"/>
     <w:rsid w:val="003E0509"/>
     <w:rsid w:val="003E0717"/>
     <w:rsid w:val="003E1209"/>
     <w:rsid w:val="003E15ED"/>
     <w:rsid w:val="003E2574"/>
+    <w:rsid w:val="003E41A1"/>
     <w:rsid w:val="003E42A5"/>
     <w:rsid w:val="003E45C7"/>
     <w:rsid w:val="003E58F9"/>
     <w:rsid w:val="003E633E"/>
     <w:rsid w:val="003F3896"/>
     <w:rsid w:val="003F476A"/>
     <w:rsid w:val="003F56E7"/>
     <w:rsid w:val="003F5B12"/>
     <w:rsid w:val="003F6922"/>
     <w:rsid w:val="003F6C01"/>
     <w:rsid w:val="003F6FE1"/>
     <w:rsid w:val="003F72C0"/>
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="004022E0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406BEB"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411E3C"/>
@@ -16357,73 +17038,75 @@
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
     <w:rsid w:val="00455E67"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="004754F3"/>
+    <w:rsid w:val="0047687A"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="004903C3"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
+    <w:rsid w:val="0049730A"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A31FF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B2261"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C49BA"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
@@ -16461,192 +17144,201 @@
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="005029DE"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="00505B42"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00510BC1"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
+    <w:rsid w:val="00517E5B"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522E5D"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00533A5A"/>
     <w:rsid w:val="00534203"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="005455DD"/>
+    <w:rsid w:val="00547149"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="0055268A"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="005566FA"/>
     <w:rsid w:val="0055670B"/>
+    <w:rsid w:val="00557E4E"/>
+    <w:rsid w:val="00560771"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="00572604"/>
     <w:rsid w:val="00572A0C"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
     <w:rsid w:val="00580894"/>
     <w:rsid w:val="0058110A"/>
     <w:rsid w:val="00582778"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="005879BF"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593906"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="00594FC3"/>
     <w:rsid w:val="005952C6"/>
+    <w:rsid w:val="00595F6D"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A5355"/>
     <w:rsid w:val="005A62CA"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
+    <w:rsid w:val="005B734A"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C15E0"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C41F1"/>
+    <w:rsid w:val="005C48BD"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D40EF"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
+    <w:rsid w:val="005D6CB9"/>
     <w:rsid w:val="005D7A70"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E20F6"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E6A24"/>
     <w:rsid w:val="005E76D1"/>
     <w:rsid w:val="005EF2EA"/>
     <w:rsid w:val="005F0799"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00611E81"/>
     <w:rsid w:val="00612357"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
+    <w:rsid w:val="00620EBA"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="006304C1"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="006317DF"/>
     <w:rsid w:val="00632A80"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00636DA3"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="006404A0"/>
     <w:rsid w:val="00640D55"/>
@@ -16658,218 +17350,228 @@
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="006573C7"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="00680F8C"/>
     <w:rsid w:val="0068102E"/>
+    <w:rsid w:val="00681395"/>
+    <w:rsid w:val="006832D7"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
+    <w:rsid w:val="00685847"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
+    <w:rsid w:val="0068709C"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A14B9"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006B7AA5"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006C602A"/>
     <w:rsid w:val="006C673E"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D1F00"/>
     <w:rsid w:val="006D2D9E"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E3822"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
+    <w:rsid w:val="006F2E40"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F73F0"/>
     <w:rsid w:val="006F7C12"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="007031BF"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
     <w:rsid w:val="00716A53"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="00720DE8"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="007349B5"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="007359F4"/>
     <w:rsid w:val="007379B2"/>
+    <w:rsid w:val="00740BE8"/>
     <w:rsid w:val="007417FD"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00746A6C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="007614CF"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="00762218"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="0077091A"/>
+    <w:rsid w:val="00771EC7"/>
     <w:rsid w:val="007735E3"/>
     <w:rsid w:val="00774726"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="0078059D"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="00782435"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
+    <w:rsid w:val="007974BD"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1F5B"/>
+    <w:rsid w:val="007A1FF4"/>
     <w:rsid w:val="007A242D"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7BA6"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C1A9A"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C3BCA"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C4EA7"/>
     <w:rsid w:val="007C504F"/>
+    <w:rsid w:val="007C5750"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="008030E9"/>
@@ -16911,72 +17613,74 @@
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
     <w:rsid w:val="00846BE3"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
     <w:rsid w:val="00852003"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
+    <w:rsid w:val="00871318"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="008738F0"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881EA1"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="00884E6A"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="008879E7"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
+    <w:rsid w:val="008916E5"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B2461"/>
     <w:rsid w:val="008B28D1"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
@@ -17012,70 +17716,73 @@
     <w:rsid w:val="008F56AC"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="0090020B"/>
     <w:rsid w:val="00900B61"/>
     <w:rsid w:val="0090119B"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="00903DF6"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="0090530E"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907905"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
+    <w:rsid w:val="00913E0E"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00921652"/>
     <w:rsid w:val="00921BD8"/>
     <w:rsid w:val="009237A9"/>
     <w:rsid w:val="00924342"/>
+    <w:rsid w:val="00924C2C"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="00926E16"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
+    <w:rsid w:val="009413AE"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="00943B48"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00951BB2"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009709A8"/>
     <w:rsid w:val="009711BD"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="00971C7E"/>
@@ -17263,150 +17970,155 @@
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00A97CFB"/>
     <w:rsid w:val="00AA1F80"/>
     <w:rsid w:val="00AA30C7"/>
     <w:rsid w:val="00AA3B11"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
+    <w:rsid w:val="00AB6CFD"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EDA"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FE9"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
+    <w:rsid w:val="00B103AB"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
+    <w:rsid w:val="00B12005"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B1376F"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B172E5"/>
     <w:rsid w:val="00B1740A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
     <w:rsid w:val="00B278B3"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B3662B"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E42"/>
     <w:rsid w:val="00B36EB3"/>
+    <w:rsid w:val="00B36F5D"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B4231E"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45E96"/>
     <w:rsid w:val="00B51C98"/>
     <w:rsid w:val="00B51EDC"/>
     <w:rsid w:val="00B5485B"/>
     <w:rsid w:val="00B560CF"/>
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B620A3"/>
     <w:rsid w:val="00B62328"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B77366"/>
+    <w:rsid w:val="00B80F82"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B92E8F"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA2541"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
@@ -17477,50 +18189,51 @@
     <w:rsid w:val="00C2272A"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C22BC3"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C24778"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C304F7"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C326F4"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C377B9"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C421D4"/>
     <w:rsid w:val="00C436A9"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
+    <w:rsid w:val="00C44ECE"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C57D28"/>
     <w:rsid w:val="00C6139E"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C70E6C"/>
     <w:rsid w:val="00C71437"/>
     <w:rsid w:val="00C71D69"/>
@@ -17551,111 +18264,114 @@
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB6DE4"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD18CF"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
     <w:rsid w:val="00CE70C8"/>
     <w:rsid w:val="00CF0AEB"/>
+    <w:rsid w:val="00CF0BD9"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF70AC"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D01755"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D07C76"/>
     <w:rsid w:val="00D10807"/>
+    <w:rsid w:val="00D11476"/>
     <w:rsid w:val="00D11D38"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D14AB2"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D15BEC"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D239AF"/>
     <w:rsid w:val="00D23F70"/>
     <w:rsid w:val="00D24A19"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D25905"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
     <w:rsid w:val="00D4305F"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D45B37"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D5251C"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
+    <w:rsid w:val="00D57036"/>
     <w:rsid w:val="00D572AD"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D74D0B"/>
     <w:rsid w:val="00D75720"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D83763"/>
@@ -17727,204 +18443,213 @@
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E05AEB"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
     <w:rsid w:val="00E11B3A"/>
     <w:rsid w:val="00E11CEA"/>
     <w:rsid w:val="00E132DF"/>
     <w:rsid w:val="00E13D12"/>
     <w:rsid w:val="00E15960"/>
     <w:rsid w:val="00E15E8D"/>
     <w:rsid w:val="00E16BCC"/>
     <w:rsid w:val="00E20143"/>
     <w:rsid w:val="00E20D8B"/>
     <w:rsid w:val="00E21148"/>
+    <w:rsid w:val="00E25152"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E343F0"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41B43"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E437F5"/>
     <w:rsid w:val="00E45628"/>
     <w:rsid w:val="00E4733C"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E56B48"/>
     <w:rsid w:val="00E56F3B"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E615FE"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E67491"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
+    <w:rsid w:val="00E7308A"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E74D2F"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E91301"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E9447A"/>
+    <w:rsid w:val="00E944EA"/>
     <w:rsid w:val="00E95B0B"/>
+    <w:rsid w:val="00E96698"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
     <w:rsid w:val="00EC55E4"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0D53"/>
+    <w:rsid w:val="00ED16BB"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7378"/>
     <w:rsid w:val="00ED750F"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2CCB"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF1A72"/>
     <w:rsid w:val="00EF28D1"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
     <w:rsid w:val="00EF5B30"/>
+    <w:rsid w:val="00EF6A38"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F04E1E"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
+    <w:rsid w:val="00F10D09"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16870"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F175E5"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
     <w:rsid w:val="00F30650"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F35438"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F4593F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
     <w:rsid w:val="00F467CB"/>
+    <w:rsid w:val="00F51FDF"/>
     <w:rsid w:val="00F53303"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F54EB0"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F62321"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F720F7"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
@@ -17966,50 +18691,51 @@
     <w:rsid w:val="00FB7F8C"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD766F"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5C0F"/>
+    <w:rsid w:val="00FE5DA7"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7330"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
@@ -18022,81 +18748,84 @@
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="0560907F"/>
     <w:rsid w:val="05869545"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="089D8652"/>
     <w:rsid w:val="08C2822D"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
+    <w:rsid w:val="097CA24A"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
     <w:rsid w:val="09FFE0E3"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0B982800"/>
     <w:rsid w:val="0C14FAC8"/>
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D98086E"/>
+    <w:rsid w:val="0DACA290"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
+    <w:rsid w:val="106C3D07"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
@@ -18119,79 +18848,82 @@
     <w:rsid w:val="199A9A22"/>
     <w:rsid w:val="19BF1679"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF90740"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="202DB2AA"/>
+    <w:rsid w:val="2093E0A6"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="214546B3"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
+    <w:rsid w:val="21DBA266"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23AE0AF8"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="2732E4FC"/>
+    <w:rsid w:val="2739244F"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
     <w:rsid w:val="2A9DFB87"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
     <w:rsid w:val="2DAC9EDA"/>
@@ -18201,152 +18933,158 @@
     <w:rsid w:val="2E96387C"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
+    <w:rsid w:val="31B6C040"/>
     <w:rsid w:val="31C050FB"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="326FA330"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="328E3D64"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="357A450E"/>
     <w:rsid w:val="3624EB92"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37846649"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
+    <w:rsid w:val="39281369"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
+    <w:rsid w:val="3F469A7D"/>
     <w:rsid w:val="3F63F482"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
+    <w:rsid w:val="435B4206"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457C40BA"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A739735"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
+    <w:rsid w:val="4C06AAE0"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
+    <w:rsid w:val="4EA74203"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
@@ -18368,52 +19106,54 @@
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
     <w:rsid w:val="5A2CAA7C"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
+    <w:rsid w:val="5CCB099F"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
+    <w:rsid w:val="5E2AFA01"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="616530E4"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
     <w:rsid w:val="6242FFDD"/>
     <w:rsid w:val="629A5761"/>
     <w:rsid w:val="62A8A38A"/>
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="65F5EF30"/>
@@ -18465,50 +19205,51 @@
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="703E143E"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="71802E56"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
+    <w:rsid w:val="76E5D6F6"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F6599F1"/>
@@ -18519,51 +19260,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3648F9D7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4DED9D59-AD4B-4F0F-9703-DEA4015DF4F4}"/>
+  <w15:docId w15:val="{78F77F35-277F-4610-A6CC-95C3533F83FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="252" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20285,51 +21026,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Stecbra2@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9780890425596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9781615373758" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smithbmd@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Stecbra2@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9780890425596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9781615373758" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smithbmd@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -20600,65 +21341,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cca7ceb4af48d6e9b8d5a3f363677296" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -20885,151 +21617,1319 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
-    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F28B2845-9268-4516-BF77-56CD1FADAAA2}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>24577</Characters>
+  <Pages>1</Pages>
+  <Words>4555</Words>
+  <Characters>25965</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>57</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>216</Lines>
+  <Paragraphs>60</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28831</CharactersWithSpaces>
+  <CharactersWithSpaces>30460</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="378" baseType="variant">
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>300</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.rcpd.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031724</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enright4@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211365</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Duty Hours and Fatigue Mitigation Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3276858</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424957</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Medical Student Supervision Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7077933</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6684728</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687089</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65632</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>258</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4849665</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>255</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9780890425596</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>252</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://psychiatryonline-org.proxy1.cl.msu.edu/doi/book/10.1176/appi.books.9781615373758</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>249</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://d2l.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587590</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>246</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://com.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>243</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>240</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65632</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>237</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769520</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432493</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769520</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>224</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432492</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769520</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>218</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432491</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769520</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>212</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432490</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703984</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>206</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432489</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703984</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>200</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432488</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703984</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>194</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432487</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703984</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432486</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703984</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432485</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703984</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>176</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432484</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703984</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432483</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703984</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432482</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703984</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432481</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703984</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432480</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376304</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432479</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376304</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432478</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376304</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432477</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376304</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432476</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376304</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432475</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376304</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432474</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376304</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432473</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376304</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432472</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376304</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432471</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376304</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432470</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310768</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432469</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310768</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432468</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310768</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432467</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310768</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432466</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310768</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432465</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310768</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432464</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310768</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432463</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310768</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432462</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310768</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432461</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1310768</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432460</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507376</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432459</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507376</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432458</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507376</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432457</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507376</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc235432456</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917600</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Stecbra2@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262184</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Smithbmd@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>125500</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>