--- v0 (2026-01-05)
+++ v1 (2026-10-11)
@@ -111,51 +111,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0838ACF8" w14:textId="2D4910DA" w:rsidR="00022296" w:rsidRPr="00AD69E2" w:rsidRDefault="0046731D" w:rsidP="2DD5AA23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>OST 630</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01504EA2" w14:textId="7C804331" w:rsidR="00022296" w:rsidRPr="009F40C6" w:rsidRDefault="001B5477" w:rsidP="2DD5AA23">
+    <w:p w14:paraId="01504EA2" w14:textId="3F152A26" w:rsidR="00022296" w:rsidRPr="009F40C6" w:rsidRDefault="001B5477" w:rsidP="2DD5AA23">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Core Psychiatry &amp; Behavioral Science Clerkship</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B59ED50" w14:textId="590506CA" w:rsidR="007D7480" w:rsidRPr="001613D1" w:rsidRDefault="007D7480" w:rsidP="00B611BC">
@@ -438,114 +438,114 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="244B0DF2" w14:textId="22F353F1" w:rsidR="00A401E3" w:rsidRPr="001613D1" w:rsidRDefault="00A401E3" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44DFD73D" w14:textId="0E38E637" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
+    <w:p w14:paraId="44DFD73D" w14:textId="19B5E54F" w:rsidR="00A93438" w:rsidRDefault="00A93438" w:rsidP="00A93438">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EFFECTIVE AUGUST 1, </w:t>
       </w:r>
       <w:r w:rsidR="00793E57" w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="003A50E8">
+      <w:r w:rsidR="00E97E88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00793E57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001613D1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> TO JULY 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="003A50E8">
+      <w:r w:rsidR="00E97E88">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15594149" w14:textId="77777777" w:rsidR="006147A5" w:rsidRPr="001613D1" w:rsidRDefault="006147A5" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F81E9A2" w14:textId="5C3877E8" w:rsidR="00790546" w:rsidRPr="001613D1" w:rsidRDefault="00790546" w:rsidP="00B611BC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
@@ -679,51 +679,51 @@
           </w:rPr>
           <w:t>Stecbra2@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55EE0923" w14:textId="72AC0572" w:rsidR="005239D2" w:rsidRPr="006B6394" w:rsidRDefault="005239D2" w:rsidP="00B611BC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CF99B53" w14:textId="459C0454" w:rsidR="00E405FF" w:rsidRPr="006B6394" w:rsidRDefault="00E405FF" w:rsidP="70FB6F6B">
+    <w:p w14:paraId="7CF99B53" w14:textId="6FFF94B4" w:rsidR="00E405FF" w:rsidRPr="006B6394" w:rsidRDefault="00E405FF" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">At </w:t>
       </w:r>
@@ -747,51 +747,73 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, we are constantly working to improve our curriculum and to meet accreditation guidelines. We need to meet the challenges of modern medicine that force us to innovate. While changes will generally be instituted at the beginning of the school year, changes may </w:t>
       </w:r>
       <w:r w:rsidR="6CC06FD2" w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>be implemented semester to semester.</w:t>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7E77" w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>implemented from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B6394">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semester to semester.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509D3FEF" w14:textId="13C8FFC9" w:rsidR="0066214A" w:rsidRPr="00C40B5D" w:rsidRDefault="00E405FF" w:rsidP="1D9F913C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B6394">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -807,2696 +829,2852 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="752C58C2" w14:textId="1F99213F" w:rsidR="00E756E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009F3242" w:rsidP="00F16B62">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:after="360" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2160" w:hanging="2160"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586F429F" w14:textId="3989AD5E" w:rsidR="004A583D" w:rsidRDefault="005A4CDC">
+    <w:p w14:paraId="7C8EF6E9" w14:textId="6DD527FC" w:rsidR="00303348" w:rsidRDefault="005A4CDC">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-5" \f \h \z \u </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc194067139" w:history="1">
-        <w:r w:rsidR="004A583D" w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801875" w:history="1">
+        <w:r w:rsidR="00303348" w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Rotation Requirements</w:t>
         </w:r>
-        <w:r w:rsidR="004A583D">
+        <w:r w:rsidR="00303348">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="004A583D">
+        <w:r w:rsidR="00303348">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="004A583D">
+        <w:r w:rsidR="00303348">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067139 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801875 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="004A583D">
+        <w:r w:rsidR="00303348">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="004A583D">
+        <w:r w:rsidR="00303348">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004A583D">
+        <w:r w:rsidR="00303348">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="004A583D">
+        <w:r w:rsidR="00303348">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F5BB2D7" w14:textId="0308EB9C" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="13A33D29" w14:textId="3485BD9B" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067140" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801876" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction and Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067140 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801876 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="786E12C0" w14:textId="4F70C3D0" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801877" w:history="1">
+        <w:r w:rsidRPr="003523EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COURSE SCHEDULING</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801877 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="31D24D2E" w14:textId="1E249AEE" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801878" w:history="1">
+        <w:r w:rsidRPr="003523EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Course Enrollment</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801878 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6BE7BA3F" w14:textId="42C57BEA" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801879" w:history="1">
+        <w:r w:rsidRPr="003523EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ROTATION FORMAT</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801879 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BE8BD38" w14:textId="5045208E" w:rsidR="004A583D" w:rsidRDefault="004A583D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="33E0E93D" w14:textId="18CE8D3F" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067141" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801880" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COURSE SCHEDULING</w:t>
+          <w:t>GOALS AND OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067141 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801880 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6AAFE263" w14:textId="262A7326" w:rsidR="004A583D" w:rsidRDefault="004A583D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="5660A7CB" w14:textId="65E91449" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067142" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801881" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Course Enrollment</w:t>
+          <w:t>GOALS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067142 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801881 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="788CD005" w14:textId="44598BFA" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="55120065" w14:textId="7F5FE701" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067143" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801882" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ROTATION FORMAT</w:t>
+          <w:t>OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067143 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801882 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D154AC6" w14:textId="73950D52" w:rsidR="004A583D" w:rsidRDefault="004A583D">
-[...62 lines deleted...]
-    <w:p w14:paraId="44E26A9E" w14:textId="73CB01BB" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="2EA600E1" w14:textId="0925D34B" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067145" w:history="1">
-[...124 lines deleted...]
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801883" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMPETENCIES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067147 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801883 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="505E1227" w14:textId="6491DEA6" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="317C7794" w14:textId="06F79CC6" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067148" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801884" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067148 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801884 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0F043951" w14:textId="6E334652" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801885" w:history="1">
+        <w:r w:rsidRPr="003523EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>REFERENCES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801885 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="30179605" w14:textId="4E7904FC" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801886" w:history="1">
+        <w:r w:rsidRPr="003523EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>REQUIRED STUDY RESOURCES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801886 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="13E2FD22" w14:textId="7037FAF9" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801887" w:history="1">
+        <w:r w:rsidRPr="003523EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SUGGESTED STUDY RESOURCES</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801887 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="43EB418D" w14:textId="1F076687" w:rsidR="004A583D" w:rsidRDefault="004A583D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="0615C77D" w14:textId="65859099" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067149" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801888" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>REFERENCES</w:t>
+          <w:t>Recommended Texts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067149 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801888 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="333EA0D4" w14:textId="36AC574D" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="0C92BA7D" w14:textId="0894F33F" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067150" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801889" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>REQUIRED STUDY RESOURCES</w:t>
+          <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067150 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801889 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04ACC05B" w14:textId="12756993" w:rsidR="004A583D" w:rsidRDefault="004A583D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="74090A19" w14:textId="3BA40E4C" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067151" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801890" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>SUGGESTED STUDY RESOURCES</w:t>
+          <w:t>PATIENT ENCOUNTER LOG</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067151 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801890 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="725C26A4" w14:textId="1C9E0D72" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="19D5663B" w14:textId="6D2576B8" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067152" w:history="1">
-[...185 lines deleted...]
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801891" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Online modules and online modules QUIZ</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067194 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801891 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="664B87F9" w14:textId="49714FEE" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="2ABFB6BB" w14:textId="6003AF1D" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067195" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801892" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Diagnostic dilemmas and diagnostic dilemmas quiz</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067195 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801892 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AAC5609" w14:textId="25E4FC6F" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="17D200D9" w14:textId="29A16844" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067196" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801893" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>PERFORMANCE BASED ASSESSMENT (pbA) – OBSERVED INTERVIEW</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067196 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801893 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="406D9DC4" w14:textId="038523B2" w:rsidR="004A583D" w:rsidRDefault="004A583D" w:rsidP="00AF47F9">
+    <w:p w14:paraId="6E77414C" w14:textId="4B268237" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
-        <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067197" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801894" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>workplace based assessment (WBA)</w:t>
+          <w:t>Workplace Based Assessment (WBA)</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067197 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801894 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="484A43D7" w14:textId="332644DF" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="7010F0D9" w14:textId="03AEB1D9" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067198" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801895" w:history="1">
+        <w:r w:rsidRPr="003523EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Kahoot review session</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801895 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54F4B8EE" w14:textId="1D94CEE6" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801896" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COMAT EXAM INFORMATION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067198 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801896 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64196E90" w14:textId="448C2A3F" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="4B67654A" w14:textId="4524EE91" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067199" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801897" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ROTATION EVALUATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067199 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801897 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="58A5B820" w14:textId="39826E6F" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801898" w:history="1">
+        <w:r w:rsidRPr="003523EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Attending Evaluation of Student</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801898 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="68958135" w14:textId="59FD84DC" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801899" w:history="1">
+        <w:r w:rsidRPr="003523EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801899 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EB373E3" w14:textId="09216ADC" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="4A8AC970" w14:textId="17E249AB" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067200" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801900" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Attending Evaluation of Student</w:t>
+          <w:t>Unsatisfactory Clinical Performance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067200 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801900 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0571A2AF" w14:textId="3EDBE098" w:rsidR="004A583D" w:rsidRDefault="004A583D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="495E98D7" w14:textId="70E3AC63" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067201" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801901" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Student Evaluation of Clerkship Rotation</w:t>
+          <w:t>CORRECTIVE ACTION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067201 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801901 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="737AD788" w14:textId="0789CACE" w:rsidR="004A583D" w:rsidRDefault="004A583D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="4D1A5110" w14:textId="227E4FB3" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067202" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801902" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Unsatisfactory Clinical Performance</w:t>
+          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067202 \h </w:instrText>
-[...61 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067203 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801902 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E656F2E" w14:textId="70AE146A" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="05A4AE4E" w14:textId="1D7734AF" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067204" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801903" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
+          <w:t>COURSE GRADES</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067204 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801903 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0466F335" w14:textId="3813ECDA" w:rsidR="004A583D" w:rsidRDefault="004A583D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="19BF917F" w14:textId="310EBDDE" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067205" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801904" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COURSE GRADES</w:t>
+          <w:t>N Grade Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067205 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801904 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C8CF445" w14:textId="0A85364A" w:rsidR="004A583D" w:rsidRDefault="004A583D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC3"/>
+    <w:p w14:paraId="653D8096" w14:textId="3B19D2F9" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067206" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801905" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>N Grade Policy</w:t>
+          <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067206 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801905 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4683E7DD" w14:textId="3AF911CA" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="037AF754" w14:textId="14BEFF18" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067207" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801906" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
-          <w:t>STUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
+          <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067207 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801906 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D62D93C" w14:textId="484D18EF" w:rsidR="004A583D" w:rsidRDefault="004A583D">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="1F6EF628" w14:textId="6B2D440E" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067208" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801907" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
+          <w:t>CLERKSHIP ATTENDANCE</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003523EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067208 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801907 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6434A55E" w14:textId="59687BDE" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="7EE62F8C" w14:textId="77B587E8" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067209" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801908" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>CLERKSHIP ATTENDANCE</w:t>
-[...6 lines deleted...]
-          <w:t xml:space="preserve"> POLICY</w:t>
+          <w:t>CLERKSHIP ILLNESS POLICY</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067209 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801908 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52B8E76E" w14:textId="33B2DB8D" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="5FBB17F3" w14:textId="4D92BC11" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067210" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801909" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067210 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801909 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A935076" w14:textId="73CB7916" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="2792BC7D" w14:textId="3AD0A95B" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067211" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801910" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSUCOM Student Handbook</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067211 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801910 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20828F1E" w14:textId="776FFCFB" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="4355E0E0" w14:textId="35095822" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067212" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801911" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Common Ground Framework for Professional Conduct</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067212 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801911 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BB939FB" w14:textId="22705400" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="50A0C691" w14:textId="48B15B10" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067213" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801912" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Medical Student Rights and Responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067213 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801912 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>25</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BF221FC" w14:textId="108C404A" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="42EE96AC" w14:textId="1E75CBF1" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067214" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801913" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>MSU Email</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067214 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801913 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="561710D6" w14:textId="138C92CD" w:rsidR="00303348" w:rsidRDefault="00303348">
+      <w:pPr>
+        <w:pStyle w:val="TOC3"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc233801914" w:history="1">
+        <w:r w:rsidRPr="003523EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE POLICY</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801914 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="330E852F" w14:textId="1CC00D17" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="4DEDBF1A" w14:textId="7C3DEEB8" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067215" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801915" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067215 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801915 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F181E3C" w14:textId="724A4FE8" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="34C92EB9" w14:textId="56F0D7B9" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:smallCaps w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067216" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801916" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067216 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801916 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>26</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6B4CCC8B" w14:textId="49966C0A" w:rsidR="004A583D" w:rsidRDefault="004A583D">
+    <w:p w14:paraId="251246BA" w14:textId="7D93A470" w:rsidR="00303348" w:rsidRDefault="00303348">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc194067217" w:history="1">
-        <w:r w:rsidRPr="00AC5669">
+      <w:hyperlink w:anchor="_Toc233801917" w:history="1">
+        <w:r w:rsidRPr="003523EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc194067217 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc233801917 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0198BF39" w14:textId="770F6796" w:rsidR="0089360D" w:rsidRPr="00883046" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
+    <w:p w14:paraId="0198BF39" w14:textId="4930070A" w:rsidR="0089360D" w:rsidRPr="00883046" w:rsidRDefault="005A4CDC" w:rsidP="00FD5A12">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3674E5" w14:textId="77777777" w:rsidR="0089360D" w:rsidRPr="00C40B5D" w:rsidRDefault="0089360D" w:rsidP="00FD5A12">
-[...25 lines deleted...]
-    <w:p w14:paraId="7D84E256" w14:textId="77777777" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="00FD5A12">
+    <w:p w14:paraId="7D84E256" w14:textId="4C6442D9" w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidRDefault="002237F5" w:rsidP="3FB70CC1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
           <w:caps/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="002237F5" w:rsidRPr="00C40B5D" w:rsidSect="00D50273">
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="450" w:right="1440" w:bottom="1440" w:left="1440" w:header="432" w:footer="720" w:gutter="0"/>
           <w:pgBorders w:display="firstPage" w:offsetFrom="page">
             <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="24" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FBE8D92" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRPr="00C40B5D" w:rsidRDefault="00CF31F9" w:rsidP="00CF31F9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc194067139"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc233801875"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Rotation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="67"/>
         <w:tblW w:w="9350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="115" w:type="dxa"/>
           <w:left w:w="144" w:type="dxa"/>
           <w:bottom w:w="115" w:type="dxa"/>
           <w:right w:w="144" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2143"/>
         <w:gridCol w:w="5074"/>
         <w:gridCol w:w="2133"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D50ADA" w:rsidRPr="00C40B5D" w14:paraId="45F64078" w14:textId="773AB3B0" w:rsidTr="00D50ADA">
+      <w:tr w:rsidR="00D50ADA" w:rsidRPr="00C40B5D" w14:paraId="45F64078" w14:textId="773AB3B0" w:rsidTr="3FB70CC1">
         <w:trPr>
           <w:trHeight w:val="505"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C49E5A5" w14:textId="77777777" w:rsidR="00D50ADA" w:rsidRPr="00515EC5" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00515EC5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -3551,89 +3729,88 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="220C5F33" w14:textId="1C5A0BE8" w:rsidR="00D50ADA" w:rsidRPr="7ACAF297" w:rsidRDefault="0054364A" w:rsidP="00782174">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0011161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>APPROVED LEVEL OF ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50ADA" w:rsidRPr="0057603C" w14:paraId="2BB10BDF" w14:textId="745893B3" w:rsidTr="00D50ADA">
+      <w:tr w:rsidR="00D50ADA" w:rsidRPr="0057603C" w14:paraId="2BB10BDF" w14:textId="745893B3" w:rsidTr="3FB70CC1">
         <w:trPr>
           <w:trHeight w:val="867"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13141848" w14:textId="77777777" w:rsidR="00D50ADA" w:rsidRPr="00165CD1" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Attending Evaluation of Clerkship Student </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04F45016" w14:textId="77777777" w:rsidR="00D50ADA" w:rsidRPr="00165CD1" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Students must select their attending physician as directed within the rotation description in Medtrics. At the start of the last week of the rotation, students will need to request an evaluation in Medtrics. By requesting an attending evaluation from their assigned attending physician, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. Attendings will be able to electronically access and submit the forms on behalf of their students.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
           </w:tcPr>
@@ -3691,51 +3868,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0527222E" w14:textId="0826D3C3" w:rsidR="0054364A" w:rsidRPr="00165CD1" w:rsidRDefault="0054364A" w:rsidP="0054364A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50ADA" w:rsidRPr="00C40B5D" w14:paraId="46513F36" w14:textId="11ECB973" w:rsidTr="00D50ADA">
+      <w:tr w:rsidR="00D50ADA" w:rsidRPr="00C40B5D" w14:paraId="46513F36" w14:textId="11ECB973" w:rsidTr="3FB70CC1">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42214679" w14:textId="77777777" w:rsidR="00D50ADA" w:rsidRPr="00165CD1" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00165CD1">
@@ -3827,985 +4004,974 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="419328D3" w14:textId="47332BB6" w:rsidR="0054364A" w:rsidRPr="00165CD1" w:rsidRDefault="0054364A" w:rsidP="0054364A">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50ADA" w:rsidRPr="00C40B5D" w14:paraId="6223038C" w14:textId="4921D53D" w:rsidTr="00D50ADA">
+      <w:tr w:rsidR="3FB70CC1" w14:paraId="39FBE6DE" w14:textId="77777777" w:rsidTr="3FB70CC1">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35F2D5F5" w14:textId="77777777" w:rsidR="00D50ADA" w:rsidRPr="00165CD1" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="1CE7A6C8" w14:textId="54D94483" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A497B">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="3FB70CC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mid Rotation Evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4006DB97" w14:textId="3D1668A3" w:rsidR="00D50ADA" w:rsidRPr="00165CD1" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="7C494D41" w14:textId="0E27C8A9" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A497B">
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Submitted into Dropbox in D2L</w:t>
-[...8 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Submitted into Dropbox in D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31FE6046" w14:textId="1120B5BE" w:rsidR="00D50ADA" w:rsidRPr="001A497B" w:rsidRDefault="0054364A" w:rsidP="0054364A">
+          <w:p w14:paraId="00E4112D" w14:textId="7A535A4C" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50ADA" w:rsidRPr="00C40B5D" w14:paraId="52C8AF79" w14:textId="0F6E6A0D" w:rsidTr="00D50ADA">
+      <w:tr w:rsidR="3FB70CC1" w14:paraId="0030F456" w14:textId="77777777" w:rsidTr="3FB70CC1">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="326F0B8F" w14:textId="4115FE5A" w:rsidR="00D50ADA" w:rsidRPr="001A497B" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="7527AB2A" w14:textId="4B4AD8B4" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:ind w:left="64"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="3FB70CC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Patient Encounter Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="691B2E36" w14:textId="1FB91CD8" w:rsidR="00D50ADA" w:rsidRPr="001A497B" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="07DABD8D" w14:textId="2A421A42" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Submitted into Dropbox in D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19E72AF9" w14:textId="2EE8FE96" w:rsidR="00D50ADA" w:rsidRDefault="0054364A" w:rsidP="0054364A">
+          <w:p w14:paraId="28FD0DA7" w14:textId="7486A7FE" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50ADA" w:rsidRPr="00C40B5D" w14:paraId="19BFBF16" w14:textId="6F297419" w:rsidTr="00D50ADA">
+      <w:tr w:rsidR="3FB70CC1" w14:paraId="26852754" w14:textId="77777777" w:rsidTr="3FB70CC1">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0155D4A5" w14:textId="19969DB7" w:rsidR="00D50ADA" w:rsidRPr="001A497B" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="76E5252A" w14:textId="02583B2D" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:ind w:left="64"/>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="3FB70CC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Online Modules and Online Modules Quiz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54CB63C7" w14:textId="1B9445F7" w:rsidR="00D50ADA" w:rsidRPr="001A497B" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="6B0DAF58" w14:textId="43C66E84" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Viewed in their entirety, taken, and submitted through D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2457C5FD" w14:textId="3B7B7BB0" w:rsidR="00D50ADA" w:rsidRDefault="0054364A" w:rsidP="0054364A">
+          <w:p w14:paraId="11B0D77C" w14:textId="4B11E8F8" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50ADA" w:rsidRPr="00C40B5D" w14:paraId="0BCCFA51" w14:textId="6D1234BE" w:rsidTr="00D50ADA">
+      <w:tr w:rsidR="3FB70CC1" w14:paraId="08729F82" w14:textId="77777777" w:rsidTr="3FB70CC1">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C4959A1" w14:textId="17BCFC3B" w:rsidR="00D50ADA" w:rsidRPr="001A497B" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="260DD407" w14:textId="6EF7F906" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Diagnostic Dilemmas: six unlabeled training videos with corresponding quiz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5500691A" w14:textId="5FB96BC8" w:rsidR="00D50ADA" w:rsidRPr="001A497B" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="6090984C" w14:textId="43428C51" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00414E56">
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Viewed in their entirety, taken, and submitted through D2L</w:t>
-[...8 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Viewed in their entirety, taken, and submitted through D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7E4B04" w14:textId="0B44D573" w:rsidR="00D50ADA" w:rsidRPr="00414E56" w:rsidRDefault="0054364A" w:rsidP="0054364A">
+          <w:p w14:paraId="30FF04DB" w14:textId="130C1ADE" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50ADA" w:rsidRPr="00C40B5D" w14:paraId="255CDF50" w14:textId="24DB1C69" w:rsidTr="00D50ADA">
+      <w:tr w:rsidR="3FB70CC1" w14:paraId="6D71DD4E" w14:textId="77777777" w:rsidTr="3FB70CC1">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19406E96" w14:textId="04FC624C" w:rsidR="00D50ADA" w:rsidRPr="001A497B" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="63011437" w14:textId="3D76DA57" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance Based Assessment (PBA): observed </w:t>
-[...9 lines deleted...]
-              <w:t>interview</w:t>
+              <w:t>Performance Based Assessment (PBA): observed interview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57DF1CB3" w14:textId="53B0E8C3" w:rsidR="00D50ADA" w:rsidRPr="001A497B" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="0663E715" w14:textId="318714C0" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Submitted into Dropbox in D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04DD9C26" w14:textId="6ABD4D54" w:rsidR="00D50ADA" w:rsidRDefault="0054364A" w:rsidP="0054364A">
+          <w:p w14:paraId="3CA7947D" w14:textId="1BEC9D66" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50ADA" w:rsidRPr="00C40B5D" w14:paraId="03C9D158" w14:textId="5F38AF20" w:rsidTr="00D50ADA">
+      <w:tr w:rsidR="3FB70CC1" w14:paraId="1F1FD113" w14:textId="77777777" w:rsidTr="3FB70CC1">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69678016" w14:textId="29ABF7F2" w:rsidR="00D50ADA" w:rsidRPr="001A497B" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="4A099528" w14:textId="3995246A" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Workplace Based Assessment (WBA): Suicide Risk Evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42A9B677" w14:textId="49B7FE04" w:rsidR="00D50ADA" w:rsidRPr="001A497B" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="456539E1" w14:textId="375CF1A9" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Submitted into </w:t>
-[...8 lines deleted...]
-              <w:t>Dropbox in D2L.</w:t>
+              <w:t>Submitted into Dropbox in D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA3382B" w14:textId="7B4C8453" w:rsidR="00D50ADA" w:rsidRDefault="0054364A" w:rsidP="0054364A">
+          <w:p w14:paraId="05024E85" w14:textId="3476D98D" w:rsidR="32AF5F87" w:rsidRDefault="32AF5F87" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50ADA" w:rsidRPr="00C40B5D" w14:paraId="24F471E4" w14:textId="7A5E0D1C" w:rsidTr="00D50ADA">
+      <w:tr w:rsidR="3FB70CC1" w14:paraId="129926CA" w14:textId="77777777" w:rsidTr="3FB70CC1">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D61AA02" w14:textId="5BCEE349" w:rsidR="00D50ADA" w:rsidRPr="001A497B" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="3247EDEF" w14:textId="17F10E31" w:rsidR="6842BA8E" w:rsidRDefault="6842BA8E" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Workplace Based Assessment (WBA): Mental Status Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06C3E9FE" w14:textId="7A9940A7" w:rsidR="00D50ADA" w:rsidRPr="001A497B" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="79E7A95B" w14:textId="5E2019D5" w:rsidR="6842BA8E" w:rsidRDefault="6842BA8E" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Submitted into </w:t>
-[...8 lines deleted...]
-              <w:t>Dropbox in D2L.</w:t>
+              <w:t>Submitted into Dropbox in D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0529EB61" w14:textId="417D6B2C" w:rsidR="00D50ADA" w:rsidRDefault="0054364A" w:rsidP="0054364A">
+          <w:p w14:paraId="1C8D3B96" w14:textId="3E1F1807" w:rsidR="6842BA8E" w:rsidRDefault="6842BA8E" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D50ADA" w:rsidRPr="00C40B5D" w14:paraId="0D1512E3" w14:textId="1E483E5E" w:rsidTr="00D50ADA">
+      <w:tr w:rsidR="3FB70CC1" w14:paraId="524755D9" w14:textId="77777777" w:rsidTr="3FB70CC1">
         <w:trPr>
           <w:trHeight w:val="235"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2143" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="58" w:type="dxa"/>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="58" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1574F49B" w14:textId="0B3B5770" w:rsidR="00D50ADA" w:rsidRPr="001A497B" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="4301C054" w14:textId="5A40C1B4" w:rsidR="6842BA8E" w:rsidRDefault="6842BA8E" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:ind w:left="64"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>COMAT Psychiatry Exam</w:t>
+              <w:t>Kahoot Review Session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5074" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42D8AA96" w14:textId="7F857724" w:rsidR="00D50ADA" w:rsidRPr="001A497B" w:rsidRDefault="00D50ADA" w:rsidP="00782174">
+          <w:p w14:paraId="079CB79F" w14:textId="1BE578A8" w:rsidR="6842BA8E" w:rsidRDefault="6842BA8E" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>NBOME Secure Website.</w:t>
+              <w:t>Attend session via Zoom using the link on D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="548D6846" w14:textId="03855D1E" w:rsidR="00D50ADA" w:rsidRDefault="0054364A" w:rsidP="0054364A">
+          <w:p w14:paraId="4056E365" w14:textId="0153A3C0" w:rsidR="6842BA8E" w:rsidRDefault="6842BA8E" w:rsidP="3FB70CC1">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3FB70CC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="3FB70CC1" w14:paraId="1F204607" w14:textId="77777777" w:rsidTr="3FB70CC1">
+        <w:trPr>
+          <w:trHeight w:val="235"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2143" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="58" w:type="dxa"/>
+              <w:left w:w="115" w:type="dxa"/>
+              <w:bottom w:w="58" w:type="dxa"/>
+              <w:right w:w="115" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C1A34D" w14:textId="45093C39" w:rsidR="6842BA8E" w:rsidRDefault="6842BA8E" w:rsidP="3FB70CC1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="3FB70CC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>COMAT Psychiatry Exam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5074" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E597D7B" w14:textId="7C6272E0" w:rsidR="6842BA8E" w:rsidRDefault="6842BA8E" w:rsidP="3FB70CC1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3FB70CC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NBOME Secure Website.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2133" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78EC33A3" w14:textId="1F9E8325" w:rsidR="6842BA8E" w:rsidRDefault="6842BA8E" w:rsidP="3FB70CC1">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3FB70CC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="44972EA5" w14:textId="77777777" w:rsidR="00EB4989" w:rsidRPr="00C40B5D" w:rsidRDefault="00EB4989" w:rsidP="0054364A">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="44972EA5" w14:textId="775B89BC" w:rsidR="00EB4989" w:rsidRPr="00C40B5D" w:rsidRDefault="00EB4989" w:rsidP="3FB70CC1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729DB34A" w14:textId="77777777" w:rsidR="00CF31F9" w:rsidRDefault="00CF31F9" w:rsidP="00C61FC6">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5268960E" w14:textId="2250035C" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
+      <w:pPr>
+        <w:pStyle w:val="Level1Header"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc233801876"/>
+      <w:r w:rsidRPr="0061495F">
+        <w:t>Introduction and Overview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="3A5E694B" w14:textId="77777777" w:rsidR="000F3E61" w:rsidRDefault="0027431D" w:rsidP="00C61FC6">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="3A5E694B" w14:textId="77777777" w:rsidR="000F3E61" w:rsidRDefault="0027431D" w:rsidP="00C61FC6">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The MSU Psychiatry Clerkship is a four-week required experience for Third Year College of Osteopathic Medicine Students.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB06F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3E61" w:rsidRPr="000F3E61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Psychiatry is a critical component of a medical student’s education, providing information and experiences that will help all students deal with behavioral and psychosocial issues in the patients they treat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE8A7E2" w14:textId="77777777" w:rsidR="00DF09BB" w:rsidRDefault="00DF09BB" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="1DE8A7E2" w14:textId="77777777" w:rsidR="00DF09BB" w:rsidRDefault="00DF09BB" w:rsidP="00C61FC6">
+    </w:p>
+    <w:p w14:paraId="371972B8" w14:textId="409A5C9F" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="371972B8" w14:textId="409A5C9F" w:rsidR="00B848B6" w:rsidRPr="00C40B5D" w:rsidRDefault="00B848B6" w:rsidP="00C61FC6">
+      <w:r w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This syllabus provides an overview of rotation goals and objectives designed to help you gain an understanding of the breadth and scope of this subject</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>As you progress through the rotation, you will perform certain activities intended to help you meet the identified goals and objectives</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please make sure to review this syllabus in its entirety to ensure understanding of the rotation format, syllabus content, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00114C8F" w:rsidRPr="00C40B5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Michigan State University College of Osteopathic Medicine (MSUCOM)</w:t>
+      </w:r>
+      <w:r w:rsidR="00114C8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>expectations</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00B90919">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B31D056" w14:textId="165772D2" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="00C61FC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...61 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F0AC0CE" w14:textId="5C9B2D9B" w:rsidR="00874FAC" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="00A6221B">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc194067141"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc233801877"/>
       <w:r>
         <w:t>COURSE SCHEDULING</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="51DAB89C" w14:textId="747C31DA" w:rsidR="00CE2397" w:rsidRPr="00C40B5D" w:rsidRDefault="009F5EEE" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc194067142"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc233801878"/>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">ourse </w:t>
       </w:r>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="7C0CB614" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
@@ -4971,123 +5137,123 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3BF087" w14:textId="67C4066E" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="00B85647">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2084E106" w14:textId="37BDFE15" w:rsidR="00BE1988" w:rsidRPr="00C40B5D" w:rsidRDefault="00BE1988" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc194067143"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc233801879"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:lastRenderedPageBreak/>
         <w:t>ROTATION FORMAT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="37F10252" w14:textId="77777777" w:rsidR="00FF377F" w:rsidRDefault="00FF377F" w:rsidP="00915ABD">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001946DF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">During the four-week experience, core didactics are provided online consisting of learning modules, lectures, and faculty updates on key psychiatric topics. All students will be required to evaluate and treat patients with basic psychiatric disorders. Psychiatric clinical experiences will be provided in a variety of settings including inpatient, outpatient, consultation liaison, and community mental health offices. Although the settings vary, all clerkship experiences share common expectations in terms of exposure to key psychiatric disorders. Students will demonstrate their clinical knowledge base by participating in a Performance Based Assessment and the COMAT Psychiatry examination. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A07168" w14:textId="47B29852" w:rsidR="0084162D" w:rsidRPr="00C40B5D" w:rsidRDefault="0084162D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="106CC400" w14:textId="635B8107" w:rsidR="0084162D" w:rsidRPr="0061495F" w:rsidRDefault="0084162D" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc194067144"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc233801880"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>GOALS AND OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidR="00941F4E" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523BF36B" w14:textId="07B262FC" w:rsidR="00B848B6" w:rsidRPr="005E4ECC" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc194067145"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc233801881"/>
       <w:r w:rsidRPr="005E4ECC">
         <w:t>GOALS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="4696C879" w:rsidRPr="005E4ECC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="30C1E0B6" w14:textId="73CD6AB6" w:rsidR="007E3176" w:rsidRPr="006B6394" w:rsidRDefault="00C63A9D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>An orientation to psychiatry and its value to care of patients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2587CDB4" w14:textId="64A947E2" w:rsidR="006630FF" w:rsidRDefault="00C63A9D" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -5220,51 +5386,51 @@
       </w:pPr>
       <w:r w:rsidRPr="008F6CA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Exposure to somatic therapies including ECT would be desirable during the rotation if feasible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583900E7" w14:textId="5E89CB08" w:rsidR="006630FF" w:rsidRPr="006B6394" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD36CCD" w14:textId="6996E626" w:rsidR="006630FF" w:rsidRPr="006B6394" w:rsidRDefault="006630FF" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc194067146"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc233801882"/>
       <w:r w:rsidRPr="006B6394">
         <w:t>OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="76036C20" w14:textId="5431D75E" w:rsidR="008F6CA0" w:rsidRPr="00B17B9A" w:rsidRDefault="00B17B9A" w:rsidP="005E4ECC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B17B9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>History, Examination, and Medical Interviewing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="440B9351" w14:textId="77777777" w:rsidR="001B5BE5" w:rsidRDefault="001B5BE5" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -5293,67 +5459,79 @@
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B5BE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recognize physical signs and symptoms that accompany classic psychiatric disorders (e.g., tachycardia and hyperventilation in</w:t>
       </w:r>
       <w:r w:rsidR="00EC105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B5BE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>panic disorder) and psychiatric manifestations of medical illness; recognize the possible physical effects of psychotropic drugs (i.e., medications and drugs of abuse).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1899B041" w14:textId="2403B369" w:rsidR="001B5BE5" w:rsidRDefault="00EC105E" w:rsidP="000602B1">
+    <w:p w14:paraId="1899B041" w14:textId="0F600AD5" w:rsidR="001B5BE5" w:rsidRDefault="00EC105E" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Perform and accurately describe the components of the comprehensive Mental Status Examination (including general appearance and behavior, motor activity, speech, affect, mood, thought processes, thought content, perception, sensorium and cognition, abstraction, intellect, judgment, and insight with special attention paid to safety, including suicidality and homicidality, and screening for psychotic symptoms. For each category of the Mental Status Exam, list common abnormalities and their </w:t>
+        <w:t xml:space="preserve">Perform and accurately describe the components of the comprehensive Mental Status Examination (including general appearance and behavior, motor activity, speech, affect, mood, thought processes, thought content, perception, sensorium and cognition, abstraction, intellect, judgment, and insight with special attention paid to safety, including suicidality and homicidality, and screening for psychotic symptoms. For each category of the Mental Status Exam, list common </w:t>
+      </w:r>
+      <w:r w:rsidR="002518F4" w:rsidRPr="00EC105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>abnormalities,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC105E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and their </w:t>
       </w:r>
       <w:r w:rsidRPr="00EC105E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>common causes, be able to perform common screening exams for common psychiatric disorders (e.g., CAGE, MMSE).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A74C18A" w14:textId="49CE5594" w:rsidR="00EC105E" w:rsidRDefault="005D1B9B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D1B9B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -5603,67 +5781,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Identify and discuss risk factors for suicide across the lifespan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BE6890A" w14:textId="1A86F351" w:rsidR="00881270" w:rsidRDefault="00881270" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00881270">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Conduct clinical diagnostic and risk assessments of a patient with suicidal ideation or behavior and make recommendations for further evaluation and management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D5FBBF" w14:textId="3F68026A" w:rsidR="00881270" w:rsidRDefault="00AD6FEA" w:rsidP="00E209E4">
+    <w:p w14:paraId="67D5FBBF" w14:textId="3865F894" w:rsidR="00881270" w:rsidRDefault="00AD6FEA" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6FEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Identify risk factors for violence and assaultiveness, understand symptoms of escalating violence and demonstrate safety precautions.</w:t>
+        <w:t>Identify risk factors for violence and assaultiveness, understand symptoms of escalating violence</w:t>
+      </w:r>
+      <w:r w:rsidR="7FA4A07C" w:rsidRPr="7C4664C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD6FEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and demonstrate safety precautions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464020E7" w14:textId="17EEA478" w:rsidR="00AD6FEA" w:rsidRDefault="00AD6FEA" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD6FEA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Discuss the differential diagnosis and assessment of a patient with potential or active suicidal or violent behavior and make recommendations for further evaluation and management.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580C61EF" w14:textId="4012CEE6" w:rsidR="00AD6FEA" w:rsidRDefault="00AD6FEA" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -5858,67 +6048,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Know the clinical features of intoxication with cocaine, amphetamines, hallucinogens, cannabis, phencyclidine, barbiturates, opiates, caffeine, nicotine, benzodiazepines, alcohol, and anabolic steroids.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25FAEBF4" w14:textId="10E7954C" w:rsidR="002B6815" w:rsidRDefault="002B6815" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B6815">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recognize substance withdrawal from sedative hypnotics including alcohol, benzodiazepines, and barbiturates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F999AF7" w14:textId="3C91ACC3" w:rsidR="002B6815" w:rsidRDefault="002B6815" w:rsidP="00E209E4">
+    <w:p w14:paraId="6F999AF7" w14:textId="3850E62E" w:rsidR="002B6815" w:rsidRDefault="002B6815" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B6815">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Identify typical presentations of substance use disorders in general medical and psychiatric clinical settings including the co-morbidity of substance use with other psychiatric disorders.</w:t>
+        <w:t>Identify typical presentations of substance use disorders in general medical and psychiatric clinical settings</w:t>
+      </w:r>
+      <w:r w:rsidR="5514FF1D" w:rsidRPr="7C4664C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B6815">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including the co-morbidity of substance use with other psychiatric disorders.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27C7CBC1" w14:textId="77777777" w:rsidR="002B6815" w:rsidRDefault="002B6815" w:rsidP="002B6815">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FA4DF8C" w14:textId="0BB96690" w:rsidR="002B6815" w:rsidRDefault="00CB0BF3" w:rsidP="005E4ECC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0BF3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Psychotic Disorders</w:t>
@@ -6079,67 +6281,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Compare and contrast the features of unipolar and bipolar mood disorders regarding clinical course, co-morbidity, family history, gender, and prognosis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BFC6220" w14:textId="0BC910EA" w:rsidR="004F6010" w:rsidRDefault="004F6010" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F6010">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Discuss the differential diagnosis for patients presenting with signs and symptoms of common mood disorders.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3319F7E9" w14:textId="5CC4A306" w:rsidR="004F6010" w:rsidRDefault="006B2C2A" w:rsidP="00E209E4">
+    <w:p w14:paraId="3319F7E9" w14:textId="1B24DD6D" w:rsidR="004F6010" w:rsidRDefault="006B2C2A" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2C2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Discuss the elevated risk of suicide in patients with mood disorders, risk assessment and management strategies.</w:t>
+        <w:t xml:space="preserve">Discuss the elevated risk of suicide in patients with mood disorders, risk </w:t>
+      </w:r>
+      <w:r w:rsidR="002518F4" w:rsidRPr="006B2C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assessment,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B2C2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and management strategies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACB5B08" w14:textId="04CA5E12" w:rsidR="006B2C2A" w:rsidRDefault="006B2C2A" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B2C2A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Describe the prevalence of unipolar and bipolar depression; identify the most common neurotransmitters and pathways associated with depression.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0466CEE3" w14:textId="77777777" w:rsidR="006B2C2A" w:rsidRDefault="006B2C2A" w:rsidP="006B2C2A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -6598,67 +6812,79 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Psychotherapies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="341ADB53" w14:textId="201F0900" w:rsidR="00834C58" w:rsidRDefault="00E01A89" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E01A89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate understanding of the unique relationship between doctor and patient in psychiatric interactions (i.e., transference and counter transference issues).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAC7FD1" w14:textId="04E77F19" w:rsidR="00E01A89" w:rsidRDefault="000B2FF2" w:rsidP="00E209E4">
+    <w:p w14:paraId="2EAC7FD1" w14:textId="7D820AAA" w:rsidR="00E01A89" w:rsidRDefault="000B2FF2" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2FF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Describe the usefulness of supportive therapy, dialectical behavioral therapy (DBT) and cognitive behavioral therapy (CBT) for psychiatric illness.</w:t>
+        <w:t>Describe the usefulness of supportive therapy, dialectical behavioral therapy (DBT</w:t>
+      </w:r>
+      <w:r w:rsidR="002518F4" w:rsidRPr="000B2FF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2FF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and cognitive behavioral therapy (CBT) for psychiatric illness.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66566C0E" w14:textId="77777777" w:rsidR="000B2FF2" w:rsidRDefault="000B2FF2" w:rsidP="000B2FF2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="459722F7" w14:textId="2744B6AE" w:rsidR="000B2FF2" w:rsidRDefault="000B2FF2" w:rsidP="005E4ECC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2FF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Multidisciplinary Collaboration with Consultants</w:t>
@@ -6798,51 +7024,51 @@
       <w:r w:rsidRPr="00C5678B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Discuss Tarasoff and the duty to protect</w:t>
       </w:r>
       <w:r w:rsidR="0070368B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D8FF86" w14:textId="08B2A4FA" w:rsidR="009D3F69" w:rsidRPr="006B6394" w:rsidRDefault="009D3F69" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486FCA96" w14:textId="08C59CEF" w:rsidR="002D4AE9" w:rsidRPr="006B6394" w:rsidRDefault="002D4AE9" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc194067147"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc233801883"/>
       <w:r w:rsidRPr="006B6394">
         <w:t>COMPETENCIES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="4D5E97D1" w14:textId="1105D3B5" w:rsidR="00DA4215" w:rsidRPr="00E371CD" w:rsidRDefault="00E371CD" w:rsidP="005E4ECC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E371CD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Osteopathic Principles and Practices</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69BC2012" w14:textId="7EAFEDD9" w:rsidR="0064673A" w:rsidRDefault="000A6B33" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -6973,79 +7199,91 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and substance use areas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33C1F23B" w14:textId="655F2D0A" w:rsidR="00213B9E" w:rsidRDefault="00213B9E" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213B9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Apply current best practices in osteopathic medicine.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006D32E6" w14:textId="20CCAB97" w:rsidR="00213B9E" w:rsidRDefault="00213B9E" w:rsidP="00E209E4">
+    <w:p w14:paraId="006D32E6" w14:textId="6C3CCEC7" w:rsidR="00213B9E" w:rsidRDefault="00213B9E" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213B9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Use appropriate physician interventions including scientific concepts to evaluate, diagnose and manage clinical patient presentation</w:t>
       </w:r>
       <w:r w:rsidR="00DC5749">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="00213B9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>and population health, recognize the limits of personal medical knowledge, apply EBM guidelines during practice, apply ethical and medical jurisprudence principles of patient care, outline preventative strategies across the life cycle and describe the list risk factors for psychiatric disease.</w:t>
+        <w:t xml:space="preserve">and population health, recognize the limits of personal medical knowledge, apply EBM guidelines during practice, apply ethical and medical jurisprudence principles of patient care, outline preventative strategies across the life </w:t>
+      </w:r>
+      <w:r w:rsidR="002518F4" w:rsidRPr="00213B9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cycle,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00213B9E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and describe the list risk factors for psychiatric disease.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE3A9A4" w14:textId="77777777" w:rsidR="00213B9E" w:rsidRDefault="00213B9E" w:rsidP="00213B9E">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A849E31" w14:textId="337206CC" w:rsidR="00213B9E" w:rsidRPr="00213B9E" w:rsidRDefault="00213B9E" w:rsidP="005E4ECC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00213B9E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Patient Care</w:t>
@@ -7362,67 +7600,79 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D016BC" w14:textId="7C9EB0A8" w:rsidR="00BA1341" w:rsidRDefault="00BA1341" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA1341">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Demonstrate accountability to patients, society, and the profession, including the duty to act in response to the knowledge of professional behavior of others.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720525BB" w14:textId="23AE2505" w:rsidR="00BA1341" w:rsidRDefault="00BA1341" w:rsidP="00E209E4">
+    <w:p w14:paraId="720525BB" w14:textId="571AF6B0" w:rsidR="00BA1341" w:rsidRDefault="00BA1341" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA1341">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Attain milestones that indicate a commitment to excellence, as, for example, through ongoing professional development as evidence of a commitment to continuous learning.</w:t>
+        <w:t xml:space="preserve">Attain milestones that indicate a commitment to excellence, </w:t>
+      </w:r>
+      <w:r w:rsidR="00890605" w:rsidRPr="00BA1341">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>such as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA1341">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, for example, through ongoing professional development as evidence of a commitment to continuous learning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E582013" w14:textId="3B06AB24" w:rsidR="00BA1341" w:rsidRDefault="00B522F4" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B522F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Demonstrate knowledge of and the ability to apply ethical principles in the practice and research of osteopathic medicine, particularly in the areas of withholding of clinical </w:t>
       </w:r>
       <w:r w:rsidRPr="00B522F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -7682,51 +7932,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0042">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The candidate must demonstrate knowledge of and the ability to implement safe, effective, timely, patient-centered equitable systems of care in a team-oriented environment to advance populations and individual patients’ health.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C4580" w14:textId="4F8C2ACF" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="0076235D" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E6F2E0C" w14:textId="57ECA21F" w:rsidR="0076235D" w:rsidRPr="00C40B5D" w:rsidRDefault="00FB203B" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc194067148"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc233801884"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>COLLEGE PROGRAM OBJECTIVES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="60C938CE" w14:textId="6036C472" w:rsidR="00697E55" w:rsidRPr="00C40B5D" w:rsidRDefault="005150FA" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidR="005879BF" w:rsidRPr="00C40B5D">
         <w:rPr>
@@ -7768,90 +8018,90 @@
       </w:r>
       <w:r w:rsidR="00C51135" w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and in the Student Handbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CC5AC51" w14:textId="77777777" w:rsidR="004A14A0" w:rsidRPr="00C40B5D" w:rsidRDefault="004A14A0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A8591BE" w14:textId="6035D8A9" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="00395FF7" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc194067149"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc233801885"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="005A09E5" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>EFERENCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="2C0B26C0" w14:textId="20FCDB7D" w:rsidR="006F2107" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc194067150"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc233801886"/>
       <w:r w:rsidRPr="00165CD1">
         <w:t>REQUIRED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="2196C2FA" w14:textId="77777777" w:rsidR="009A1109" w:rsidRPr="009A1109" w:rsidRDefault="009A1109" w:rsidP="006462FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B9E9912" w14:textId="2F87AB28" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
+    <w:p w14:paraId="4B9E9912" w14:textId="0228A2D5" w:rsidR="009A1109" w:rsidRPr="00165CD1" w:rsidRDefault="7943D736" w:rsidP="00B36CB9">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc106630800"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Desire 2 Learn (D2L): </w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please find online content for this course in D2L (</w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7907,50 +8157,77 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">it </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>to your homepage</w:t>
       </w:r>
       <w:r w:rsidR="2EC77A40" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="008269AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>OST-630</w:t>
       </w:r>
+      <w:r w:rsidR="009016C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Psychiatry </w:t>
+      </w:r>
+      <w:r w:rsidR="00922085">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="009016C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Behavioral Science Clerkship</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1E6326ED" w14:textId="5F549BE4" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="009A1109">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If you encounter any issues accessing this D2L course, please email the CA (on the title page of this syllabus)</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="2B13021B" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is your responsibility to make sure you have access to the course D2L page on the first day of the course. </w:t>
@@ -7958,88 +8235,91 @@
     </w:p>
     <w:p w14:paraId="4162636F" w14:textId="77777777" w:rsidR="00711CE9" w:rsidRPr="00C40B5D" w:rsidRDefault="00711CE9" w:rsidP="00711CE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Student D2L email addresses must be forwarded to your MSU email account.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24682D4D" w14:textId="77777777" w:rsidR="009A1109" w:rsidRDefault="009A1109" w:rsidP="00A5758F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRPr="00C40B5D" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
+    <w:p w14:paraId="7E5E2CED" w14:textId="52435F50" w:rsidR="008350DA" w:rsidRDefault="005B4C18" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Toc194067151"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc233801887"/>
       <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
         <w:t>SUGGESTED STUDY RESOURCES</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
+    <w:p w14:paraId="43B5103B" w14:textId="77777777" w:rsidR="004841C7" w:rsidRPr="00C40B5D" w:rsidRDefault="004841C7" w:rsidP="004841C7">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc222818582"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc233801888"/>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:t>Recommended Texts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="66CE9613" w14:textId="77777777" w:rsidR="00F45CAE" w:rsidRPr="00F45CAE" w:rsidRDefault="00F45CAE" w:rsidP="00F45CAE"/>
     <w:p w14:paraId="6DFB3631" w14:textId="178E494E" w:rsidR="005962CE" w:rsidRDefault="005962CE" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="781E5EAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Andreasen, NC and Black DW, Introductory Textbook of Psychiatry, Seventh Edition, 2021, Washington, DC: American Psychiatric Press, Inc. (Reading this </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">textbook will better prepare you for the COMAT Psychiatry Clerkship Examination). </w:t>
+        <w:t xml:space="preserve">Andreasen, NC and Black DW, Introductory Textbook of Psychiatry, Seventh Edition, 2021, Washington, DC: American Psychiatric Press, Inc. (Reading this textbook will better prepare you for the COMAT Psychiatry Clerkship Examination). </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r w:rsidR="0522BCCD" w:rsidRPr="781E5EAC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://psychiatryonline-org.proxy2.cl.msu.edu/doi/book/10.1176/appi.books.9781615373758</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="03BD1AC4" w14:textId="77777777" w:rsidR="00030F24" w:rsidRPr="005962CE" w:rsidRDefault="00030F24" w:rsidP="00030F24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="595AF541" w14:textId="7970235B" w:rsidR="005962CE" w:rsidRPr="005962CE" w:rsidRDefault="005962CE" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -8066,132 +8346,146 @@
           <w:t>http://ezproxy.msu.edu/login?url=https://dsm.psychiatryonline.org/doi/book/10.1176/appi.books.9780890425787</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00041BB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D897DC0" w14:textId="77777777" w:rsidR="00A52DCE" w:rsidRPr="00C40B5D" w:rsidRDefault="00A52DCE" w:rsidP="000E737C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75974B4A" w14:textId="1E1F5F1F" w:rsidR="00B847A7" w:rsidRPr="0052172B" w:rsidRDefault="00A50CB0" w:rsidP="0052172B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc194067152"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc233801889"/>
       <w:r>
         <w:t>WEEKLY READINGS/OBJECTIVES/ASSIGNMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="5450032C" w14:textId="77777777" w:rsidR="0007569A" w:rsidRDefault="0007569A" w:rsidP="00CA6324">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:highlight w:val="yellow"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22B97A20" w14:textId="3C77A05E" w:rsidR="00CA6324" w:rsidRPr="00CA6324" w:rsidRDefault="00CA6324" w:rsidP="00CA6324">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:caps/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD4DEA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MID ROTATION FEEDBACK FORM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F682CF" w14:textId="42AF3C89" w:rsidR="00436EA2" w:rsidRPr="00E72EAB" w:rsidRDefault="00436EA2" w:rsidP="00E72EAB">
+    <w:p w14:paraId="17F682CF" w14:textId="3820064B" w:rsidR="00436EA2" w:rsidRPr="00E72EAB" w:rsidRDefault="00436EA2" w:rsidP="00E72EAB">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">DUE DATE: </w:t>
       </w:r>
       <w:r w:rsidR="002C13E1" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">Dated no later than the 3rd Wednesday of the rotation and submitted via D2L </w:t>
       </w:r>
       <w:r w:rsidR="00424EE6" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dropbox by 11:59 pm </w:t>
+        <w:t xml:space="preserve">Dropbox by 11:59 </w:t>
+      </w:r>
+      <w:r w:rsidR="004841C7" w:rsidRPr="1B4B377F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>pm on</w:t>
+      </w:r>
+      <w:r w:rsidR="00424EE6" w:rsidRPr="1B4B377F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E72EAB" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>the 3rd Sunday of the clerkship</w:t>
       </w:r>
       <w:r w:rsidR="4420D293" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="1C401AAE" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">and requiring no revisions </w:t>
       </w:r>
       <w:r w:rsidR="4420D293" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8262,51 +8556,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> and require no revisions</w:t>
       </w:r>
       <w:r w:rsidR="66341E23" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> to obtain a Pass.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B112F6" w14:textId="409E6787" w:rsidR="00042A7A" w:rsidRPr="00156337" w:rsidRDefault="00042A7A" w:rsidP="00042A7A">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00156337">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are required to complete the MSUCOM Mid-Rotation Feedback form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCE62EB" w14:textId="51688044" w:rsidR="00042A7A" w:rsidRDefault="007F4E10" w:rsidP="1B4B377F">
+    <w:p w14:paraId="13813AE8" w14:textId="736FAD78" w:rsidR="00B7447A" w:rsidRDefault="007F4E10" w:rsidP="004E4746">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00042A7A" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>his need</w:t>
       </w:r>
       <w:r w:rsidR="00B45544" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00042A7A" w:rsidRPr="1B4B377F">
@@ -8367,1595 +8661,1068 @@
       </w:r>
       <w:r w:rsidR="00042A7A" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="3269B8F4" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The assignment must be submitted </w:t>
       </w:r>
       <w:r w:rsidR="5FC5B351" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">no later than 14 days after the end of the clerkship to obtain a </w:t>
       </w:r>
       <w:r w:rsidR="00C02EDB" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pass.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="237C2EB8" w14:textId="07C28FA0" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
+      <w:r w:rsidR="00650B43" w:rsidRPr="00C8622F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5209C52B" w14:textId="77777777" w:rsidR="00B96A9A" w:rsidRDefault="00B96A9A" w:rsidP="00C8622F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="002247BF" w14:textId="09D6750D" w:rsidR="00BB00EB" w:rsidRPr="002964EA" w:rsidRDefault="0052172B" w:rsidP="002964EA">
+      <w:pPr>
+        <w:pStyle w:val="Level3Header"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc233801890"/>
+      <w:r w:rsidRPr="00BB00EB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PATIENT ENCOUNTER LOG</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+    </w:p>
+    <w:p w14:paraId="3FB55F49" w14:textId="66E4B53A" w:rsidR="00DC25A5" w:rsidRPr="0065512A" w:rsidRDefault="00DC25A5" w:rsidP="00B86ABE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Toc194067155"/>
+      <w:r w:rsidRPr="0065512A">
+        <w:t>DUE DATE: Completed and submitted to the D2L Dropbox by 11:59</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3107">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065512A">
+        <w:t>pm on the last scheduled day of the rotation.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="4B8AAC7D" w14:textId="77777777" w:rsidR="00DC25A5" w:rsidRDefault="00DC25A5" w:rsidP="00B86ABE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2A239B" w14:textId="77777777" w:rsidR="007530E1" w:rsidRDefault="00D56BDB" w:rsidP="00B86ABE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Toc194067153"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc194067156"/>
       <w:r>
-        <w:t>DO/PhD Students</w:t>
-[...53 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_Toc194067154"/>
+        <w:t xml:space="preserve">The log is one form of evaluation in the Psychiatry Clerkship used to assess expected knowledge and skills. Medical students complete their logs to assess their exposure to psychiatry diagnoses and procedures/treatments. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00BB00EB">
-        <w:rPr>
-[...49 lines deleted...]
-        <w:pStyle w:val="Level3Header"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="none"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00BB00EB">
+        </w:rPr>
+        <w:t xml:space="preserve">A student may only utilize a patient </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00340BD2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00340BD2">
+        </w:rPr>
+        <w:t>twice in total</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB00EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>twice in total</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BB00EB">
+        <w:t xml:space="preserve"> to meet </w:t>
+      </w:r>
+      <w:r w:rsidR="00B931AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B931AB">
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB00EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB00EB">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007530E1" w:rsidRPr="00BB00EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007530E1" w:rsidRPr="00BB00EB">
+        </w:rPr>
+        <w:t>diagnoses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB00EB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00BB00EB">
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or Procedure Requirements.</w:t>
+      </w:r>
+      <w:r w:rsidR="001814A7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="none"/>
-[...7 lines deleted...]
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C89397F" w14:textId="6F9C6060" w:rsidR="00A3003A" w:rsidRPr="001814A7" w:rsidRDefault="001814A7" w:rsidP="00A3003A">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5C89397F" w14:textId="6F9C6060" w:rsidR="00A3003A" w:rsidRPr="001814A7" w:rsidRDefault="001814A7" w:rsidP="00B86ABE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Example</w:t>
       </w:r>
       <w:r w:rsidR="005D72D4">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>s: DS under Anxiety Disorder and Mood Disorders, or DS under Mood Stabilizers and Antidepressants, or DS under Mood Disorders</w:t>
       </w:r>
       <w:r w:rsidR="00EE55EF">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> and Mood Stabilizers.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="05D96A6B" w14:textId="77777777" w:rsidR="002D13D2" w:rsidRDefault="002D13D2" w:rsidP="00B86ABE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10260" w:type="dxa"/>
         <w:tblInd w:w="-455" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3780"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="2590"/>
         <w:gridCol w:w="1550"/>
       </w:tblGrid>
       <w:tr w:rsidR="000664D4" w14:paraId="2F1A4FEF" w14:textId="77777777" w:rsidTr="003C14D0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48148BA9" w14:textId="7D5DC5B1" w:rsidR="00E42046" w:rsidRPr="00F80982" w:rsidRDefault="00DA6AD8" w:rsidP="00A31404">
+          <w:p w14:paraId="48148BA9" w14:textId="7D5DC5B1" w:rsidR="00E42046" w:rsidRPr="00EE5276" w:rsidRDefault="00DA6AD8" w:rsidP="00EE5276">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc194067157"/>
-            <w:r w:rsidRPr="00F80982">
+            <w:bookmarkStart w:id="20" w:name="_Toc194067157"/>
+            <w:r w:rsidRPr="00EE5276">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>Diagnosis/Disorder</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="20"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="573EAA49" w14:textId="73A145C2" w:rsidR="00E42046" w:rsidRPr="00F80982" w:rsidRDefault="00DA6AD8" w:rsidP="00A31404">
+          <w:p w14:paraId="573EAA49" w14:textId="73A145C2" w:rsidR="00E42046" w:rsidRPr="00EE5276" w:rsidRDefault="00DA6AD8" w:rsidP="00EE5276">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="20" w:name="_Toc194067158"/>
-            <w:r w:rsidRPr="00F80982">
+            <w:bookmarkStart w:id="21" w:name="_Toc194067158"/>
+            <w:r w:rsidRPr="00EE5276">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>Minimum Requirements</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="20"/>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2590" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A17A5D6" w14:textId="14752109" w:rsidR="00E42046" w:rsidRPr="00F80982" w:rsidRDefault="00DA6AD8" w:rsidP="00A31404">
+          <w:p w14:paraId="1A17A5D6" w14:textId="14752109" w:rsidR="00E42046" w:rsidRPr="00EE5276" w:rsidRDefault="00DA6AD8" w:rsidP="00EE5276">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="21" w:name="_Toc194067159"/>
-            <w:r w:rsidRPr="00F80982">
+            <w:bookmarkStart w:id="22" w:name="_Toc194067159"/>
+            <w:r w:rsidRPr="00EE5276">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>Procedures/Treatment</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="21"/>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1550" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1841CB20" w14:textId="6E4B7511" w:rsidR="00E42046" w:rsidRPr="00F80982" w:rsidRDefault="00DA6AD8" w:rsidP="00A31404">
+          <w:p w14:paraId="1841CB20" w14:textId="6E4B7511" w:rsidR="00E42046" w:rsidRPr="00EE5276" w:rsidRDefault="00DA6AD8" w:rsidP="00EE5276">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="22" w:name="_Toc194067160"/>
-            <w:r w:rsidRPr="00F80982">
+            <w:bookmarkStart w:id="23" w:name="_Toc194067160"/>
+            <w:r w:rsidRPr="00EE5276">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>Minimum Requirements</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="22"/>
+            <w:bookmarkEnd w:id="23"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00553791" w14:paraId="5D00BECE" w14:textId="77777777" w:rsidTr="003C14D0">
         <w:trPr>
           <w:trHeight w:val="899"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C48E524" w14:textId="77777777" w:rsidR="00E42046" w:rsidRPr="00447ABB" w:rsidRDefault="00447ABB" w:rsidP="006659C2">
+          <w:p w14:paraId="6C48E524" w14:textId="77777777" w:rsidR="00E42046" w:rsidRPr="00EE5276" w:rsidRDefault="00447ABB" w:rsidP="00EE5276">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="23" w:name="_Toc194067161"/>
-            <w:r w:rsidRPr="00447ABB">
+            <w:bookmarkStart w:id="24" w:name="_Toc194067161"/>
+            <w:r w:rsidRPr="00EE5276">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>Anxiety Disorder</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="24"/>
           </w:p>
-          <w:p w14:paraId="1F795E57" w14:textId="00154171" w:rsidR="00447ABB" w:rsidRPr="00F80982" w:rsidRDefault="00447ABB" w:rsidP="006659C2">
+          <w:p w14:paraId="1F795E57" w14:textId="00154171" w:rsidR="00447ABB" w:rsidRPr="00F80982" w:rsidRDefault="00447ABB" w:rsidP="00EE5276">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="24" w:name="_Toc194067162"/>
+            <w:bookmarkStart w:id="25" w:name="_Toc194067162"/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>(i.e., panic disorder, generalized anxiety disorder, PTSD)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="24"/>
+            <w:bookmarkEnd w:id="25"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E24F345" w14:textId="228097AD" w:rsidR="00E42046" w:rsidRPr="00C17FF5" w:rsidRDefault="00C17FF5" w:rsidP="00C17FF5">
+          <w:p w14:paraId="0E24F345" w14:textId="228097AD" w:rsidR="00E42046" w:rsidRPr="00EE5276" w:rsidRDefault="00C17FF5" w:rsidP="00EE5276">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="25" w:name="_Toc194067163"/>
-            <w:r w:rsidRPr="00C17FF5">
+            <w:bookmarkStart w:id="26" w:name="_Toc194067163"/>
+            <w:r w:rsidRPr="00EE5276">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="25"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A95525E" w14:textId="37CA80F5" w:rsidR="00E42046" w:rsidRPr="00F80982" w:rsidRDefault="00856C7A" w:rsidP="007A1973">
-[...10 lines deleted...]
-            <w:bookmarkStart w:id="26" w:name="_Toc194067164"/>
+          <w:p w14:paraId="3A95525E" w14:textId="37CA80F5" w:rsidR="00E42046" w:rsidRPr="00F80982" w:rsidRDefault="00856C7A" w:rsidP="00EE5276">
+            <w:bookmarkStart w:id="27" w:name="_Toc194067164"/>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>Second</w:t>
             </w:r>
             <w:r w:rsidR="0089154B">
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Generation Antipsychotics</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
+            <w:bookmarkEnd w:id="27"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1550" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D85B1C0" w14:textId="63C97E22" w:rsidR="00E42046" w:rsidRPr="00C17FF5" w:rsidRDefault="00856C7A" w:rsidP="00C17FF5">
+          <w:p w14:paraId="0D85B1C0" w14:textId="63C97E22" w:rsidR="00E42046" w:rsidRPr="00EE5276" w:rsidRDefault="00856C7A" w:rsidP="00EE5276">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="27" w:name="_Toc194067165"/>
-            <w:r>
+            <w:bookmarkStart w:id="28" w:name="_Toc194067165"/>
+            <w:r w:rsidRPr="00EE5276">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="27"/>
+            <w:bookmarkEnd w:id="28"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006323E2" w14:paraId="01E87DA9" w14:textId="77777777" w:rsidTr="003C14D0">
+      <w:tr w:rsidR="006323E2" w:rsidRPr="00FB5489" w14:paraId="01E87DA9" w14:textId="77777777" w:rsidTr="003C14D0">
         <w:trPr>
           <w:trHeight w:val="1439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FFAE542" w14:textId="77777777" w:rsidR="00E42046" w:rsidRPr="00F0088B" w:rsidRDefault="00F0088B" w:rsidP="006659C2">
+          <w:p w14:paraId="7FFAE542" w14:textId="77777777" w:rsidR="00E42046" w:rsidRPr="0041689E" w:rsidRDefault="00F0088B" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="28" w:name="_Toc194067166"/>
-            <w:r w:rsidRPr="00F0088B">
+            <w:bookmarkStart w:id="29" w:name="_Toc194067166"/>
+            <w:r w:rsidRPr="0041689E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Psychotic Disorders</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="28"/>
+            <w:bookmarkEnd w:id="29"/>
           </w:p>
-          <w:p w14:paraId="65267DE3" w14:textId="3E435779" w:rsidR="00F0088B" w:rsidRPr="00F80982" w:rsidRDefault="00F0088B" w:rsidP="006659C2">
+          <w:p w14:paraId="65267DE3" w14:textId="3E435779" w:rsidR="00F0088B" w:rsidRPr="00FB5489" w:rsidRDefault="00F0088B" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="29" w:name="_Toc194067167"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="30" w:name="_Toc194067167"/>
+            <w:r w:rsidRPr="00FB5489">
               <w:t>(i.e., schizophrenia, mood disorder w/ psychosis, drug induced psychotic disorder, psychosis secondary to Neurocognitive Disorder or delirium)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="29"/>
+            <w:bookmarkEnd w:id="30"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10B865CE" w14:textId="684977A9" w:rsidR="00E42046" w:rsidRPr="00C17FF5" w:rsidRDefault="00C17FF5" w:rsidP="00C17FF5">
+          <w:p w14:paraId="10B865CE" w14:textId="684977A9" w:rsidR="00E42046" w:rsidRPr="0041689E" w:rsidRDefault="00C17FF5" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="30" w:name="_Toc194067168"/>
-            <w:r w:rsidRPr="00C17FF5">
+            <w:bookmarkStart w:id="31" w:name="_Toc194067168"/>
+            <w:r w:rsidRPr="0041689E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="30"/>
+            <w:bookmarkEnd w:id="31"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2646C3" w14:textId="47C03AF6" w:rsidR="00E42046" w:rsidRPr="00F80982" w:rsidRDefault="0089154B" w:rsidP="007A1973">
+          <w:p w14:paraId="0D2646C3" w14:textId="47C03AF6" w:rsidR="00E42046" w:rsidRPr="00FB5489" w:rsidRDefault="0089154B" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="31" w:name="_Toc194067169"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="32" w:name="_Toc194067169"/>
+            <w:r w:rsidRPr="00FB5489">
               <w:t>Antidepressants</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="31"/>
+            <w:bookmarkEnd w:id="32"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1550" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10755FCA" w14:textId="44E23B8E" w:rsidR="00E42046" w:rsidRPr="00C17FF5" w:rsidRDefault="00C17FF5" w:rsidP="00C17FF5">
+          <w:p w14:paraId="10755FCA" w14:textId="44E23B8E" w:rsidR="00E42046" w:rsidRPr="0041689E" w:rsidRDefault="00C17FF5" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="32" w:name="_Toc194067170"/>
-            <w:r w:rsidRPr="00C17FF5">
+            <w:bookmarkStart w:id="33" w:name="_Toc194067170"/>
+            <w:r w:rsidRPr="0041689E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="32"/>
+            <w:bookmarkEnd w:id="33"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553791" w14:paraId="701B71DD" w14:textId="77777777" w:rsidTr="003C14D0">
+      <w:tr w:rsidR="00553791" w:rsidRPr="00FB5489" w14:paraId="701B71DD" w14:textId="77777777" w:rsidTr="003C14D0">
         <w:trPr>
           <w:trHeight w:val="1790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08A26765" w14:textId="77777777" w:rsidR="00E42046" w:rsidRPr="00306657" w:rsidRDefault="00F0088B" w:rsidP="006659C2">
+          <w:p w14:paraId="08A26765" w14:textId="77777777" w:rsidR="00E42046" w:rsidRPr="0041689E" w:rsidRDefault="00F0088B" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="33" w:name="_Toc194067171"/>
-            <w:r w:rsidRPr="00306657">
+            <w:bookmarkStart w:id="34" w:name="_Toc194067171"/>
+            <w:r w:rsidRPr="0041689E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>Mood Disorders</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="33"/>
+            <w:bookmarkEnd w:id="34"/>
           </w:p>
-          <w:p w14:paraId="4F29757D" w14:textId="20D1AB74" w:rsidR="005D376B" w:rsidRPr="00F80982" w:rsidRDefault="005D376B" w:rsidP="006659C2">
+          <w:p w14:paraId="4F29757D" w14:textId="20D1AB74" w:rsidR="005D376B" w:rsidRPr="00FB5489" w:rsidRDefault="005D376B" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="34" w:name="_Toc194067172"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="35" w:name="_Toc194067172"/>
+            <w:r w:rsidRPr="00FB5489">
               <w:t>(i.e., adjustment disorder with depressed mood, major depressive disorder, bipolar disorder, mood disorder secondary to general medical condition)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="34"/>
+            <w:bookmarkEnd w:id="35"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="048D25FE" w14:textId="3613997E" w:rsidR="00E42046" w:rsidRPr="00C17FF5" w:rsidRDefault="00C17FF5" w:rsidP="00C17FF5">
+          <w:p w14:paraId="048D25FE" w14:textId="3613997E" w:rsidR="00E42046" w:rsidRPr="0041689E" w:rsidRDefault="00C17FF5" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="35" w:name="_Toc194067173"/>
-            <w:r w:rsidRPr="00C17FF5">
+            <w:bookmarkStart w:id="36" w:name="_Toc194067173"/>
+            <w:r w:rsidRPr="0041689E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="35"/>
+            <w:bookmarkEnd w:id="36"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35F722C4" w14:textId="4CD1B2E0" w:rsidR="00E42046" w:rsidRPr="00F80982" w:rsidRDefault="00306657" w:rsidP="007A1973">
+          <w:p w14:paraId="35F722C4" w14:textId="4CD1B2E0" w:rsidR="00E42046" w:rsidRPr="00FB5489" w:rsidRDefault="00306657" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="36" w:name="_Toc194067174"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="37" w:name="_Toc194067174"/>
+            <w:r w:rsidRPr="00FB5489">
               <w:t>Anxiolytics</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="36"/>
+            <w:bookmarkEnd w:id="37"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1550" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64FD9A75" w14:textId="1CBBF2B1" w:rsidR="00E42046" w:rsidRPr="00C17FF5" w:rsidRDefault="00D93E6D" w:rsidP="00C17FF5">
+          <w:p w14:paraId="64FD9A75" w14:textId="1CBBF2B1" w:rsidR="00E42046" w:rsidRPr="0041689E" w:rsidRDefault="00D93E6D" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="37" w:name="_Toc194067175"/>
-            <w:r w:rsidRPr="00C17FF5">
+            <w:bookmarkStart w:id="38" w:name="_Toc194067175"/>
+            <w:r w:rsidRPr="0041689E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="37"/>
+            <w:bookmarkEnd w:id="38"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553791" w14:paraId="51CCA39C" w14:textId="77777777" w:rsidTr="003C14D0">
+      <w:tr w:rsidR="00553791" w:rsidRPr="00FB5489" w14:paraId="51CCA39C" w14:textId="77777777" w:rsidTr="003C14D0">
         <w:trPr>
           <w:trHeight w:val="881"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70125F99" w14:textId="75DBBB12" w:rsidR="005D376B" w:rsidRPr="00306657" w:rsidRDefault="005D376B" w:rsidP="006659C2">
+          <w:p w14:paraId="70125F99" w14:textId="75DBBB12" w:rsidR="005D376B" w:rsidRPr="00B86ABE" w:rsidRDefault="005D376B" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="38" w:name="_Toc194067176"/>
-            <w:r w:rsidRPr="00306657">
+            <w:bookmarkStart w:id="39" w:name="_Toc194067176"/>
+            <w:r w:rsidRPr="00B86ABE">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>Substance Use Disorders</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="38"/>
+            <w:bookmarkEnd w:id="39"/>
           </w:p>
-          <w:p w14:paraId="67EC12AF" w14:textId="5DF3E12D" w:rsidR="00E42046" w:rsidRPr="00F80982" w:rsidRDefault="005D376B" w:rsidP="006659C2">
+          <w:p w14:paraId="67EC12AF" w14:textId="5DF3E12D" w:rsidR="00E42046" w:rsidRPr="00FB5489" w:rsidRDefault="005D376B" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="39" w:name="_Toc194067177"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="40" w:name="_Toc194067177"/>
+            <w:r w:rsidRPr="00FB5489">
               <w:t>(i.e., alcohol, opioid, benzodiazepine, cocaine use disorder)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="39"/>
+            <w:bookmarkEnd w:id="40"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6695B6E3" w14:textId="28F4479F" w:rsidR="00E42046" w:rsidRPr="00C17FF5" w:rsidRDefault="00C17FF5" w:rsidP="00C17FF5">
+          <w:p w14:paraId="6695B6E3" w14:textId="28F4479F" w:rsidR="00E42046" w:rsidRPr="0041689E" w:rsidRDefault="00C17FF5" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="40" w:name="_Toc194067178"/>
-            <w:r w:rsidRPr="00C17FF5">
+            <w:bookmarkStart w:id="41" w:name="_Toc194067178"/>
+            <w:r w:rsidRPr="0041689E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="40"/>
+            <w:bookmarkEnd w:id="41"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18961136" w14:textId="4A9370CB" w:rsidR="00E42046" w:rsidRPr="00F80982" w:rsidRDefault="00306657" w:rsidP="007A1973">
+          <w:p w14:paraId="18961136" w14:textId="4A9370CB" w:rsidR="00E42046" w:rsidRPr="00FB5489" w:rsidRDefault="00306657" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="41" w:name="_Toc194067179"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="42" w:name="_Toc194067179"/>
+            <w:r w:rsidRPr="00FB5489">
               <w:t>Mood Stabilizers</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="41"/>
+            <w:bookmarkEnd w:id="42"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1550" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="501F09ED" w14:textId="76DB1BF7" w:rsidR="00E42046" w:rsidRPr="00C17FF5" w:rsidRDefault="005E530F" w:rsidP="00C17FF5">
+          <w:p w14:paraId="501F09ED" w14:textId="76DB1BF7" w:rsidR="00E42046" w:rsidRPr="0041689E" w:rsidRDefault="005E530F" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="42" w:name="_Toc194067180"/>
-            <w:r>
+            <w:bookmarkStart w:id="43" w:name="_Toc194067180"/>
+            <w:r w:rsidRPr="0041689E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="42"/>
+            <w:bookmarkEnd w:id="43"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553791" w14:paraId="1A2F675A" w14:textId="77777777" w:rsidTr="003C14D0">
+      <w:tr w:rsidR="00553791" w:rsidRPr="00FB5489" w14:paraId="1A2F675A" w14:textId="77777777" w:rsidTr="003C14D0">
         <w:trPr>
           <w:trHeight w:val="719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA6AAD0" w14:textId="77777777" w:rsidR="00E42046" w:rsidRPr="00306657" w:rsidRDefault="005D376B" w:rsidP="006659C2">
+          <w:p w14:paraId="5DA6AAD0" w14:textId="77777777" w:rsidR="00E42046" w:rsidRPr="0041689E" w:rsidRDefault="005D376B" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="43" w:name="_Toc194067181"/>
-            <w:r w:rsidRPr="00306657">
+            <w:bookmarkStart w:id="44" w:name="_Toc194067181"/>
+            <w:r w:rsidRPr="0041689E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>Personality Disorder</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="43"/>
+            <w:bookmarkEnd w:id="44"/>
           </w:p>
-          <w:p w14:paraId="32AD81B2" w14:textId="7D849440" w:rsidR="005D376B" w:rsidRPr="00F80982" w:rsidRDefault="005D376B" w:rsidP="006659C2">
+          <w:p w14:paraId="32AD81B2" w14:textId="7D849440" w:rsidR="005D376B" w:rsidRPr="00FB5489" w:rsidRDefault="005D376B" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="44" w:name="_Toc194067182"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="45" w:name="_Toc194067182"/>
+            <w:r w:rsidRPr="00FB5489">
               <w:t>(i.e., borderline)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="44"/>
+            <w:bookmarkEnd w:id="45"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45556454" w14:textId="3E6C783A" w:rsidR="00E42046" w:rsidRPr="00C17FF5" w:rsidRDefault="00C17FF5" w:rsidP="00C17FF5">
+          <w:p w14:paraId="45556454" w14:textId="3E6C783A" w:rsidR="00E42046" w:rsidRPr="0041689E" w:rsidRDefault="00C17FF5" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="45" w:name="_Toc194067183"/>
-            <w:r w:rsidRPr="00C17FF5">
+            <w:bookmarkStart w:id="46" w:name="_Toc194067183"/>
+            <w:r w:rsidRPr="0041689E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="45"/>
+            <w:bookmarkEnd w:id="46"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77F6BC1C" w14:textId="27E3FBFC" w:rsidR="00E42046" w:rsidRPr="00F80982" w:rsidRDefault="00306657" w:rsidP="007A1973">
+          <w:p w14:paraId="77F6BC1C" w14:textId="27E3FBFC" w:rsidR="00E42046" w:rsidRPr="00FB5489" w:rsidRDefault="00306657" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="46" w:name="_Toc194067184"/>
-[...5 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="47" w:name="_Toc194067184"/>
+            <w:r w:rsidRPr="00FB5489">
               <w:t>Supportive Therapy</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B02696">
+            <w:r w:rsidRPr="0005026D">
               <w:rPr>
                 <w:color w:val="C00000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>+</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="46"/>
+            <w:bookmarkEnd w:id="47"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1550" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9B76F5" w14:textId="624D1E43" w:rsidR="00E42046" w:rsidRPr="00C17FF5" w:rsidRDefault="00C17FF5" w:rsidP="00C17FF5">
+          <w:p w14:paraId="4F9B76F5" w14:textId="624D1E43" w:rsidR="00E42046" w:rsidRPr="0041689E" w:rsidRDefault="00C17FF5" w:rsidP="00B86ABE">
             <w:pPr>
-              <w:pStyle w:val="Level3Header"/>
-              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="47" w:name="_Toc194067185"/>
-            <w:r w:rsidRPr="00C17FF5">
+            <w:bookmarkStart w:id="48" w:name="_Toc194067185"/>
+            <w:r w:rsidRPr="0041689E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-                <w:u w:val="none"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="47"/>
+            <w:bookmarkEnd w:id="48"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68CD74FC" w14:textId="2A231648" w:rsidR="002D13D2" w:rsidRDefault="00C55891" w:rsidP="007265DB">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B02696">
+    <w:p w14:paraId="68CD74FC" w14:textId="2A231648" w:rsidR="002D13D2" w:rsidRPr="00FB5489" w:rsidRDefault="00C55891" w:rsidP="00FB5489">
+      <w:bookmarkStart w:id="49" w:name="_Toc194067186"/>
+      <w:r w:rsidRPr="0005026D">
         <w:rPr>
           <w:color w:val="C00000"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB7274">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00FB5489">
         <w:t xml:space="preserve">A non-confrontational therapy used to support the patient’s functioning and coping strategies. Is it best suited for a patient with a high level of functioning who is currently </w:t>
       </w:r>
-      <w:r w:rsidR="00BA4B35" w:rsidRPr="00CB7274">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00BA4B35" w:rsidRPr="00FB5489">
+        <w:t>overwhelmed but</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB5489">
         <w:t xml:space="preserve"> may be used to strengthen functioning for a patient with limited abilities needing supportive direction. The </w:t>
       </w:r>
-      <w:r w:rsidR="009E7DCA" w:rsidRPr="00CB7274">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="009E7DCA" w:rsidRPr="00FB5489">
         <w:t>therapist</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB7274">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00FB5489">
         <w:t xml:space="preserve"> establishes a reality-based working relationship </w:t>
       </w:r>
-      <w:r w:rsidR="009E7DCA" w:rsidRPr="00CB7274">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="009E7DCA" w:rsidRPr="00FB5489">
         <w:t>and may provide reinforcement for positive behaviors, make suggestions on topics such as limit setting or environmental changes, offer genuine reassurance, as well as encouragement to deal with stressful situations. The patient may receive praise and encouragement to use coping strategies that reduce stress and manage conflict.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...22 lines deleted...]
-      <w:bookmarkStart w:id="49" w:name="_Toc194067187"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="099F7937" w14:textId="77777777" w:rsidR="00922059" w:rsidRDefault="00922059" w:rsidP="00026B5B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="539A3ED3" w14:textId="0F2DAB00" w:rsidR="0059647E" w:rsidRPr="008A0FB7" w:rsidRDefault="00FC13D7" w:rsidP="00026B5B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc194067187"/>
       <w:r w:rsidRPr="008A0FB7">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>A copy of the Patient Encounter</w:t>
       </w:r>
       <w:r w:rsidR="008A0FB7" w:rsidRPr="008A0FB7">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Log can be found on D2L under the forms section in content or in the appendix.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00826B88">
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="0A316F6F" w14:textId="77777777" w:rsidR="008A0FB7" w:rsidRDefault="008A0FB7" w:rsidP="00026B5B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FAD783A" w14:textId="1F649C39" w:rsidR="008A0FB7" w:rsidRPr="008607C7" w:rsidRDefault="00826B88" w:rsidP="00026B5B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc194067188"/>
+      <w:r w:rsidRPr="008607C7">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Grading</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="51" w:name="_Toc194067189"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="7B83FFDE" w14:textId="111ED52C" w:rsidR="00826B88" w:rsidRDefault="00D60160" w:rsidP="00026B5B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc194067189"/>
       <w:r w:rsidRPr="005A7CBF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t>Pass:</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Complete the minimum required of each diagnosis and treatment objectives presented in the log and submit it to the D2L Dropbox by 11:59</w:t>
       </w:r>
       <w:r w:rsidR="00FA3107">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>pm on the last day of the rotation.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="52" w:name="_Toc194067190"/>
+      <w:bookmarkEnd w:id="52"/>
+    </w:p>
+    <w:p w14:paraId="0F2533B2" w14:textId="044A6472" w:rsidR="00F322A9" w:rsidRDefault="00F322A9" w:rsidP="00026B5B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="_Toc194067190"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t>NGR:</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F10B15">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Failure to complete all objectives by deadline, with an addendum being attached to the Clinical Clerkship Rotation Evaluation to discuss unprofessional behavior (i.e., late submission of assignments).</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="53" w:name="_Toc194067191"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="4F5A1A52" w14:textId="603C7872" w:rsidR="00106E52" w:rsidRDefault="00106E52" w:rsidP="00026B5B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc194067191"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t>No Grade (N):</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00166A75">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Failure to complete and submit the logbook within 14 days after the rotation has ended.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="008F1C9A">
+      <w:bookmarkEnd w:id="54"/>
+    </w:p>
+    <w:p w14:paraId="5FB39D6E" w14:textId="77777777" w:rsidR="00402586" w:rsidRDefault="00402586" w:rsidP="00026B5B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2DCAB2" w14:textId="2B972001" w:rsidR="008F1C9A" w:rsidRPr="00575524" w:rsidRDefault="008F1C9A" w:rsidP="00026B5B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="_Toc194067192"/>
+      <w:r w:rsidRPr="00575524">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="54"/>
-[...9 lines deleted...]
-        <w:ind w:left="1800"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
+    <w:p w14:paraId="273104E3" w14:textId="46457996" w:rsidR="00402586" w:rsidRPr="00333630" w:rsidRDefault="00402586" w:rsidP="00026B5B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="none"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="55" w:name="_Toc194067193"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc194067193"/>
       <w:r w:rsidRPr="00333630">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t>NGR</w:t>
       </w:r>
       <w:r w:rsidR="00333630" w:rsidRPr="00333630">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00333630">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00333630">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>If the student is unable to complete all the minimum requirements noted above during the clerkship, students will be assigned a make-up assignment to fulfill the requirements per the policy created by the Medical Student Education Committee for Psychiatry.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="5454A1C9" w14:textId="77777777" w:rsidR="00A3003A" w:rsidRPr="00C40B5D" w:rsidRDefault="00A3003A" w:rsidP="00C8622F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51597E01" w14:textId="41C4B142" w:rsidR="6BB67C26" w:rsidRPr="00C40B5D" w:rsidRDefault="00F33350" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc194067194"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc233801891"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Online modules</w:t>
       </w:r>
       <w:r w:rsidR="00DC25A5">
         <w:t xml:space="preserve"> and online modules </w:t>
       </w:r>
       <w:r w:rsidR="00A50CB0" w:rsidRPr="00C40B5D">
         <w:t>QUIZ</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="04AAC553" w14:textId="310D87D9" w:rsidR="00C356DC" w:rsidRDefault="00C356DC" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="04AAC553" w14:textId="54754E8D" w:rsidR="00C356DC" w:rsidRDefault="00C356DC" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0C1AC452">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">DUE DATE: Online Modules must be viewed in their entirety by 11:59 pm ESDT </w:t>
       </w:r>
       <w:r w:rsidR="00150CB1" w:rsidRPr="0C1AC452">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">Sunday of week </w:t>
       </w:r>
       <w:r w:rsidR="00E97DD0" w:rsidRPr="0C1AC452">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9981,692 +9748,827 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>onors, and by 5 pm on the last Thursday of the clerkship for a High Pass</w:t>
       </w:r>
       <w:r w:rsidR="000A27B3" w:rsidRPr="0C1AC452">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00150CB1" w:rsidRPr="0C1AC452">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">Pass. The Online Modules quiz is </w:t>
       </w:r>
       <w:r w:rsidR="61FEDD3E" w:rsidRPr="0C1AC452">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t>available starting at 5 pm the third Friday</w:t>
+        <w:t xml:space="preserve">available starting at 5 </w:t>
+      </w:r>
+      <w:r w:rsidR="004E4746" w:rsidRPr="0C1AC452">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>pm on</w:t>
+      </w:r>
+      <w:r w:rsidR="61FEDD3E" w:rsidRPr="0C1AC452">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the third Friday</w:t>
       </w:r>
       <w:r w:rsidR="00150CB1" w:rsidRPr="0C1AC452">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the clerkship</w:t>
       </w:r>
       <w:r w:rsidR="000A27B3" w:rsidRPr="0C1AC452">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and is due by 5 pm on the last Thursday of the clerkship. Students must complete the Respondus </w:t>
+        <w:t xml:space="preserve"> and is due by 5 pm on the last Thursday of the clerkship. Students must complete the Respondus LockDown Browser</w:t>
+      </w:r>
+      <w:r w:rsidR="00523B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> + Webcam</w:t>
       </w:r>
       <w:r w:rsidR="000A27B3" w:rsidRPr="0C1AC452">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>LockDown Browser quiz in D2L before the Online Module quiz will become available for complet</w:t>
+        <w:t xml:space="preserve"> quiz in D2L before the Online Module quiz will become available for complet</w:t>
       </w:r>
       <w:r w:rsidR="00EA33B2" w:rsidRPr="0C1AC452">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>ion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCCE92D" w14:textId="77777777" w:rsidR="000A27B3" w:rsidRPr="00C356DC" w:rsidRDefault="000A27B3" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B7F1230" w14:textId="430567B4" w:rsidR="26910FCD" w:rsidRDefault="00613EBA" w:rsidP="000602B1">
+    <w:p w14:paraId="2920B1C0" w14:textId="77777777" w:rsidR="001C0E64" w:rsidRDefault="00613EBA" w:rsidP="001C0E64">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Psychiatry Clerkship has develop</w:t>
       </w:r>
       <w:r w:rsidR="00B73B32" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>ed clerkship modules for each of the key areas covered during the rotation. Each module was developed by on</w:t>
+        <w:t>ed modules for each of the key areas covered during the rotation. Each module was developed by on</w:t>
       </w:r>
       <w:r w:rsidR="003F07FD" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00B73B32" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of our MSU Psychiatry Faculty or a member of the Associate of Directors in Medical Student Education in Psychiatry (ADMSEP). The modules contain a mix of videos, text, and multiple-choice questions. Please see below for a complete list of the module topics. On</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000E0606" w:rsidRPr="1B4B377F">
+        <w:t xml:space="preserve"> of our MSU Psychiatry Faculty or a member of the Associate of Directors in Medical Student Education in Psychiatry (ADMSEP). The modules contain a mix of videos, text, and multiple-choice questions. Please see below for a complete list of the module topics. </w:t>
+      </w:r>
+      <w:r w:rsidR="00381315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are expected to view these modules </w:t>
+      </w:r>
+      <w:r w:rsidR="00381315" w:rsidRPr="00D0176A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>one at a time</w:t>
+      </w:r>
+      <w:r w:rsidR="00381315">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, devoting ten (10) or more minutes to each module. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E64">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Supplemental materials are available through D2L for some module topics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="065BE20A" w14:textId="77777777" w:rsidR="00B30835" w:rsidRDefault="00B30835" w:rsidP="00E63FF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B7F1230" w14:textId="46C89C1B" w:rsidR="26910FCD" w:rsidRDefault="00B73B32" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>On</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0606" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00B73B32" w:rsidRPr="1B4B377F">
+      <w:r w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">e all the </w:t>
       </w:r>
-      <w:r w:rsidR="4BC01021" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="4BC01021" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00B73B32" w:rsidRPr="1B4B377F">
+      <w:r w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nline </w:t>
       </w:r>
-      <w:r w:rsidR="530F0E06" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="530F0E06" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00B73B32" w:rsidRPr="1B4B377F">
+      <w:r w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">odules have been viewed in their entirety, students are required to complete and pass the </w:t>
       </w:r>
-      <w:r w:rsidR="00EC793E" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="00EC793E" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00B73B32" w:rsidRPr="1B4B377F">
+      <w:r w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nline </w:t>
       </w:r>
-      <w:r w:rsidR="00EC793E" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="00EC793E" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="00B73B32" w:rsidRPr="1B4B377F">
+      <w:r w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>odule quiz through D2L in two</w:t>
       </w:r>
-      <w:r w:rsidR="00071E10" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="00071E10" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2)</w:t>
       </w:r>
-      <w:r w:rsidR="00B73B32" w:rsidRPr="1B4B377F">
-[...5 lines deleted...]
-      <w:r w:rsidR="000D78EC" w:rsidRPr="1B4B377F">
+      <w:r w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attempts.</w:t>
+      </w:r>
+      <w:r w:rsidR="00414E69" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The quiz will be timed with approximately</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6C78" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one (1) minute per question.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students will </w:t>
+      </w:r>
+      <w:r w:rsidR="000D78EC" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">have access to the </w:t>
       </w:r>
-      <w:r w:rsidR="00EC793E" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="00EC793E" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="000D78EC" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="000D78EC" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">nline </w:t>
       </w:r>
-      <w:r w:rsidR="00EC793E" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="00EC793E" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="000D78EC" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="000D78EC" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">odules quiz </w:t>
       </w:r>
-      <w:r w:rsidR="33DC6EEF" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="33DC6EEF" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>starting at 5 pm</w:t>
       </w:r>
-      <w:r w:rsidR="000D78EC" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="000D78EC" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the </w:t>
       </w:r>
-      <w:r w:rsidR="24436895" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="24436895" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>third</w:t>
       </w:r>
-      <w:r w:rsidR="000D78EC" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="000D78EC" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="3A748CC6" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="3A748CC6" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Fri</w:t>
       </w:r>
-      <w:r w:rsidR="000D78EC" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="000D78EC" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">day and </w:t>
       </w:r>
-      <w:r w:rsidR="1AE67746" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="1AE67746" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">access </w:t>
       </w:r>
-      <w:r w:rsidR="000D78EC" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="000D78EC" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
-      <w:r w:rsidR="73EC9B0E" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="73EC9B0E" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>end</w:t>
       </w:r>
-      <w:r w:rsidR="00893D96" w:rsidRPr="1B4B377F">
-[...5 lines deleted...]
-      <w:r w:rsidR="5A0C9B14" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="00893D96" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at 5 </w:t>
+      </w:r>
+      <w:r w:rsidR="002518F4" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pm on</w:t>
+      </w:r>
+      <w:r w:rsidR="00893D96" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the last Thursday</w:t>
+      </w:r>
+      <w:r w:rsidR="5A0C9B14" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the rotation</w:t>
       </w:r>
-      <w:r w:rsidR="00893D96" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="00893D96" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00566809">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00566809" w:rsidRPr="1B4B377F">
+      <w:r w:rsidR="00566809" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Students must complete the Respondus LockDown Browser quiz in D2L </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A5886" w:rsidRPr="1B4B377F">
+        <w:t>Students must complete the Respondus LockDown</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6C78" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>before</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00566809" w:rsidRPr="1B4B377F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00566809" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Online Modules </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EC793E" w:rsidRPr="1B4B377F">
+        <w:t xml:space="preserve">Browser </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0453" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>q</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00566809" w:rsidRPr="1B4B377F">
+        <w:t xml:space="preserve">+ Webcam </w:t>
+      </w:r>
+      <w:r w:rsidR="00566809" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">uiz </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A5886" w:rsidRPr="1B4B377F">
+        <w:t xml:space="preserve">quiz in D2L </w:t>
+      </w:r>
+      <w:r w:rsidR="008A5886" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>will</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00566809" w:rsidRPr="1B4B377F">
+        <w:t>before</w:t>
+      </w:r>
+      <w:r w:rsidR="00566809" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> become available to them</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008A5886" w:rsidRPr="1B4B377F">
+        <w:t xml:space="preserve"> the Online Modules </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC793E" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> to complete</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00566809" w:rsidRPr="1B4B377F">
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidR="00566809" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...22 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:t xml:space="preserve">uiz </w:t>
+      </w:r>
+      <w:r w:rsidR="008A5886" w:rsidRPr="33AEE199">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="27A28272" w14:textId="36DA8D8B" w:rsidR="008A5886" w:rsidRDefault="008A5886" w:rsidP="000602B1">
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidR="00566809" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> become available to them</w:t>
+      </w:r>
+      <w:r w:rsidR="008A5886" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to complete</w:t>
+      </w:r>
+      <w:r w:rsidR="00566809" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00893D96" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="001D12B5" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Online Modules </w:t>
+      </w:r>
+      <w:r w:rsidR="00893D96" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quiz </w:t>
+      </w:r>
+      <w:r w:rsidR="000E0606" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is taken through D2L via a locked browser</w:t>
+      </w:r>
+      <w:r w:rsidR="006436FA" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and an online proctoring application that utilizes the students’ webcam to record them while completing the quiz. Once students have completed the quiz, the recording will go through an automated review process which flags any susp</w:t>
+      </w:r>
+      <w:r w:rsidR="008306EF" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>icious activities that may be related to academic dishonesty. The Instructor of Record (IOR) and Course Assistant (CA) will then review any flagged events and address them as needed.</w:t>
+      </w:r>
+      <w:r w:rsidR="21B58A51" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="21B58A51" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The use of notes, textbooks, outside electronic devices, or other study materials is not permitted. Students are not allowed to co</w:t>
+      </w:r>
+      <w:r w:rsidR="38814C34" w:rsidRPr="33AEE199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>mplete the quiz with another student or in a group setting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB0347C" w14:textId="77777777" w:rsidR="00613EBA" w:rsidRDefault="00613EBA" w:rsidP="00CE6B1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27A28272" w14:textId="3982BE25" w:rsidR="008A5886" w:rsidRDefault="008A5886" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students wishing to utilize </w:t>
       </w:r>
       <w:r w:rsidR="00512AC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">their Accommodations Letter </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">must request </w:t>
       </w:r>
       <w:r w:rsidR="00512AC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">to do so </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>during the first week of the rotation. The student must inform</w:t>
       </w:r>
       <w:r w:rsidR="00B75F43">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Instructor of Record (IOR) and the Course Assistant (CA) that they wish to utilize their accommodations for the quiz and attach a copy of </w:t>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="008306EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B75F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IOR and the CA that they wish to utilize their </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4497">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>accommodation</w:t>
+      </w:r>
+      <w:r w:rsidR="00B75F43">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the quiz and attach a copy of </w:t>
       </w:r>
       <w:r w:rsidR="00512AC5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>this document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48CBCFAA" w14:textId="77777777" w:rsidR="00CE6B1A" w:rsidRDefault="00CE6B1A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B065890" w14:textId="4F4548E0" w:rsidR="00CE6B1A" w:rsidRDefault="00CE6B1A" w:rsidP="000602B1">
+    <w:p w14:paraId="3B065890" w14:textId="7E961D46" w:rsidR="00CE6B1A" w:rsidRDefault="00CE6B1A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6B1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure that D2L is registering the completion of each Online Module. If D2L will not register that an Online Module has been completed despite following the suggestions listed below, students are expected to obtain a screenshot displaying the last section of the module, as well as the </w:t>
       </w:r>
       <w:r w:rsidR="00370672">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
       <w:r w:rsidR="007744B2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE6B1A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>time completed. Students are to provide these screenshots to the Course Assistant (CA) by 5 pm on the last Thursday of the rotation.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6906627E" w14:textId="77777777" w:rsidR="00E62E5B" w:rsidRDefault="00E62E5B" w:rsidP="000602B1">
+        <w:t>time completed. Students are to provide these screenshots to the CA by 5 pm on the last Thursday of the rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C49824" w14:textId="77777777" w:rsidR="00D840E6" w:rsidRDefault="00D840E6" w:rsidP="00E63FF7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54F7F358" w14:textId="344007B7" w:rsidR="00D840E6" w:rsidRDefault="00D840E6" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...97 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00D840E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The Department of Psychiatry Student Medical Education Office will monitor the student</w:t>
+        <w:t xml:space="preserve">The Department of Psychiatry Student Medical Education Office will monitor the </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4497">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>students’</w:t>
       </w:r>
       <w:r w:rsidR="009372A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>’s completion of each of the modules and quiz. The following are suggestions for properly recording completion of the modules</w:t>
+        <w:t xml:space="preserve"> completion of each of the modules and quiz. The following are suggestions for properly recording completion of the modules</w:t>
       </w:r>
       <w:r w:rsidR="00B839CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D43F66D" w14:textId="1A36C6C3" w:rsidR="009372A4" w:rsidRDefault="009372A4" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Complete all modules on a laptop/desktop and not a phone or tablet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="558FFD8D" w14:textId="0EA6FCF7" w:rsidR="009372A4" w:rsidRDefault="009372A4" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Firefox, Chrome, or Edge are the best D2L support browsers for online modules.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7BD9AB" w14:textId="3A387BEC" w:rsidR="009372A4" w:rsidRDefault="009372A4" w:rsidP="00E209E4">
+    <w:p w14:paraId="2A7BD9AB" w14:textId="2CB4575A" w:rsidR="009372A4" w:rsidRDefault="009372A4" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>View modules one at a time, spending approximately 20 minutes per module.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">View modules one at a time, spending approximately </w:t>
+      </w:r>
+      <w:r w:rsidR="00C423C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or more </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>minutes per module.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDEDF42" w14:textId="22F7A2BB" w:rsidR="009372A4" w:rsidRDefault="009372A4" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00F01F76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>o not open multiple modules up at the same time in multiple windows.</w:t>
@@ -10793,89 +10695,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mental Status Exam: via ADMSEP</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2865646F" w14:textId="2C0A0A8F" w:rsidR="00114693" w:rsidRPr="004C5B8C" w:rsidRDefault="00114693" w:rsidP="000602B1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C5B8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>By: Tran V., Royer E., Gih D., Love</w:t>
             </w:r>
             <w:r w:rsidR="003D226E" w:rsidRPr="004C5B8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE6B1A" w14:paraId="2A7D9E1A" w14:textId="77777777" w:rsidTr="00CE6B1A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6452343A" w14:textId="77777777" w:rsidR="00CE6B1A" w:rsidRPr="004C5B8C" w:rsidRDefault="003D226E" w:rsidP="000602B1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C5B8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>The Psychiatric Interview: via ADMSEP</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03CEAADD" w14:textId="07CE4C7D" w:rsidR="003D226E" w:rsidRPr="004C5B8C" w:rsidRDefault="003D226E" w:rsidP="000602B1">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C5B8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>By: Ton H., Xiong G., Hilty D., Price L., Brescia R., Mendez L.,</w:t>
             </w:r>
             <w:r w:rsidR="00107893" w:rsidRPr="004C5B8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -11789,472 +11689,405 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C5B8C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kitay B., Johnston N., Goldenberg M.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BA5CDA2" w14:textId="77777777" w:rsidR="00CE6B1A" w:rsidRDefault="00CE6B1A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B948558" w14:textId="5FAC96EA" w:rsidR="00CE6B1A" w:rsidRDefault="0048681C" w:rsidP="000602B1">
+    <w:p w14:paraId="3B948558" w14:textId="122F1ECB" w:rsidR="00CE6B1A" w:rsidRDefault="00B17015" w:rsidP="00775679">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00B17015">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Grading</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3ED3A3" w14:textId="1D852DE7" w:rsidR="00185892" w:rsidRPr="004E4746" w:rsidRDefault="00B17015" w:rsidP="00775679">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B17015">
+      </w:pPr>
+      <w:r w:rsidRPr="004E4746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:tab/>
-[...16 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:t>Honors</w:t>
+      </w:r>
+      <w:r w:rsidR="002C218F" w:rsidRPr="004E4746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="002C218F">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0032324C" w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>View a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A10A35" w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ll required</w:t>
+      </w:r>
+      <w:r w:rsidR="0032324C" w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00EFF" w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Online Modules in their </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00EFF" w:rsidRPr="004E4746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Honors</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C218F" w:rsidRPr="002C218F">
+        <w:t>entirety</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00EFF" w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by 11:59 pm ESDT the 3rd Sunday of the clerkship. Students must pass the</w:t>
+      </w:r>
+      <w:r w:rsidR="00185892" w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Online Module quiz with a score of </w:t>
+      </w:r>
+      <w:r w:rsidR="00185892" w:rsidRPr="004E4746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00D00EFF" w:rsidRPr="00E13D14">
+        <w:t>80% or greater in two attempts by 5 pm the last Thursday of the clerkship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D37AB7F" w14:textId="55F2A6ED" w:rsidR="00B17015" w:rsidRPr="004E4746" w:rsidRDefault="008F6C05" w:rsidP="00775679">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>entirety</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00185892" w:rsidRPr="00E13D14">
+      </w:pPr>
+      <w:r w:rsidRPr="004E4746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>80% or greater in two attempts</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00185892" w:rsidRPr="00963B21">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">High Pass: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">View all required Online Modules in their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> by 5 pm the last Thursday of the clerkship.</w:t>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:t>entirety</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4F20" w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="003A58F1" w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pass the Online Modules quiz with a score of </w:t>
+      </w:r>
+      <w:r w:rsidR="003A58F1" w:rsidRPr="004E4746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="008F6C05">
+        <w:t>70% or greater</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1400" w:rsidRPr="004E4746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">High Pass: </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="008149FD">
+        <w:t xml:space="preserve"> in two attempts</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1400" w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1400" w:rsidRPr="004E4746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>entirety</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="003A58F1" w:rsidRPr="00CA1400">
+        <w:t>by 5 pm the last Thursday of the clerkship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB360B9" w14:textId="7CCCEE0A" w:rsidR="00CA1400" w:rsidRPr="004E4746" w:rsidRDefault="00CA1400" w:rsidP="00775679">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>70% or greater</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA1400" w:rsidRPr="00CA1400">
+      </w:pPr>
+      <w:r w:rsidRPr="004E4746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> in two attempts</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00CA1400" w:rsidRPr="00963B21">
+        <w:t xml:space="preserve">Pass: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">View all required Online Modules in their </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5E89" w:rsidRPr="004E4746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>by 5 pm the last Thursday of the clerkship.</w:t>
-[...9 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:t>entirety</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5E89" w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and pass the Online Modules quiz </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94367" w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with a score of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94367" w:rsidRPr="004E4746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BB5E89">
+        <w:t>70% or greater</w:t>
+      </w:r>
+      <w:r w:rsidR="00656431" w:rsidRPr="004E4746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Pass:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2E68" w:rsidRPr="004E4746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00BB5E89" w:rsidRPr="005C2E68">
+        <w:t xml:space="preserve">in two attempts by 5 pm the last Thursday of the clerkship. </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2E68" w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A third attempt will be allowed at the quiz to pass by 5 pm on the last Friday of the clerkship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C159BA7" w14:textId="110FC0C0" w:rsidR="00963B21" w:rsidRPr="004E4746" w:rsidRDefault="00C63AA7" w:rsidP="00775679">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>entirety</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00E94367" w:rsidRPr="005C2E68">
+      </w:pPr>
+      <w:r w:rsidRPr="004E4746">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>70% or greater</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00656431" w:rsidRPr="005C2E68">
+        <w:t xml:space="preserve">No Grade (N): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Failure to complete all required modules and/or pass the Online Modules quiz with a 70% or greater in three attempts by 5 pm</w:t>
+      </w:r>
+      <w:r w:rsidR="00065207" w:rsidRPr="004E4746">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the last Friday of the clerkship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68458BB6" w14:textId="77777777" w:rsidR="00065207" w:rsidRDefault="00065207" w:rsidP="00775679">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C2E68" w:rsidRPr="005C2E68">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19324E6A" w14:textId="1800A81E" w:rsidR="00065207" w:rsidRPr="00B0554A" w:rsidRDefault="00065207" w:rsidP="00775679">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0554A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Corrective Action</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB93F5D" w14:textId="6BB9BC72" w:rsidR="00065207" w:rsidRPr="00065207" w:rsidRDefault="00065207" w:rsidP="00775679">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>in two attempts</w:t>
-[...29 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">NGR: </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...63 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If the student is unable to complete all the minimum pass requirements by the </w:t>
       </w:r>
       <w:r w:rsidR="00B0554A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Thursday due date, they will have until 5 pm on the last Friday of the clerkship to meet the pass standards and may receive a third attempt at the quiz before an “N” grade is given.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46B761F1" w14:textId="77777777" w:rsidR="00F8535B" w:rsidRDefault="00F8535B" w:rsidP="000602B1">
+    <w:p w14:paraId="46B761F1" w14:textId="77777777" w:rsidR="00F8535B" w:rsidRDefault="00F8535B" w:rsidP="00B86ABE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="648C9D69" w14:textId="4D3DEE95" w:rsidR="6BB67C26" w:rsidRDefault="00B0554A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="57" w:name="_Toc194067195"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc233801892"/>
       <w:r>
         <w:t>Diagnostic dilemmas and diagnostic dilemmas quiz</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="115E8F7A" w14:textId="75A99200" w:rsidR="004070FE" w:rsidRPr="004070FE" w:rsidRDefault="004070FE" w:rsidP="00DD28D9">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">DUE DATE: </w:t>
       </w:r>
       <w:r w:rsidR="008927D3" w:rsidRPr="1B4B377F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidR="00D31B82" w:rsidRPr="1B4B377F">
         <w:rPr>
@@ -12588,276 +12421,236 @@
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F10FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the student’s responsibility to ensure that D2L is registering </w:t>
       </w:r>
       <w:r w:rsidR="00E42E09" w:rsidRPr="00F10FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">that each Diagnostic Dilemma video has been viewed in its entirety. If D2L will not register that a video has been viewed despite multiple attempts, students are expected to obtain a screenshot displaying the end of the video, as well as the date and time completed. </w:t>
       </w:r>
       <w:r w:rsidR="00F724AF" w:rsidRPr="00F10FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are to provide these screenshots to the Clerkship Assistant (CA) by 5 pm on the last Thursday of the clerkship.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42415AD9" w14:textId="00B9DD98" w:rsidR="003D63FC" w:rsidRPr="00F10FD7" w:rsidRDefault="003D63FC" w:rsidP="00F43536">
+    <w:p w14:paraId="42415AD9" w14:textId="0239910B" w:rsidR="003D63FC" w:rsidRPr="00F10FD7" w:rsidRDefault="003D63FC" w:rsidP="00F43536">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F10FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00015EBC" w:rsidRPr="00F10FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Grading</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6943E991" w14:textId="77FA57C3" w:rsidR="00015EBC" w:rsidRPr="00F10FD7" w:rsidRDefault="00015EBC" w:rsidP="00E209E4">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="6943E991" w14:textId="77FA57C3" w:rsidR="00015EBC" w:rsidRPr="00775679" w:rsidRDefault="00015EBC" w:rsidP="00775679">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F10FD7">
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pass: </w:t>
       </w:r>
-      <w:r w:rsidR="00971B6F" w:rsidRPr="00F10FD7">
+      <w:r w:rsidR="00971B6F" w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>View all required</w:t>
       </w:r>
-      <w:r w:rsidR="00D90E0C" w:rsidRPr="00F10FD7">
+      <w:r w:rsidR="00D90E0C" w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> videos in their </w:t>
       </w:r>
-      <w:r w:rsidR="00D90E0C" w:rsidRPr="00F10FD7">
+      <w:r w:rsidR="00D90E0C" w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>entirety</w:t>
       </w:r>
-      <w:r w:rsidR="00D90E0C" w:rsidRPr="00F10FD7">
+      <w:r w:rsidR="00D90E0C" w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and pass the Diagnostic Dilemmas quiz with a score of </w:t>
       </w:r>
-      <w:r w:rsidR="00D90E0C" w:rsidRPr="00F10FD7">
+      <w:r w:rsidR="00D90E0C" w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>70% or greater</w:t>
       </w:r>
-      <w:r w:rsidR="003850BE" w:rsidRPr="00F10FD7">
+      <w:r w:rsidR="003850BE" w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in two attempts by 5 pm the last Thursday</w:t>
       </w:r>
-      <w:r w:rsidR="003850BE" w:rsidRPr="00F10FD7">
+      <w:r w:rsidR="003850BE" w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003850BE" w:rsidRPr="00B9775A">
+      <w:r w:rsidR="003850BE" w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>of the clerkship.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35B8A147" w14:textId="7FFEB8DD" w:rsidR="00270392" w:rsidRPr="00F10FD7" w:rsidRDefault="00270392" w:rsidP="00E209E4">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="35B8A147" w14:textId="7FFEB8DD" w:rsidR="00270392" w:rsidRDefault="00270392" w:rsidP="00775679">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00F10FD7">
+        <w:t xml:space="preserve">No Grade (N): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775679">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Failure to view all required videos and/or pass the Diagnostic Dilemmas </w:t>
+      </w:r>
+      <w:r w:rsidR="007E2FF0" w:rsidRPr="00775679">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>quiz with a 70%</w:t>
+      </w:r>
+      <w:r w:rsidR="00C42097" w:rsidRPr="00775679">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in three attempts by 5 pm the last Friday of the clerkship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D93577" w14:textId="77777777" w:rsidR="00775679" w:rsidRPr="00775679" w:rsidRDefault="00775679" w:rsidP="00775679">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...19 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2F559174" w14:textId="309BD826" w:rsidR="00015EBC" w:rsidRPr="00F10FD7" w:rsidRDefault="009E1771" w:rsidP="009E1771">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc194067196"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc233801893"/>
       <w:r w:rsidRPr="00F10FD7">
         <w:t>PERFORMANCE BASED ASSESSMENT (pbA) – OBSERVED INTERVIEW</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0C546E3F" w14:textId="0600718D" w:rsidR="009E1771" w:rsidRPr="00F10FD7" w:rsidRDefault="0060271C" w:rsidP="00141D74">
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="0C546E3F" w14:textId="04EC8FC3" w:rsidR="009E1771" w:rsidRPr="00F10FD7" w:rsidRDefault="0060271C" w:rsidP="00141D74">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F10FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t xml:space="preserve">DUE DATE: </w:t>
       </w:r>
       <w:r w:rsidR="003064B3" w:rsidRPr="00F10FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Completed and submitted to the D2L Dropbox by 11:59 pm the last scheduled day of the rotation. </w:t>
-[...47 lines deleted...]
-        <w:t>***</w:t>
+        <w:t xml:space="preserve">Completed and submitted to the D2L Dropbox by 11:59 </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4497" w:rsidRPr="00F10FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>pm on</w:t>
+      </w:r>
+      <w:r w:rsidR="003064B3" w:rsidRPr="00F10FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the last scheduled day of the rotation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77FA2A29" w14:textId="41C2AC5D" w:rsidR="006732AE" w:rsidRPr="00F10FD7" w:rsidRDefault="00425FDD" w:rsidP="00141D74">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F10FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F10FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>General Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2685AEC1" w14:textId="756AEC71" w:rsidR="00425FDD" w:rsidRPr="00F10FD7" w:rsidRDefault="00DC7D40" w:rsidP="0030652F">
@@ -13110,317 +12903,359 @@
     <w:p w14:paraId="4953B154" w14:textId="77777777" w:rsidR="0030652F" w:rsidRPr="00F10FD7" w:rsidRDefault="0030652F" w:rsidP="0030652F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F53F69E" w14:textId="1AF96F1B" w:rsidR="00F651AF" w:rsidRPr="00F10FD7" w:rsidRDefault="00E7597B" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F10FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Student Presentation and Case Discussion: </w:t>
+        <w:t>Student Presentation and Case Discussion:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00321060">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F10FD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The student should be able to organize and synthesize the information to present a concise oral case summary, mental status exam, complete the DSM diagnosis, case formulation, assessment, and basic treatment plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B79713B" w14:textId="26E73A06" w:rsidR="00C237C9" w:rsidRDefault="00F10FD7" w:rsidP="00F10FD7">
+    <w:p w14:paraId="0B79713B" w14:textId="68B060D1" w:rsidR="00C237C9" w:rsidRDefault="00F10FD7" w:rsidP="006A435D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1152"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00414A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n preparation for the PBA, students </w:t>
+      </w:r>
+      <w:r w:rsidR="00414A90" w:rsidRPr="00414A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>may not have clinical knowledge</w:t>
+      </w:r>
+      <w:r w:rsidR="00414A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the patient they are </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4497">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>interviewing</w:t>
+      </w:r>
+      <w:r w:rsidR="00414A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20246">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20246" w:rsidRPr="00A20246">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>are not allowed to review</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20246">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> either an electronic health record or paper chart prior to the interview.</w:t>
+      </w:r>
+      <w:r w:rsidR="00025F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The student will be given up to 30 minutes to interview a patient who presents with one or more of the following clinical problems: depressed mood, anxiety, suicidal ideation/behavior, mania, psychosis, and substance use/dependence. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5708">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The preceptor will indicate to the student when five minutes and two minutes remain. The student may take clinical notes during the interview. Upon completion of the interview, </w:t>
+      </w:r>
+      <w:r w:rsidR="00770D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the student will be given up to 5 minutes to organize their presentation. The preceptor will then ask the student to make an oral presentation of the following: a brief case summary</w:t>
+      </w:r>
+      <w:r w:rsidR="001526C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a mental status exam, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1410">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diagnosis, a formulation, and a treatment plan. Presentation is to be completed in approximately </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1410">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">25 minutes. Although it is important that the student also learn about the patient as a person, it is not expected that the student will obtain an extensive developmental/personal </w:t>
+      </w:r>
+      <w:r w:rsidR="00C762BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and social history, give</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1DAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00C762BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the time constraints. This exercise is not meant to be a demonstration of the student’s ability to obtain a complete psychiatr</w:t>
+      </w:r>
+      <w:r w:rsidR="007B04F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ic</w:t>
+      </w:r>
+      <w:r w:rsidR="00C762BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> history; rather a problem-oriented interview much like a primary care </w:t>
+      </w:r>
+      <w:r w:rsidR="00F20428">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>physician</w:t>
+      </w:r>
+      <w:r w:rsidR="00C762BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> might conduct. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F20428">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The total maximum time for this exercise is 60 minutes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAEE384" w14:textId="77777777" w:rsidR="00F20428" w:rsidRDefault="00F20428" w:rsidP="00F10FD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F10FD7">
-[...131 lines deleted...]
-    <w:p w14:paraId="1DAEE384" w14:textId="77777777" w:rsidR="00F20428" w:rsidRDefault="00F20428" w:rsidP="00F10FD7">
+    </w:p>
+    <w:p w14:paraId="122A0B17" w14:textId="6C4DC2F4" w:rsidR="00F20428" w:rsidRDefault="00F20428" w:rsidP="00F10FD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="122A0B17" w14:textId="57A87276" w:rsidR="00F20428" w:rsidRDefault="00F20428" w:rsidP="00F10FD7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The student must demonstrate competency in all three areas to successfully pass the exercise</w:t>
+      </w:r>
+      <w:r w:rsidR="009702DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Those students who demonstrate significant inadequacies will be asked to do appropriate remedial work and be retested. Demonstration of competency will be required to successfully pass the exercise. The evaluation form can serve as a guide to organization and expectations and can be found on D2L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F2E7EB" w14:textId="77777777" w:rsidR="006343E2" w:rsidRDefault="006343E2" w:rsidP="00F10FD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="68F2E7EB" w14:textId="77777777" w:rsidR="006343E2" w:rsidRDefault="006343E2" w:rsidP="00F10FD7">
+    </w:p>
+    <w:p w14:paraId="375B3B5A" w14:textId="35671F57" w:rsidR="006343E2" w:rsidRDefault="006343E2" w:rsidP="00F10FD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006343E2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Performance-Based Assessment (PBA) Protocol</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B3B6F3" w14:textId="30FA2F7E" w:rsidR="00021CEB" w:rsidRPr="00ED0948" w:rsidRDefault="00021CEB" w:rsidP="00E209E4">
+    <w:p w14:paraId="25B3B6F3" w14:textId="4BF25E71" w:rsidR="00021CEB" w:rsidRPr="00ED0948" w:rsidRDefault="00021CEB" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00021CEB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Advance Notice: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students will be informed of this requirement and exercise during the clerkship orientation that is held in person or via the online version in D2L</w:t>
       </w:r>
       <w:r w:rsidR="00ED0948">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>. All documentation pertaining to the PBA will be found in the syllabus that is uploaded on D2L. A copy of the grading form can be found in the forms folder under content in the D2L course.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="152A8630" w14:textId="7893A75D" w:rsidR="00ED0948" w:rsidRPr="002E400F" w:rsidRDefault="00ED0948" w:rsidP="00E209E4">
+        <w:t xml:space="preserve">. All documentation pertaining to the PBA will be found in the syllabus that is uploaded on D2L. A copy of the grading form can be found </w:t>
+      </w:r>
+      <w:r w:rsidR="003940A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0948">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n the D2L course.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152A8630" w14:textId="721AED1A" w:rsidR="00ED0948" w:rsidRPr="002E400F" w:rsidRDefault="00ED0948" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Patient Selection: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">That patient chosen for this exercise should be unknown to the student, verbal, and have one or more of the following clinical problems: </w:t>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidR="00523409">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> patient chosen for this exercise should be unknown to the student, verbal, and have one or more of the following clinical problems: </w:t>
       </w:r>
       <w:r w:rsidRPr="002E400F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="00242317" w:rsidRPr="002E400F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>pressed mood, anxiety, suicidal ideation/behavior, mania, psychosis, and substance use/dependence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D68642" w14:textId="79759747" w:rsidR="002E400F" w:rsidRPr="009374E9" w:rsidRDefault="002E400F" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -13578,632 +13413,656 @@
         <w:t>A differential diagnosis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75043766" w14:textId="6B02BAA3" w:rsidR="00FD37FF" w:rsidRPr="00FD37FF" w:rsidRDefault="00FD37FF" w:rsidP="001E06BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="2520"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A treatment plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529631FF" w14:textId="5D71B15D" w:rsidR="00FD37FF" w:rsidRPr="0065512A" w:rsidRDefault="00FD37FF" w:rsidP="00E209E4">
+    <w:p w14:paraId="529631FF" w14:textId="1CD11D8C" w:rsidR="00FD37FF" w:rsidRPr="0065512A" w:rsidRDefault="00FD37FF" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Self-Assessment and Feedback: </w:t>
       </w:r>
       <w:r w:rsidR="005851E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Upon completion of the student’s oral presentation, the preceptor will first ask the student to assess their own performance. The preceptor will then in turn, give feedback to the student. Students should be aware that the preceptor will give constructive feedback even if performance is competent, for the goal is to improve the skill of even the most advanced student.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="593ECE69" w14:textId="77777777" w:rsidR="0065512A" w:rsidRDefault="0065512A" w:rsidP="0065512A">
+        <w:t xml:space="preserve">Upon completion of the student’s oral presentation, the preceptor will first ask the student to assess their own performance. The preceptor will </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4497">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>then,</w:t>
+      </w:r>
+      <w:r w:rsidR="005851E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in turn, give feedback to the student. Students should be aware that the preceptor will give constructive feedback even if performance is competent, for the goal is to improve the skill of even the most advanced student.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB1A737" w14:textId="77777777" w:rsidR="00775679" w:rsidRDefault="00775679" w:rsidP="00775679">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38E17765" w14:textId="0575B1BD" w:rsidR="002C2C07" w:rsidRDefault="002C2C07" w:rsidP="002C2C07">
+    <w:p w14:paraId="755999ED" w14:textId="77777777" w:rsidR="00775679" w:rsidRDefault="00775679" w:rsidP="00775679">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="1440"/>
+        <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E17765" w14:textId="290664E6" w:rsidR="002C2C07" w:rsidRDefault="002C2C07" w:rsidP="00775679">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002C2C07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Grading</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4971343A" w14:textId="7690BCF6" w:rsidR="002C2C07" w:rsidRDefault="002C2C07" w:rsidP="00E209E4">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="4971343A" w14:textId="7690BCF6" w:rsidR="002C2C07" w:rsidRPr="00775679" w:rsidRDefault="002C2C07" w:rsidP="00775679">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Honors: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Obtain an overall score of </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C2C07">
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C2C07">
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 48</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the first attempt. An app</w:t>
       </w:r>
-      <w:r w:rsidR="00587960">
+      <w:r w:rsidR="00587960" w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">eal </w:t>
       </w:r>
-      <w:bookmarkStart w:id="59" w:name="_Hlk193191701"/>
-      <w:r w:rsidR="00587960">
+      <w:bookmarkStart w:id="60" w:name="_Hlk193191701"/>
+      <w:r w:rsidR="00587960" w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">of your score will not be allowed to achieve honors, aside from procedural errors, and directly challenging the preceptor’s scoring of the PBA to gain more points might be interpreted </w:t>
       </w:r>
-      <w:r w:rsidR="00B250FE">
+      <w:r w:rsidR="00B250FE" w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>as unprofessional</w:t>
       </w:r>
-      <w:r w:rsidR="00587960">
+      <w:r w:rsidR="00587960" w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> behavior.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B250FE">
+    <w:bookmarkEnd w:id="60"/>
+    <w:p w14:paraId="10026D1E" w14:textId="2C262EA0" w:rsidR="00B250FE" w:rsidRPr="00775679" w:rsidRDefault="00B250FE" w:rsidP="00775679">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">High Pass: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B250FE">
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Obtain an overall score of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B250FE">
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B250FE">
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 42</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B250FE">
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the first attempt. An appeal</w:t>
       </w:r>
       <w:r w:rsidRPr="00B250FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B250FE">
-[...24 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidRPr="00775679">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of your score will not be allowed to achieve high pass, aside from procedural errors, and directly challenging the preceptor’s scoring of the PBA to gain more points might be interpreted as unprofessional behavior.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C852D4" w14:textId="3E01B93D" w:rsidR="00B250FE" w:rsidRPr="00775679" w:rsidRDefault="00B250FE" w:rsidP="00775679">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pass: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A passing grade must be achieved in all three competencies on either the first or second attempt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0246F9A7" w14:textId="33484059" w:rsidR="00772ACD" w:rsidRPr="00C4388E" w:rsidRDefault="00772ACD" w:rsidP="00E209E4">
+    <w:p w14:paraId="0246F9A7" w14:textId="33484059" w:rsidR="00772ACD" w:rsidRPr="00C4388E" w:rsidRDefault="00772ACD" w:rsidP="00775679">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1368"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication Skills: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidR="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178C889A" w14:textId="5B87199B" w:rsidR="00772ACD" w:rsidRPr="00C4388E" w:rsidRDefault="00772ACD" w:rsidP="00E209E4">
+    <w:p w14:paraId="178C889A" w14:textId="5B87199B" w:rsidR="00772ACD" w:rsidRPr="00C4388E" w:rsidRDefault="00772ACD" w:rsidP="00775679">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1368"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Date Collection Skills: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidR="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00630390" w:rsidRPr="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B269333" w14:textId="17D33D59" w:rsidR="00772ACD" w:rsidRPr="00C4388E" w:rsidRDefault="00772ACD" w:rsidP="00E209E4">
+    <w:p w14:paraId="3B269333" w14:textId="17D33D59" w:rsidR="00772ACD" w:rsidRPr="00C4388E" w:rsidRDefault="00772ACD" w:rsidP="00775679">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1368"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Student Presentation and Case Discussion: </w:t>
       </w:r>
       <w:r w:rsidR="00C4388E" w:rsidRPr="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidR="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E84DEF4" w14:textId="4AAC79E9" w:rsidR="00772ACD" w:rsidRDefault="00772ACD" w:rsidP="00E209E4">
+    <w:p w14:paraId="2E84DEF4" w14:textId="4AAC79E9" w:rsidR="00772ACD" w:rsidRDefault="00772ACD" w:rsidP="00775679">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Overall score must be: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidR="00C4388E" w:rsidRPr="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00630390" w:rsidRPr="00C4388E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>36.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8E3574" w14:textId="6A203253" w:rsidR="000C2693" w:rsidRDefault="000C2693" w:rsidP="00E209E4">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="5D8E3574" w14:textId="7BE38922" w:rsidR="000C2693" w:rsidRPr="00775679" w:rsidRDefault="000C2693" w:rsidP="00775679">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="000C2693">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>No Grade (N):</w:t>
       </w:r>
+      <w:r w:rsidRPr="00775679">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Failure to pass the PBA on the second attempt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E85B99D" w14:textId="77777777" w:rsidR="000C2693" w:rsidRDefault="000C2693" w:rsidP="000C2693">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32B91DB3" w14:textId="662FF5CA" w:rsidR="000C2693" w:rsidRDefault="000C2693" w:rsidP="00775679">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2693">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Correction Action</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5157800E" w14:textId="0ADF9063" w:rsidR="000C2693" w:rsidRDefault="000C2693" w:rsidP="00775679">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Failure to pass the PBA on the second attempt.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1E85B99D" w14:textId="77777777" w:rsidR="000C2693" w:rsidRDefault="000C2693" w:rsidP="000C2693">
+        <w:t xml:space="preserve">An unsatisfactory rating requires repeating the PBA. If the repeated interview is unsatisfactory, </w:t>
+      </w:r>
+      <w:r w:rsidR="00850322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>students will be given a</w:t>
+      </w:r>
+      <w:r w:rsidR="001E06BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n N</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7B53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Grade (N) </w:t>
+      </w:r>
+      <w:r w:rsidR="00850322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and required to complete all </w:t>
+      </w:r>
+      <w:r w:rsidR="00F82AD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>four</w:t>
+      </w:r>
+      <w:r w:rsidR="00850322">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> weeks of the course again. Students are only eligible for honors on the first attempt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="081BC651" w14:textId="77777777" w:rsidR="00DB186D" w:rsidRDefault="00DB186D" w:rsidP="004D7B53">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32B91DB3" w14:textId="662FF5CA" w:rsidR="000C2693" w:rsidRDefault="000C2693" w:rsidP="000C2693">
-[...2 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:p w14:paraId="3E400935" w14:textId="595757E8" w:rsidR="00DB186D" w:rsidRPr="000A7FC1" w:rsidRDefault="004D7B53" w:rsidP="000A7FC1">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc233801894"/>
+      <w:r w:rsidRPr="000A7FC1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Workplace Based Assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB186D" w:rsidRPr="000A7FC1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (WBA)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+    </w:p>
+    <w:p w14:paraId="327CD7AD" w14:textId="48235A7E" w:rsidR="004D7B53" w:rsidRPr="000E737C" w:rsidRDefault="00295D7B" w:rsidP="00A64631">
+      <w:pPr>
+        <w:ind w:left="432"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DUE DATE: Completed and submitted to the D2L Dropbox by 11:59 </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4497" w:rsidRPr="00295D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>pm on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00295D7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the last scheduled day of the rotation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1B072F" w14:textId="5AD4D85A" w:rsidR="00295D7B" w:rsidRPr="00295D7B" w:rsidRDefault="00295D7B" w:rsidP="005A4C6D">
+      <w:pPr>
+        <w:ind w:left="288" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000C2693">
+      <w:r w:rsidRPr="00295D7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Correction Action</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="1440"/>
+        <w:t>Suicide Risk Evaluation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33ED74F8" w14:textId="4402AEB4" w:rsidR="00295D7B" w:rsidRDefault="004B2B2D" w:rsidP="00036CB6">
+      <w:pPr>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">An unsatisfactory rating requires repeating the PBA. If the repeated interview is unsatisfactory, </w:t>
-[...54 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc194067197"/>
+        <w:t xml:space="preserve">The Workplace Base Assessment (WBA) is a formal method for a student to be observed and then </w:t>
+      </w:r>
+      <w:r w:rsidR="00036CB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>receive feedback on evaluating a patient during a Suicide Risk Evaluation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E91620" w14:textId="5111ADA2" w:rsidR="00036CB6" w:rsidRDefault="00036CB6" w:rsidP="0073077C">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:u w:val="single"/>
-[...50 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">The goal is to ensure that clinical preceptors directly observe </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>students’</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Workplace Base Assessment (WBA) is a formal method for a student to be observed and then </w:t>
-[...19 lines deleted...]
-        <w:t>The goal is to ensure that clinical preceptors directly observe student’s clinical skills regarding Su</w:t>
+        <w:t xml:space="preserve"> clinical skills regarding Su</w:t>
       </w:r>
       <w:r w:rsidR="00924141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">icide Risk Evaluation, and that the assessments linked to these observations are based upon </w:t>
       </w:r>
       <w:r w:rsidR="007559DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>explicit</w:t>
       </w:r>
       <w:r w:rsidR="00924141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> educational objectives (e.g., what to specifically ask when interviewing a patient at risk for suicide).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4668C36C" w14:textId="4D7F27B4" w:rsidR="00141FD5" w:rsidRDefault="00141FD5" w:rsidP="0073077C">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -14443,256 +14302,260 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Recent discharge from inpatient psychiatric unit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66EC2408" w14:textId="314A6CB8" w:rsidR="00411805" w:rsidRDefault="00411805" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Family history of suicide attempt or completion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDB6C56" w14:textId="3840B941" w:rsidR="00411805" w:rsidRDefault="00411805" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Substance use, especially alcohol or opioids.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451DE717" w14:textId="62C9F6B1" w:rsidR="00411805" w:rsidRDefault="00411805" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sever</w:t>
       </w:r>
       <w:r w:rsidR="00C306D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> chronic medical problems, including pain.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502EAC56" w14:textId="5904BC6C" w:rsidR="00E23878" w:rsidRPr="00E23878" w:rsidRDefault="00E23878" w:rsidP="005E0B45">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E23878">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Grading</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E60E9F2" w14:textId="1C19D235" w:rsidR="00E23878" w:rsidRDefault="00E23878" w:rsidP="00E209E4">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00143AC6">
+    <w:p w14:paraId="6E60E9F2" w14:textId="1C19D235" w:rsidR="00E23878" w:rsidRPr="00775679" w:rsidRDefault="00E23878" w:rsidP="00775679">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pass:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Have eight (8) out of eleven (11) areas marked with a ye</w:t>
       </w:r>
-      <w:r w:rsidR="00965D70">
+      <w:r w:rsidR="00965D70" w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the checklist form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694D7B66" w14:textId="219241DB" w:rsidR="00184743" w:rsidRPr="000E737C" w:rsidRDefault="00E23878" w:rsidP="00184743">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00143AC6">
+    <w:p w14:paraId="694D7B66" w14:textId="219241DB" w:rsidR="00184743" w:rsidRPr="00775679" w:rsidRDefault="00E23878" w:rsidP="00775679">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00775679">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>No Grade (N):</w:t>
       </w:r>
+      <w:r w:rsidRPr="00775679">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Failure to complete and submit the </w:t>
+      </w:r>
+      <w:r w:rsidR="006A0A99" w:rsidRPr="00775679">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Suicide Risk Evaluation WBA and/or the Mental Status Exam checklist form within 14 days after the rotation has ended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CCA4664" w14:textId="6C793E9D" w:rsidR="00184743" w:rsidRDefault="00184743" w:rsidP="00184743">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184743">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Mental Status Exam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5062F141" w14:textId="7274D3E1" w:rsidR="00184743" w:rsidRDefault="00D6481A" w:rsidP="001E0C9E">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Failure to complete and submit the </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="5062F141" w14:textId="7274D3E1" w:rsidR="00184743" w:rsidRDefault="00D6481A" w:rsidP="001E0C9E">
+        <w:t xml:space="preserve">The Workplace Based Assessment (WBA) is a formal method for a student to present the psychiatric mental status examination to an attending or resident preceptor after interviewing or observing the interview of a patient. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71841B5F" w14:textId="7B14746F" w:rsidR="00D6481A" w:rsidRDefault="00D6481A" w:rsidP="001E0C9E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Workplace Based Assessment (WBA) is a formal method for a student to present the psychiatric mental status examination to an attending or resident preceptor after interviewing or observing the interview of a patient. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="71841B5F" w14:textId="7B14746F" w:rsidR="00D6481A" w:rsidRDefault="00D6481A" w:rsidP="001E0C9E">
+        <w:t>The goal is to ensure that clinical preceptors directly observe student’s clinical skills regarding the mental status exam, and that the assessments linked to these observations are based upon explicit educational objectives and correlate to the grading requirements of the P</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>erformance Based Assessment (PBA) assignment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1D1768" w14:textId="0102BA90" w:rsidR="00206513" w:rsidRDefault="00206513" w:rsidP="001E0C9E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The goal is to ensure that clinical preceptors directly observe student’s clinical skills regarding the mental status exam, and that the assessments linked to these observations are based upon explicit educational objectives and correlate to the grading requirements of the P</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>The following are six (6) areas of the Mental Status Exam</w:t>
       </w:r>
       <w:r w:rsidR="0010733A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that the Psychiatry Medical Education Committee deem necessary for all students to ask or observe during an interview of the patient. Students should present </w:t>
+        <w:t xml:space="preserve"> that the Psychiatry Medical Education Committee </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4497">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>deems</w:t>
+      </w:r>
+      <w:r w:rsidR="0010733A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> necessary for all students to ask or observe during an interview of the patient. Students should present </w:t>
       </w:r>
       <w:r w:rsidR="00AF41AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the collected information in a standard order, utilize good descriptors, and with correct use of terms. Students must ask or observe</w:t>
       </w:r>
       <w:r w:rsidR="006D5DE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> at least five (5) of the six (6) areas</w:t>
       </w:r>
       <w:r w:rsidR="00CF3BCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00855442">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">listed </w:t>
       </w:r>
@@ -14829,139 +14692,208 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Cognitive.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67EC9D3D" w14:textId="5B8C7523" w:rsidR="00121F2A" w:rsidRDefault="004631F5" w:rsidP="005E0B45">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004631F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Grading</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011B552C" w14:textId="2FD63729" w:rsidR="004631F5" w:rsidRPr="004631F5" w:rsidRDefault="004631F5" w:rsidP="00E209E4">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="011B552C" w14:textId="2FD63729" w:rsidR="004631F5" w:rsidRPr="008C6400" w:rsidRDefault="004631F5" w:rsidP="008C6400">
+      <w:pPr>
+        <w:ind w:left="360" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008C6400">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Pass: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C6400">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Have </w:t>
       </w:r>
-      <w:r w:rsidR="00704D4B">
+      <w:r w:rsidR="00704D4B" w:rsidRPr="008C6400">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008C6400">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ive (5) out of six (6) areas marked with a yes on the checklist form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015D5B85" w14:textId="457039A5" w:rsidR="00AC016C" w:rsidRPr="000E737C" w:rsidRDefault="004631F5" w:rsidP="000E737C">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="015D5B85" w14:textId="457039A5" w:rsidR="00AC016C" w:rsidRPr="008C6400" w:rsidRDefault="004631F5" w:rsidP="008C6400">
+      <w:pPr>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008C6400">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>No Grade (N):</w:t>
       </w:r>
-      <w:r w:rsidRPr="004631F5">
-[...4 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="008C6400">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Failure to complete and submit the Mental Status Exam WBA and/or the Suicide Risk Evaluation WBA checklist form within 14 days after the rotation has ended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C7413B" w14:textId="4A811685" w:rsidR="1C83659D" w:rsidRDefault="1C83659D" w:rsidP="1C83659D">
+      <w:pPr>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38E99E13" w14:textId="2CCB48EF" w:rsidR="6AE2889D" w:rsidRDefault="6AE2889D" w:rsidP="1C83659D">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc233801895"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Kahoot review session</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="06DCF27C" w14:textId="292EBB21" w:rsidR="07A0A114" w:rsidRPr="005B3404" w:rsidRDefault="07A0A114" w:rsidP="19EF1D16">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B3404">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DUE DATE: Attend the </w:t>
+      </w:r>
+      <w:r w:rsidR="75E8E9A1" w:rsidRPr="005B3404">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B3404">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>review session via Zoom during week three of the rotation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B96347" w14:textId="692C9E7B" w:rsidR="1C83659D" w:rsidRPr="005B3404" w:rsidRDefault="07A0A114" w:rsidP="19EF1D16">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B3404">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Aptos" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>An exam review session utilizing Kahoot will be held via Zoom during the third week of the rotation. This is a mandatory event; however, students may be excused from the session for C3's or other required college meetings. The date and time for the session can be located in the announcement section of the D2L course home page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F89AE7" w14:textId="039CBF46" w:rsidR="19EF1D16" w:rsidRDefault="19EF1D16" w:rsidP="19EF1D16">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7F4BD14F" w14:textId="130DDDE9" w:rsidR="0E6AF12A" w:rsidRPr="00C40B5D" w:rsidRDefault="00A50CB0" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc194067198"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc233801896"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>COMAT EXAM INFORMATION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="07373A38" w14:textId="3CCE4EE1" w:rsidR="00CB4500" w:rsidRPr="00CB4500" w:rsidRDefault="0029743A" w:rsidP="00CB4500">
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="07373A38" w14:textId="3CCE4EE1" w:rsidR="00CB4500" w:rsidRPr="00CB4500" w:rsidRDefault="0029743A" w:rsidP="00CE68D9">
       <w:pPr>
         <w:pStyle w:val="paragraph"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rStyle w:val="SmartLink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5222D9C5">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For information on exam registration and administration, please visit the COM (College of Osteopathic Medicine) Clerkship Student Portal: </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="00EC0BEB">
           <w:rPr>
@@ -15019,51 +14951,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Absence due to emergent need</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72EB06A5" w14:textId="3092122F" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The student will need to communicate emergent need of absence to the Associate Dean for Clerkship Education for approval (</w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r w:rsidRPr="00AF2D97">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00077DFE" w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
@@ -15096,82 +15027,94 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Personal need to delay </w:t>
       </w:r>
       <w:r w:rsidR="001242E4" w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>examination.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA91579" w14:textId="787109E4" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="00E209E4">
+    <w:p w14:paraId="4DA91579" w14:textId="1FDE803C" w:rsidR="001E21B5" w:rsidRPr="00AF2D97" w:rsidRDefault="001E21B5" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">On rare </w:t>
       </w:r>
-      <w:bookmarkStart w:id="62" w:name="_Int_qnHlHSOI"/>
+      <w:bookmarkStart w:id="64" w:name="_Int_qnHlHSOI"/>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>occasion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="64"/>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>, the student may request to delay the COMAT examination</w:t>
+        <w:t xml:space="preserve">, the student may request </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4497" w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>delaying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF2D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the COMAT examination</w:t>
       </w:r>
       <w:r w:rsidR="00077DFE" w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Associate Dean for Clerkship Education will review and approve/deny such requests</w:t>
       </w:r>
       <w:r w:rsidR="00077DFE" w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF2D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The student must request a delay to com.clerkship@msu.edu by the end of the first week of the rotation. </w:t>
       </w:r>
@@ -15296,284 +15239,283 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DB23811" w14:textId="4A6DFAEF" w:rsidR="001713C9" w:rsidRDefault="001713C9" w:rsidP="000A63E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="000A63E1" w:rsidRPr="000A63E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Grading</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF2B7D1" w14:textId="7A9FDF31" w:rsidR="000A63E1" w:rsidRPr="000A63E1" w:rsidRDefault="000A63E1" w:rsidP="00E209E4">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="5CF2B7D1" w14:textId="6AB033B0" w:rsidR="000A63E1" w:rsidRPr="001E1063" w:rsidRDefault="000A63E1" w:rsidP="001E1063">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A63E1">
+      <w:r w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Honors:</w:t>
       </w:r>
-      <w:r w:rsidR="007773E8">
+      <w:r w:rsidR="007773E8" w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007773E8" w:rsidRPr="007773E8">
+      <w:r w:rsidR="007773E8" w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="007773E8">
-[...12 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidR="007773E8" w:rsidRPr="001E1063">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00924C55" w:rsidRPr="001E1063">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="007773E8" w:rsidRPr="001E1063">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the first attempt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7BB6D5" w14:textId="6A2B4B58" w:rsidR="000A63E1" w:rsidRPr="001E1063" w:rsidRDefault="000A63E1" w:rsidP="001E1063">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A63E1">
+      <w:r w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>High Pass:</w:t>
       </w:r>
-      <w:r w:rsidR="007773E8">
+      <w:r w:rsidR="007773E8" w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00884B9B">
+      <w:r w:rsidR="00884B9B" w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00884B9B" w:rsidRPr="00884B9B">
-[...18 lines deleted...]
-        </w:numPr>
+      <w:r w:rsidR="00884B9B" w:rsidRPr="001E1063">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2638E" w:rsidRPr="001E1063">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00884B9B" w:rsidRPr="001E1063">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the first attempt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25770FC4" w14:textId="21322990" w:rsidR="000A63E1" w:rsidRPr="001E1063" w:rsidRDefault="000A63E1" w:rsidP="001E1063">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A63E1">
+      <w:r w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Pass:</w:t>
       </w:r>
-      <w:r w:rsidR="00884B9B">
+      <w:r w:rsidR="00884B9B" w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00884B9B">
+      <w:r w:rsidR="00884B9B" w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="004B109A">
+      <w:r w:rsidR="004B109A" w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 83 on the first attempt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C72CC95" w14:textId="2DAF2E21" w:rsidR="000A63E1" w:rsidRPr="000A63E1" w:rsidRDefault="000A63E1" w:rsidP="00E209E4">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="7C72CC95" w14:textId="2DAF2E21" w:rsidR="000A63E1" w:rsidRPr="001E1063" w:rsidRDefault="000A63E1" w:rsidP="001E1063">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A63E1">
+      <w:r w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>NGR:</w:t>
       </w:r>
-      <w:r w:rsidR="004B109A">
+      <w:r w:rsidR="004B109A" w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B109A">
+      <w:r w:rsidR="004B109A" w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
-      <w:r w:rsidR="004B109A">
+      <w:r w:rsidR="004B109A" w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 82 on the first attempt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3893DA0F" w14:textId="7F29FB58" w:rsidR="000A63E1" w:rsidRPr="002C1CFB" w:rsidRDefault="000A63E1" w:rsidP="00E209E4">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="3893DA0F" w14:textId="7F29FB58" w:rsidR="000A63E1" w:rsidRPr="001E1063" w:rsidRDefault="000A63E1" w:rsidP="001E1063">
+      <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A63E1">
+      <w:r w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No Grade (N): </w:t>
       </w:r>
-      <w:r w:rsidR="00B37BA9">
+      <w:r w:rsidR="00B37BA9" w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Unable to score </w:t>
       </w:r>
-      <w:r w:rsidR="00B37BA9">
+      <w:r w:rsidR="00B37BA9" w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
-      <w:r w:rsidR="00B37BA9">
+      <w:r w:rsidR="00B37BA9" w:rsidRPr="001E1063">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> 83 on the second attempt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5D10C6" w14:textId="77777777" w:rsidR="00B3722A" w:rsidRDefault="00B3722A" w:rsidP="004D7B53">
+    <w:p w14:paraId="0C5D10C6" w14:textId="77777777" w:rsidR="00B3722A" w:rsidRDefault="00B3722A" w:rsidP="001E1063">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="726647DE" w14:textId="2E748364" w:rsidR="002C1CFB" w:rsidRDefault="00107C06" w:rsidP="00107C06">
+    <w:p w14:paraId="726647DE" w14:textId="2E748364" w:rsidR="002C1CFB" w:rsidRDefault="00107C06" w:rsidP="001E1063">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107C06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Corrective Action</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C0E620B" w14:textId="138F45CA" w:rsidR="00107C06" w:rsidRPr="00107C06" w:rsidRDefault="00107C06" w:rsidP="00B3722A">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15597,76 +15539,76 @@
         <w:t>peating the entire OST 630 rotation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02300164" w14:textId="4E9443BF" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="003624C1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25139E78" w14:textId="7CB05046" w:rsidR="0075066D" w:rsidRPr="0096296A" w:rsidRDefault="007A56BC" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc43478267"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc194067199"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc43478267"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc233801897"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>ROTATION EVALUATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="335463DF" w14:textId="77777777" w:rsidR="001B337E" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc74395553"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="68" w:name="_Toc194067200"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc74395553"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc74478880"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc74542087"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc233801898"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Attending Evaluation of Student</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
-      <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
       <w:r w:rsidR="00275498">
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55597914" w14:textId="1D0D4AB6" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attending Evaluation of the Student is completed electronically via Medtrics by the supervisor designated within the Medtrics rotation description. To initiate this evaluation, each student must select their attending physician as directed within the rotation description in Medtrics</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00165CD1">
@@ -15695,90 +15637,92 @@
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="00ED3A84" w:rsidRPr="00701743">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00ED3A84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Upon selecting the attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
+        <w:t xml:space="preserve"> Upon selecting the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165CD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="242424"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">attending physician directed within the Medtrics rotation description, the attending physician will receive an automated email link connecting them to their assigned Attending Evaluation within Medtrics. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6486DF43" w14:textId="77777777" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="242424"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Attendings will be able to electronically access and submit the Attending Evaluation of the Student.</w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="242424"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student </w:t>
-[...6 lines deleted...]
-        <w:t>that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
+        <w:t>Attendings will access the electronic form within Medtrics by selecting the email link on a smart device. No login (username/password) will be required for attendings to access their pending evaluation(s) assigned to them. After the electronic form has been submitted by their attending, students can review the Attending Evaluation of the Student that were completed by visiting the ‘Evaluations’ module (in the ‘About Me’ tab) of their Medtrics profiles.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF80809" w14:textId="7F8E021F" w:rsidR="008B0DA1" w:rsidRPr="00165CD1" w:rsidRDefault="008B0DA1" w:rsidP="008B0DA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are encouraged to seek formative/verbal feedback on their performance at least weekly</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00165CD1">
@@ -15796,61 +15740,61 @@
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Any evidence of tampering or modification while in the possession of the student will be considered “unprofessional behavior” and will be referred to the Committee on Student Evaluation (COSE). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E0747E4" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="285DDDE8" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc74395554"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="72" w:name="_Toc194067201"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc74395554"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc74478881"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc74542088"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc233801899"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Student Evaluation of Clerkship Rotation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
-      <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p w14:paraId="3416CC4C" w14:textId="6104DC25" w:rsidR="008C517A" w:rsidRPr="00C64213" w:rsidRDefault="00C64213" w:rsidP="00B70E67">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students will submit their rotation evaluations electronically at the conclusion of every rotation by accessing the Medtrics system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00165CD1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://msucom.medtricslab.com/users/login/</w:t>
@@ -15889,55 +15833,55 @@
       <w:r w:rsidR="00AF04B1" w:rsidRPr="00165CD1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177B5179" w14:textId="77777777" w:rsidR="008C517A" w:rsidRPr="00C40B5D" w:rsidRDefault="008C517A" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED4810F" w14:textId="4C5E49DC" w:rsidR="00EB3CCC" w:rsidRPr="00C40B5D" w:rsidRDefault="00522057" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc194067202"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc233801900"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>Unsatisfactory Clinical Performance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p w14:paraId="45D975CE" w14:textId="7EAFC114" w:rsidR="001C1AB7" w:rsidRPr="00CC1E9A" w:rsidRDefault="001C1AB7" w:rsidP="0057603C">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Instructor of Record </w:t>
       </w:r>
       <w:r w:rsidR="5A508616" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00365D1E" w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -15996,105 +15940,117 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>per MSUCOM’s Common Ground Framework for Professional Conduct.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6693F" w14:textId="32AA0BDE" w:rsidR="00F43192" w:rsidRPr="00C40B5D" w:rsidRDefault="00F43192" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08F3B119" w14:textId="04C109A5" w:rsidR="005A2923" w:rsidRPr="00326B2B" w:rsidRDefault="0022491F" w:rsidP="00326B2B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc194067203"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc233801901"/>
       <w:r w:rsidRPr="0057603C">
         <w:t>CORRECTIVE ACTION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="07DDAFAD" w14:textId="12919DCE" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p w14:paraId="07DDAFAD" w14:textId="32AC0B76" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following assignments are eligible for corrective action</w:t>
       </w:r>
       <w:r w:rsidR="00DD6A81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0007505A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD6A81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students </w:t>
       </w:r>
       <w:r w:rsidR="00D60454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">who were not successful on these assignments during the course </w:t>
       </w:r>
       <w:r w:rsidR="00DD6A81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">will receive an NGR grade </w:t>
       </w:r>
       <w:r w:rsidR="0007505A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>and permitted to go through a ‘corrective action’ proces</w:t>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00497F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are permitted</w:t>
+      </w:r>
+      <w:r w:rsidR="0007505A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to go through a ‘corrective action’ proces</w:t>
       </w:r>
       <w:r w:rsidR="00D60454">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s. Corrective Action</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>due no later than 14 days after the last day of the rotation at 11:59</w:t>
       </w:r>
       <w:r w:rsidR="00326B2B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -16145,93 +16101,114 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Patient Encounter Log</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0552E6A7" w14:textId="68741027" w:rsidR="00422BE6" w:rsidRPr="00901CDC" w:rsidRDefault="00422BE6" w:rsidP="001F2924">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1368"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Workplace Based Assessments (WBA</w:t>
       </w:r>
       <w:r w:rsidR="00901CDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60083547" w14:textId="776B88AB" w:rsidR="00901CDC" w:rsidRPr="00326B2B" w:rsidRDefault="00901CDC" w:rsidP="001F2924">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1368"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Mid Rotation </w:t>
       </w:r>
       <w:r w:rsidR="00971C1D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Evaluation</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="60AA2528" w14:textId="2A68CE2A" w:rsidR="5441F781" w:rsidRDefault="5441F781" w:rsidP="481068F1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1368"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="481068F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>COMAT Retakes</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2C56A727" w14:textId="77777777" w:rsidR="00326B2B" w:rsidRPr="001D4E8E" w:rsidRDefault="00326B2B" w:rsidP="00326B2B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="446036BB" w14:textId="7D41BC92" w:rsidR="001D4E8E" w:rsidRDefault="00AE6B1F" w:rsidP="001F2924">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -16754,55 +16731,55 @@
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Additionally, a letter of unprofessional behavior for late submission of assignments will be sent to the MSUCOM Spartan Community Clearinghouse.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7200D457" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRDefault="00D900EF" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57D30E8A" w14:textId="77777777" w:rsidR="00D900EF" w:rsidRPr="00C40B5D" w:rsidRDefault="00D900EF" w:rsidP="00D900EF">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc194067204"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc233801902"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>BASE HOSPITAL REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="77"/>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E84DCB" w14:textId="338669B3" w:rsidR="00D900EF" w:rsidRPr="001F2924" w:rsidRDefault="00D900EF" w:rsidP="001F2924">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are responsible for completing all additional requirements set by the hospital/clinical site </w:t>
       </w:r>
       <w:r>
@@ -16913,59 +16890,59 @@
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>listed above.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="696055B3" w14:textId="77777777" w:rsidR="00B6209F" w:rsidRDefault="00B6209F" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2048A12C" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="Level2Header"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Toc194067205"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc233801903"/>
       <w:r w:rsidRPr="005D6B9B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>COURSE GRADES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="3C87F4CF" w14:textId="35B5C323" w:rsidR="00582476" w:rsidRPr="001F2924" w:rsidRDefault="002E4FC2" w:rsidP="001F2924">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="288"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All rotation requirements must be completed to determine a </w:t>
       </w:r>
       <w:r w:rsidR="005F342F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">final </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -16974,79 +16951,98 @@
       <w:r w:rsidR="00077DFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Students are required to ensure their rotation requirements are completed </w:t>
       </w:r>
       <w:r w:rsidR="00E3438B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and submitted </w:t>
       </w:r>
       <w:r w:rsidRPr="7ACAF297">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>correctly.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D5BE2B0" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
+    <w:p w14:paraId="1D5BE2B0" w14:textId="73A71498" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>H/Honors</w:t>
       </w:r>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – A grade of honors will be designated to students demonstrating outstanding clinical, professional, and academic performance in certain core rotations. Criteria for achieving honors in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While Honors designation will be awarded to students meeting the criteria in the syllabi of the above courses, Honors is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved Honors in the course. The students Medical Student Performance Evaluation will reflect each Honors grade.</w:t>
+        <w:t xml:space="preserve"> – A grade of honors will be designated to students demonstrating outstanding clinical, professional, and academic performance in certain core rotations. Criteria for achieving honors in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While Honors designation will be awarded to students meeting the criteria in the syllabi of the above courses, Honors is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1125DAF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">additional notation that the student achieved Honors in the course. The </w:t>
+      </w:r>
+      <w:r w:rsidR="00497F1B" w:rsidRPr="1125DAF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>students’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1125DAF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Medical Student Performance Evaluation will reflect each Honors grade.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69143B46" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4832D541" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
@@ -17056,58 +17052,128 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>HP/High Pass</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="1125DAF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">– The grade of High Pass will be designated to students who have above average clinical, professional, and academic performance in certain core rotations but do not meet the criteria for Honors. Criteria for High Pass in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While High Pass designation will be awarded to students meeting the criteria in the syllabi of the above courses, High Pass is not an official MSU grade. The official MSUCOM </w:t>
-[...6 lines deleted...]
-        <w:t>transcript will reflect a grade as Pass with an additional notation that the student achieved High Pass in the course. The student’s Medical Student Performance Evaluation will reflect each High Pass grade.</w:t>
+        <w:t>– The grade of High Pass will be designated to students who have above average clinical, professional, and academic performance in certain core rotations but do not meet the criteria for Honors. Criteria for High Pass in a core rotation will be determined by the Instructor of Record and will be listed in the course syllabus. While High Pass designation will be awarded to students meeting the criteria in the syllabi of the above courses, High Pass is not an official MSU grade. The official MSUCOM transcript will reflect a grade as Pass with an additional notation that the student achieved High Pass in the course. The student’s Medical Student Performance Evaluation will reflect each High Pass grade.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E3065E" w14:textId="77777777" w:rsidR="00166DDB" w:rsidRDefault="00166DDB" w:rsidP="00582476">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="356"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5737E635" w14:textId="7ECB50E2" w:rsidR="00166DDB" w:rsidRPr="00065F26" w:rsidRDefault="00334D63" w:rsidP="00C45C99">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="356"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Honors/High Pass Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DC22A2" w14:textId="39F8FC73" w:rsidR="00334D63" w:rsidRPr="00065F26" w:rsidRDefault="00334D63" w:rsidP="00C45C99">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="939"/>
+          <w:tab w:val="left" w:pos="940"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="356"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00065F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t>Students are eligible to earn a High Pass or Honors designation</w:t>
+      </w:r>
+      <w:r w:rsidR="00367472" w:rsidRPr="00065F26">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="C00000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only during the first attempt of a core rotation. Any subsequent attempts at the same rotation will be graded as a Pass/No Grade, regardless of performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="612BFCDF" w14:textId="77777777" w:rsidR="00582476" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="356"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F90E42E" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="00C40B5D" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="939"/>
           <w:tab w:val="left" w:pos="940"/>
@@ -18144,239 +18210,273 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>performance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4508D4B0" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="0065512A" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="77" w:name="_Toc194067206"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc233801904"/>
       <w:r w:rsidRPr="0065512A">
         <w:rPr>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>N Grade Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="79"/>
     </w:p>
     <w:p w14:paraId="7ED43562" w14:textId="77777777" w:rsidR="00582476" w:rsidRPr="0065512A" w:rsidRDefault="00582476" w:rsidP="00582476">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0065512A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
         </w:rPr>
         <w:t>Students who fail this rotation will have to repeat the entire rotation and fulfill all (clinical and academic) requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E99838" w14:textId="305762B0" w:rsidR="005A2923" w:rsidRPr="00C40B5D" w:rsidRDefault="005A2923" w:rsidP="00DD0CF0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="758D7C2F" w14:textId="24055EF4" w:rsidR="26910FCD" w:rsidRPr="00C40B5D" w:rsidRDefault="26910FCD" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49AA0BBB" w14:textId="72F35323" w:rsidR="288612F8" w:rsidRPr="00C40B5D" w:rsidRDefault="288612F8" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Toc194067207"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc233801905"/>
       <w:r w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="22A3AEB6" w:rsidRPr="0061495F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>TUDENT RESPONSIBILITIES AND EXPECTATIONS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="3539ED99" w14:textId="3E443162" w:rsidR="00750A5E" w:rsidRPr="00BB3526" w:rsidRDefault="00750A5E" w:rsidP="00BB3526">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB3526">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Psychiatry Specific Absence Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AF94B9" w14:textId="19BCFA28" w:rsidR="00026877" w:rsidRDefault="00026877" w:rsidP="00026877">
+    <w:p w14:paraId="16AF94B9" w14:textId="629CC39A" w:rsidR="00026877" w:rsidRDefault="00026877" w:rsidP="00026877">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students at clinical sites not through their base hospital should also inform</w:t>
       </w:r>
       <w:r w:rsidR="008D387D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the CA for the course of absences as other required events/assignments may be scheduled and date</w:t>
+        <w:t xml:space="preserve"> the CA </w:t>
+      </w:r>
+      <w:r w:rsidR="00497F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidR="008D387D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the course of absences as other required events/assignments may be scheduled and date</w:t>
       </w:r>
       <w:r w:rsidR="00BF1108">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s and times may not be listed in the syllabus or welcome email (i.e., PBA via the LAC).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DBC10B3" w14:textId="54C80ACE" w:rsidR="00BB3526" w:rsidRDefault="00BF1108" w:rsidP="002133B9">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are expected to attend all scheduled events, this includes activ</w:t>
       </w:r>
       <w:r w:rsidR="002424D2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ities by the clinical site, base hospital, or department (i.e., review sessions).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D31A416" w14:textId="581A7D0E" w:rsidR="00BB3526" w:rsidRDefault="00BB3526" w:rsidP="00026877">
+    <w:p w14:paraId="4108FE97" w14:textId="77777777" w:rsidR="00EF1D88" w:rsidRDefault="00EF1D88" w:rsidP="00026877">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D31A416" w14:textId="2A776275" w:rsidR="00BB3526" w:rsidRDefault="00BB3526" w:rsidP="00026877">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Clinical Site Expectations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2679DAF1" w14:textId="2AA34C4B" w:rsidR="00BB3526" w:rsidRDefault="00BB3526" w:rsidP="00026877">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Medical students are expected to participate in clinical activities daily. Failure to show interest and participate in activities at a clinical site will result in a below expectations grade for professionalism on attending evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD722AD" w14:textId="3770362D" w:rsidR="000C5106" w:rsidRDefault="000C5106" w:rsidP="00026877">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The following are the minimum requirements for participation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CEEBB8" w14:textId="3F392664" w:rsidR="000C5106" w:rsidRDefault="000C5106" w:rsidP="00E209E4">
+    <w:p w14:paraId="01CEEBB8" w14:textId="762999E2" w:rsidR="000C5106" w:rsidRDefault="000C5106" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Work the scheduled shift given by the site/hospital – no asking to leave early, typically 8 am – 5 pm, but could be different depending on locations.</w:t>
+        <w:t xml:space="preserve">Work the scheduled shift given by the site/hospital – no asking to leave early, typically 8 am – </w:t>
+      </w:r>
+      <w:r w:rsidR="00497F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>5 pm but</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> could be different depending on locations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4553D21F" w14:textId="358F3F13" w:rsidR="000C5106" w:rsidRDefault="000C5106" w:rsidP="00E209E4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Attend </w:t>
       </w:r>
       <w:r w:rsidR="00403144">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>clinical</w:t>
       </w:r>
@@ -18458,51 +18558,50 @@
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098052A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Student Attire and Etiquette</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D7040AB" w14:textId="78F919B7" w:rsidR="0098052A" w:rsidRDefault="0098052A" w:rsidP="009C1596">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Medical students are to wear clean, white, short lab coats during the clerkship unless otherwise instructed. An identification tag, which is furnished by the base hospital or college, must always</w:t>
       </w:r>
       <w:r w:rsidR="00176832">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> be worn. As a student, you will come in close contact with patients, physicians, peers, and other health care professionals each day; good per</w:t>
       </w:r>
       <w:r w:rsidR="00BB5E12">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>sonal hygiene must be practiced. It should also be noted, that although the college does not have a “dress code</w:t>
       </w:r>
       <w:r w:rsidR="007B5A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,”</w:t>
       </w:r>
       <w:r w:rsidR="00BB5E12">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> tennis shoes, open-toed shoes, low-cut or midriff blouses, miniskirts, and jeans are not considered appropriate attire for hospital/office/clinic settings</w:t>
@@ -18625,488 +18724,620 @@
       </w:r>
       <w:r w:rsidR="00EA165D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">failure to use electronic devices appropriately. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2241EB8D" w14:textId="4CFB9C82" w:rsidR="3AFD8C84" w:rsidRPr="00C40B5D" w:rsidRDefault="3AFD8C84" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="006DB2CA" w14:textId="445B4958" w:rsidR="00401E2C" w:rsidRPr="00C40B5D" w:rsidRDefault="00B01C63" w:rsidP="000602B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Toc194067208"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc233801906"/>
       <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSU College of Osteopathic Medicine Standard Policies</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DDE033B" w14:textId="77777777" w:rsidR="00C11B04" w:rsidRPr="00C40B5D" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
+      <w:bookmarkEnd w:id="81"/>
+    </w:p>
+    <w:p w14:paraId="5DDE033B" w14:textId="0A80825F" w:rsidR="00C11B04" w:rsidRDefault="00C11B04" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>The following are standard MSUCOM policies across all Clerkship rotations.</w:t>
       </w:r>
+      <w:r w:rsidR="009B1D2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students are responsible for reading and adhering to all current policies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E44B862" w14:textId="77777777" w:rsidR="009B1D2C" w:rsidRDefault="009B1D2C" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B1CCFF9" w14:textId="32F7DB1C" w:rsidR="009B1D2C" w:rsidRDefault="009B1D2C" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>For a complete list of Clerkship policies/procedures, please visit the Clerkship Student Portal</w:t>
+      </w:r>
+      <w:r w:rsidR="004B58C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A907EF5" w14:textId="0865937D" w:rsidR="004B58C8" w:rsidRPr="00C40B5D" w:rsidRDefault="004F597C" w:rsidP="000602B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="004F597C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-2"/>
+            <w:szCs w:val="30"/>
+          </w:rPr>
+          <w:t>Clerkship Student Portal - Home</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0724E779" w14:textId="3D7FEC83" w:rsidR="009570E0" w:rsidRPr="00C40B5D" w:rsidRDefault="009570E0" w:rsidP="000602B1">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00874260" w14:textId="459FD92E" w:rsidR="004A31FF" w:rsidRPr="00C40B5D" w:rsidRDefault="003C4D04" w:rsidP="00782174">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Toc194067209"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc233801907"/>
       <w:r w:rsidRPr="0096296A">
         <w:t xml:space="preserve">CLERKSHIP </w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:t>ATTENDANCE</w:t>
       </w:r>
       <w:r w:rsidR="004A31FF" w:rsidRPr="0096296A">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="80"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7B2A2639" w14:textId="3D2887D5" w:rsidR="009447C8" w:rsidRPr="000F2E94" w:rsidRDefault="009447C8" w:rsidP="00782174">
+      <w:bookmarkEnd w:id="82"/>
+    </w:p>
+    <w:p w14:paraId="7B2A2639" w14:textId="6E6F4529" w:rsidR="009447C8" w:rsidRDefault="009447C8" w:rsidP="00BC08A1">
       <w:pPr>
         <w:ind w:left="432"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>MSUCOM requires student participation in clerkship rotations and clinical activities with consistent attendance to acquire the skills and knowledge necessary for successful program completion</w:t>
       </w:r>
       <w:r w:rsidR="007B5A29" w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="000C68FB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This policy will define the policy and procedures regarding absences for clerkship activities. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="00CA41E0">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00BC08A1" w:rsidRPr="00BC08A1">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Policy_-_Clerkship_Absence_2025.pdf</w:t>
+          <w:t>Clerkship Policy Absence 2026</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7ABE32FE" w14:textId="77777777" w:rsidR="00EE5B56" w:rsidRPr="00E61772" w:rsidRDefault="00EE5B56" w:rsidP="00B80B8A">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BBC98E" w14:textId="6C2A8CF4" w:rsidR="00EE5B56" w:rsidRPr="00E61772" w:rsidRDefault="00EE5B56" w:rsidP="00B80B8A">
+      <w:pPr>
+        <w:pStyle w:val="Level2Header"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="_Toc233801908"/>
+      <w:r w:rsidRPr="00E61772">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>CLERKSHIP ILLNESS POLICY</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w14:paraId="10157054" w14:textId="44721868" w:rsidR="0045613E" w:rsidRPr="0045613E" w:rsidRDefault="0045613E" w:rsidP="000D3F96">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Students who are unable to attend clerkship rotations or clinical activities due to illness are required to fill out the Clerkship Illness Survey. The Clerkship Illness Policy outlines the policies and procedures to follow during an illnes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D3F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s.</w:t>
+      </w:r>
+      <w:r w:rsidR="000D3F96" w:rsidRPr="000D3F96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidR="000D3F96" w:rsidRPr="000D3F96">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Clerkship Policy Illness 2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1AD9E27B" w14:textId="6DDB6E86" w:rsidR="00696DC9" w:rsidRPr="00C40B5D" w:rsidRDefault="00696DC9" w:rsidP="009746E9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="864"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="582E6479" w14:textId="4F567FA5" w:rsidR="006E1B5D" w:rsidRPr="00C40B5D" w:rsidRDefault="00902AE6" w:rsidP="005D6329">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="81" w:name="_Toc194067210"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc233801909"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>POLICY FOR MEDICAL STUDENT SUPERVISION</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="081A8948" w14:textId="6AFD25BB" w:rsidR="00C50401" w:rsidRPr="00C50401" w:rsidRDefault="008B6A5D" w:rsidP="00C50401">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C50401">
         <w:t xml:space="preserve">The MSUCOM curriculum includes required clinical experiences in a variety of clinical learning </w:t>
       </w:r>
       <w:r w:rsidR="456B9632" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">environments. </w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009447C8" w:rsidRPr="00C50401">
         <w:t>Medical</w:t>
       </w:r>
       <w:r w:rsidR="00D375A9" w:rsidRPr="00C50401">
         <w:t xml:space="preserve"> Student Supervision Policy outlines all </w:t>
       </w:r>
       <w:r w:rsidR="00DC7EED" w:rsidRPr="00C50401">
         <w:t>supervision agreements and expectations</w:t>
       </w:r>
       <w:r w:rsidR="00767C31" w:rsidRPr="00C50401">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00C50401" w:rsidRPr="00C50401">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Medical Student Supervision Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7ABD18FC" w14:textId="7C014E11" w:rsidR="008B6A5D" w:rsidRPr="00C40B5D" w:rsidRDefault="008B6A5D" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="390C56A7" w14:textId="6EC0E269" w:rsidR="00827850" w:rsidRPr="00551027" w:rsidRDefault="00827850" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc194067211"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc233801910"/>
       <w:r w:rsidRPr="00551027">
         <w:t>MSUCOM Student Handbook</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="85"/>
       <w:r w:rsidR="00B11F47" w:rsidRPr="00551027">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013BF642" w14:textId="75472015" w:rsidR="00827850" w:rsidRDefault="00292DAA" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>The Student Handbook is published electronically by MSU</w:t>
       </w:r>
       <w:r w:rsidR="007F26C9">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>COM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for students in the Doctor of Osteopathic Medicine program. This handbook does not supersede other Michigan State University or College of Osteopathic Medicine policies, regulations, </w:t>
       </w:r>
       <w:r w:rsidR="00177AFE">
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>agreements,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> or guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="00C82EC8" w:rsidRPr="00C82EC8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D59E9" w:rsidRPr="00A10AD0">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B107EC3" w14:textId="77777777" w:rsidR="00C82EC8" w:rsidRPr="00C82EC8" w:rsidRDefault="00C82EC8" w:rsidP="00C82EC8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DF1C67D" w14:textId="61A76A0B" w:rsidR="00F77BE2" w:rsidRPr="002422D9" w:rsidRDefault="00F77BE2" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="83" w:name="_Toc194067212"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc233801911"/>
       <w:r w:rsidRPr="0096296A">
-        <w:lastRenderedPageBreak/>
         <w:t>Common Ground Framework for Professional Conduct</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="86"/>
       <w:r w:rsidR="00DC43A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7209F80C" w14:textId="4DFF97AE" w:rsidR="00F77BE2" w:rsidRPr="00D07691" w:rsidRDefault="00F77BE2" w:rsidP="00D07691">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="002422D9">
         <w:t>The Common Ground Framework provides the MSUCOM community with a reminder of the unity of mind, body</w:t>
       </w:r>
       <w:r w:rsidR="00C85BED">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A70D2C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002422D9">
         <w:t>and spirit that underlines the field of osteopathic medicine. The framework is a set of guiding, foundational principles that underpin professional conduct and integrity and applies to all professionals at work within the shared college community, independent of their specific roles or responsibilities.</w:t>
       </w:r>
       <w:r w:rsidR="001323D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r w:rsidR="001323D3" w:rsidRPr="001323D3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6F8FE7B2" w14:textId="2281CD67" w:rsidR="00EE26CC" w:rsidRPr="00726AB4" w:rsidRDefault="00EE26CC" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FF9B597" w14:textId="77777777" w:rsidR="00726AB4" w:rsidRPr="0096296A" w:rsidRDefault="00726AB4" w:rsidP="002B6A09">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Toc194067213"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc233801912"/>
       <w:r>
         <w:t>Medical Student Rights and Responsibilities</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="87"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2D4E8B" w14:textId="2F30CCB0" w:rsidR="00E20D8B" w:rsidRPr="00E20D8B" w:rsidRDefault="00E20D8B" w:rsidP="002B6A09">
+    <w:p w14:paraId="25D53DC2" w14:textId="77777777" w:rsidR="00B069C2" w:rsidRPr="006054AD" w:rsidRDefault="00E20D8B" w:rsidP="00B069C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E20D8B">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
+      </w:r>
+      <w:r w:rsidR="00043790">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the College of Osteopathic Medicine</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The rights and responsibilities of students enrolled in MSUCOM are defined by the medical colleges of Michigan State University, including </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00043790">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the College of Osteopathic Medicine</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
       </w:r>
       <w:r w:rsidR="007F0BA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Human Medicine, and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F0BA2">
+        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
+      </w:r>
+      <w:r w:rsidR="00767C31" w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>.”</w:t>
       </w:r>
       <w:r w:rsidRPr="00E20D8B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>College of Veterinary Medicine. Students enrolled in the professional curricula of these colleges are identified as “medical students</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> These colleges collectively define “Medical Student Rights and Responsibilities” (MSRR). This document addresses academic rights and responsibilities, governance, procedures for complaints, due process, and other topics. The current version is available on the MSU Spartan Life website at the address below: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidRPr="00E20D8B">
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00B069C2" w:rsidRPr="002B2CEB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr</w:t>
+          <w:t>Medical Student Rights and Responsibilities | Office of Spartan Experiences | Michigan State University</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="002B6A09">
+    </w:p>
+    <w:p w14:paraId="22F3D054" w14:textId="7E8BE407" w:rsidR="0003153D" w:rsidRPr="00C40B5D" w:rsidRDefault="0003153D" w:rsidP="00B069C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C484ECA" w14:textId="7367222F" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_Toc194067214"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc233801913"/>
       <w:r>
         <w:t xml:space="preserve">MSU </w:t>
       </w:r>
       <w:r w:rsidR="002E1C02">
         <w:t>Email</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="88"/>
       <w:r w:rsidR="00E85C4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C601E0B" w14:textId="5D305AEF" w:rsidR="00284F2C" w:rsidRPr="00C40B5D" w:rsidRDefault="73C31A4E" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages can be received</w:t>
+        <w:t xml:space="preserve">MSU email is the official communication from faculty and staff to students and students are responsible for checking it daily and maintaining their MSU email accounts so that messages </w:t>
+      </w:r>
+      <w:r w:rsidRPr="70FB6F6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>can be received</w:t>
       </w:r>
       <w:r w:rsidR="007B5A29" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007B5A29">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00346DB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Students are responsible for responding to email in a timely manner or as otherwise outlined in course communication.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="219CF6A1" w14:textId="3D2C4842" w:rsidR="70FB6F6B" w:rsidRDefault="70FB6F6B" w:rsidP="70FB6F6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
@@ -19193,179 +19424,238 @@
       </w:pPr>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Further, students must use secure email when working in a hospital, clinic, or other health care setting if discussion of patient information is involved. MSUNet (msu.edu) email is secure; many web-based email systems including Hotmail, Gmail</w:t>
       </w:r>
       <w:r w:rsidR="000801F8" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Yahoo are not.</w:t>
       </w:r>
       <w:r w:rsidR="08BF29D0" w:rsidRPr="70FB6F6B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/student-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009D59E9" w:rsidRPr="009D59E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DABCAD" w14:textId="77777777" w:rsidR="002952A5" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74AD2066" w14:textId="77777777" w:rsidR="0096492C" w:rsidRPr="00556A65" w:rsidRDefault="0096492C" w:rsidP="0096492C">
       <w:pPr>
         <w:pStyle w:val="Level3Header"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="_Toc213320658"/>
-      <w:bookmarkStart w:id="87" w:name="_Toc213835968"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc213320658"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc213835968"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc233801914"/>
       <w:r w:rsidRPr="00556A65">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ARTIFICIAL INTELLIGENCE (AI) USAGE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POLICY</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="86"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="30C0E37D" w14:textId="77777777" w:rsidR="0096492C" w:rsidRPr="005F7800" w:rsidRDefault="0096492C" w:rsidP="0096492C">
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+    </w:p>
+    <w:p w14:paraId="13F0B3F6" w14:textId="106CCEA5" w:rsidR="00C000BC" w:rsidRDefault="0096492C" w:rsidP="0096492C">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training.  It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy.  As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change.  Students are responsible for staying informed of any changes.  The most up-to-date policy can be found here:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>This policy guides the responsible and ethical use of artificial intelligence (AI) tools by MSUCOM medical students during their academic and clinical training</w:t>
+      </w:r>
+      <w:r w:rsidR="002518F4" w:rsidRPr="005F7800">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="005F7800">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>It aims to support innovation and learning while upholding academic integrity, professionalism, patient safety, and data privacy</w:t>
+      </w:r>
+      <w:r w:rsidR="002518F4" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>As AI tools are a rapidly evolving technology, this policy will be reviewed annually but may have updates sooner if institutional guidelines, policies, or accreditation standards change</w:t>
+      </w:r>
+      <w:r w:rsidR="002518F4" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students are responsible for </w:t>
+      </w:r>
+      <w:r w:rsidR="00497F1B" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informed of any changes</w:t>
+      </w:r>
+      <w:r w:rsidR="002518F4" w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The most up-to-date policy can be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C0E37D" w14:textId="679316CF" w:rsidR="0096492C" w:rsidRPr="005F7800" w:rsidRDefault="00254D33" w:rsidP="0096492C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="006F2A34">
           <w:rPr>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>AI_Use_Policy.pdf</w:t>
+          <w:t>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56224E79" w14:textId="77777777" w:rsidR="0096492C" w:rsidRDefault="0096492C" w:rsidP="002B6A09">
+    <w:p w14:paraId="3405FE5D" w14:textId="77777777" w:rsidR="0096492C" w:rsidRDefault="0096492C" w:rsidP="00973546">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3405FE5D" w14:textId="77777777" w:rsidR="0096492C" w:rsidRDefault="0096492C" w:rsidP="002B6A09">
+    <w:p w14:paraId="31234C92" w14:textId="7D2949ED" w:rsidR="002952A5" w:rsidRPr="0096296A" w:rsidRDefault="002952A5" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="360"/>
+      <w:r w:rsidRPr="0096296A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>DUTY HOURS AND FATIGUE MITIGATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3100DD81" w14:textId="3D4CBF68" w:rsidR="002952A5" w:rsidRDefault="0079705E" w:rsidP="000512F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The accreditation standards for graduate medical education programs include restrictions on the duty hours of </w:t>
       </w:r>
       <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>residents</w:t>
       </w:r>
       <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
@@ -19399,240 +19689,181 @@
       </w:r>
       <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="00D208C0" w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>promote</w:t>
       </w:r>
       <w:r w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a clinical learning environment in which duty hours are monitored and strategies exist to mitigate the effects of fatigue.</w:t>
       </w:r>
       <w:r w:rsidR="000512F6" w:rsidRPr="245FF0B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
+      <w:hyperlink r:id="rId36">
         <w:r w:rsidR="000512F6" w:rsidRPr="245FF0B1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Clerkship Duty Hours and Fatigue Mitigation Policy.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EB63916" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRDefault="00EC72B0" w:rsidP="002B6A09">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54DBC076" w14:textId="77777777" w:rsidR="00EC72B0" w:rsidRPr="00C40B5D" w:rsidRDefault="00EC72B0" w:rsidP="00EC72B0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="88" w:name="_Toc194067215"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc233801915"/>
       <w:r w:rsidRPr="0096296A">
         <w:t>STUDENT EXPOSURE PROCEDURE</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="88"/>
-[...67 lines deleted...]
-        <w:r w:rsidRPr="001F790F">
+      <w:bookmarkEnd w:id="92"/>
+    </w:p>
+    <w:p w14:paraId="51A5B325" w14:textId="77777777" w:rsidR="001C7B50" w:rsidRPr="00A871DA" w:rsidRDefault="001C7B50" w:rsidP="001C7B50">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A871DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>MSUCOM has developed a protocol to report incidents of exposure, e.g., needle sticks, mucous membrane exposure, tuberculosis exposure, etc., and it may be found here:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD671E6" w14:textId="77777777" w:rsidR="001C7B50" w:rsidRPr="00A871DA" w:rsidRDefault="001C7B50" w:rsidP="001C7B50">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="467886"/>
           </w:rPr>
           <w:t>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0077091A">
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="29DC6E21" w14:textId="77777777" w:rsidR="001C7B50" w:rsidRPr="00A871DA" w:rsidRDefault="001C7B50" w:rsidP="001C7B50">
+      <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00417516">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Contact Associate Dean for Clerkship Education, Dr. Susan Enright (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
-        <w:r w:rsidRPr="00417516">
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00A871DA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="FF0000"/>
           </w:rPr>
           <w:t>enright4@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00417516">
+      <w:r w:rsidRPr="00A871DA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>), if exposure incident occurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08DC08BF" w14:textId="77777777" w:rsidR="006C1D96" w:rsidRPr="00C40B5D" w:rsidRDefault="006C1D96" w:rsidP="000512F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62B39D01" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc169162520"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="92" w:name="_Toc194067216"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc169162520"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc173349563"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc186790649"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc233801916"/>
       <w:r w:rsidRPr="0002378E">
         <w:t>STUDENT ACCOMMODATION LETTERS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="89"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="1F9B2CDF" w14:textId="77777777" w:rsidR="0087641F" w:rsidRPr="00C40B5D" w:rsidRDefault="0087641F" w:rsidP="0087641F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Michigan State University is committed to providing equal opportunity for participation in all programs, services, and activities. Requests for accommodations by persons with disabilities may be</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>made</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
@@ -19715,93 +19946,97 @@
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>(RCPD)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">517-884-RCPD, or on the web at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37">
+      <w:hyperlink r:id="rId39">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.rcpd.msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>Once a student’s eligibility for (clinical and/or testing) accommodation</w:t>
       </w:r>
       <w:r>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">determined, the student may be issued </w:t>
       </w:r>
       <w:r>
         <w:t>an Accommodation Letter</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t xml:space="preserve">. Students must present </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">their letter </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
-        <w:t>to the Clerkship Team (</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId38">
+        <w:t xml:space="preserve">to the Clerkship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C40B5D">
+        <w:lastRenderedPageBreak/>
+        <w:t>Team (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40">
         <w:r w:rsidRPr="00C40B5D">
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>COM.Clerkship@msu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -20106,103 +20341,94 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>accommodation</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>going</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40B5D">
         <w:t>forward.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0201F304" w14:textId="4B7A4375" w:rsidR="00B17123" w:rsidRDefault="00B17123">
+    <w:p w14:paraId="588E3D05" w14:textId="3671B181" w:rsidR="001C4F82" w:rsidRPr="000C6A5B" w:rsidRDefault="001C4F82" w:rsidP="000C6A5B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId39"/>
+        <w:sectPr w:rsidR="001C4F82" w:rsidRPr="000C6A5B" w:rsidSect="009E1771">
+          <w:footerReference w:type="first" r:id="rId41"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="990" w:right="1440" w:bottom="1440" w:left="1440" w:header="576" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0779666C" w14:textId="77777777" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="93" w:name="_Toc76108467"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="96" w:name="_Toc194067217"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc76108467"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc92977603"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc93754575"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc233801917"/>
       <w:r w:rsidRPr="00B17123">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SUMMARY OF GRADING REQUIREMENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="93"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="7E32B9C6" w14:textId="5B377DF7" w:rsidR="00D8367A" w:rsidRPr="00D703AA" w:rsidRDefault="00D8367A" w:rsidP="00D703AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="-1152"/>
       </w:pPr>
       <w:r w:rsidRPr="00E33C29">
         <w:t>*For any below information requiring an item be uploaded to D2L, students must ensure it is put into the correct folder within the correct section for their course.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15120" w:type="dxa"/>
         <w:tblInd w:w="-1085" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1710"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2430"/>
         <w:gridCol w:w="1800"/>
@@ -20439,293 +20665,357 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C354A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attending Evaluation of Clerkship Student</w:t>
             </w:r>
             <w:r w:rsidR="00F6619F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB0F91F" w14:textId="7162B4B3" w:rsidR="00B1143F" w:rsidRPr="009275FB" w:rsidRDefault="00B1143F" w:rsidP="00B8627C">
+          <w:p w14:paraId="5AB0F91F" w14:textId="03E5FC7B" w:rsidR="00B1143F" w:rsidRPr="009275FB" w:rsidRDefault="00B1143F" w:rsidP="00B8627C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attendings receive an automated email link connecting them to their assigned evaluation(s) within Medtrics, where they may access and submit the electronic form(s) directly</w:t>
+            </w:r>
+            <w:r w:rsidR="004441E9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D2CC0A7" w14:textId="2D55946D" w:rsidR="00B1143F" w:rsidRPr="00CC6A27" w:rsidRDefault="00B1143F" w:rsidP="00E209E4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Receives no “Below </w:t>
             </w:r>
             <w:r w:rsidR="001467F3" w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Expectations.</w:t>
             </w:r>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5252113F" w14:textId="347EE005" w:rsidR="00B1143F" w:rsidRPr="00411E3C" w:rsidRDefault="00B1143F" w:rsidP="00E209E4">
+          <w:p w14:paraId="5252113F" w14:textId="2913B74D" w:rsidR="00B1143F" w:rsidRPr="00411E3C" w:rsidRDefault="00B1143F" w:rsidP="00E209E4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives no comments indicating below expectations of performance</w:t>
+            </w:r>
+            <w:r w:rsidR="004441E9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36B6394D" w14:textId="6D50235D" w:rsidR="00B1143F" w:rsidRPr="005A2C7A" w:rsidRDefault="00B1143F" w:rsidP="00E209E4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="74C1DA06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Receives no “Below </w:t>
             </w:r>
             <w:r w:rsidR="001467F3" w:rsidRPr="74C1DA06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Expectations.</w:t>
             </w:r>
             <w:r w:rsidRPr="74C1DA06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03F4C583" w14:textId="0A2BB0C1" w:rsidR="00B1143F" w:rsidRPr="1125DAF6" w:rsidRDefault="00B1143F" w:rsidP="00E209E4">
+          <w:p w14:paraId="03F4C583" w14:textId="746BDCC9" w:rsidR="00B1143F" w:rsidRPr="1125DAF6" w:rsidRDefault="00B1143F" w:rsidP="00E209E4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Receives no comments indicating below expectations of performance</w:t>
             </w:r>
+            <w:r w:rsidR="004441E9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="259DAB2C" w14:textId="17920108" w:rsidR="00B1143F" w:rsidRPr="00562F84" w:rsidRDefault="00B1143F" w:rsidP="00E209E4">
+          <w:p w14:paraId="58417347" w14:textId="77777777" w:rsidR="00002D86" w:rsidRDefault="00002D86" w:rsidP="00002D86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="223" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="259DAB2C" w14:textId="60D14B45" w:rsidR="00B1143F" w:rsidRPr="00562F84" w:rsidRDefault="00B1143F" w:rsidP="00E209E4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student may receive “Below Expectation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">” in up to one (1) </w:t>
             </w:r>
             <w:r w:rsidR="001467F3" w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>subcategory.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="00B1143F" w:rsidRPr="00562F84" w:rsidRDefault="00B1143F" w:rsidP="00E209E4">
+          <w:p w14:paraId="5DD57408" w14:textId="53D30300" w:rsidR="00B1143F" w:rsidRDefault="00B1143F" w:rsidP="00701519">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="223" w:right="-102" w:hanging="180"/>
+              <w:ind w:left="187" w:hanging="187"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Overall categories must receive “Meets Expectations” or “Exceeds Expectations”</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Overall categories must receive “Meets Expectations” or “Exceeds </w:t>
+            </w:r>
+            <w:r w:rsidR="00497F1B" w:rsidRPr="1125DAF6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Expectations.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1125DAF6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="316C88D0" w14:textId="6F1CA959" w:rsidR="00002D86" w:rsidRPr="00562F84" w:rsidRDefault="00002D86" w:rsidP="00002D86">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="187"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BC94EC2" w14:textId="0CE1DCFF" w:rsidR="00B1143F" w:rsidRPr="00CC6A27" w:rsidRDefault="00B1143F" w:rsidP="00F64F93">
+          <w:p w14:paraId="2BC94EC2" w14:textId="4A5AC848" w:rsidR="00B1143F" w:rsidRPr="00CC6A27" w:rsidRDefault="00B1143F" w:rsidP="00F64F93">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="36" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1125DAF6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met</w:t>
+            </w:r>
+            <w:r w:rsidR="004441E9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BB9D407" w14:textId="5B7DB3D5" w:rsidR="00B1143F" w:rsidRPr="00562F84" w:rsidRDefault="00B1143F" w:rsidP="00E209E4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -20741,430 +21031,480 @@
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Receives comments that indicate below expectations of </w:t>
             </w:r>
             <w:r w:rsidR="001467F3" w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>performance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64DF2EFB" w14:textId="3FECF038" w:rsidR="00B1143F" w:rsidRPr="00CC6A27" w:rsidRDefault="00B1143F" w:rsidP="00E209E4">
+          <w:p w14:paraId="64DF2EFB" w14:textId="17C2554A" w:rsidR="00B1143F" w:rsidRPr="00CC6A27" w:rsidRDefault="00B1143F" w:rsidP="00E209E4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="389FCA9F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>See Unsatisfactory Clinical Performance above</w:t>
+            </w:r>
+            <w:r w:rsidR="004441E9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00300658" w:rsidRPr="00C40B5D" w14:paraId="0DF13987" w14:textId="77777777" w:rsidTr="18283D06">
         <w:trPr>
           <w:trHeight w:val="1538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="498DB3AE" w14:textId="74C78449" w:rsidR="00300658" w:rsidRPr="00CC6A27" w:rsidRDefault="00300658" w:rsidP="00FA011C">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A31C50">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Student Evaluation of Clerkship Rotation</w:t>
             </w:r>
             <w:r w:rsidRPr="002F135E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C32FADE" w14:textId="5CD738BE" w:rsidR="00300658" w:rsidRPr="009275FB" w:rsidRDefault="00300658" w:rsidP="00300658">
+          <w:p w14:paraId="5C32FADE" w14:textId="4FD044A3" w:rsidR="00300658" w:rsidRPr="009275FB" w:rsidRDefault="00300658" w:rsidP="00300658">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009275FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Can be accessed and submitted electronically by students within the dashboard of their Medtrics profiles</w:t>
+            </w:r>
+            <w:r w:rsidR="004441E9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ACEFCA1" w14:textId="74F93D51" w:rsidR="00300658" w:rsidRPr="00CC6A27" w:rsidRDefault="00300658" w:rsidP="00C16C06">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed 100% by 11:59 pm the last day</w:t>
             </w:r>
             <w:r w:rsidR="00D8367A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Sunday)</w:t>
             </w:r>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the rotation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0934BE" w14:textId="30D02475" w:rsidR="00300658" w:rsidRDefault="00300658" w:rsidP="00AB5135">
+          <w:p w14:paraId="1A0934BE" w14:textId="690206B9" w:rsidR="00300658" w:rsidRDefault="00300658" w:rsidP="00AB5135">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed 100% by 11:59 pm the last day </w:t>
             </w:r>
             <w:r w:rsidR="00D8367A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Sunday) </w:t>
             </w:r>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of the rotation</w:t>
+            </w:r>
+            <w:r w:rsidR="004441E9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61BE6821" w14:textId="66F6A76E" w:rsidR="00300658" w:rsidRPr="00CC6A27" w:rsidRDefault="00300658" w:rsidP="00AB5135">
+          <w:p w14:paraId="61BE6821" w14:textId="0DC8E337" w:rsidR="00300658" w:rsidRPr="00CC6A27" w:rsidRDefault="00300658" w:rsidP="00AB5135">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed 100% by 11:59 pm the last day </w:t>
             </w:r>
             <w:r w:rsidR="00D8367A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Sunday) </w:t>
             </w:r>
             <w:r w:rsidRPr="06B64C8C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>of the rotation</w:t>
+            </w:r>
+            <w:r w:rsidR="004441E9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFA4530" w14:textId="695ADE9C" w:rsidR="00300658" w:rsidRPr="1125DAF6" w:rsidRDefault="00300658" w:rsidP="00F64F93">
+          <w:p w14:paraId="7EF75DF8" w14:textId="77777777" w:rsidR="00002D86" w:rsidRDefault="00002D86" w:rsidP="00701519">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="-102"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BFA4530" w14:textId="615B19BD" w:rsidR="00300658" w:rsidRPr="1125DAF6" w:rsidRDefault="00300658" w:rsidP="00701519">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Will be the conditional grade until all requirements of this rotation are </w:t>
             </w:r>
             <w:r w:rsidR="001467F3" w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>met.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60ADAA4E" w14:textId="77777777" w:rsidR="00300658" w:rsidRPr="00CC6A27" w:rsidRDefault="00300658" w:rsidP="007757B9">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="016B56E5" w14:textId="1DCDD4E8" w:rsidR="00300658" w:rsidRPr="00CC6A27" w:rsidRDefault="00300658" w:rsidP="00AB5135">
+          <w:p w14:paraId="016B56E5" w14:textId="154EB746" w:rsidR="00300658" w:rsidRPr="00CC6A27" w:rsidRDefault="00300658" w:rsidP="00AB5135">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit </w:t>
             </w:r>
             <w:r w:rsidRPr="000512F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>within 14 days</w:t>
             </w:r>
             <w:r w:rsidR="3DDDBE1C" w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>from the end of the rotation</w:t>
+            </w:r>
+            <w:r w:rsidR="004441E9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D51094" w:rsidRPr="00C40B5D" w14:paraId="2291EF2E" w14:textId="77777777" w:rsidTr="18283D06">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A58AC39" w14:textId="056BDF1F" w:rsidR="00D51094" w:rsidRPr="00A31C50" w:rsidRDefault="00D51094" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mid Rotation Feedback Form </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26D3BE3B" w14:textId="165B56A5" w:rsidR="00D51094" w:rsidRPr="009275FB" w:rsidRDefault="00D51094" w:rsidP="00D51094">
+          <w:p w14:paraId="26D3BE3B" w14:textId="487BC8B9" w:rsidR="00D51094" w:rsidRPr="009275FB" w:rsidRDefault="00D51094" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0014658C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>via D2L</w:t>
+            </w:r>
+            <w:r w:rsidR="004441E9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4917BC20" w14:textId="77777777" w:rsidR="00D51094" w:rsidRDefault="00D51094" w:rsidP="00E209E4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2435A7C4" w14:textId="2E98FCB4" w:rsidR="00D51094" w:rsidRPr="00D51094" w:rsidRDefault="00D51094" w:rsidP="00E209E4">
@@ -21192,51 +21532,50 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="00D51094">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E24970B" w14:textId="77777777" w:rsidR="00D51094" w:rsidRDefault="00D51094" w:rsidP="00E209E4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3971C4DF" w14:textId="1CC35093" w:rsidR="00D51094" w:rsidRPr="00D51094" w:rsidRDefault="00D51094" w:rsidP="00E209E4">
@@ -21264,51 +21603,50 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="00D51094">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sunday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A6BF113" w14:textId="0B80F68D" w:rsidR="00D51094" w:rsidRDefault="1C7A1959" w:rsidP="00E209E4">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="223" w:right="-102" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1B4B377F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Completed, scanned, and uploaded to D2L</w:t>
             </w:r>
             <w:r w:rsidR="32F44561" w:rsidRPr="1B4B377F">
               <w:rPr>
@@ -21373,324 +21711,394 @@
             <w:r w:rsidRPr="2FA7D722">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will be the conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E65A5FF" w14:textId="4D62E254" w:rsidR="00D51094" w:rsidRPr="2FA7D722" w:rsidRDefault="00D51094" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C9DF378" w14:textId="664036E6" w:rsidR="00D51094" w:rsidRPr="2D104CAB" w:rsidRDefault="00D51094" w:rsidP="00D51094">
+          <w:p w14:paraId="0C9DF378" w14:textId="07D9C589" w:rsidR="00D51094" w:rsidRPr="2D104CAB" w:rsidRDefault="00D51094" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit </w:t>
             </w:r>
             <w:r w:rsidRPr="000512F6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>within 14 days</w:t>
             </w:r>
             <w:r w:rsidRPr="2D104CAB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> from the end of the rotation</w:t>
             </w:r>
+            <w:r w:rsidR="004441E9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B5722" w:rsidRPr="00C40B5D" w14:paraId="0BD1B29F" w14:textId="77777777" w:rsidTr="18283D06">
+      <w:tr w:rsidR="003B5722" w:rsidRPr="00C40B5D" w14:paraId="0BD1B29F" w14:textId="77777777" w:rsidTr="00991735">
         <w:trPr>
-          <w:trHeight w:val="1298"/>
+          <w:trHeight w:val="1596"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EB19F1F" w14:textId="6B581AE5" w:rsidR="003B5722" w:rsidRPr="0014658C" w:rsidRDefault="00EC0AFB" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Patient Encounter Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F322DA5" w14:textId="0F2A3114" w:rsidR="003B5722" w:rsidRPr="0014658C" w:rsidRDefault="00EC0AFB" w:rsidP="00D51094">
+          <w:p w14:paraId="4F322DA5" w14:textId="6EC1800E" w:rsidR="003B5722" w:rsidRPr="0014658C" w:rsidRDefault="00EC0AFB" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submitted via D2L</w:t>
+            </w:r>
+            <w:r w:rsidR="004441E9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="530DF46C" w14:textId="0D8E8C41" w:rsidR="003B5722" w:rsidRDefault="00DD1943" w:rsidP="008A2808">
+          <w:p w14:paraId="530DF46C" w14:textId="77D2242E" w:rsidR="003B5722" w:rsidRDefault="00DD1943" w:rsidP="008A2808">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Complete and submit</w:t>
             </w:r>
             <w:r w:rsidR="001A37DE" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> via D2L Dropbox by</w:t>
             </w:r>
             <w:r w:rsidR="000A3CA1" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000A3CA1" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>11:59pm the last day</w:t>
+              <w:t>11:59</w:t>
+            </w:r>
+            <w:r w:rsidR="00497F1B" w:rsidRPr="18283D06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r w:rsidR="000A3CA1" w:rsidRPr="18283D06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day</w:t>
             </w:r>
             <w:r w:rsidR="00295713" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Sunday) </w:t>
             </w:r>
             <w:r w:rsidR="000A3CA1" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5966B923" w14:textId="4A9843B9" w:rsidR="003B5722" w:rsidRDefault="000A3CA1" w:rsidP="008A2808">
+          <w:p w14:paraId="5966B923" w14:textId="23A0730B" w:rsidR="003B5722" w:rsidRDefault="000A3CA1" w:rsidP="008A2808">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete and submit via D2L Dropbox by </w:t>
             </w:r>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>11:59pm the last day</w:t>
+              <w:t>11:59</w:t>
+            </w:r>
+            <w:r w:rsidR="00497F1B" w:rsidRPr="18283D06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="18283D06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day</w:t>
             </w:r>
             <w:r w:rsidR="00295713" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Sunday) </w:t>
             </w:r>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54D94EC0" w14:textId="512C2F27" w:rsidR="003B5722" w:rsidRDefault="000A3CA1" w:rsidP="008A2808">
+          <w:p w14:paraId="54D94EC0" w14:textId="776CBDE3" w:rsidR="003B5722" w:rsidRDefault="000A3CA1" w:rsidP="008A2808">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete and submit via D2L Dropbox by </w:t>
             </w:r>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>11:59pm the last day</w:t>
+              <w:t>11:59</w:t>
+            </w:r>
+            <w:r w:rsidR="00497F1B" w:rsidRPr="18283D06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="18283D06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day</w:t>
             </w:r>
             <w:r w:rsidR="00295713" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Sunday)</w:t>
             </w:r>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -21807,135 +22215,145 @@
               <w:t>within 14 days from the end of the rotation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DF1E08" w:rsidRPr="00C40B5D" w14:paraId="17882C1F" w14:textId="77777777" w:rsidTr="18283D06">
         <w:trPr>
           <w:trHeight w:val="4377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15CD1123" w14:textId="2A31C3A5" w:rsidR="00DF1E08" w:rsidRPr="0014658C" w:rsidRDefault="00EC543F" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Online Modules</w:t>
             </w:r>
             <w:r w:rsidR="008A013A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Online Modules Quiz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77171DC4" w14:textId="7353AF33" w:rsidR="00DF1E08" w:rsidRPr="0014658C" w:rsidRDefault="004F60EE" w:rsidP="00D51094">
+          <w:p w14:paraId="77171DC4" w14:textId="5937E448" w:rsidR="00DF1E08" w:rsidRPr="0014658C" w:rsidRDefault="004F60EE" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">All videos viewed </w:t>
+              <w:t xml:space="preserve">All videos </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1FAB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>were viewed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007B518B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">and quiz completed </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>via D2L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CDDCEEE" w14:textId="6B8D0EF2" w:rsidR="00DF1E08" w:rsidRDefault="005B26A2" w:rsidP="00301CF0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B26A2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">First, watch all modules in their </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE3310">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -22047,54 +22465,53 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>third</w:t>
             </w:r>
             <w:r w:rsidR="007757B9" w:rsidRPr="002C2A5D">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> attempt at quiz, they are not eligible for Honors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74585B7F" w14:textId="1D834118" w:rsidR="00DF1E08" w:rsidRPr="00003C1C" w:rsidRDefault="00003C1C" w:rsidP="00301CF0">
+          <w:p w14:paraId="74585B7F" w14:textId="1C8EDE63" w:rsidR="00DF1E08" w:rsidRPr="00003C1C" w:rsidRDefault="00003C1C" w:rsidP="00301CF0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00003C1C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>First, watch all modules in their entirety</w:t>
             </w:r>
             <w:r w:rsidR="003068C8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -22143,51 +22560,77 @@
               <w:t>70%</w:t>
             </w:r>
             <w:r w:rsidRPr="00003C1C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00003C1C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>by 5 pm the last Thursday</w:t>
+              <w:t xml:space="preserve">by 5 </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1FAB" w:rsidRPr="00003C1C">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00003C1C">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last Thursday</w:t>
             </w:r>
             <w:r w:rsidR="003068C8">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the rotation.</w:t>
             </w:r>
             <w:r w:rsidRPr="00003C1C">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="007757B9" w:rsidRPr="00C8156D">
@@ -22219,54 +22662,53 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> attempt at quiz, they are not eligible for </w:t>
             </w:r>
             <w:r w:rsidR="007757B9">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>High Pass</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBB0B92" w14:textId="6EE04E62" w:rsidR="00DF1E08" w:rsidRDefault="001B4CF3" w:rsidP="00301CF0">
+          <w:p w14:paraId="7CBB0B92" w14:textId="43C116FB" w:rsidR="00DF1E08" w:rsidRDefault="001B4CF3" w:rsidP="00301CF0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B4CF3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First, watch all modules in their entirety</w:t>
             </w:r>
             <w:r w:rsidR="00866F05">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Then</w:t>
             </w:r>
             <w:r w:rsidRPr="001B4CF3">
               <w:rPr>
@@ -22275,78 +22717,112 @@
               </w:rPr>
               <w:t xml:space="preserve"> pass the quiz during the last week of the rotation in 2 attempts with ≥</w:t>
             </w:r>
             <w:r w:rsidR="009B4CC1">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001B4CF3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">70% by </w:t>
             </w:r>
             <w:r w:rsidRPr="005F06AF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>5 pm the last Thursday</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005F06AF" w:rsidRPr="005F06AF">
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1FAB" w:rsidRPr="005F06AF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> of the rotation</w:t>
+              <w:t>pm on</w:t>
             </w:r>
             <w:r w:rsidRPr="005F06AF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t xml:space="preserve"> the last Thursday</w:t>
+            </w:r>
+            <w:r w:rsidR="005F06AF" w:rsidRPr="005F06AF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the rotation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F06AF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="001B4CF3">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>A third attempt will be allowed at the quiz to be completed by 5 pm the last Friday of the clerkship.</w:t>
+              <w:t xml:space="preserve">A third attempt will be allowed at the quiz to be completed by 5 </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1FAB" w:rsidRPr="001B4CF3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B4CF3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last Friday of the clerkship.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EB7EABC" w14:textId="45A14534" w:rsidR="00DF1E08" w:rsidRPr="2FA7D722" w:rsidRDefault="00FD6CF8" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6CF8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Will stand as a conditional grade until all requirements of this rotation are met.</w:t>
             </w:r>
@@ -22396,89 +22872,87 @@
               <w:t>three</w:t>
             </w:r>
             <w:r w:rsidRPr="1B4B377F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> attempts by 5pm the last Friday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B5722" w:rsidRPr="00C40B5D" w14:paraId="33B3E759" w14:textId="77777777" w:rsidTr="18283D06">
         <w:trPr>
           <w:trHeight w:val="1965"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D60C807" w14:textId="611411B6" w:rsidR="003B5722" w:rsidRPr="0014658C" w:rsidRDefault="00EC543F" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Diagnostic Dilemmas</w:t>
             </w:r>
             <w:r w:rsidR="008A013A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Diagnostic Dilemmas Quiz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24E67AC1" w14:textId="6E052CD1" w:rsidR="003B5722" w:rsidRPr="0014658C" w:rsidRDefault="00F6717F" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
             <w:r w:rsidR="00E3302D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>videos viewed in their entirety</w:t>
@@ -22507,51 +22981,50 @@
             <w:r w:rsidR="00EE1EFF" w:rsidRPr="00F733CF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>third</w:t>
             </w:r>
             <w:r w:rsidR="00F733CF" w:rsidRPr="00F733CF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> attempt at quiz, they are not eligible for Honors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38FFF928" w14:textId="1206463A" w:rsidR="003B5722" w:rsidRDefault="001A22BE" w:rsidP="00301CF0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5AFC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>First, watch all videos in their entirety</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
@@ -22633,84 +23106,95 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">If a student completes corrective action or </w:t>
             </w:r>
             <w:r w:rsidR="00EE1EFF" w:rsidRPr="002C2A5D">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>third</w:t>
             </w:r>
             <w:r w:rsidR="002C2A5D" w:rsidRPr="002C2A5D">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> attempt at quiz, they are not eligible for Honors.</w:t>
+              <w:t xml:space="preserve"> attempt at quiz, they </w:t>
+            </w:r>
+            <w:r w:rsidR="002C2A5D" w:rsidRPr="002C2A5D">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>are not eligible for Honors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F065277" w14:textId="220F2E63" w:rsidR="003B5722" w:rsidRDefault="001A22BE" w:rsidP="00301CF0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5AFC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>First, watch all videos in their entirety</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">. Then </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF5AFC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">pass the quiz with a 70% or greater in </w:t>
             </w:r>
             <w:r w:rsidR="00EE1EFF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
@@ -22772,94 +23256,105 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">If a student completes corrective action or </w:t>
             </w:r>
             <w:r w:rsidR="00EE1EFF" w:rsidRPr="00C8156D">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>third</w:t>
             </w:r>
             <w:r w:rsidR="00C8156D" w:rsidRPr="00C8156D">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> attempt at quiz, they are not eligible for </w:t>
+              <w:t xml:space="preserve"> attempt at quiz, they </w:t>
+            </w:r>
+            <w:r w:rsidR="00C8156D" w:rsidRPr="00C8156D">
+              <w:rPr>
+                <w:rStyle w:val="eop"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">are not eligible for </w:t>
             </w:r>
             <w:r w:rsidR="00C8156D">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>High Pass.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40967E64" w14:textId="3B7347E8" w:rsidR="003B5722" w:rsidRPr="00BF5AFC" w:rsidRDefault="00BF5AFC" w:rsidP="00301CF0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5AFC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>First, watch all videos in their entirety</w:t>
             </w:r>
             <w:r w:rsidR="00CF6EBB">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">. Then </w:t>
             </w:r>
             <w:r w:rsidRPr="00BF5AFC">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">pass the quiz with a 70% or greater in </w:t>
             </w:r>
             <w:r w:rsidR="00EE1EFF">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
@@ -22999,114 +23494,117 @@
               <w:t xml:space="preserve"> attempts by 5pm</w:t>
             </w:r>
             <w:r w:rsidR="011D7EE3" w:rsidRPr="1B4B377F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> the last Friday of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC543F" w:rsidRPr="00C40B5D" w14:paraId="07851E20" w14:textId="77777777" w:rsidTr="18283D06">
         <w:trPr>
           <w:trHeight w:val="2685"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06AC2F8B" w14:textId="52F750A9" w:rsidR="00EC543F" w:rsidRPr="0014658C" w:rsidRDefault="00D87F4F" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Performance Based Assessment (PBA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16A897E7" w14:textId="24D590AD" w:rsidR="00EC543F" w:rsidRPr="0014658C" w:rsidRDefault="00D87F4F" w:rsidP="00D51094">
+          <w:p w14:paraId="16A897E7" w14:textId="38C48F4F" w:rsidR="00EC543F" w:rsidRPr="0014658C" w:rsidRDefault="00D87F4F" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submitted via D2L</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD7E65">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CD8396E" w14:textId="4C29B57A" w:rsidR="00EC543F" w:rsidRDefault="00DE3EB9" w:rsidP="00E66FD0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Obtain</w:t>
             </w:r>
             <w:r w:rsidR="007E17B8" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> an overall score</w:t>
@@ -23176,51 +23674,50 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">(Sunday) </w:t>
             </w:r>
             <w:r w:rsidR="00D965D4" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E2019DC" w14:textId="3B95D47E" w:rsidR="00EC543F" w:rsidRDefault="3F500ADE" w:rsidP="00E66FD0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Obtain an overall score of 42 </w:t>
             </w:r>
             <w:r w:rsidR="57F5C163" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
@@ -23279,51 +23776,50 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Sunday)</w:t>
             </w:r>
             <w:r w:rsidR="13903476" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2554937E" w14:textId="187F57C6" w:rsidR="006F6830" w:rsidRDefault="00AB526C" w:rsidP="00E66FD0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Obtain an overall score of </w:t>
             </w:r>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -23359,73 +23855,73 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Sunday)</w:t>
             </w:r>
             <w:r w:rsidR="006F6830" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the rotation</w:t>
             </w:r>
             <w:r w:rsidR="00C24D1E" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. Minimum passing scores for each section are: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FAB1880" w14:textId="508B873E" w:rsidR="00EC543F" w:rsidRDefault="00FC17C0" w:rsidP="00E66FD0">
+          <w:p w14:paraId="6FAB1880" w14:textId="597E6749" w:rsidR="00EC543F" w:rsidRDefault="00FC17C0" w:rsidP="00E66FD0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Section1: </w:t>
             </w:r>
-            <w:r w:rsidR="00EE1EFF">
-[...4 lines deleted...]
-              <w:t>nine</w:t>
+            <w:r w:rsidR="00445BD8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="197B04DA" w14:textId="77777777" w:rsidR="00FC17C0" w:rsidRDefault="00FC17C0" w:rsidP="00E66FD0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Section 2: 15</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="608CF226" w14:textId="44188AB2" w:rsidR="00FC17C0" w:rsidRDefault="00FC17C0" w:rsidP="00E66FD0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
@@ -23497,113 +23993,117 @@
               <w:t>Failure to obtain a passing score in each section and over</w:t>
             </w:r>
             <w:r w:rsidR="006A3140">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>all, in two attempts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D87F4F" w:rsidRPr="00C40B5D" w14:paraId="118D1F5B" w14:textId="77777777" w:rsidTr="18283D06">
         <w:trPr>
           <w:trHeight w:val="1965"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B87B9AE" w14:textId="26716499" w:rsidR="00D87F4F" w:rsidRPr="0014658C" w:rsidRDefault="00623A22" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Workplace Based Assessment: Suicide Risk Evaluation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70EAFED5" w14:textId="08A4D62A" w:rsidR="00D87F4F" w:rsidRPr="0014658C" w:rsidRDefault="00623A22" w:rsidP="00D51094">
+          <w:p w14:paraId="70EAFED5" w14:textId="67BA9CA5" w:rsidR="00D87F4F" w:rsidRPr="0014658C" w:rsidRDefault="00623A22" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submitted via D2L</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD7E65">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="023F1B2F" w14:textId="3390A1A6" w:rsidR="00D87F4F" w:rsidRDefault="006C3BED" w:rsidP="00E66FD0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete with a minimum of </w:t>
             </w:r>
             <w:r w:rsidR="00EE1EFF" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>eight</w:t>
@@ -23655,51 +24155,50 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">(Sunday) </w:t>
             </w:r>
             <w:r w:rsidR="00E614DC" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A027978" w14:textId="522946C5" w:rsidR="00D87F4F" w:rsidRDefault="004A243C" w:rsidP="00E66FD0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete with a minimum of </w:t>
             </w:r>
             <w:r w:rsidR="00EE1EFF" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>eight</w:t>
@@ -23744,51 +24243,50 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Sunday)</w:t>
             </w:r>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BFACE8E" w14:textId="5A5DE869" w:rsidR="00D87F4F" w:rsidRDefault="00F14D30" w:rsidP="00E66FD0">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete with a minimum of </w:t>
             </w:r>
             <w:r w:rsidR="00EE1EFF" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>eight</w:t>
@@ -23829,76 +24327,96 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Sunday)</w:t>
             </w:r>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD305E3" w14:textId="2D9B65A3" w:rsidR="00D87F4F" w:rsidRPr="2FA7D722" w:rsidRDefault="00575753" w:rsidP="00D51094">
+          <w:p w14:paraId="3FD305E3" w14:textId="0481E83E" w:rsidR="00D87F4F" w:rsidRPr="2FA7D722" w:rsidRDefault="00575753" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit via D2L by </w:t>
             </w:r>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">11:59pm the last day </w:t>
+              <w:t>11:59</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1FAB" w:rsidRPr="18283D06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="18283D06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last day </w:t>
             </w:r>
             <w:r w:rsidR="00295713" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">(Sunday) </w:t>
             </w:r>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -23916,113 +24434,118 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit via D2L within 14 days after the rotation has ended.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D87F4F" w:rsidRPr="00C40B5D" w14:paraId="3ED1FB46" w14:textId="77777777" w:rsidTr="18283D06">
         <w:trPr>
           <w:trHeight w:val="2127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CD7C463" w14:textId="5546B2D6" w:rsidR="00D87F4F" w:rsidRPr="0014658C" w:rsidRDefault="00623A22" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Workplace Based Assessment: Mental Status Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C95E59B" w14:textId="157F2FEF" w:rsidR="00D87F4F" w:rsidRPr="0014658C" w:rsidRDefault="001C45A3" w:rsidP="00D51094">
+          <w:p w14:paraId="0C95E59B" w14:textId="7D1842B3" w:rsidR="00D87F4F" w:rsidRPr="0014658C" w:rsidRDefault="001C45A3" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Submitted via D2L</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD7E65">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D962467" w14:textId="121D8513" w:rsidR="00D87F4F" w:rsidRDefault="00B64180" w:rsidP="00A96343">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Complete with a minimum of</w:t>
             </w:r>
             <w:r w:rsidR="007D1C23" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -24095,51 +24618,50 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Sunday)</w:t>
             </w:r>
             <w:r w:rsidR="006C191E" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33FF6CFE" w14:textId="01D2D6C8" w:rsidR="00D87F4F" w:rsidRDefault="007D1C23" w:rsidP="00A96343">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete with a minimum of </w:t>
             </w:r>
             <w:r w:rsidR="00EE1EFF" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>five</w:t>
@@ -24184,51 +24706,50 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">(Sunday) </w:t>
             </w:r>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69052390" w14:textId="0CBFAD44" w:rsidR="00D87F4F" w:rsidRDefault="007D1C23" w:rsidP="00A96343">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Complete with a minimum of </w:t>
             </w:r>
             <w:r w:rsidR="00EE1EFF" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>five</w:t>
@@ -24269,76 +24790,96 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Sunday)</w:t>
             </w:r>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the rotation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05323C9C" w14:textId="1E43CC3A" w:rsidR="00D87F4F" w:rsidRPr="2FA7D722" w:rsidRDefault="00BB5BB8" w:rsidP="00D51094">
+          <w:p w14:paraId="05323C9C" w14:textId="2855681C" w:rsidR="00D87F4F" w:rsidRPr="2FA7D722" w:rsidRDefault="00BB5BB8" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to complete and submit via D2L by </w:t>
             </w:r>
             <w:r w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">11:59pm </w:t>
+              <w:t>11:59</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA1FAB" w:rsidRPr="18283D06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>pm on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="18283D06">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00016565" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>the last day</w:t>
             </w:r>
             <w:r w:rsidR="00295713" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Sunday)</w:t>
             </w:r>
             <w:r w:rsidR="00016565" w:rsidRPr="18283D06">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -24356,215 +24897,457 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="734BD25C" w14:textId="12C88C93" w:rsidR="00D87F4F" w:rsidRPr="2D104CAB" w:rsidRDefault="00016565" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Failure to complete and submit via</w:t>
             </w:r>
             <w:r w:rsidR="0062237F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> D2L within 14 days after the rotation has ended.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00852861" w:rsidRPr="00C40B5D" w14:paraId="5108E4F5" w14:textId="77777777" w:rsidTr="18283D06">
+        <w:trPr>
+          <w:trHeight w:val="1298"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1710" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C7A261" w14:textId="340E7DD6" w:rsidR="00852861" w:rsidRDefault="00004D50" w:rsidP="00D51094">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Kahoot Review Session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63AD6D08" w14:textId="5F331C2A" w:rsidR="00852861" w:rsidRDefault="006A1C27" w:rsidP="00D51094">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Review session held via</w:t>
+            </w:r>
+            <w:r w:rsidR="00004D50">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Zoom</w:t>
+            </w:r>
+            <w:r w:rsidR="00995981">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3CA73F" w14:textId="29BB7F8B" w:rsidR="00852861" w:rsidRPr="004A3BC5" w:rsidRDefault="00301DBD" w:rsidP="004565CE">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Attend Kahoot Review Session via Zoom.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E8DF79" w14:textId="52D3AF4F" w:rsidR="00852861" w:rsidRPr="002E5721" w:rsidRDefault="00924EA1" w:rsidP="004565CE">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Attend Kahoot Review Session via Zoom.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D1F8A8" w14:textId="1DF9561F" w:rsidR="00852861" w:rsidRPr="004565CE" w:rsidRDefault="00924EA1" w:rsidP="004565CE">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="43" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Attend Kahoot Review Session via Zoom.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="563CF463" w14:textId="186776FC" w:rsidR="00852861" w:rsidRDefault="00A42AD1" w:rsidP="00D51094">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="-102"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Not Applicable.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B784C02" w14:textId="1074FF3F" w:rsidR="00852861" w:rsidRDefault="00A42AD1" w:rsidP="00D51094">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Not Applicable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00623A22" w:rsidRPr="00C40B5D" w14:paraId="7385D88B" w14:textId="77777777" w:rsidTr="18283D06">
         <w:trPr>
           <w:trHeight w:val="1298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01CDC082" w14:textId="78DE5CC4" w:rsidR="00623A22" w:rsidRPr="0014658C" w:rsidRDefault="008A06A2" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>COMAT Psychiatry Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D5EEC01" w14:textId="24D638A3" w:rsidR="00623A22" w:rsidRPr="0014658C" w:rsidRDefault="008A06A2" w:rsidP="00D51094">
+          <w:p w14:paraId="4D5EEC01" w14:textId="26C3C849" w:rsidR="00623A22" w:rsidRPr="0014658C" w:rsidRDefault="008A06A2" w:rsidP="00D51094">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NBOME Secure Website</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD7E65">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D90C5B8" w14:textId="6DB928BC" w:rsidR="00623A22" w:rsidRDefault="00D55CBE" w:rsidP="004565CE">
+          <w:p w14:paraId="4D90C5B8" w14:textId="31F11B94" w:rsidR="00623A22" w:rsidRDefault="00D55CBE" w:rsidP="004565CE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E5721">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 108</w:t>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00924C55">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="002E5721">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on the first attempt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45FE0F24" w14:textId="503AD35E" w:rsidR="00623A22" w:rsidRDefault="002E5721" w:rsidP="004565CE">
+          <w:p w14:paraId="45FE0F24" w14:textId="375A24DB" w:rsidR="00623A22" w:rsidRDefault="002E5721" w:rsidP="004565CE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E5721">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 103 on the first attempt</w:t>
+              <w:t xml:space="preserve"> 10</w:t>
+            </w:r>
+            <w:r w:rsidR="00924C55">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the first attempt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E97B61D" w14:textId="33AB9545" w:rsidR="00623A22" w:rsidRDefault="004565CE" w:rsidP="004565CE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="43" w:right="-102"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004565CE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -24640,100 +25423,100 @@
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 83 on the first or second attempt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D80B8F9" w14:textId="5DDFCAE4" w:rsidR="007D13F7" w:rsidRDefault="007D13F7" w:rsidP="007D13F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="007D13F7" w:rsidSect="00553791">
-          <w:headerReference w:type="first" r:id="rId40"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0828C09D" w14:textId="77777777" w:rsidR="0034591C" w:rsidRPr="007F30E1" w:rsidRDefault="0034591C" w:rsidP="0034591C">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F30E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B90F9F1" wp14:editId="63D16CD6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41" cstate="print">
+                    <a:blip r:embed="rId43" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -24761,51 +25544,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74494939" wp14:editId="3A8AF6BC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>285750</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3968496" cy="621792"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="686212160" name="image1.jpeg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="image1.jpeg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41" cstate="print">
+                    <a:blip r:embed="rId43" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3968496" cy="621792"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -25088,51 +25871,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="1B291DAA">
               <v:rect id="Rectangle 203625993" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="0D1B905F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00BD7540">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>My own observations and interactions with the student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F04AC72" w14:textId="5AA772F9" w:rsidR="0034591C" w:rsidRPr="00BD7540" w:rsidRDefault="0034591C" w:rsidP="0034591C">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
@@ -25163,51 +25946,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="292F6C26">
               <v:rect id="Rectangle 2" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="14210639" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00BD7540">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback received from other faculty and/or resident </w:t>
       </w:r>
       <w:r w:rsidR="00630390" w:rsidRPr="00BD7540">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>supervisors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31586316" w14:textId="77777777" w:rsidR="0034591C" w:rsidRPr="00BD7540" w:rsidRDefault="0034591C" w:rsidP="0034591C">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
@@ -25279,51 +26062,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="7E9628BF">
               <v:rect id="Rectangle 3" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="3FA27D81" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00BD7540">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>YES</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7540">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BD7540">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
@@ -25361,51 +26144,51 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="4472C4">
                               <a:shade val="50000"/>
                             </a:srgbClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="186B409B">
               <v:rect id="Rectangle 4" style="width:12pt;height:9.5pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="#2f528f" strokeweight="1pt" w14:anchorId="1D255BFC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkCdNLXgIAAMIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+0ETtsFdYogRYcB&#10;RVsgHXpmZCk2oK9RSpzu14+SnSbodhqWg0KK1KP0+Oib24PRbC8xdM7WfHJRciatcE1ntzX/8XL/&#10;5ZqzEME2oJ2VNX+Tgd8uPn+66f1cTl3rdCOREYgN897XvI3Rz4siiFYaCBfOS0tB5dBAJBe3RYPQ&#10;E7rRxbQsL4veYePRCRkC7d4NQb7I+EpJEZ+UCjIyXXO6W8wr5nWT1mJxA/Mtgm87MV4D/uEWBjpL&#10;Rd+h7iAC22H3B5TpBLrgVLwQzhROqU7I/AZ6zaT88Jp1C17mtxA5wb/TFP4frHjcr/0zEg29D/NA&#10;ZnrFQaFJ/3Q/dshkvb2TJQ+RCdqczKZVSZQKCk2m5eUsk1mcDnsM8Zt0hiWj5ki9yBTB/iFEKkip&#10;x5RUy7r7TuvcD21Zn0CvMj6QLJSGSKWMb2oe7JYz0FvSm4iYIYPTXZOOJ6CA281KI9sD9byqrqar&#10;akhqoZHD7qykX+o93WFMH+xznHS5OwjtcCSXGORiukia1Z2p+XUCOiJpm8rLrLrxiSdSk7Vxzdsz&#10;MnSDDIMX9x0VeYAQnwFJd0QnzVJ8okVpRxy40eKsdfjrb/spn+RAUc560jHx83MHKDnT3y0J5euk&#10;qpLws1PNrqbk4Hlkcx6xO7NyRNuEptaLbKb8qI+mQmdeaeSWqSqFwAqqPXRidFZxmC8aWiGXy5xG&#10;YvcQH+zaiwSeeEr0vhxeAf0okEjKenRHzcP8g06G3EEpy110qssiOvFKHUwODUru5TjUaRLP/Zx1&#10;+vQsfgMAAP//AwBQSwMEFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwkAQhe8m/ofNmHgxsKUSorVbYkSj3BBIuC7doVvtzjbdLdR/z+BFL5O8vJc338vng2vEEbtQ&#10;e1IwGScgkEpvaqoUbDdvowcQIWoyuvGECn4wwLy4vsp1ZvyJPvG4jpXgEgqZVmBjbDMpQ2nR6TD2&#10;LRJ7B985HVl2lTSdPnG5a2SaJDPpdE38weoWXyyW3+veKXinxW5xf7jr7fJrN129TtJt+uGUur0Z&#10;np9ARBziXxgu+IwOBTPtfU8miEYBD4m/l710ymrPmccEZJHL/+zFGQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAGQJ00teAgAAwgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAOZgFtPaAAAAAwEAAA8AAAAAAAAAAAAAAAAAuAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAAC/BQAAAAA=&#10;">
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00BD7540">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BC6F5C4" w14:textId="77777777" w:rsidR="0034591C" w:rsidRPr="00BD7540" w:rsidRDefault="0034591C" w:rsidP="0034591C">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7540">
         <w:rPr>
@@ -25963,84 +26746,84 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work ethic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3EDA663D" w14:textId="77777777" w:rsidR="0034591C" w:rsidRPr="00BD7540" w:rsidRDefault="0034591C" w:rsidP="0034591C">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B7B6A1E" w14:textId="77777777" w:rsidR="00291DED" w:rsidRDefault="00291DED" w:rsidP="00B17123">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidSect="00553791">
-      <w:headerReference w:type="first" r:id="rId42"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3AB76DB0" w14:textId="77777777" w:rsidR="007E33BB" w:rsidRDefault="007E33BB" w:rsidP="00E756E0">
+    <w:p w14:paraId="78B837E7" w14:textId="77777777" w:rsidR="00FD7F2C" w:rsidRDefault="00FD7F2C" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2019739A" w14:textId="77777777" w:rsidR="007E33BB" w:rsidRDefault="007E33BB" w:rsidP="00E756E0">
+    <w:p w14:paraId="5C21CDD6" w14:textId="77777777" w:rsidR="00FD7F2C" w:rsidRDefault="00FD7F2C" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="12F5A67C" w14:textId="77777777" w:rsidR="007E33BB" w:rsidRDefault="007E33BB">
+    <w:p w14:paraId="65758010" w14:textId="77777777" w:rsidR="00FD7F2C" w:rsidRDefault="00FD7F2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -26078,61 +26861,70 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="397E8A7A" w14:textId="3302FF0A" w:rsidR="00DE2697" w:rsidRDefault="00DE2697">
+  <w:p w14:paraId="397E8A7A" w14:textId="0400B4CD" w:rsidR="00DE2697" w:rsidRDefault="00DE2697">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Date of Review and Approval: 11/19/2025</w:t>
+      <w:t xml:space="preserve">Date of Review and Approval: </w:t>
+    </w:r>
+    <w:r w:rsidR="00230FF5">
+      <w:t>6/30/26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06808359" w14:textId="2FD4361D" w:rsidR="004A166C" w:rsidRDefault="004A166C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0B3B9606" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03A60410" w14:textId="14BFE247" w:rsidR="004A166C" w:rsidRDefault="004A166C">
@@ -26153,71 +26945,71 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1897F73F" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C" w:rsidP="0007294E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6AA69007" w14:textId="77777777" w:rsidR="004A166C" w:rsidRDefault="004A166C"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="572F3F24" w14:textId="77777777" w:rsidR="007E33BB" w:rsidRDefault="007E33BB" w:rsidP="00E756E0">
+    <w:p w14:paraId="0DC740E0" w14:textId="77777777" w:rsidR="00FD7F2C" w:rsidRDefault="00FD7F2C" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0096B865" w14:textId="77777777" w:rsidR="007E33BB" w:rsidRDefault="007E33BB" w:rsidP="00E756E0">
+    <w:p w14:paraId="02FF454E" w14:textId="77777777" w:rsidR="00FD7F2C" w:rsidRDefault="00FD7F2C" w:rsidP="00E756E0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1A8714C5" w14:textId="77777777" w:rsidR="007E33BB" w:rsidRDefault="007E33BB">
+    <w:p w14:paraId="5CDEA3D2" w14:textId="77777777" w:rsidR="00FD7F2C" w:rsidRDefault="00FD7F2C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3336799C" w14:textId="546B58A1" w:rsidR="004A166C" w:rsidRDefault="002648BA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Core Psychiatry &amp; Behavioral Science Clerkship </w:t>
     </w:r>
     <w:r w:rsidR="0046731D">
       <w:t>OST 630</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -30753,233 +31545,255 @@
   <w:num w:numId="40" w16cid:durableId="472870972">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="426731575">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="1340691415">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="265775945">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="464979079">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1895506040">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="45"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D7480"/>
     <w:rsid w:val="00001CAC"/>
     <w:rsid w:val="00002B76"/>
+    <w:rsid w:val="00002D86"/>
     <w:rsid w:val="0000300D"/>
     <w:rsid w:val="0000372F"/>
     <w:rsid w:val="00003C1C"/>
     <w:rsid w:val="00003EC8"/>
+    <w:rsid w:val="00004D50"/>
     <w:rsid w:val="00004E64"/>
     <w:rsid w:val="00004F09"/>
     <w:rsid w:val="000061F3"/>
     <w:rsid w:val="00011C80"/>
     <w:rsid w:val="00012208"/>
+    <w:rsid w:val="00012CE4"/>
     <w:rsid w:val="000134ED"/>
     <w:rsid w:val="00014E87"/>
     <w:rsid w:val="00015EBC"/>
     <w:rsid w:val="00016565"/>
     <w:rsid w:val="000167B9"/>
     <w:rsid w:val="00017972"/>
     <w:rsid w:val="00020A66"/>
     <w:rsid w:val="00021AC5"/>
     <w:rsid w:val="00021CEB"/>
     <w:rsid w:val="000220BF"/>
     <w:rsid w:val="00022296"/>
     <w:rsid w:val="000234BA"/>
     <w:rsid w:val="00023AAE"/>
     <w:rsid w:val="00023BD0"/>
+    <w:rsid w:val="00023DDB"/>
     <w:rsid w:val="00023E85"/>
     <w:rsid w:val="000244AF"/>
     <w:rsid w:val="00025F52"/>
     <w:rsid w:val="00026877"/>
     <w:rsid w:val="000268F0"/>
+    <w:rsid w:val="00026B5B"/>
     <w:rsid w:val="00027679"/>
     <w:rsid w:val="000304AA"/>
     <w:rsid w:val="00030D1F"/>
     <w:rsid w:val="00030F24"/>
     <w:rsid w:val="00031034"/>
     <w:rsid w:val="0003104B"/>
     <w:rsid w:val="0003153D"/>
+    <w:rsid w:val="00031C5F"/>
     <w:rsid w:val="0003296F"/>
     <w:rsid w:val="00032DC5"/>
     <w:rsid w:val="0003329F"/>
     <w:rsid w:val="00034D75"/>
     <w:rsid w:val="0003531B"/>
     <w:rsid w:val="00035F5F"/>
     <w:rsid w:val="00036619"/>
     <w:rsid w:val="00036CB6"/>
     <w:rsid w:val="00036E16"/>
     <w:rsid w:val="00037C31"/>
     <w:rsid w:val="000400C7"/>
     <w:rsid w:val="00040408"/>
     <w:rsid w:val="00041BB0"/>
     <w:rsid w:val="0004218B"/>
     <w:rsid w:val="00042A7A"/>
     <w:rsid w:val="00043790"/>
     <w:rsid w:val="00043E14"/>
     <w:rsid w:val="0004436A"/>
+    <w:rsid w:val="0005026D"/>
     <w:rsid w:val="00050EDB"/>
     <w:rsid w:val="000512F6"/>
     <w:rsid w:val="00051637"/>
     <w:rsid w:val="000542BE"/>
+    <w:rsid w:val="00055490"/>
+    <w:rsid w:val="00057829"/>
     <w:rsid w:val="000602B1"/>
     <w:rsid w:val="00060519"/>
     <w:rsid w:val="000609A4"/>
     <w:rsid w:val="00060AEE"/>
     <w:rsid w:val="00060E1D"/>
     <w:rsid w:val="0006102E"/>
+    <w:rsid w:val="000613B1"/>
     <w:rsid w:val="00062DB1"/>
     <w:rsid w:val="00065207"/>
     <w:rsid w:val="000654F5"/>
     <w:rsid w:val="00065920"/>
+    <w:rsid w:val="00065F26"/>
     <w:rsid w:val="000664D4"/>
     <w:rsid w:val="00067692"/>
     <w:rsid w:val="00067E72"/>
     <w:rsid w:val="00070344"/>
     <w:rsid w:val="0007040E"/>
     <w:rsid w:val="0007048A"/>
     <w:rsid w:val="00071B97"/>
     <w:rsid w:val="00071E10"/>
     <w:rsid w:val="0007294E"/>
     <w:rsid w:val="00072DDF"/>
     <w:rsid w:val="00072FEF"/>
     <w:rsid w:val="000744C3"/>
     <w:rsid w:val="0007505A"/>
     <w:rsid w:val="0007569A"/>
     <w:rsid w:val="00075ECB"/>
+    <w:rsid w:val="00076801"/>
     <w:rsid w:val="00076FC4"/>
     <w:rsid w:val="00077C10"/>
     <w:rsid w:val="00077DFE"/>
     <w:rsid w:val="000801F8"/>
     <w:rsid w:val="00082AC2"/>
     <w:rsid w:val="00082CAA"/>
     <w:rsid w:val="00085214"/>
     <w:rsid w:val="00087CE4"/>
     <w:rsid w:val="0009066D"/>
     <w:rsid w:val="00090E68"/>
     <w:rsid w:val="0009293F"/>
     <w:rsid w:val="00094508"/>
     <w:rsid w:val="000964F0"/>
     <w:rsid w:val="00097A6C"/>
     <w:rsid w:val="00097BE4"/>
     <w:rsid w:val="000A090B"/>
+    <w:rsid w:val="000A0B23"/>
     <w:rsid w:val="000A217E"/>
     <w:rsid w:val="000A27B3"/>
     <w:rsid w:val="000A2918"/>
     <w:rsid w:val="000A3485"/>
     <w:rsid w:val="000A3921"/>
     <w:rsid w:val="000A3CA1"/>
     <w:rsid w:val="000A49C6"/>
     <w:rsid w:val="000A4EC7"/>
     <w:rsid w:val="000A4FFE"/>
     <w:rsid w:val="000A56BF"/>
     <w:rsid w:val="000A63E1"/>
     <w:rsid w:val="000A6B33"/>
     <w:rsid w:val="000A6D69"/>
+    <w:rsid w:val="000A7FC1"/>
     <w:rsid w:val="000A7FEA"/>
     <w:rsid w:val="000B0BA6"/>
     <w:rsid w:val="000B10AE"/>
     <w:rsid w:val="000B16CD"/>
     <w:rsid w:val="000B244F"/>
     <w:rsid w:val="000B2FF2"/>
     <w:rsid w:val="000B41AE"/>
     <w:rsid w:val="000B478B"/>
     <w:rsid w:val="000B66DD"/>
     <w:rsid w:val="000C05EE"/>
+    <w:rsid w:val="000C0BA6"/>
     <w:rsid w:val="000C14DA"/>
+    <w:rsid w:val="000C1F43"/>
     <w:rsid w:val="000C2693"/>
     <w:rsid w:val="000C3C4D"/>
     <w:rsid w:val="000C3E6D"/>
     <w:rsid w:val="000C5106"/>
+    <w:rsid w:val="000C513F"/>
     <w:rsid w:val="000C59C8"/>
     <w:rsid w:val="000C65F8"/>
+    <w:rsid w:val="000C6A5B"/>
     <w:rsid w:val="000D015E"/>
+    <w:rsid w:val="000D0AFC"/>
     <w:rsid w:val="000D2706"/>
     <w:rsid w:val="000D2E92"/>
+    <w:rsid w:val="000D31D9"/>
     <w:rsid w:val="000D3DDA"/>
+    <w:rsid w:val="000D3F96"/>
     <w:rsid w:val="000D48C0"/>
     <w:rsid w:val="000D4ED8"/>
     <w:rsid w:val="000D56BB"/>
     <w:rsid w:val="000D6F70"/>
     <w:rsid w:val="000D78EC"/>
     <w:rsid w:val="000D7F47"/>
     <w:rsid w:val="000E03A1"/>
     <w:rsid w:val="000E0606"/>
     <w:rsid w:val="000E1AF0"/>
     <w:rsid w:val="000E5B1E"/>
     <w:rsid w:val="000E6B89"/>
     <w:rsid w:val="000E728A"/>
     <w:rsid w:val="000E737C"/>
     <w:rsid w:val="000E73CC"/>
     <w:rsid w:val="000F071F"/>
     <w:rsid w:val="000F103A"/>
     <w:rsid w:val="000F1B56"/>
     <w:rsid w:val="000F29CD"/>
     <w:rsid w:val="000F3BDF"/>
     <w:rsid w:val="000F3E61"/>
     <w:rsid w:val="000F42BA"/>
+    <w:rsid w:val="000F4522"/>
     <w:rsid w:val="000F46B5"/>
     <w:rsid w:val="000F4B3E"/>
     <w:rsid w:val="000F4E3D"/>
     <w:rsid w:val="00100062"/>
     <w:rsid w:val="00100174"/>
     <w:rsid w:val="001001F0"/>
     <w:rsid w:val="00100C26"/>
     <w:rsid w:val="00103223"/>
     <w:rsid w:val="001037C6"/>
     <w:rsid w:val="00103DB3"/>
     <w:rsid w:val="00104EC3"/>
     <w:rsid w:val="00105617"/>
     <w:rsid w:val="00106E52"/>
     <w:rsid w:val="001070EA"/>
     <w:rsid w:val="0010733A"/>
     <w:rsid w:val="0010740C"/>
     <w:rsid w:val="00107893"/>
     <w:rsid w:val="00107916"/>
     <w:rsid w:val="00107C06"/>
     <w:rsid w:val="001102F7"/>
     <w:rsid w:val="0011095F"/>
     <w:rsid w:val="001127DD"/>
     <w:rsid w:val="00112E1B"/>
     <w:rsid w:val="00112EE7"/>
     <w:rsid w:val="00113916"/>
@@ -31016,215 +31830,237 @@
     <w:rsid w:val="00137BAF"/>
     <w:rsid w:val="00137CE1"/>
     <w:rsid w:val="001404A4"/>
     <w:rsid w:val="0014111C"/>
     <w:rsid w:val="00141D74"/>
     <w:rsid w:val="00141FD5"/>
     <w:rsid w:val="001422AA"/>
     <w:rsid w:val="00143AC6"/>
     <w:rsid w:val="00145B27"/>
     <w:rsid w:val="00145CC0"/>
     <w:rsid w:val="001467F3"/>
     <w:rsid w:val="00146883"/>
     <w:rsid w:val="001470B9"/>
     <w:rsid w:val="00150CB1"/>
     <w:rsid w:val="00152226"/>
     <w:rsid w:val="001526C0"/>
     <w:rsid w:val="00152AB7"/>
     <w:rsid w:val="001546A2"/>
     <w:rsid w:val="00154C8C"/>
     <w:rsid w:val="00155C66"/>
     <w:rsid w:val="00156AA0"/>
     <w:rsid w:val="00156BF4"/>
     <w:rsid w:val="00160992"/>
     <w:rsid w:val="001613D1"/>
     <w:rsid w:val="001613F5"/>
+    <w:rsid w:val="0016179F"/>
     <w:rsid w:val="00161DD1"/>
     <w:rsid w:val="0016209E"/>
+    <w:rsid w:val="00163A42"/>
     <w:rsid w:val="00163D5A"/>
     <w:rsid w:val="0016491E"/>
     <w:rsid w:val="00165CD1"/>
     <w:rsid w:val="00166A75"/>
+    <w:rsid w:val="00166DDB"/>
     <w:rsid w:val="00167B45"/>
     <w:rsid w:val="0017052E"/>
     <w:rsid w:val="001713C9"/>
+    <w:rsid w:val="00171FCD"/>
     <w:rsid w:val="001726E2"/>
     <w:rsid w:val="00172C55"/>
     <w:rsid w:val="00172D3E"/>
     <w:rsid w:val="001730E1"/>
     <w:rsid w:val="00176832"/>
     <w:rsid w:val="00176BF0"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="00177E72"/>
     <w:rsid w:val="00180953"/>
     <w:rsid w:val="00181280"/>
     <w:rsid w:val="001814A7"/>
     <w:rsid w:val="001820E7"/>
     <w:rsid w:val="0018402A"/>
     <w:rsid w:val="00184743"/>
     <w:rsid w:val="00184E82"/>
     <w:rsid w:val="001851E4"/>
     <w:rsid w:val="00185892"/>
     <w:rsid w:val="001858E5"/>
     <w:rsid w:val="001864C5"/>
     <w:rsid w:val="0018758A"/>
+    <w:rsid w:val="00187605"/>
     <w:rsid w:val="001878D8"/>
     <w:rsid w:val="00187F41"/>
     <w:rsid w:val="00190080"/>
     <w:rsid w:val="001902B5"/>
+    <w:rsid w:val="00190532"/>
     <w:rsid w:val="001907D6"/>
+    <w:rsid w:val="001910E0"/>
     <w:rsid w:val="00191877"/>
     <w:rsid w:val="0019239D"/>
     <w:rsid w:val="001946DF"/>
     <w:rsid w:val="00194CE1"/>
     <w:rsid w:val="00195DF1"/>
     <w:rsid w:val="00196FB2"/>
+    <w:rsid w:val="00197DA4"/>
     <w:rsid w:val="001A146D"/>
     <w:rsid w:val="001A22BE"/>
     <w:rsid w:val="001A2472"/>
     <w:rsid w:val="001A37DE"/>
     <w:rsid w:val="001A48DC"/>
     <w:rsid w:val="001A5901"/>
     <w:rsid w:val="001A617B"/>
     <w:rsid w:val="001A6B31"/>
     <w:rsid w:val="001A7320"/>
     <w:rsid w:val="001A74BB"/>
     <w:rsid w:val="001A79A2"/>
     <w:rsid w:val="001A7DE6"/>
     <w:rsid w:val="001B01C3"/>
     <w:rsid w:val="001B1F00"/>
     <w:rsid w:val="001B337E"/>
     <w:rsid w:val="001B3B83"/>
+    <w:rsid w:val="001B482F"/>
     <w:rsid w:val="001B496D"/>
     <w:rsid w:val="001B4C50"/>
     <w:rsid w:val="001B4CF3"/>
     <w:rsid w:val="001B4D59"/>
     <w:rsid w:val="001B4DEB"/>
+    <w:rsid w:val="001B525E"/>
     <w:rsid w:val="001B5477"/>
     <w:rsid w:val="001B5BE5"/>
     <w:rsid w:val="001B6D44"/>
     <w:rsid w:val="001B6FD8"/>
     <w:rsid w:val="001B7AE6"/>
     <w:rsid w:val="001B7C94"/>
     <w:rsid w:val="001C0811"/>
+    <w:rsid w:val="001C0D15"/>
+    <w:rsid w:val="001C0E64"/>
     <w:rsid w:val="001C1AB7"/>
     <w:rsid w:val="001C2588"/>
     <w:rsid w:val="001C2964"/>
     <w:rsid w:val="001C45A3"/>
     <w:rsid w:val="001C4F82"/>
     <w:rsid w:val="001C61F7"/>
     <w:rsid w:val="001C6603"/>
+    <w:rsid w:val="001C7B50"/>
     <w:rsid w:val="001C7C0E"/>
     <w:rsid w:val="001D040C"/>
+    <w:rsid w:val="001D12B5"/>
     <w:rsid w:val="001D1A62"/>
     <w:rsid w:val="001D23E3"/>
     <w:rsid w:val="001D32AE"/>
     <w:rsid w:val="001D32EB"/>
     <w:rsid w:val="001D3E5E"/>
     <w:rsid w:val="001D4E8E"/>
     <w:rsid w:val="001D5191"/>
     <w:rsid w:val="001D79D8"/>
     <w:rsid w:val="001D7A34"/>
     <w:rsid w:val="001E06BC"/>
     <w:rsid w:val="001E0C9E"/>
+    <w:rsid w:val="001E1063"/>
     <w:rsid w:val="001E10C0"/>
     <w:rsid w:val="001E2176"/>
     <w:rsid w:val="001E21B5"/>
     <w:rsid w:val="001E33CF"/>
     <w:rsid w:val="001E4820"/>
     <w:rsid w:val="001E49FD"/>
     <w:rsid w:val="001E5B1F"/>
     <w:rsid w:val="001E6E35"/>
     <w:rsid w:val="001E6F3B"/>
     <w:rsid w:val="001E726B"/>
     <w:rsid w:val="001F0722"/>
     <w:rsid w:val="001F0B96"/>
+    <w:rsid w:val="001F1D95"/>
     <w:rsid w:val="001F1E07"/>
     <w:rsid w:val="001F2924"/>
     <w:rsid w:val="001F3C84"/>
     <w:rsid w:val="001F40D6"/>
     <w:rsid w:val="001F4B40"/>
     <w:rsid w:val="001F5178"/>
     <w:rsid w:val="001F518B"/>
     <w:rsid w:val="001F6131"/>
     <w:rsid w:val="001F73B3"/>
     <w:rsid w:val="001F7C97"/>
     <w:rsid w:val="001F7CB9"/>
     <w:rsid w:val="001F7DD8"/>
     <w:rsid w:val="002022C3"/>
+    <w:rsid w:val="002041CC"/>
     <w:rsid w:val="00204968"/>
     <w:rsid w:val="002059FA"/>
     <w:rsid w:val="00206513"/>
     <w:rsid w:val="002070D3"/>
     <w:rsid w:val="0021153B"/>
     <w:rsid w:val="0021241B"/>
     <w:rsid w:val="002133B9"/>
     <w:rsid w:val="00213B9E"/>
     <w:rsid w:val="0021585C"/>
     <w:rsid w:val="00215F8E"/>
     <w:rsid w:val="00216671"/>
     <w:rsid w:val="00217E07"/>
     <w:rsid w:val="00222CB8"/>
     <w:rsid w:val="002237F5"/>
     <w:rsid w:val="00223C9F"/>
     <w:rsid w:val="0022491F"/>
     <w:rsid w:val="00224F66"/>
     <w:rsid w:val="0022766F"/>
     <w:rsid w:val="00227D21"/>
     <w:rsid w:val="00227D74"/>
     <w:rsid w:val="002304D3"/>
     <w:rsid w:val="00230841"/>
+    <w:rsid w:val="00230FF5"/>
     <w:rsid w:val="00231A23"/>
     <w:rsid w:val="002320A5"/>
     <w:rsid w:val="00232AB0"/>
     <w:rsid w:val="00233409"/>
     <w:rsid w:val="00233E62"/>
     <w:rsid w:val="002356B5"/>
     <w:rsid w:val="00235B12"/>
     <w:rsid w:val="0023611F"/>
     <w:rsid w:val="0023682F"/>
     <w:rsid w:val="00237377"/>
     <w:rsid w:val="00237510"/>
     <w:rsid w:val="0023777A"/>
     <w:rsid w:val="002422D0"/>
     <w:rsid w:val="00242317"/>
     <w:rsid w:val="002424D2"/>
     <w:rsid w:val="00242575"/>
     <w:rsid w:val="002442FE"/>
     <w:rsid w:val="00245229"/>
     <w:rsid w:val="002454C5"/>
     <w:rsid w:val="00245852"/>
     <w:rsid w:val="00245E85"/>
     <w:rsid w:val="0024602A"/>
     <w:rsid w:val="0024644C"/>
     <w:rsid w:val="002467DA"/>
     <w:rsid w:val="00247407"/>
+    <w:rsid w:val="00247D24"/>
     <w:rsid w:val="00250220"/>
     <w:rsid w:val="0025080D"/>
     <w:rsid w:val="00250EC6"/>
+    <w:rsid w:val="002518F4"/>
     <w:rsid w:val="002530B5"/>
+    <w:rsid w:val="00253F22"/>
     <w:rsid w:val="00254574"/>
+    <w:rsid w:val="00254D33"/>
     <w:rsid w:val="002551DA"/>
     <w:rsid w:val="002551DE"/>
     <w:rsid w:val="0025535E"/>
     <w:rsid w:val="00255405"/>
     <w:rsid w:val="00255415"/>
     <w:rsid w:val="00255968"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="0025672D"/>
     <w:rsid w:val="00256C06"/>
     <w:rsid w:val="00256FCD"/>
     <w:rsid w:val="00257B33"/>
     <w:rsid w:val="00261DB5"/>
     <w:rsid w:val="00262579"/>
     <w:rsid w:val="002628DE"/>
     <w:rsid w:val="00263D51"/>
     <w:rsid w:val="00264528"/>
     <w:rsid w:val="002648BA"/>
     <w:rsid w:val="002652D5"/>
     <w:rsid w:val="00266E93"/>
     <w:rsid w:val="00267194"/>
     <w:rsid w:val="00267BD1"/>
     <w:rsid w:val="0027024D"/>
     <w:rsid w:val="00270392"/>
     <w:rsid w:val="00270ED4"/>
     <w:rsid w:val="0027179F"/>
@@ -31271,181 +32107,197 @@
     <w:rsid w:val="002B21B0"/>
     <w:rsid w:val="002B2878"/>
     <w:rsid w:val="002B2B0C"/>
     <w:rsid w:val="002B30BB"/>
     <w:rsid w:val="002B3470"/>
     <w:rsid w:val="002B366A"/>
     <w:rsid w:val="002B3D03"/>
     <w:rsid w:val="002B4799"/>
     <w:rsid w:val="002B4D03"/>
     <w:rsid w:val="002B6815"/>
     <w:rsid w:val="002B6A09"/>
     <w:rsid w:val="002B75FF"/>
     <w:rsid w:val="002C0111"/>
     <w:rsid w:val="002C13E1"/>
     <w:rsid w:val="002C1CFB"/>
     <w:rsid w:val="002C218F"/>
     <w:rsid w:val="002C2A5D"/>
     <w:rsid w:val="002C2C07"/>
     <w:rsid w:val="002C30B2"/>
     <w:rsid w:val="002C4CEA"/>
     <w:rsid w:val="002C6ECB"/>
     <w:rsid w:val="002C73AF"/>
     <w:rsid w:val="002D13D2"/>
     <w:rsid w:val="002D2EFB"/>
     <w:rsid w:val="002D4AE9"/>
+    <w:rsid w:val="002D5231"/>
     <w:rsid w:val="002D75BF"/>
     <w:rsid w:val="002E1C02"/>
     <w:rsid w:val="002E26D0"/>
     <w:rsid w:val="002E29CC"/>
     <w:rsid w:val="002E37C0"/>
     <w:rsid w:val="002E400F"/>
     <w:rsid w:val="002E4141"/>
     <w:rsid w:val="002E4D1A"/>
     <w:rsid w:val="002E4FC2"/>
     <w:rsid w:val="002E5051"/>
     <w:rsid w:val="002E569B"/>
     <w:rsid w:val="002E5721"/>
     <w:rsid w:val="002E5A5E"/>
+    <w:rsid w:val="002F1391"/>
     <w:rsid w:val="002F142F"/>
     <w:rsid w:val="002F18EC"/>
     <w:rsid w:val="002F246C"/>
     <w:rsid w:val="002F3380"/>
     <w:rsid w:val="002F38CB"/>
     <w:rsid w:val="002F4BDB"/>
     <w:rsid w:val="002F4CD5"/>
     <w:rsid w:val="002F4E20"/>
     <w:rsid w:val="002F51C4"/>
     <w:rsid w:val="002F5B6C"/>
     <w:rsid w:val="002F65A1"/>
     <w:rsid w:val="002F6A85"/>
     <w:rsid w:val="002F6B92"/>
     <w:rsid w:val="002F6F43"/>
     <w:rsid w:val="002F74BF"/>
+    <w:rsid w:val="002F7CF2"/>
     <w:rsid w:val="003000D3"/>
     <w:rsid w:val="00300658"/>
     <w:rsid w:val="00301481"/>
     <w:rsid w:val="00301970"/>
     <w:rsid w:val="00301CF0"/>
+    <w:rsid w:val="00301DBD"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00302DBC"/>
+    <w:rsid w:val="00303348"/>
     <w:rsid w:val="00305723"/>
     <w:rsid w:val="003064B3"/>
     <w:rsid w:val="0030652F"/>
     <w:rsid w:val="00306657"/>
     <w:rsid w:val="003067E8"/>
     <w:rsid w:val="003068C8"/>
     <w:rsid w:val="00307D45"/>
     <w:rsid w:val="00310857"/>
     <w:rsid w:val="00311A22"/>
     <w:rsid w:val="00312C9B"/>
     <w:rsid w:val="00316708"/>
     <w:rsid w:val="00316C0C"/>
     <w:rsid w:val="00316EA8"/>
     <w:rsid w:val="00317ABB"/>
     <w:rsid w:val="003208C2"/>
+    <w:rsid w:val="00321060"/>
     <w:rsid w:val="00321258"/>
     <w:rsid w:val="00321A37"/>
     <w:rsid w:val="00322BDA"/>
     <w:rsid w:val="0032324C"/>
     <w:rsid w:val="00323541"/>
+    <w:rsid w:val="003241C8"/>
     <w:rsid w:val="00324A79"/>
     <w:rsid w:val="00324F8D"/>
     <w:rsid w:val="0032634E"/>
     <w:rsid w:val="003266CF"/>
     <w:rsid w:val="00326B2B"/>
     <w:rsid w:val="00326C6B"/>
+    <w:rsid w:val="00327BEF"/>
     <w:rsid w:val="00330825"/>
     <w:rsid w:val="00331AFE"/>
     <w:rsid w:val="00333630"/>
+    <w:rsid w:val="00334D63"/>
     <w:rsid w:val="00335B64"/>
     <w:rsid w:val="003361BF"/>
     <w:rsid w:val="0033686B"/>
     <w:rsid w:val="003368F7"/>
     <w:rsid w:val="00336F67"/>
     <w:rsid w:val="003372FF"/>
     <w:rsid w:val="003373E2"/>
     <w:rsid w:val="0034095D"/>
     <w:rsid w:val="00340BD2"/>
     <w:rsid w:val="00340F75"/>
     <w:rsid w:val="003415C9"/>
+    <w:rsid w:val="003420F5"/>
     <w:rsid w:val="00342710"/>
     <w:rsid w:val="00343E09"/>
     <w:rsid w:val="003442A7"/>
     <w:rsid w:val="00344940"/>
     <w:rsid w:val="00344B07"/>
     <w:rsid w:val="00344DCB"/>
     <w:rsid w:val="0034591C"/>
     <w:rsid w:val="0034687D"/>
     <w:rsid w:val="00346AE1"/>
     <w:rsid w:val="00346DB0"/>
     <w:rsid w:val="00347616"/>
     <w:rsid w:val="003515B1"/>
     <w:rsid w:val="00352A1F"/>
     <w:rsid w:val="00353081"/>
     <w:rsid w:val="00353B85"/>
     <w:rsid w:val="0035588A"/>
     <w:rsid w:val="0035686A"/>
     <w:rsid w:val="00357E05"/>
     <w:rsid w:val="003603B5"/>
     <w:rsid w:val="00360E21"/>
     <w:rsid w:val="00361507"/>
     <w:rsid w:val="0036173C"/>
     <w:rsid w:val="003624C1"/>
     <w:rsid w:val="00364859"/>
     <w:rsid w:val="003649E2"/>
     <w:rsid w:val="00364DA2"/>
     <w:rsid w:val="003654DC"/>
     <w:rsid w:val="003658A1"/>
     <w:rsid w:val="00365D1E"/>
     <w:rsid w:val="00366F65"/>
     <w:rsid w:val="003672EC"/>
+    <w:rsid w:val="00367472"/>
+    <w:rsid w:val="0037003A"/>
     <w:rsid w:val="00370672"/>
     <w:rsid w:val="003706DC"/>
     <w:rsid w:val="00370D9E"/>
     <w:rsid w:val="0037222E"/>
+    <w:rsid w:val="0037263F"/>
     <w:rsid w:val="00372B02"/>
     <w:rsid w:val="003735B5"/>
     <w:rsid w:val="003735F2"/>
     <w:rsid w:val="00373DF0"/>
     <w:rsid w:val="00373F8D"/>
     <w:rsid w:val="00374F56"/>
     <w:rsid w:val="0037546C"/>
     <w:rsid w:val="00376336"/>
+    <w:rsid w:val="00381315"/>
     <w:rsid w:val="003837FE"/>
     <w:rsid w:val="00384F12"/>
     <w:rsid w:val="003850BE"/>
     <w:rsid w:val="00385DBD"/>
     <w:rsid w:val="00385F20"/>
     <w:rsid w:val="00385F8C"/>
     <w:rsid w:val="0038798E"/>
     <w:rsid w:val="00390A79"/>
     <w:rsid w:val="00390DF1"/>
     <w:rsid w:val="003915E0"/>
     <w:rsid w:val="00391D1D"/>
     <w:rsid w:val="00393837"/>
     <w:rsid w:val="00393B06"/>
+    <w:rsid w:val="003940A1"/>
+    <w:rsid w:val="00394B15"/>
     <w:rsid w:val="00395ED7"/>
     <w:rsid w:val="00395FF7"/>
     <w:rsid w:val="003965B3"/>
     <w:rsid w:val="00396948"/>
     <w:rsid w:val="00396DDC"/>
     <w:rsid w:val="00397CC9"/>
     <w:rsid w:val="003A1570"/>
     <w:rsid w:val="003A2054"/>
     <w:rsid w:val="003A24C0"/>
     <w:rsid w:val="003A292D"/>
     <w:rsid w:val="003A2F36"/>
     <w:rsid w:val="003A37A1"/>
     <w:rsid w:val="003A40EA"/>
     <w:rsid w:val="003A45E1"/>
     <w:rsid w:val="003A50E8"/>
     <w:rsid w:val="003A58F1"/>
     <w:rsid w:val="003A6003"/>
     <w:rsid w:val="003A6F79"/>
     <w:rsid w:val="003B1796"/>
     <w:rsid w:val="003B17CC"/>
     <w:rsid w:val="003B245F"/>
     <w:rsid w:val="003B47B1"/>
     <w:rsid w:val="003B48FA"/>
     <w:rsid w:val="003B5722"/>
     <w:rsid w:val="003B5F1C"/>
@@ -31490,343 +32342,378 @@
     <w:rsid w:val="003F7D16"/>
     <w:rsid w:val="003F7E1E"/>
     <w:rsid w:val="00401196"/>
     <w:rsid w:val="00401665"/>
     <w:rsid w:val="00401E2C"/>
     <w:rsid w:val="00402586"/>
     <w:rsid w:val="00403079"/>
     <w:rsid w:val="00403144"/>
     <w:rsid w:val="004049A0"/>
     <w:rsid w:val="00405062"/>
     <w:rsid w:val="00406CCE"/>
     <w:rsid w:val="004070FE"/>
     <w:rsid w:val="004075B3"/>
     <w:rsid w:val="00407BF7"/>
     <w:rsid w:val="00411746"/>
     <w:rsid w:val="00411805"/>
     <w:rsid w:val="004119D9"/>
     <w:rsid w:val="00411E3C"/>
     <w:rsid w:val="004122DC"/>
     <w:rsid w:val="0041240F"/>
     <w:rsid w:val="004135C9"/>
     <w:rsid w:val="00413769"/>
     <w:rsid w:val="00414A90"/>
     <w:rsid w:val="00414CDF"/>
     <w:rsid w:val="00414E56"/>
+    <w:rsid w:val="00414E69"/>
     <w:rsid w:val="00415303"/>
     <w:rsid w:val="004162D3"/>
+    <w:rsid w:val="0041689E"/>
     <w:rsid w:val="00417516"/>
     <w:rsid w:val="00421B5D"/>
     <w:rsid w:val="00422BE6"/>
     <w:rsid w:val="00422C30"/>
     <w:rsid w:val="00423771"/>
     <w:rsid w:val="00424EE6"/>
     <w:rsid w:val="00425D82"/>
     <w:rsid w:val="00425FDD"/>
     <w:rsid w:val="00426038"/>
     <w:rsid w:val="0042674A"/>
     <w:rsid w:val="00426B4C"/>
     <w:rsid w:val="004348A9"/>
     <w:rsid w:val="004351EA"/>
     <w:rsid w:val="00436EA2"/>
     <w:rsid w:val="0043741C"/>
     <w:rsid w:val="004416AE"/>
+    <w:rsid w:val="004416CD"/>
     <w:rsid w:val="00442A63"/>
+    <w:rsid w:val="004441E9"/>
     <w:rsid w:val="004446CE"/>
     <w:rsid w:val="00444A61"/>
+    <w:rsid w:val="00444BAF"/>
     <w:rsid w:val="00445635"/>
+    <w:rsid w:val="00445BD8"/>
     <w:rsid w:val="00446745"/>
     <w:rsid w:val="004473BE"/>
     <w:rsid w:val="00447816"/>
     <w:rsid w:val="00447ABB"/>
     <w:rsid w:val="00447D6F"/>
     <w:rsid w:val="00450170"/>
     <w:rsid w:val="0045088C"/>
     <w:rsid w:val="004509B0"/>
     <w:rsid w:val="00450A88"/>
     <w:rsid w:val="00450D8B"/>
     <w:rsid w:val="00452A6E"/>
     <w:rsid w:val="0045307B"/>
     <w:rsid w:val="004540F4"/>
     <w:rsid w:val="00455AB7"/>
+    <w:rsid w:val="0045613E"/>
+    <w:rsid w:val="00456265"/>
     <w:rsid w:val="004565CE"/>
     <w:rsid w:val="00460145"/>
     <w:rsid w:val="0046074A"/>
     <w:rsid w:val="004608A8"/>
     <w:rsid w:val="00460A6B"/>
     <w:rsid w:val="00460FB5"/>
     <w:rsid w:val="00461148"/>
     <w:rsid w:val="0046189F"/>
     <w:rsid w:val="0046304A"/>
     <w:rsid w:val="004631F5"/>
     <w:rsid w:val="00463956"/>
     <w:rsid w:val="00464B1E"/>
+    <w:rsid w:val="0046576F"/>
     <w:rsid w:val="00465B04"/>
     <w:rsid w:val="00465F80"/>
+    <w:rsid w:val="00466AE5"/>
     <w:rsid w:val="00466DA6"/>
     <w:rsid w:val="004672BE"/>
     <w:rsid w:val="0046731D"/>
+    <w:rsid w:val="004676B0"/>
     <w:rsid w:val="004679D7"/>
     <w:rsid w:val="00470037"/>
     <w:rsid w:val="004706DA"/>
     <w:rsid w:val="00472EE7"/>
     <w:rsid w:val="00473B14"/>
     <w:rsid w:val="0047429C"/>
     <w:rsid w:val="0047522E"/>
     <w:rsid w:val="004754F3"/>
     <w:rsid w:val="00480340"/>
     <w:rsid w:val="0048042E"/>
     <w:rsid w:val="00480DFA"/>
     <w:rsid w:val="0048104E"/>
     <w:rsid w:val="00481BAF"/>
     <w:rsid w:val="00482B0F"/>
     <w:rsid w:val="00482B9E"/>
     <w:rsid w:val="00483F80"/>
+    <w:rsid w:val="004841C7"/>
     <w:rsid w:val="00484408"/>
     <w:rsid w:val="00484554"/>
     <w:rsid w:val="0048681C"/>
     <w:rsid w:val="0048694D"/>
     <w:rsid w:val="00486EC3"/>
     <w:rsid w:val="00486F14"/>
     <w:rsid w:val="0048795A"/>
     <w:rsid w:val="00487C73"/>
     <w:rsid w:val="00487DBC"/>
     <w:rsid w:val="00490641"/>
     <w:rsid w:val="00491DC9"/>
     <w:rsid w:val="0049300B"/>
     <w:rsid w:val="00493E5B"/>
     <w:rsid w:val="0049486E"/>
     <w:rsid w:val="00494CF2"/>
     <w:rsid w:val="00495289"/>
     <w:rsid w:val="00495A1A"/>
     <w:rsid w:val="00495FED"/>
     <w:rsid w:val="00496781"/>
     <w:rsid w:val="0049678F"/>
     <w:rsid w:val="004969A2"/>
+    <w:rsid w:val="00497F1B"/>
     <w:rsid w:val="004A105C"/>
     <w:rsid w:val="004A14A0"/>
     <w:rsid w:val="004A159F"/>
     <w:rsid w:val="004A166C"/>
     <w:rsid w:val="004A243C"/>
     <w:rsid w:val="004A31FF"/>
+    <w:rsid w:val="004A3BC5"/>
+    <w:rsid w:val="004A3CDF"/>
     <w:rsid w:val="004A3EDE"/>
     <w:rsid w:val="004A3F7A"/>
     <w:rsid w:val="004A44D0"/>
     <w:rsid w:val="004A5088"/>
     <w:rsid w:val="004A52F3"/>
     <w:rsid w:val="004A583D"/>
     <w:rsid w:val="004A6876"/>
     <w:rsid w:val="004A7500"/>
     <w:rsid w:val="004A7775"/>
     <w:rsid w:val="004A7E40"/>
     <w:rsid w:val="004B055B"/>
     <w:rsid w:val="004B109A"/>
     <w:rsid w:val="004B126A"/>
     <w:rsid w:val="004B140D"/>
     <w:rsid w:val="004B145C"/>
     <w:rsid w:val="004B2B2D"/>
     <w:rsid w:val="004B3021"/>
     <w:rsid w:val="004B30FF"/>
     <w:rsid w:val="004B3198"/>
+    <w:rsid w:val="004B58C8"/>
     <w:rsid w:val="004C0F9C"/>
     <w:rsid w:val="004C1611"/>
     <w:rsid w:val="004C1D5F"/>
     <w:rsid w:val="004C2D2A"/>
     <w:rsid w:val="004C3193"/>
+    <w:rsid w:val="004C3365"/>
     <w:rsid w:val="004C4653"/>
     <w:rsid w:val="004C5B8C"/>
     <w:rsid w:val="004C6934"/>
     <w:rsid w:val="004C7028"/>
     <w:rsid w:val="004C741D"/>
     <w:rsid w:val="004C7C11"/>
     <w:rsid w:val="004D0831"/>
     <w:rsid w:val="004D1253"/>
     <w:rsid w:val="004D1442"/>
     <w:rsid w:val="004D1667"/>
     <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D218D"/>
     <w:rsid w:val="004D2866"/>
     <w:rsid w:val="004D2C99"/>
     <w:rsid w:val="004D33BE"/>
     <w:rsid w:val="004D342C"/>
     <w:rsid w:val="004D392C"/>
     <w:rsid w:val="004D404F"/>
     <w:rsid w:val="004D41C6"/>
+    <w:rsid w:val="004D4380"/>
     <w:rsid w:val="004D4459"/>
     <w:rsid w:val="004D5708"/>
+    <w:rsid w:val="004D5E86"/>
+    <w:rsid w:val="004D7530"/>
     <w:rsid w:val="004D7B53"/>
     <w:rsid w:val="004D7BA5"/>
     <w:rsid w:val="004E0666"/>
     <w:rsid w:val="004E216F"/>
     <w:rsid w:val="004E2380"/>
     <w:rsid w:val="004E3A54"/>
     <w:rsid w:val="004E3D21"/>
     <w:rsid w:val="004E43FD"/>
+    <w:rsid w:val="004E4746"/>
     <w:rsid w:val="004E47D5"/>
     <w:rsid w:val="004E481B"/>
     <w:rsid w:val="004E59AB"/>
     <w:rsid w:val="004E667D"/>
     <w:rsid w:val="004F0A0F"/>
     <w:rsid w:val="004F0D95"/>
     <w:rsid w:val="004F12DF"/>
     <w:rsid w:val="004F1D69"/>
+    <w:rsid w:val="004F1FEF"/>
     <w:rsid w:val="004F2F14"/>
+    <w:rsid w:val="004F38AB"/>
     <w:rsid w:val="004F4EB7"/>
+    <w:rsid w:val="004F597C"/>
     <w:rsid w:val="004F5FBC"/>
     <w:rsid w:val="004F6010"/>
     <w:rsid w:val="004F60EE"/>
     <w:rsid w:val="004F6A41"/>
     <w:rsid w:val="004F76E2"/>
     <w:rsid w:val="004F7E48"/>
     <w:rsid w:val="0050011F"/>
     <w:rsid w:val="00500869"/>
     <w:rsid w:val="00501F34"/>
     <w:rsid w:val="00503C1A"/>
     <w:rsid w:val="00503CDD"/>
     <w:rsid w:val="00504675"/>
     <w:rsid w:val="0050490E"/>
     <w:rsid w:val="0050498C"/>
     <w:rsid w:val="005061CE"/>
     <w:rsid w:val="00506DD3"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00511051"/>
     <w:rsid w:val="0051153F"/>
     <w:rsid w:val="00511B92"/>
     <w:rsid w:val="00511F7B"/>
     <w:rsid w:val="00512AC5"/>
     <w:rsid w:val="005150FA"/>
     <w:rsid w:val="00515EC5"/>
     <w:rsid w:val="00515FF3"/>
     <w:rsid w:val="00516539"/>
     <w:rsid w:val="00517D4E"/>
     <w:rsid w:val="0052017C"/>
     <w:rsid w:val="00520513"/>
     <w:rsid w:val="005208EF"/>
     <w:rsid w:val="00520947"/>
+    <w:rsid w:val="00521524"/>
     <w:rsid w:val="0052172B"/>
     <w:rsid w:val="00522057"/>
     <w:rsid w:val="00522241"/>
     <w:rsid w:val="00522E5D"/>
+    <w:rsid w:val="00523409"/>
     <w:rsid w:val="005238FF"/>
     <w:rsid w:val="005239D2"/>
+    <w:rsid w:val="00523B33"/>
     <w:rsid w:val="00523F5E"/>
     <w:rsid w:val="00525068"/>
     <w:rsid w:val="00525DEE"/>
     <w:rsid w:val="0052627C"/>
     <w:rsid w:val="00530F6B"/>
     <w:rsid w:val="0053141A"/>
     <w:rsid w:val="005315B3"/>
     <w:rsid w:val="00531839"/>
     <w:rsid w:val="0053276C"/>
     <w:rsid w:val="00540DF6"/>
     <w:rsid w:val="00541D28"/>
     <w:rsid w:val="00541E5E"/>
     <w:rsid w:val="00542BFB"/>
     <w:rsid w:val="0054364A"/>
     <w:rsid w:val="005455DD"/>
     <w:rsid w:val="0054754A"/>
     <w:rsid w:val="0054759A"/>
     <w:rsid w:val="005500E5"/>
     <w:rsid w:val="00550B50"/>
     <w:rsid w:val="00551027"/>
     <w:rsid w:val="00552FF3"/>
     <w:rsid w:val="005532E4"/>
     <w:rsid w:val="00553791"/>
     <w:rsid w:val="005546B6"/>
     <w:rsid w:val="00555607"/>
     <w:rsid w:val="00556475"/>
     <w:rsid w:val="005565A2"/>
     <w:rsid w:val="0055670B"/>
     <w:rsid w:val="00561653"/>
     <w:rsid w:val="00561AAA"/>
     <w:rsid w:val="005620AD"/>
     <w:rsid w:val="00562F84"/>
     <w:rsid w:val="00563014"/>
     <w:rsid w:val="00565034"/>
     <w:rsid w:val="005650A1"/>
     <w:rsid w:val="00565E20"/>
     <w:rsid w:val="0056611F"/>
     <w:rsid w:val="005662E9"/>
     <w:rsid w:val="00566809"/>
     <w:rsid w:val="0057008C"/>
     <w:rsid w:val="0057048D"/>
     <w:rsid w:val="00572625"/>
     <w:rsid w:val="00572650"/>
     <w:rsid w:val="0057341C"/>
     <w:rsid w:val="00573FBA"/>
     <w:rsid w:val="005746DA"/>
     <w:rsid w:val="00574A9F"/>
     <w:rsid w:val="00574AF1"/>
+    <w:rsid w:val="00575524"/>
     <w:rsid w:val="00575753"/>
     <w:rsid w:val="0057603C"/>
     <w:rsid w:val="005768ED"/>
     <w:rsid w:val="00579CDC"/>
+    <w:rsid w:val="00581ED8"/>
     <w:rsid w:val="00582476"/>
+    <w:rsid w:val="00583CD5"/>
     <w:rsid w:val="005842A5"/>
     <w:rsid w:val="005848B8"/>
     <w:rsid w:val="005851E9"/>
     <w:rsid w:val="0058595C"/>
     <w:rsid w:val="00586E35"/>
     <w:rsid w:val="005872B8"/>
     <w:rsid w:val="00587459"/>
     <w:rsid w:val="00587960"/>
     <w:rsid w:val="005879BF"/>
+    <w:rsid w:val="005908FF"/>
     <w:rsid w:val="00591DB5"/>
     <w:rsid w:val="00591F04"/>
     <w:rsid w:val="00592B7F"/>
     <w:rsid w:val="00592B89"/>
     <w:rsid w:val="005936D4"/>
     <w:rsid w:val="00593B54"/>
     <w:rsid w:val="00594208"/>
     <w:rsid w:val="005962CE"/>
     <w:rsid w:val="0059647E"/>
     <w:rsid w:val="00597BEA"/>
     <w:rsid w:val="005A09E5"/>
     <w:rsid w:val="005A1566"/>
     <w:rsid w:val="005A1841"/>
     <w:rsid w:val="005A2923"/>
     <w:rsid w:val="005A2C7A"/>
+    <w:rsid w:val="005A4C6D"/>
     <w:rsid w:val="005A4CDC"/>
     <w:rsid w:val="005A62CA"/>
+    <w:rsid w:val="005A6307"/>
     <w:rsid w:val="005A74F4"/>
     <w:rsid w:val="005A7999"/>
     <w:rsid w:val="005A7CBF"/>
     <w:rsid w:val="005A7EA8"/>
     <w:rsid w:val="005B08D5"/>
     <w:rsid w:val="005B26A2"/>
     <w:rsid w:val="005B3181"/>
+    <w:rsid w:val="005B3404"/>
     <w:rsid w:val="005B416E"/>
     <w:rsid w:val="005B41F6"/>
     <w:rsid w:val="005B4483"/>
     <w:rsid w:val="005B4C18"/>
     <w:rsid w:val="005B5330"/>
     <w:rsid w:val="005B6486"/>
     <w:rsid w:val="005C0282"/>
     <w:rsid w:val="005C143E"/>
     <w:rsid w:val="005C1835"/>
     <w:rsid w:val="005C2E68"/>
     <w:rsid w:val="005C41F1"/>
+    <w:rsid w:val="005C4497"/>
     <w:rsid w:val="005C5D67"/>
     <w:rsid w:val="005D04A5"/>
     <w:rsid w:val="005D0AA8"/>
     <w:rsid w:val="005D0B78"/>
     <w:rsid w:val="005D1590"/>
     <w:rsid w:val="005D1B9B"/>
     <w:rsid w:val="005D20EE"/>
     <w:rsid w:val="005D376B"/>
     <w:rsid w:val="005D3DF0"/>
     <w:rsid w:val="005D4451"/>
     <w:rsid w:val="005D4C29"/>
     <w:rsid w:val="005D6329"/>
     <w:rsid w:val="005D688F"/>
     <w:rsid w:val="005D6B9B"/>
     <w:rsid w:val="005D72D4"/>
     <w:rsid w:val="005E0406"/>
     <w:rsid w:val="005E0B45"/>
     <w:rsid w:val="005E0FBF"/>
     <w:rsid w:val="005E126F"/>
     <w:rsid w:val="005E176F"/>
     <w:rsid w:val="005E1DBB"/>
     <w:rsid w:val="005E2B21"/>
     <w:rsid w:val="005E47B6"/>
     <w:rsid w:val="005E4ECC"/>
     <w:rsid w:val="005E530F"/>
@@ -31837,669 +32724,718 @@
     <w:rsid w:val="005F06AF"/>
     <w:rsid w:val="005F0FE4"/>
     <w:rsid w:val="005F28EA"/>
     <w:rsid w:val="005F295E"/>
     <w:rsid w:val="005F342F"/>
     <w:rsid w:val="005F4C3F"/>
     <w:rsid w:val="005F5886"/>
     <w:rsid w:val="005F60AA"/>
     <w:rsid w:val="005F63B7"/>
     <w:rsid w:val="005F69DA"/>
     <w:rsid w:val="005F6DC5"/>
     <w:rsid w:val="005F6F95"/>
     <w:rsid w:val="005F7470"/>
     <w:rsid w:val="005F7EFA"/>
     <w:rsid w:val="00600A33"/>
     <w:rsid w:val="0060164D"/>
     <w:rsid w:val="00601E04"/>
     <w:rsid w:val="0060271C"/>
     <w:rsid w:val="00604CC5"/>
     <w:rsid w:val="0060560D"/>
     <w:rsid w:val="00605781"/>
     <w:rsid w:val="00605E02"/>
     <w:rsid w:val="006065B0"/>
     <w:rsid w:val="00610288"/>
     <w:rsid w:val="00610BF4"/>
+    <w:rsid w:val="00610BFF"/>
     <w:rsid w:val="00610F01"/>
     <w:rsid w:val="006116F3"/>
     <w:rsid w:val="00612A0D"/>
     <w:rsid w:val="00612D5A"/>
     <w:rsid w:val="00613345"/>
     <w:rsid w:val="00613EBA"/>
     <w:rsid w:val="006147A5"/>
     <w:rsid w:val="0061495F"/>
     <w:rsid w:val="00614C90"/>
     <w:rsid w:val="00614F84"/>
     <w:rsid w:val="0061554D"/>
     <w:rsid w:val="00616291"/>
     <w:rsid w:val="00616DF4"/>
     <w:rsid w:val="006170FE"/>
     <w:rsid w:val="00617478"/>
     <w:rsid w:val="006202F0"/>
     <w:rsid w:val="00620A50"/>
     <w:rsid w:val="006211F3"/>
     <w:rsid w:val="00621C87"/>
     <w:rsid w:val="0062237F"/>
     <w:rsid w:val="00622CF6"/>
     <w:rsid w:val="0062384A"/>
     <w:rsid w:val="00623A22"/>
     <w:rsid w:val="00625A85"/>
     <w:rsid w:val="00625AC9"/>
     <w:rsid w:val="006261D1"/>
     <w:rsid w:val="0062646C"/>
     <w:rsid w:val="00627419"/>
     <w:rsid w:val="006276B7"/>
     <w:rsid w:val="00630390"/>
     <w:rsid w:val="006304C1"/>
+    <w:rsid w:val="0063061E"/>
     <w:rsid w:val="006309EA"/>
     <w:rsid w:val="00630E34"/>
     <w:rsid w:val="0063112B"/>
     <w:rsid w:val="00632001"/>
     <w:rsid w:val="006323E2"/>
     <w:rsid w:val="00632CE3"/>
     <w:rsid w:val="00634083"/>
     <w:rsid w:val="00634317"/>
     <w:rsid w:val="006343DB"/>
     <w:rsid w:val="006343E2"/>
     <w:rsid w:val="00634426"/>
     <w:rsid w:val="00635622"/>
     <w:rsid w:val="00635D0B"/>
     <w:rsid w:val="00637C32"/>
     <w:rsid w:val="00637E11"/>
     <w:rsid w:val="00641367"/>
     <w:rsid w:val="00641EED"/>
     <w:rsid w:val="00642284"/>
     <w:rsid w:val="006422BF"/>
     <w:rsid w:val="006422EC"/>
     <w:rsid w:val="00642E75"/>
     <w:rsid w:val="0064307A"/>
+    <w:rsid w:val="006436FA"/>
     <w:rsid w:val="00645E69"/>
     <w:rsid w:val="0064611B"/>
     <w:rsid w:val="006462FA"/>
     <w:rsid w:val="0064673A"/>
+    <w:rsid w:val="00646750"/>
     <w:rsid w:val="00646DD3"/>
     <w:rsid w:val="00650B43"/>
     <w:rsid w:val="00652EC1"/>
     <w:rsid w:val="006532B3"/>
     <w:rsid w:val="0065512A"/>
     <w:rsid w:val="0065577A"/>
     <w:rsid w:val="00656431"/>
     <w:rsid w:val="00656AAE"/>
     <w:rsid w:val="00661C68"/>
     <w:rsid w:val="00661D2A"/>
     <w:rsid w:val="0066214A"/>
     <w:rsid w:val="006630FF"/>
     <w:rsid w:val="00664BFC"/>
     <w:rsid w:val="006653EE"/>
     <w:rsid w:val="006659C2"/>
     <w:rsid w:val="00665F7F"/>
     <w:rsid w:val="0067006D"/>
+    <w:rsid w:val="006705DF"/>
     <w:rsid w:val="006719E0"/>
     <w:rsid w:val="00672FC7"/>
     <w:rsid w:val="006732AE"/>
     <w:rsid w:val="00673365"/>
     <w:rsid w:val="006734AE"/>
     <w:rsid w:val="006749E3"/>
     <w:rsid w:val="00674ADF"/>
     <w:rsid w:val="00676DE6"/>
     <w:rsid w:val="0068102E"/>
     <w:rsid w:val="006812CB"/>
     <w:rsid w:val="00684A87"/>
     <w:rsid w:val="006856EE"/>
     <w:rsid w:val="00685954"/>
     <w:rsid w:val="0068598D"/>
     <w:rsid w:val="00685E04"/>
     <w:rsid w:val="00686D09"/>
     <w:rsid w:val="00691C60"/>
     <w:rsid w:val="00693269"/>
     <w:rsid w:val="0069360F"/>
     <w:rsid w:val="006951FD"/>
     <w:rsid w:val="006955E3"/>
     <w:rsid w:val="00695EB3"/>
     <w:rsid w:val="006961E0"/>
     <w:rsid w:val="00696DC9"/>
     <w:rsid w:val="00697D3A"/>
     <w:rsid w:val="00697E55"/>
     <w:rsid w:val="006A0061"/>
     <w:rsid w:val="006A01D5"/>
     <w:rsid w:val="006A06A9"/>
     <w:rsid w:val="006A0A99"/>
     <w:rsid w:val="006A14B9"/>
+    <w:rsid w:val="006A1C27"/>
     <w:rsid w:val="006A3140"/>
     <w:rsid w:val="006A330E"/>
     <w:rsid w:val="006A37E0"/>
+    <w:rsid w:val="006A435D"/>
     <w:rsid w:val="006A630F"/>
     <w:rsid w:val="006A6E45"/>
+    <w:rsid w:val="006A714A"/>
     <w:rsid w:val="006A779D"/>
     <w:rsid w:val="006A7863"/>
     <w:rsid w:val="006A7870"/>
     <w:rsid w:val="006A7C3F"/>
     <w:rsid w:val="006B056B"/>
     <w:rsid w:val="006B20B1"/>
     <w:rsid w:val="006B2C2A"/>
     <w:rsid w:val="006B3ED3"/>
     <w:rsid w:val="006B5A96"/>
     <w:rsid w:val="006B6394"/>
     <w:rsid w:val="006B694A"/>
     <w:rsid w:val="006C0C9A"/>
     <w:rsid w:val="006C0EA4"/>
     <w:rsid w:val="006C191E"/>
     <w:rsid w:val="006C1D96"/>
     <w:rsid w:val="006C3BED"/>
     <w:rsid w:val="006C41B1"/>
     <w:rsid w:val="006C572C"/>
     <w:rsid w:val="006C7968"/>
     <w:rsid w:val="006D0BF2"/>
     <w:rsid w:val="006D160C"/>
     <w:rsid w:val="006D2EE4"/>
     <w:rsid w:val="006D4DB0"/>
     <w:rsid w:val="006D5DE0"/>
     <w:rsid w:val="006D6871"/>
     <w:rsid w:val="006D68B6"/>
     <w:rsid w:val="006D7F21"/>
     <w:rsid w:val="006E1B5D"/>
     <w:rsid w:val="006E1FAF"/>
     <w:rsid w:val="006E483B"/>
     <w:rsid w:val="006E6D78"/>
     <w:rsid w:val="006E6DD7"/>
     <w:rsid w:val="006F00AB"/>
     <w:rsid w:val="006F05E0"/>
     <w:rsid w:val="006F08C5"/>
+    <w:rsid w:val="006F13FA"/>
     <w:rsid w:val="006F2107"/>
     <w:rsid w:val="006F230A"/>
     <w:rsid w:val="006F2966"/>
+    <w:rsid w:val="006F3A31"/>
     <w:rsid w:val="006F3E70"/>
     <w:rsid w:val="006F43D6"/>
     <w:rsid w:val="006F4BBE"/>
     <w:rsid w:val="006F4FD5"/>
     <w:rsid w:val="006F6830"/>
     <w:rsid w:val="006F69F6"/>
     <w:rsid w:val="006F7322"/>
     <w:rsid w:val="006F742C"/>
     <w:rsid w:val="006F7F9B"/>
     <w:rsid w:val="007009B8"/>
+    <w:rsid w:val="00701519"/>
     <w:rsid w:val="00701B2D"/>
     <w:rsid w:val="00702004"/>
     <w:rsid w:val="007028DA"/>
     <w:rsid w:val="00703688"/>
     <w:rsid w:val="0070368B"/>
     <w:rsid w:val="00703B0B"/>
     <w:rsid w:val="0070484C"/>
     <w:rsid w:val="00704D4B"/>
     <w:rsid w:val="00704D61"/>
     <w:rsid w:val="00707494"/>
     <w:rsid w:val="00707E68"/>
     <w:rsid w:val="00711AC5"/>
     <w:rsid w:val="00711C08"/>
     <w:rsid w:val="00711CE9"/>
     <w:rsid w:val="00712774"/>
     <w:rsid w:val="007134E2"/>
     <w:rsid w:val="007141D0"/>
     <w:rsid w:val="0071462A"/>
     <w:rsid w:val="0071565A"/>
+    <w:rsid w:val="00715728"/>
     <w:rsid w:val="007172F3"/>
     <w:rsid w:val="007222B5"/>
     <w:rsid w:val="007227E5"/>
     <w:rsid w:val="007247EC"/>
     <w:rsid w:val="007265DB"/>
     <w:rsid w:val="00726AB4"/>
     <w:rsid w:val="00730320"/>
     <w:rsid w:val="0073077C"/>
     <w:rsid w:val="00730CE8"/>
     <w:rsid w:val="00731AE6"/>
     <w:rsid w:val="00733B6B"/>
     <w:rsid w:val="00735253"/>
     <w:rsid w:val="007357EC"/>
     <w:rsid w:val="00740C7E"/>
     <w:rsid w:val="0074263E"/>
     <w:rsid w:val="00745313"/>
     <w:rsid w:val="007454B2"/>
     <w:rsid w:val="00745A33"/>
     <w:rsid w:val="00745B0C"/>
     <w:rsid w:val="00747DE6"/>
     <w:rsid w:val="0075066D"/>
     <w:rsid w:val="00750A5E"/>
     <w:rsid w:val="00750BF4"/>
     <w:rsid w:val="00750D78"/>
     <w:rsid w:val="00752CFA"/>
     <w:rsid w:val="007530E1"/>
     <w:rsid w:val="0075345B"/>
     <w:rsid w:val="007538C9"/>
     <w:rsid w:val="007559DD"/>
     <w:rsid w:val="00757BE7"/>
     <w:rsid w:val="00757FEF"/>
     <w:rsid w:val="00760059"/>
     <w:rsid w:val="007610FB"/>
     <w:rsid w:val="00761622"/>
     <w:rsid w:val="00761D99"/>
     <w:rsid w:val="0076235D"/>
     <w:rsid w:val="0076244E"/>
     <w:rsid w:val="00762847"/>
     <w:rsid w:val="00763551"/>
     <w:rsid w:val="00765920"/>
     <w:rsid w:val="00765F3E"/>
     <w:rsid w:val="00766537"/>
     <w:rsid w:val="00766E39"/>
     <w:rsid w:val="00767C31"/>
     <w:rsid w:val="0077091A"/>
     <w:rsid w:val="00770D40"/>
     <w:rsid w:val="00772ACD"/>
     <w:rsid w:val="007735E3"/>
+    <w:rsid w:val="0077414C"/>
     <w:rsid w:val="007744B2"/>
+    <w:rsid w:val="00775679"/>
     <w:rsid w:val="0077573D"/>
     <w:rsid w:val="007757B9"/>
     <w:rsid w:val="007761DA"/>
     <w:rsid w:val="007761F5"/>
     <w:rsid w:val="007773E8"/>
     <w:rsid w:val="00777A07"/>
     <w:rsid w:val="00777FE0"/>
     <w:rsid w:val="00780539"/>
     <w:rsid w:val="007806E4"/>
     <w:rsid w:val="00782174"/>
     <w:rsid w:val="0078395F"/>
     <w:rsid w:val="00783AC9"/>
     <w:rsid w:val="00783E35"/>
     <w:rsid w:val="00783FEC"/>
     <w:rsid w:val="00784788"/>
     <w:rsid w:val="00784D2E"/>
     <w:rsid w:val="00787AAC"/>
     <w:rsid w:val="00790546"/>
     <w:rsid w:val="007933A3"/>
     <w:rsid w:val="00793E57"/>
     <w:rsid w:val="00795FD4"/>
     <w:rsid w:val="0079677B"/>
     <w:rsid w:val="0079705E"/>
     <w:rsid w:val="007A0376"/>
     <w:rsid w:val="007A179E"/>
     <w:rsid w:val="007A1973"/>
     <w:rsid w:val="007A1F5B"/>
     <w:rsid w:val="007A242D"/>
+    <w:rsid w:val="007A2742"/>
     <w:rsid w:val="007A4CAF"/>
     <w:rsid w:val="007A5400"/>
     <w:rsid w:val="007A56BC"/>
+    <w:rsid w:val="007A6A4C"/>
     <w:rsid w:val="007A6FB0"/>
     <w:rsid w:val="007A7DE2"/>
     <w:rsid w:val="007B00C6"/>
     <w:rsid w:val="007B0255"/>
     <w:rsid w:val="007B032B"/>
     <w:rsid w:val="007B04F7"/>
     <w:rsid w:val="007B0918"/>
     <w:rsid w:val="007B1904"/>
     <w:rsid w:val="007B2A94"/>
     <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007B3D2B"/>
     <w:rsid w:val="007B518B"/>
     <w:rsid w:val="007B5A29"/>
     <w:rsid w:val="007B5C48"/>
     <w:rsid w:val="007B5E57"/>
     <w:rsid w:val="007B6947"/>
     <w:rsid w:val="007B6EE7"/>
     <w:rsid w:val="007B7426"/>
     <w:rsid w:val="007C10D4"/>
     <w:rsid w:val="007C11F0"/>
     <w:rsid w:val="007C1800"/>
     <w:rsid w:val="007C2863"/>
     <w:rsid w:val="007C354A"/>
     <w:rsid w:val="007C42B8"/>
     <w:rsid w:val="007C442D"/>
+    <w:rsid w:val="007C4D09"/>
     <w:rsid w:val="007C4DAF"/>
     <w:rsid w:val="007C504F"/>
     <w:rsid w:val="007C7C46"/>
     <w:rsid w:val="007D13F7"/>
     <w:rsid w:val="007D1C23"/>
     <w:rsid w:val="007D3021"/>
     <w:rsid w:val="007D381C"/>
     <w:rsid w:val="007D3A75"/>
     <w:rsid w:val="007D4C98"/>
     <w:rsid w:val="007D6BDC"/>
     <w:rsid w:val="007D6E46"/>
     <w:rsid w:val="007D7480"/>
     <w:rsid w:val="007E1756"/>
     <w:rsid w:val="007E17B8"/>
     <w:rsid w:val="007E28C1"/>
     <w:rsid w:val="007E2DC7"/>
     <w:rsid w:val="007E2FF0"/>
     <w:rsid w:val="007E3176"/>
     <w:rsid w:val="007E33BB"/>
     <w:rsid w:val="007E372E"/>
     <w:rsid w:val="007E37C6"/>
     <w:rsid w:val="007E384A"/>
+    <w:rsid w:val="007E678E"/>
     <w:rsid w:val="007E6CF8"/>
     <w:rsid w:val="007E75E7"/>
     <w:rsid w:val="007F085F"/>
     <w:rsid w:val="007F0BA2"/>
     <w:rsid w:val="007F19B7"/>
     <w:rsid w:val="007F26C9"/>
     <w:rsid w:val="007F3051"/>
     <w:rsid w:val="007F30E1"/>
     <w:rsid w:val="007F4E10"/>
     <w:rsid w:val="007F5F86"/>
     <w:rsid w:val="007F6A37"/>
     <w:rsid w:val="007F6FCF"/>
     <w:rsid w:val="00804F91"/>
     <w:rsid w:val="00805A84"/>
     <w:rsid w:val="00805BA0"/>
     <w:rsid w:val="008069D3"/>
     <w:rsid w:val="008075E0"/>
     <w:rsid w:val="00810C85"/>
     <w:rsid w:val="0081154B"/>
     <w:rsid w:val="00812906"/>
     <w:rsid w:val="00813D0F"/>
     <w:rsid w:val="008149FD"/>
     <w:rsid w:val="00816586"/>
     <w:rsid w:val="00820583"/>
     <w:rsid w:val="00820F8B"/>
     <w:rsid w:val="00821D74"/>
     <w:rsid w:val="008231C2"/>
     <w:rsid w:val="008231D5"/>
     <w:rsid w:val="008247C4"/>
     <w:rsid w:val="00825DB3"/>
     <w:rsid w:val="008269AE"/>
     <w:rsid w:val="00826B88"/>
     <w:rsid w:val="00827850"/>
     <w:rsid w:val="00827939"/>
+    <w:rsid w:val="008306EF"/>
     <w:rsid w:val="008313E4"/>
     <w:rsid w:val="0083151E"/>
     <w:rsid w:val="00831B46"/>
     <w:rsid w:val="00831BCF"/>
     <w:rsid w:val="00832ACD"/>
     <w:rsid w:val="008339D7"/>
+    <w:rsid w:val="008341E2"/>
     <w:rsid w:val="00834C58"/>
     <w:rsid w:val="008350DA"/>
+    <w:rsid w:val="00835C9F"/>
     <w:rsid w:val="008363C5"/>
     <w:rsid w:val="00836833"/>
     <w:rsid w:val="008373C4"/>
+    <w:rsid w:val="008378BD"/>
     <w:rsid w:val="0084051E"/>
     <w:rsid w:val="00841350"/>
     <w:rsid w:val="0084162D"/>
+    <w:rsid w:val="008416E7"/>
     <w:rsid w:val="008422FC"/>
     <w:rsid w:val="0084251F"/>
     <w:rsid w:val="00843721"/>
     <w:rsid w:val="008441D0"/>
+    <w:rsid w:val="0084497B"/>
     <w:rsid w:val="00845456"/>
     <w:rsid w:val="00846590"/>
     <w:rsid w:val="008468B2"/>
+    <w:rsid w:val="0084766F"/>
     <w:rsid w:val="00850322"/>
     <w:rsid w:val="00850866"/>
     <w:rsid w:val="0085134C"/>
+    <w:rsid w:val="00852861"/>
     <w:rsid w:val="00853CC6"/>
     <w:rsid w:val="0085403A"/>
     <w:rsid w:val="008546A6"/>
     <w:rsid w:val="00855356"/>
     <w:rsid w:val="00855442"/>
     <w:rsid w:val="00855C0B"/>
     <w:rsid w:val="008562CA"/>
     <w:rsid w:val="008563C8"/>
     <w:rsid w:val="00856C7A"/>
+    <w:rsid w:val="008607C7"/>
     <w:rsid w:val="008624A4"/>
     <w:rsid w:val="0086361C"/>
     <w:rsid w:val="0086561D"/>
+    <w:rsid w:val="008658FA"/>
     <w:rsid w:val="00865D8F"/>
     <w:rsid w:val="008667AE"/>
     <w:rsid w:val="00866F05"/>
     <w:rsid w:val="00867427"/>
     <w:rsid w:val="00867EC0"/>
     <w:rsid w:val="0087056D"/>
     <w:rsid w:val="00870E19"/>
     <w:rsid w:val="00871494"/>
     <w:rsid w:val="008719A3"/>
     <w:rsid w:val="00872E5F"/>
     <w:rsid w:val="00873DEF"/>
     <w:rsid w:val="00874FAC"/>
     <w:rsid w:val="008750C7"/>
     <w:rsid w:val="008751E0"/>
     <w:rsid w:val="00875936"/>
     <w:rsid w:val="00876125"/>
     <w:rsid w:val="0087641F"/>
     <w:rsid w:val="0087674D"/>
     <w:rsid w:val="0087698F"/>
     <w:rsid w:val="00876F87"/>
     <w:rsid w:val="0087793D"/>
     <w:rsid w:val="00880465"/>
     <w:rsid w:val="00880808"/>
     <w:rsid w:val="00881270"/>
     <w:rsid w:val="0088197A"/>
     <w:rsid w:val="00881F1A"/>
     <w:rsid w:val="00882560"/>
     <w:rsid w:val="008829A8"/>
     <w:rsid w:val="00883046"/>
     <w:rsid w:val="0088390C"/>
     <w:rsid w:val="00883FF6"/>
     <w:rsid w:val="008847C3"/>
     <w:rsid w:val="00884AA9"/>
     <w:rsid w:val="00884B9B"/>
     <w:rsid w:val="00885791"/>
     <w:rsid w:val="008866B4"/>
     <w:rsid w:val="00886B80"/>
     <w:rsid w:val="00886CCE"/>
     <w:rsid w:val="008879E7"/>
+    <w:rsid w:val="00887C80"/>
+    <w:rsid w:val="00890605"/>
     <w:rsid w:val="00890AAC"/>
     <w:rsid w:val="00890E2D"/>
     <w:rsid w:val="008913C5"/>
     <w:rsid w:val="0089154B"/>
     <w:rsid w:val="00891768"/>
     <w:rsid w:val="008927D3"/>
     <w:rsid w:val="00892F84"/>
     <w:rsid w:val="0089360D"/>
     <w:rsid w:val="00893D96"/>
     <w:rsid w:val="00894A8E"/>
     <w:rsid w:val="00895436"/>
+    <w:rsid w:val="00896004"/>
     <w:rsid w:val="00896BB7"/>
     <w:rsid w:val="00897B88"/>
     <w:rsid w:val="00897CD3"/>
     <w:rsid w:val="00897F0C"/>
     <w:rsid w:val="008A013A"/>
     <w:rsid w:val="008A06A2"/>
     <w:rsid w:val="008A0FB7"/>
     <w:rsid w:val="008A2482"/>
     <w:rsid w:val="008A2808"/>
     <w:rsid w:val="008A37D9"/>
     <w:rsid w:val="008A5349"/>
     <w:rsid w:val="008A5886"/>
     <w:rsid w:val="008A71AD"/>
     <w:rsid w:val="008A7786"/>
     <w:rsid w:val="008B0270"/>
     <w:rsid w:val="008B02BF"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0786"/>
     <w:rsid w:val="008B0DA1"/>
     <w:rsid w:val="008B1CC5"/>
     <w:rsid w:val="008B384C"/>
     <w:rsid w:val="008B430B"/>
     <w:rsid w:val="008B4F61"/>
     <w:rsid w:val="008B6A5D"/>
     <w:rsid w:val="008B6B0D"/>
     <w:rsid w:val="008B7E5C"/>
     <w:rsid w:val="008C0DCA"/>
     <w:rsid w:val="008C206B"/>
     <w:rsid w:val="008C227A"/>
     <w:rsid w:val="008C22EC"/>
     <w:rsid w:val="008C3348"/>
     <w:rsid w:val="008C517A"/>
     <w:rsid w:val="008C5602"/>
     <w:rsid w:val="008C587E"/>
     <w:rsid w:val="008C5EFE"/>
+    <w:rsid w:val="008C6400"/>
     <w:rsid w:val="008C77C1"/>
     <w:rsid w:val="008D1158"/>
     <w:rsid w:val="008D1964"/>
+    <w:rsid w:val="008D35D0"/>
     <w:rsid w:val="008D387D"/>
     <w:rsid w:val="008D4B4E"/>
     <w:rsid w:val="008D5811"/>
     <w:rsid w:val="008E1D8A"/>
+    <w:rsid w:val="008E2919"/>
     <w:rsid w:val="008E29FC"/>
     <w:rsid w:val="008E2C18"/>
     <w:rsid w:val="008E505B"/>
     <w:rsid w:val="008E50F4"/>
     <w:rsid w:val="008E533D"/>
     <w:rsid w:val="008E6030"/>
     <w:rsid w:val="008E792C"/>
     <w:rsid w:val="008E7C0F"/>
     <w:rsid w:val="008F03B7"/>
     <w:rsid w:val="008F08EC"/>
+    <w:rsid w:val="008F1242"/>
     <w:rsid w:val="008F18B1"/>
     <w:rsid w:val="008F1C9A"/>
     <w:rsid w:val="008F299A"/>
     <w:rsid w:val="008F3A61"/>
     <w:rsid w:val="008F5342"/>
     <w:rsid w:val="008F56BB"/>
     <w:rsid w:val="008F6C05"/>
     <w:rsid w:val="008F6CA0"/>
     <w:rsid w:val="008F7B31"/>
     <w:rsid w:val="0090020B"/>
+    <w:rsid w:val="0090043C"/>
     <w:rsid w:val="00900B61"/>
+    <w:rsid w:val="009016C7"/>
     <w:rsid w:val="00901CDC"/>
     <w:rsid w:val="00901E16"/>
     <w:rsid w:val="009028C6"/>
     <w:rsid w:val="00902AE6"/>
     <w:rsid w:val="00903833"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="009041FA"/>
     <w:rsid w:val="00904703"/>
     <w:rsid w:val="00904CCE"/>
     <w:rsid w:val="00905760"/>
     <w:rsid w:val="00906479"/>
     <w:rsid w:val="00906570"/>
     <w:rsid w:val="0090657D"/>
     <w:rsid w:val="009066C1"/>
     <w:rsid w:val="00906C77"/>
     <w:rsid w:val="00907E22"/>
     <w:rsid w:val="0091078A"/>
     <w:rsid w:val="00910908"/>
     <w:rsid w:val="00911429"/>
     <w:rsid w:val="0091314F"/>
     <w:rsid w:val="0091339A"/>
+    <w:rsid w:val="00913AEE"/>
     <w:rsid w:val="00915ABD"/>
     <w:rsid w:val="00916057"/>
     <w:rsid w:val="009170A5"/>
     <w:rsid w:val="00920040"/>
     <w:rsid w:val="009204C9"/>
     <w:rsid w:val="009209D1"/>
     <w:rsid w:val="00920B5C"/>
     <w:rsid w:val="00920DEE"/>
     <w:rsid w:val="00922059"/>
+    <w:rsid w:val="00922085"/>
     <w:rsid w:val="00924141"/>
     <w:rsid w:val="00924342"/>
     <w:rsid w:val="00924574"/>
+    <w:rsid w:val="00924C55"/>
+    <w:rsid w:val="00924EA1"/>
     <w:rsid w:val="00925843"/>
     <w:rsid w:val="009275FB"/>
     <w:rsid w:val="00930226"/>
     <w:rsid w:val="0093071B"/>
     <w:rsid w:val="00932861"/>
     <w:rsid w:val="00932D5D"/>
     <w:rsid w:val="0093399A"/>
     <w:rsid w:val="00937163"/>
     <w:rsid w:val="009371DB"/>
     <w:rsid w:val="009372A4"/>
     <w:rsid w:val="009374E9"/>
     <w:rsid w:val="00937DA6"/>
     <w:rsid w:val="0094048D"/>
     <w:rsid w:val="00940D34"/>
+    <w:rsid w:val="0094129E"/>
     <w:rsid w:val="00941F4E"/>
     <w:rsid w:val="00942DAD"/>
     <w:rsid w:val="00943C3D"/>
     <w:rsid w:val="009447C8"/>
     <w:rsid w:val="009456D7"/>
     <w:rsid w:val="009462B6"/>
     <w:rsid w:val="0094791D"/>
     <w:rsid w:val="00952B86"/>
     <w:rsid w:val="00953C2C"/>
     <w:rsid w:val="00955AEC"/>
     <w:rsid w:val="00956186"/>
     <w:rsid w:val="009570E0"/>
     <w:rsid w:val="009574E1"/>
     <w:rsid w:val="009576DA"/>
     <w:rsid w:val="00960D05"/>
     <w:rsid w:val="0096296A"/>
     <w:rsid w:val="00962C65"/>
     <w:rsid w:val="00963B21"/>
     <w:rsid w:val="00963D5B"/>
     <w:rsid w:val="0096444F"/>
     <w:rsid w:val="0096492C"/>
     <w:rsid w:val="00965C4B"/>
     <w:rsid w:val="00965D70"/>
     <w:rsid w:val="009670A7"/>
     <w:rsid w:val="00967C53"/>
     <w:rsid w:val="009702DC"/>
     <w:rsid w:val="00971B6F"/>
     <w:rsid w:val="00971C1D"/>
     <w:rsid w:val="00971C38"/>
     <w:rsid w:val="0097203D"/>
+    <w:rsid w:val="009731DB"/>
+    <w:rsid w:val="00973546"/>
     <w:rsid w:val="00974525"/>
     <w:rsid w:val="009746E9"/>
     <w:rsid w:val="00975EEB"/>
     <w:rsid w:val="00976FEE"/>
     <w:rsid w:val="0097706C"/>
     <w:rsid w:val="009772EB"/>
     <w:rsid w:val="0097756B"/>
     <w:rsid w:val="00977EE0"/>
     <w:rsid w:val="0098052A"/>
     <w:rsid w:val="009814EB"/>
     <w:rsid w:val="009820AF"/>
     <w:rsid w:val="00982109"/>
     <w:rsid w:val="009825FB"/>
     <w:rsid w:val="00982BBB"/>
     <w:rsid w:val="00982BBF"/>
     <w:rsid w:val="00982D87"/>
     <w:rsid w:val="00983073"/>
     <w:rsid w:val="00983236"/>
     <w:rsid w:val="009832A6"/>
     <w:rsid w:val="00983B93"/>
     <w:rsid w:val="009850C3"/>
     <w:rsid w:val="00985424"/>
     <w:rsid w:val="009855DC"/>
     <w:rsid w:val="009866EA"/>
     <w:rsid w:val="00986D2D"/>
     <w:rsid w:val="00991079"/>
     <w:rsid w:val="00991618"/>
+    <w:rsid w:val="00991735"/>
     <w:rsid w:val="009931A1"/>
     <w:rsid w:val="0099382B"/>
     <w:rsid w:val="009947E5"/>
+    <w:rsid w:val="00995981"/>
     <w:rsid w:val="009959FF"/>
     <w:rsid w:val="00996141"/>
     <w:rsid w:val="00996851"/>
     <w:rsid w:val="00997621"/>
     <w:rsid w:val="0099FBC5"/>
     <w:rsid w:val="009A0442"/>
     <w:rsid w:val="009A1109"/>
     <w:rsid w:val="009A2DEC"/>
     <w:rsid w:val="009A2E2C"/>
     <w:rsid w:val="009A4362"/>
     <w:rsid w:val="009A494B"/>
     <w:rsid w:val="009A4A71"/>
     <w:rsid w:val="009A659D"/>
     <w:rsid w:val="009A6A63"/>
     <w:rsid w:val="009A6D52"/>
     <w:rsid w:val="009B054E"/>
     <w:rsid w:val="009B079C"/>
     <w:rsid w:val="009B0A12"/>
+    <w:rsid w:val="009B1D2C"/>
     <w:rsid w:val="009B1DAF"/>
     <w:rsid w:val="009B3425"/>
     <w:rsid w:val="009B4CC1"/>
+    <w:rsid w:val="009B5239"/>
     <w:rsid w:val="009B7174"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009B9BB5"/>
     <w:rsid w:val="009C1596"/>
+    <w:rsid w:val="009C3BFB"/>
     <w:rsid w:val="009C4301"/>
     <w:rsid w:val="009C4DE6"/>
     <w:rsid w:val="009C4FF5"/>
     <w:rsid w:val="009C5248"/>
     <w:rsid w:val="009C5AD9"/>
     <w:rsid w:val="009C6DEC"/>
     <w:rsid w:val="009C70CB"/>
     <w:rsid w:val="009C7312"/>
     <w:rsid w:val="009D1E39"/>
     <w:rsid w:val="009D3F69"/>
     <w:rsid w:val="009D4AB7"/>
     <w:rsid w:val="009D5871"/>
     <w:rsid w:val="009D59E9"/>
     <w:rsid w:val="009D5EF2"/>
     <w:rsid w:val="009D7498"/>
     <w:rsid w:val="009E075D"/>
     <w:rsid w:val="009E11B1"/>
     <w:rsid w:val="009E1712"/>
     <w:rsid w:val="009E1771"/>
     <w:rsid w:val="009E196A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2C81"/>
     <w:rsid w:val="009E2DDC"/>
     <w:rsid w:val="009E3749"/>
     <w:rsid w:val="009E454B"/>
@@ -32543,197 +33479,206 @@
     <w:rsid w:val="00A20246"/>
     <w:rsid w:val="00A225ED"/>
     <w:rsid w:val="00A233B5"/>
     <w:rsid w:val="00A23827"/>
     <w:rsid w:val="00A23E1F"/>
     <w:rsid w:val="00A23F22"/>
     <w:rsid w:val="00A254D9"/>
     <w:rsid w:val="00A3003A"/>
     <w:rsid w:val="00A305A3"/>
     <w:rsid w:val="00A305F8"/>
     <w:rsid w:val="00A3066B"/>
     <w:rsid w:val="00A30FAE"/>
     <w:rsid w:val="00A31404"/>
     <w:rsid w:val="00A31C50"/>
     <w:rsid w:val="00A31F81"/>
     <w:rsid w:val="00A3208A"/>
     <w:rsid w:val="00A3482D"/>
     <w:rsid w:val="00A34B95"/>
     <w:rsid w:val="00A35E2C"/>
     <w:rsid w:val="00A362E8"/>
     <w:rsid w:val="00A36723"/>
     <w:rsid w:val="00A401D9"/>
     <w:rsid w:val="00A401E3"/>
     <w:rsid w:val="00A40804"/>
     <w:rsid w:val="00A42384"/>
+    <w:rsid w:val="00A42AD1"/>
     <w:rsid w:val="00A43350"/>
     <w:rsid w:val="00A4412C"/>
     <w:rsid w:val="00A44B67"/>
     <w:rsid w:val="00A46265"/>
     <w:rsid w:val="00A50B08"/>
     <w:rsid w:val="00A50CB0"/>
     <w:rsid w:val="00A51ED0"/>
     <w:rsid w:val="00A52248"/>
     <w:rsid w:val="00A52890"/>
     <w:rsid w:val="00A52DCE"/>
     <w:rsid w:val="00A53CCC"/>
     <w:rsid w:val="00A54D0A"/>
     <w:rsid w:val="00A54E6F"/>
     <w:rsid w:val="00A54ED8"/>
     <w:rsid w:val="00A55546"/>
+    <w:rsid w:val="00A55AF0"/>
     <w:rsid w:val="00A55D9F"/>
     <w:rsid w:val="00A55FD3"/>
     <w:rsid w:val="00A56F09"/>
     <w:rsid w:val="00A5758F"/>
     <w:rsid w:val="00A605A6"/>
     <w:rsid w:val="00A60B9F"/>
     <w:rsid w:val="00A61059"/>
     <w:rsid w:val="00A61CCF"/>
     <w:rsid w:val="00A6221B"/>
+    <w:rsid w:val="00A64631"/>
     <w:rsid w:val="00A66E34"/>
     <w:rsid w:val="00A66F0B"/>
     <w:rsid w:val="00A66FBF"/>
     <w:rsid w:val="00A7084F"/>
     <w:rsid w:val="00A70D2C"/>
     <w:rsid w:val="00A7159A"/>
     <w:rsid w:val="00A725F4"/>
     <w:rsid w:val="00A729B9"/>
     <w:rsid w:val="00A73D1C"/>
     <w:rsid w:val="00A73FCF"/>
     <w:rsid w:val="00A75C68"/>
     <w:rsid w:val="00A75D8D"/>
     <w:rsid w:val="00A76309"/>
     <w:rsid w:val="00A763C9"/>
     <w:rsid w:val="00A77147"/>
     <w:rsid w:val="00A77D8F"/>
     <w:rsid w:val="00A82162"/>
     <w:rsid w:val="00A82444"/>
     <w:rsid w:val="00A82D6F"/>
     <w:rsid w:val="00A847D3"/>
     <w:rsid w:val="00A84FFB"/>
     <w:rsid w:val="00A90503"/>
     <w:rsid w:val="00A92873"/>
+    <w:rsid w:val="00A93119"/>
     <w:rsid w:val="00A9322E"/>
     <w:rsid w:val="00A93438"/>
     <w:rsid w:val="00A9385A"/>
     <w:rsid w:val="00A96074"/>
     <w:rsid w:val="00A96343"/>
     <w:rsid w:val="00A96D46"/>
     <w:rsid w:val="00AA1F80"/>
+    <w:rsid w:val="00AA1FAB"/>
+    <w:rsid w:val="00AA32A4"/>
     <w:rsid w:val="00AA3EE5"/>
     <w:rsid w:val="00AA470A"/>
     <w:rsid w:val="00AA69D0"/>
     <w:rsid w:val="00AA6C9A"/>
     <w:rsid w:val="00AA771E"/>
     <w:rsid w:val="00AB1594"/>
     <w:rsid w:val="00AB1A4C"/>
     <w:rsid w:val="00AB3840"/>
     <w:rsid w:val="00AB3AA7"/>
     <w:rsid w:val="00AB3AB7"/>
     <w:rsid w:val="00AB3BAA"/>
     <w:rsid w:val="00AB3F4C"/>
     <w:rsid w:val="00AB3FAA"/>
     <w:rsid w:val="00AB4799"/>
     <w:rsid w:val="00AB48E2"/>
     <w:rsid w:val="00AB4975"/>
     <w:rsid w:val="00AB49E9"/>
     <w:rsid w:val="00AB5135"/>
     <w:rsid w:val="00AB526C"/>
     <w:rsid w:val="00AB59B6"/>
     <w:rsid w:val="00AB67A4"/>
     <w:rsid w:val="00AB6B92"/>
     <w:rsid w:val="00AB7BC7"/>
     <w:rsid w:val="00AB7E39"/>
     <w:rsid w:val="00AC016C"/>
     <w:rsid w:val="00AC135A"/>
     <w:rsid w:val="00AC32CD"/>
     <w:rsid w:val="00AC45D6"/>
     <w:rsid w:val="00AC4B0D"/>
     <w:rsid w:val="00AC4FCA"/>
     <w:rsid w:val="00AC6E56"/>
     <w:rsid w:val="00AC76FD"/>
     <w:rsid w:val="00AD096F"/>
     <w:rsid w:val="00AD19D9"/>
     <w:rsid w:val="00AD2CF6"/>
     <w:rsid w:val="00AD2EF8"/>
     <w:rsid w:val="00AD69E2"/>
     <w:rsid w:val="00AD6FEA"/>
+    <w:rsid w:val="00AD7E65"/>
     <w:rsid w:val="00AE0C68"/>
     <w:rsid w:val="00AE1410"/>
     <w:rsid w:val="00AE1B87"/>
     <w:rsid w:val="00AE3310"/>
     <w:rsid w:val="00AE3704"/>
     <w:rsid w:val="00AE4B80"/>
     <w:rsid w:val="00AE5750"/>
     <w:rsid w:val="00AE6B1F"/>
     <w:rsid w:val="00AE7DCB"/>
     <w:rsid w:val="00AF04B1"/>
     <w:rsid w:val="00AF1100"/>
     <w:rsid w:val="00AF2D97"/>
     <w:rsid w:val="00AF30FA"/>
     <w:rsid w:val="00AF40B7"/>
     <w:rsid w:val="00AF41AF"/>
     <w:rsid w:val="00AF47F9"/>
     <w:rsid w:val="00AF4D6D"/>
     <w:rsid w:val="00AF5763"/>
     <w:rsid w:val="00AF645C"/>
     <w:rsid w:val="00AF6880"/>
     <w:rsid w:val="00AF7016"/>
     <w:rsid w:val="00B01A57"/>
     <w:rsid w:val="00B01C63"/>
     <w:rsid w:val="00B0258B"/>
     <w:rsid w:val="00B02696"/>
     <w:rsid w:val="00B02E15"/>
     <w:rsid w:val="00B0474D"/>
     <w:rsid w:val="00B0554A"/>
     <w:rsid w:val="00B05706"/>
     <w:rsid w:val="00B05A9E"/>
     <w:rsid w:val="00B068F9"/>
+    <w:rsid w:val="00B069C2"/>
     <w:rsid w:val="00B07F14"/>
     <w:rsid w:val="00B1024B"/>
     <w:rsid w:val="00B10424"/>
     <w:rsid w:val="00B10D65"/>
     <w:rsid w:val="00B1143F"/>
     <w:rsid w:val="00B11D42"/>
     <w:rsid w:val="00B11F47"/>
     <w:rsid w:val="00B12C0C"/>
     <w:rsid w:val="00B13CC5"/>
     <w:rsid w:val="00B163A4"/>
     <w:rsid w:val="00B17015"/>
     <w:rsid w:val="00B17123"/>
     <w:rsid w:val="00B17AA0"/>
     <w:rsid w:val="00B17B9A"/>
     <w:rsid w:val="00B201B9"/>
     <w:rsid w:val="00B20F45"/>
     <w:rsid w:val="00B236FB"/>
     <w:rsid w:val="00B23B0F"/>
     <w:rsid w:val="00B23B88"/>
     <w:rsid w:val="00B2409D"/>
     <w:rsid w:val="00B250FE"/>
     <w:rsid w:val="00B256BD"/>
     <w:rsid w:val="00B25916"/>
     <w:rsid w:val="00B26BE6"/>
+    <w:rsid w:val="00B30835"/>
     <w:rsid w:val="00B309FE"/>
     <w:rsid w:val="00B31B30"/>
     <w:rsid w:val="00B33D73"/>
     <w:rsid w:val="00B33DFD"/>
     <w:rsid w:val="00B34DF9"/>
     <w:rsid w:val="00B34F3E"/>
     <w:rsid w:val="00B361B0"/>
     <w:rsid w:val="00B3664E"/>
     <w:rsid w:val="00B36CB9"/>
     <w:rsid w:val="00B36E2D"/>
     <w:rsid w:val="00B36EB3"/>
     <w:rsid w:val="00B3722A"/>
     <w:rsid w:val="00B37BA9"/>
     <w:rsid w:val="00B406CC"/>
     <w:rsid w:val="00B40EE1"/>
     <w:rsid w:val="00B4248B"/>
     <w:rsid w:val="00B42FB7"/>
     <w:rsid w:val="00B42FDB"/>
     <w:rsid w:val="00B43C83"/>
     <w:rsid w:val="00B43D0E"/>
     <w:rsid w:val="00B43E5B"/>
     <w:rsid w:val="00B44B6E"/>
     <w:rsid w:val="00B45544"/>
     <w:rsid w:val="00B45706"/>
     <w:rsid w:val="00B45C90"/>
@@ -32749,474 +33694,513 @@
     <w:rsid w:val="00B611BC"/>
     <w:rsid w:val="00B61528"/>
     <w:rsid w:val="00B6209F"/>
     <w:rsid w:val="00B625A1"/>
     <w:rsid w:val="00B62CF1"/>
     <w:rsid w:val="00B6301C"/>
     <w:rsid w:val="00B6348E"/>
     <w:rsid w:val="00B638A5"/>
     <w:rsid w:val="00B64180"/>
     <w:rsid w:val="00B650DE"/>
     <w:rsid w:val="00B657CC"/>
     <w:rsid w:val="00B65876"/>
     <w:rsid w:val="00B66610"/>
     <w:rsid w:val="00B66C67"/>
     <w:rsid w:val="00B67270"/>
     <w:rsid w:val="00B703CD"/>
     <w:rsid w:val="00B70BF7"/>
     <w:rsid w:val="00B70E67"/>
     <w:rsid w:val="00B71814"/>
     <w:rsid w:val="00B7259B"/>
     <w:rsid w:val="00B72C2C"/>
     <w:rsid w:val="00B73B32"/>
     <w:rsid w:val="00B7419A"/>
     <w:rsid w:val="00B7447A"/>
     <w:rsid w:val="00B74A04"/>
+    <w:rsid w:val="00B75CBA"/>
     <w:rsid w:val="00B75F43"/>
     <w:rsid w:val="00B77366"/>
+    <w:rsid w:val="00B80B8A"/>
     <w:rsid w:val="00B81A81"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B82AD4"/>
     <w:rsid w:val="00B830B5"/>
     <w:rsid w:val="00B839CF"/>
     <w:rsid w:val="00B842F8"/>
     <w:rsid w:val="00B847A7"/>
     <w:rsid w:val="00B848B6"/>
     <w:rsid w:val="00B85647"/>
     <w:rsid w:val="00B858B9"/>
     <w:rsid w:val="00B85C4F"/>
     <w:rsid w:val="00B8627C"/>
+    <w:rsid w:val="00B86ABE"/>
     <w:rsid w:val="00B86F35"/>
     <w:rsid w:val="00B90919"/>
     <w:rsid w:val="00B9153F"/>
     <w:rsid w:val="00B91D42"/>
     <w:rsid w:val="00B931AB"/>
     <w:rsid w:val="00B93863"/>
     <w:rsid w:val="00B9440C"/>
     <w:rsid w:val="00B94D67"/>
     <w:rsid w:val="00B9557D"/>
     <w:rsid w:val="00B95606"/>
     <w:rsid w:val="00B95EAE"/>
     <w:rsid w:val="00B96766"/>
     <w:rsid w:val="00B96A9A"/>
     <w:rsid w:val="00B9775A"/>
     <w:rsid w:val="00BA1085"/>
     <w:rsid w:val="00BA1341"/>
     <w:rsid w:val="00BA1A7D"/>
     <w:rsid w:val="00BA3058"/>
     <w:rsid w:val="00BA372B"/>
     <w:rsid w:val="00BA3E6F"/>
     <w:rsid w:val="00BA4832"/>
     <w:rsid w:val="00BA4B35"/>
     <w:rsid w:val="00BA6058"/>
     <w:rsid w:val="00BA73C5"/>
     <w:rsid w:val="00BA7D30"/>
     <w:rsid w:val="00BB000B"/>
     <w:rsid w:val="00BB00EB"/>
     <w:rsid w:val="00BB0FFD"/>
     <w:rsid w:val="00BB125F"/>
     <w:rsid w:val="00BB1734"/>
     <w:rsid w:val="00BB195A"/>
     <w:rsid w:val="00BB2080"/>
     <w:rsid w:val="00BB2BEF"/>
     <w:rsid w:val="00BB2E1F"/>
     <w:rsid w:val="00BB3526"/>
     <w:rsid w:val="00BB4636"/>
     <w:rsid w:val="00BB4F20"/>
     <w:rsid w:val="00BB5237"/>
     <w:rsid w:val="00BB5584"/>
     <w:rsid w:val="00BB5B15"/>
     <w:rsid w:val="00BB5BB8"/>
     <w:rsid w:val="00BB5E12"/>
     <w:rsid w:val="00BB5E89"/>
     <w:rsid w:val="00BB7F57"/>
+    <w:rsid w:val="00BC08A1"/>
     <w:rsid w:val="00BC208B"/>
     <w:rsid w:val="00BC359E"/>
     <w:rsid w:val="00BC49B2"/>
     <w:rsid w:val="00BC4A6C"/>
     <w:rsid w:val="00BC4DB5"/>
     <w:rsid w:val="00BC530E"/>
     <w:rsid w:val="00BC5F2B"/>
     <w:rsid w:val="00BC60E0"/>
+    <w:rsid w:val="00BC6162"/>
     <w:rsid w:val="00BD0043"/>
     <w:rsid w:val="00BD0A2E"/>
     <w:rsid w:val="00BD0CF1"/>
     <w:rsid w:val="00BD1DB6"/>
     <w:rsid w:val="00BD3696"/>
+    <w:rsid w:val="00BD4448"/>
     <w:rsid w:val="00BD4473"/>
     <w:rsid w:val="00BD4CFE"/>
     <w:rsid w:val="00BD584D"/>
     <w:rsid w:val="00BD5F40"/>
     <w:rsid w:val="00BD7F9C"/>
     <w:rsid w:val="00BE165F"/>
     <w:rsid w:val="00BE1829"/>
     <w:rsid w:val="00BE1988"/>
     <w:rsid w:val="00BE2EE4"/>
     <w:rsid w:val="00BE3194"/>
     <w:rsid w:val="00BE35B9"/>
     <w:rsid w:val="00BE3ACD"/>
     <w:rsid w:val="00BE413D"/>
     <w:rsid w:val="00BE6026"/>
     <w:rsid w:val="00BE6B87"/>
     <w:rsid w:val="00BE72E8"/>
     <w:rsid w:val="00BE7369"/>
     <w:rsid w:val="00BF0064"/>
     <w:rsid w:val="00BF057E"/>
+    <w:rsid w:val="00BF0F61"/>
     <w:rsid w:val="00BF1108"/>
     <w:rsid w:val="00BF15EA"/>
     <w:rsid w:val="00BF1730"/>
     <w:rsid w:val="00BF1B16"/>
     <w:rsid w:val="00BF1CCF"/>
     <w:rsid w:val="00BF2C3B"/>
     <w:rsid w:val="00BF3389"/>
     <w:rsid w:val="00BF3B58"/>
+    <w:rsid w:val="00BF3FC2"/>
     <w:rsid w:val="00BF5AFC"/>
     <w:rsid w:val="00BF6927"/>
     <w:rsid w:val="00BF6C49"/>
+    <w:rsid w:val="00BF7CA9"/>
+    <w:rsid w:val="00BF7F13"/>
+    <w:rsid w:val="00C000BC"/>
     <w:rsid w:val="00C0095F"/>
+    <w:rsid w:val="00C01714"/>
     <w:rsid w:val="00C0180F"/>
     <w:rsid w:val="00C02128"/>
     <w:rsid w:val="00C029E2"/>
     <w:rsid w:val="00C02EDB"/>
     <w:rsid w:val="00C036F4"/>
     <w:rsid w:val="00C04396"/>
     <w:rsid w:val="00C04A3D"/>
     <w:rsid w:val="00C06D8E"/>
     <w:rsid w:val="00C11B04"/>
     <w:rsid w:val="00C11DA0"/>
     <w:rsid w:val="00C11EB0"/>
     <w:rsid w:val="00C11F7B"/>
     <w:rsid w:val="00C133A3"/>
     <w:rsid w:val="00C13898"/>
     <w:rsid w:val="00C15476"/>
     <w:rsid w:val="00C15CDD"/>
     <w:rsid w:val="00C15D17"/>
     <w:rsid w:val="00C16C06"/>
     <w:rsid w:val="00C16F56"/>
     <w:rsid w:val="00C17FF5"/>
     <w:rsid w:val="00C2033F"/>
     <w:rsid w:val="00C20669"/>
     <w:rsid w:val="00C20754"/>
     <w:rsid w:val="00C2299D"/>
     <w:rsid w:val="00C237C9"/>
     <w:rsid w:val="00C24D1E"/>
+    <w:rsid w:val="00C25A51"/>
+    <w:rsid w:val="00C2638E"/>
     <w:rsid w:val="00C27E57"/>
     <w:rsid w:val="00C300B6"/>
     <w:rsid w:val="00C306D6"/>
     <w:rsid w:val="00C30F1A"/>
     <w:rsid w:val="00C31362"/>
     <w:rsid w:val="00C33249"/>
     <w:rsid w:val="00C33B7A"/>
     <w:rsid w:val="00C342C6"/>
     <w:rsid w:val="00C34B5A"/>
     <w:rsid w:val="00C356DC"/>
     <w:rsid w:val="00C357C4"/>
     <w:rsid w:val="00C36C41"/>
     <w:rsid w:val="00C3744E"/>
     <w:rsid w:val="00C40988"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C4203B"/>
     <w:rsid w:val="00C42097"/>
     <w:rsid w:val="00C421D4"/>
+    <w:rsid w:val="00C423C0"/>
     <w:rsid w:val="00C4388E"/>
     <w:rsid w:val="00C43BDA"/>
     <w:rsid w:val="00C4431C"/>
+    <w:rsid w:val="00C45239"/>
+    <w:rsid w:val="00C45C99"/>
     <w:rsid w:val="00C45D60"/>
     <w:rsid w:val="00C4706F"/>
+    <w:rsid w:val="00C47411"/>
     <w:rsid w:val="00C50401"/>
     <w:rsid w:val="00C505D4"/>
     <w:rsid w:val="00C507E8"/>
     <w:rsid w:val="00C51135"/>
     <w:rsid w:val="00C51141"/>
     <w:rsid w:val="00C53B38"/>
     <w:rsid w:val="00C5477C"/>
     <w:rsid w:val="00C54B6C"/>
     <w:rsid w:val="00C5567C"/>
     <w:rsid w:val="00C55891"/>
     <w:rsid w:val="00C55DA1"/>
     <w:rsid w:val="00C5678B"/>
     <w:rsid w:val="00C60D80"/>
     <w:rsid w:val="00C6141F"/>
     <w:rsid w:val="00C616E7"/>
     <w:rsid w:val="00C619AD"/>
     <w:rsid w:val="00C61FC6"/>
     <w:rsid w:val="00C62034"/>
     <w:rsid w:val="00C63A9D"/>
     <w:rsid w:val="00C63AA7"/>
     <w:rsid w:val="00C64086"/>
     <w:rsid w:val="00C64213"/>
     <w:rsid w:val="00C64996"/>
     <w:rsid w:val="00C64DA5"/>
     <w:rsid w:val="00C653FC"/>
     <w:rsid w:val="00C65CF5"/>
     <w:rsid w:val="00C66339"/>
     <w:rsid w:val="00C6725B"/>
     <w:rsid w:val="00C7052F"/>
     <w:rsid w:val="00C7318B"/>
     <w:rsid w:val="00C762BE"/>
     <w:rsid w:val="00C811EC"/>
     <w:rsid w:val="00C8156D"/>
     <w:rsid w:val="00C82EC8"/>
     <w:rsid w:val="00C82F80"/>
     <w:rsid w:val="00C8309B"/>
     <w:rsid w:val="00C83F5A"/>
     <w:rsid w:val="00C84579"/>
     <w:rsid w:val="00C85286"/>
+    <w:rsid w:val="00C85754"/>
     <w:rsid w:val="00C85A78"/>
     <w:rsid w:val="00C85BED"/>
     <w:rsid w:val="00C8622F"/>
     <w:rsid w:val="00C87240"/>
     <w:rsid w:val="00C904F5"/>
     <w:rsid w:val="00C91136"/>
+    <w:rsid w:val="00C91C4B"/>
     <w:rsid w:val="00C9254D"/>
     <w:rsid w:val="00C92D40"/>
     <w:rsid w:val="00C9309A"/>
     <w:rsid w:val="00C94769"/>
     <w:rsid w:val="00C94EB1"/>
     <w:rsid w:val="00C9532F"/>
     <w:rsid w:val="00C953D1"/>
     <w:rsid w:val="00C9550C"/>
     <w:rsid w:val="00C9757A"/>
     <w:rsid w:val="00CA0E85"/>
     <w:rsid w:val="00CA0FB7"/>
     <w:rsid w:val="00CA12FB"/>
     <w:rsid w:val="00CA1400"/>
     <w:rsid w:val="00CA29F0"/>
     <w:rsid w:val="00CA41E0"/>
     <w:rsid w:val="00CA60D7"/>
     <w:rsid w:val="00CA6324"/>
     <w:rsid w:val="00CA78FD"/>
     <w:rsid w:val="00CB0042"/>
     <w:rsid w:val="00CB0284"/>
     <w:rsid w:val="00CB0BF3"/>
     <w:rsid w:val="00CB1B05"/>
     <w:rsid w:val="00CB1F9B"/>
     <w:rsid w:val="00CB3C82"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB51BB"/>
     <w:rsid w:val="00CB5CC4"/>
+    <w:rsid w:val="00CB5D9E"/>
     <w:rsid w:val="00CB6DE4"/>
+    <w:rsid w:val="00CB6F50"/>
     <w:rsid w:val="00CB7274"/>
     <w:rsid w:val="00CB72BD"/>
     <w:rsid w:val="00CC378E"/>
     <w:rsid w:val="00CC3AD7"/>
+    <w:rsid w:val="00CC4E93"/>
     <w:rsid w:val="00CC6A27"/>
     <w:rsid w:val="00CC6A73"/>
     <w:rsid w:val="00CC7AE3"/>
     <w:rsid w:val="00CD0AB5"/>
     <w:rsid w:val="00CD0F8C"/>
     <w:rsid w:val="00CD1318"/>
     <w:rsid w:val="00CD1B50"/>
     <w:rsid w:val="00CD2E3B"/>
     <w:rsid w:val="00CD4DEA"/>
     <w:rsid w:val="00CD54CF"/>
     <w:rsid w:val="00CD652F"/>
+    <w:rsid w:val="00CD68A3"/>
     <w:rsid w:val="00CD745E"/>
     <w:rsid w:val="00CE17CF"/>
     <w:rsid w:val="00CE2104"/>
     <w:rsid w:val="00CE2397"/>
     <w:rsid w:val="00CE23C0"/>
     <w:rsid w:val="00CE3340"/>
     <w:rsid w:val="00CE5BB1"/>
     <w:rsid w:val="00CE65A4"/>
+    <w:rsid w:val="00CE68D9"/>
     <w:rsid w:val="00CE6B1A"/>
+    <w:rsid w:val="00CE6C78"/>
     <w:rsid w:val="00CE70C8"/>
+    <w:rsid w:val="00CE7E77"/>
     <w:rsid w:val="00CF0AEB"/>
     <w:rsid w:val="00CF10F3"/>
     <w:rsid w:val="00CF21F6"/>
+    <w:rsid w:val="00CF2435"/>
     <w:rsid w:val="00CF278C"/>
     <w:rsid w:val="00CF31F9"/>
     <w:rsid w:val="00CF3AE2"/>
     <w:rsid w:val="00CF3BCF"/>
     <w:rsid w:val="00CF4304"/>
     <w:rsid w:val="00CF6CA6"/>
     <w:rsid w:val="00CF6EBB"/>
     <w:rsid w:val="00CF74BF"/>
     <w:rsid w:val="00CF7AC0"/>
     <w:rsid w:val="00D00E03"/>
     <w:rsid w:val="00D00EFF"/>
     <w:rsid w:val="00D01755"/>
+    <w:rsid w:val="00D0176A"/>
     <w:rsid w:val="00D01ABC"/>
     <w:rsid w:val="00D04485"/>
     <w:rsid w:val="00D048AF"/>
     <w:rsid w:val="00D048BE"/>
+    <w:rsid w:val="00D05F55"/>
     <w:rsid w:val="00D06535"/>
     <w:rsid w:val="00D06FDB"/>
     <w:rsid w:val="00D072E4"/>
     <w:rsid w:val="00D07691"/>
     <w:rsid w:val="00D07AEF"/>
     <w:rsid w:val="00D10469"/>
     <w:rsid w:val="00D10807"/>
     <w:rsid w:val="00D11BE7"/>
     <w:rsid w:val="00D125B0"/>
     <w:rsid w:val="00D14046"/>
     <w:rsid w:val="00D147CA"/>
     <w:rsid w:val="00D15B15"/>
     <w:rsid w:val="00D162D0"/>
     <w:rsid w:val="00D169B2"/>
     <w:rsid w:val="00D1756B"/>
     <w:rsid w:val="00D208C0"/>
+    <w:rsid w:val="00D22272"/>
     <w:rsid w:val="00D22DD9"/>
     <w:rsid w:val="00D23F70"/>
+    <w:rsid w:val="00D24579"/>
     <w:rsid w:val="00D255DF"/>
     <w:rsid w:val="00D256C9"/>
     <w:rsid w:val="00D31B82"/>
     <w:rsid w:val="00D33ABC"/>
     <w:rsid w:val="00D34886"/>
     <w:rsid w:val="00D34A65"/>
     <w:rsid w:val="00D35D8C"/>
     <w:rsid w:val="00D35E1E"/>
     <w:rsid w:val="00D375A9"/>
     <w:rsid w:val="00D37EA5"/>
     <w:rsid w:val="00D417B2"/>
     <w:rsid w:val="00D41E38"/>
     <w:rsid w:val="00D42E89"/>
+    <w:rsid w:val="00D43D2B"/>
     <w:rsid w:val="00D44679"/>
     <w:rsid w:val="00D44C43"/>
     <w:rsid w:val="00D46F26"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D47A37"/>
     <w:rsid w:val="00D50273"/>
     <w:rsid w:val="00D50ADA"/>
     <w:rsid w:val="00D50FBF"/>
     <w:rsid w:val="00D51094"/>
     <w:rsid w:val="00D52AA3"/>
     <w:rsid w:val="00D5381C"/>
     <w:rsid w:val="00D53F7C"/>
     <w:rsid w:val="00D55439"/>
     <w:rsid w:val="00D55CBE"/>
     <w:rsid w:val="00D562D2"/>
     <w:rsid w:val="00D5667E"/>
     <w:rsid w:val="00D56BDB"/>
     <w:rsid w:val="00D57BC2"/>
     <w:rsid w:val="00D60160"/>
     <w:rsid w:val="00D60454"/>
     <w:rsid w:val="00D60B91"/>
     <w:rsid w:val="00D61D00"/>
     <w:rsid w:val="00D61E13"/>
     <w:rsid w:val="00D62FF0"/>
     <w:rsid w:val="00D6481A"/>
     <w:rsid w:val="00D64C95"/>
     <w:rsid w:val="00D64D68"/>
     <w:rsid w:val="00D666AF"/>
     <w:rsid w:val="00D66A02"/>
     <w:rsid w:val="00D703AA"/>
     <w:rsid w:val="00D70B02"/>
     <w:rsid w:val="00D710D7"/>
     <w:rsid w:val="00D727E3"/>
     <w:rsid w:val="00D727F7"/>
     <w:rsid w:val="00D73EA9"/>
     <w:rsid w:val="00D76625"/>
     <w:rsid w:val="00D766C2"/>
     <w:rsid w:val="00D76B15"/>
     <w:rsid w:val="00D770B9"/>
+    <w:rsid w:val="00D77C48"/>
     <w:rsid w:val="00D805BD"/>
     <w:rsid w:val="00D8084F"/>
     <w:rsid w:val="00D810BE"/>
     <w:rsid w:val="00D8250D"/>
     <w:rsid w:val="00D83563"/>
     <w:rsid w:val="00D8367A"/>
     <w:rsid w:val="00D83763"/>
     <w:rsid w:val="00D839C3"/>
     <w:rsid w:val="00D840E6"/>
     <w:rsid w:val="00D8603F"/>
     <w:rsid w:val="00D860C3"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D87F4F"/>
     <w:rsid w:val="00D900EF"/>
     <w:rsid w:val="00D90E0C"/>
     <w:rsid w:val="00D927E5"/>
     <w:rsid w:val="00D936E4"/>
     <w:rsid w:val="00D93C47"/>
     <w:rsid w:val="00D93E6D"/>
     <w:rsid w:val="00D94481"/>
     <w:rsid w:val="00D94DF4"/>
     <w:rsid w:val="00D9524E"/>
     <w:rsid w:val="00D95925"/>
     <w:rsid w:val="00D965D4"/>
     <w:rsid w:val="00D96CC3"/>
+    <w:rsid w:val="00DA2B6B"/>
     <w:rsid w:val="00DA4215"/>
     <w:rsid w:val="00DA6AD8"/>
     <w:rsid w:val="00DA727D"/>
+    <w:rsid w:val="00DB0870"/>
     <w:rsid w:val="00DB10D2"/>
     <w:rsid w:val="00DB186D"/>
     <w:rsid w:val="00DB1C15"/>
     <w:rsid w:val="00DB1FD4"/>
     <w:rsid w:val="00DB25EE"/>
     <w:rsid w:val="00DB3391"/>
     <w:rsid w:val="00DB3E4A"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB4EBD"/>
     <w:rsid w:val="00DB58E9"/>
     <w:rsid w:val="00DC1847"/>
     <w:rsid w:val="00DC25A5"/>
     <w:rsid w:val="00DC4126"/>
     <w:rsid w:val="00DC43A9"/>
     <w:rsid w:val="00DC5749"/>
     <w:rsid w:val="00DC5D94"/>
     <w:rsid w:val="00DC6DF1"/>
     <w:rsid w:val="00DC73DF"/>
     <w:rsid w:val="00DC76C4"/>
     <w:rsid w:val="00DC7D40"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD0368"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rsid w:val="00DD0CF0"/>
     <w:rsid w:val="00DD0E66"/>
     <w:rsid w:val="00DD0F43"/>
     <w:rsid w:val="00DD106E"/>
+    <w:rsid w:val="00DD18F4"/>
     <w:rsid w:val="00DD1943"/>
+    <w:rsid w:val="00DD19A4"/>
     <w:rsid w:val="00DD20C4"/>
     <w:rsid w:val="00DD2342"/>
     <w:rsid w:val="00DD243B"/>
     <w:rsid w:val="00DD28D9"/>
     <w:rsid w:val="00DD2F01"/>
     <w:rsid w:val="00DD2F09"/>
     <w:rsid w:val="00DD2FFC"/>
     <w:rsid w:val="00DD3260"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD3908"/>
     <w:rsid w:val="00DD4A97"/>
     <w:rsid w:val="00DD4DCC"/>
     <w:rsid w:val="00DD4FC2"/>
     <w:rsid w:val="00DD5D3D"/>
     <w:rsid w:val="00DD5D8F"/>
     <w:rsid w:val="00DD62A7"/>
     <w:rsid w:val="00DD671F"/>
     <w:rsid w:val="00DD6A81"/>
     <w:rsid w:val="00DD6BBA"/>
     <w:rsid w:val="00DE020F"/>
     <w:rsid w:val="00DE073A"/>
     <w:rsid w:val="00DE0F05"/>
     <w:rsid w:val="00DE2697"/>
     <w:rsid w:val="00DE380B"/>
     <w:rsid w:val="00DE3EB9"/>
     <w:rsid w:val="00DE50CD"/>
     <w:rsid w:val="00DE65A5"/>
     <w:rsid w:val="00DE7EC3"/>
     <w:rsid w:val="00DF00C6"/>
     <w:rsid w:val="00DF02E6"/>
+    <w:rsid w:val="00DF0453"/>
     <w:rsid w:val="00DF09BB"/>
     <w:rsid w:val="00DF0B58"/>
     <w:rsid w:val="00DF0BDA"/>
     <w:rsid w:val="00DF1E08"/>
     <w:rsid w:val="00DF20BC"/>
     <w:rsid w:val="00DF3E9B"/>
     <w:rsid w:val="00DF5134"/>
     <w:rsid w:val="00DF55E0"/>
     <w:rsid w:val="00DF5D46"/>
     <w:rsid w:val="00DF6917"/>
     <w:rsid w:val="00DF713E"/>
     <w:rsid w:val="00DF784F"/>
     <w:rsid w:val="00E0125E"/>
     <w:rsid w:val="00E01A89"/>
     <w:rsid w:val="00E0283B"/>
     <w:rsid w:val="00E032A7"/>
     <w:rsid w:val="00E03E64"/>
     <w:rsid w:val="00E04581"/>
     <w:rsid w:val="00E04F02"/>
     <w:rsid w:val="00E059DD"/>
     <w:rsid w:val="00E0628C"/>
     <w:rsid w:val="00E063DF"/>
     <w:rsid w:val="00E06CAC"/>
     <w:rsid w:val="00E100C7"/>
     <w:rsid w:val="00E10E67"/>
@@ -33238,372 +34222,398 @@
     <w:rsid w:val="00E23878"/>
     <w:rsid w:val="00E24535"/>
     <w:rsid w:val="00E25445"/>
     <w:rsid w:val="00E259F1"/>
     <w:rsid w:val="00E25C78"/>
     <w:rsid w:val="00E26DD9"/>
     <w:rsid w:val="00E30D4B"/>
     <w:rsid w:val="00E31981"/>
     <w:rsid w:val="00E32F36"/>
     <w:rsid w:val="00E3302D"/>
     <w:rsid w:val="00E335BF"/>
     <w:rsid w:val="00E3438B"/>
     <w:rsid w:val="00E34A29"/>
     <w:rsid w:val="00E34D3F"/>
     <w:rsid w:val="00E34DF8"/>
     <w:rsid w:val="00E371CD"/>
     <w:rsid w:val="00E37E96"/>
     <w:rsid w:val="00E402DE"/>
     <w:rsid w:val="00E405FF"/>
     <w:rsid w:val="00E4156A"/>
     <w:rsid w:val="00E41CEE"/>
     <w:rsid w:val="00E42046"/>
     <w:rsid w:val="00E42691"/>
     <w:rsid w:val="00E42E09"/>
     <w:rsid w:val="00E437F5"/>
+    <w:rsid w:val="00E45352"/>
     <w:rsid w:val="00E4733C"/>
+    <w:rsid w:val="00E47BE4"/>
     <w:rsid w:val="00E50779"/>
     <w:rsid w:val="00E52C8F"/>
     <w:rsid w:val="00E52FC8"/>
     <w:rsid w:val="00E54A7C"/>
     <w:rsid w:val="00E56219"/>
     <w:rsid w:val="00E57481"/>
     <w:rsid w:val="00E603BF"/>
     <w:rsid w:val="00E60A45"/>
     <w:rsid w:val="00E614DC"/>
     <w:rsid w:val="00E615FE"/>
+    <w:rsid w:val="00E61772"/>
     <w:rsid w:val="00E62E5B"/>
     <w:rsid w:val="00E62FCD"/>
     <w:rsid w:val="00E63506"/>
     <w:rsid w:val="00E6388F"/>
     <w:rsid w:val="00E63E6A"/>
+    <w:rsid w:val="00E63FF7"/>
     <w:rsid w:val="00E643D5"/>
     <w:rsid w:val="00E64997"/>
     <w:rsid w:val="00E65FFA"/>
     <w:rsid w:val="00E66025"/>
     <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E66CE7"/>
     <w:rsid w:val="00E66E02"/>
     <w:rsid w:val="00E66FD0"/>
     <w:rsid w:val="00E70706"/>
     <w:rsid w:val="00E708BB"/>
     <w:rsid w:val="00E72014"/>
     <w:rsid w:val="00E7264E"/>
     <w:rsid w:val="00E72EAB"/>
     <w:rsid w:val="00E7437E"/>
     <w:rsid w:val="00E7484D"/>
+    <w:rsid w:val="00E749F8"/>
     <w:rsid w:val="00E74BFE"/>
     <w:rsid w:val="00E74D33"/>
     <w:rsid w:val="00E756E0"/>
     <w:rsid w:val="00E7597B"/>
     <w:rsid w:val="00E77E46"/>
     <w:rsid w:val="00E80C82"/>
     <w:rsid w:val="00E8132E"/>
     <w:rsid w:val="00E82C92"/>
     <w:rsid w:val="00E831A0"/>
     <w:rsid w:val="00E831A1"/>
     <w:rsid w:val="00E838CB"/>
     <w:rsid w:val="00E85C4C"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93234"/>
     <w:rsid w:val="00E93358"/>
     <w:rsid w:val="00E94367"/>
     <w:rsid w:val="00E9447A"/>
     <w:rsid w:val="00E9593C"/>
     <w:rsid w:val="00E95B0B"/>
     <w:rsid w:val="00E96EB1"/>
     <w:rsid w:val="00E971A4"/>
     <w:rsid w:val="00E972EC"/>
     <w:rsid w:val="00E973A1"/>
     <w:rsid w:val="00E9761D"/>
     <w:rsid w:val="00E97DD0"/>
+    <w:rsid w:val="00E97E88"/>
     <w:rsid w:val="00EA1524"/>
     <w:rsid w:val="00EA165D"/>
     <w:rsid w:val="00EA2953"/>
     <w:rsid w:val="00EA299B"/>
     <w:rsid w:val="00EA33B2"/>
+    <w:rsid w:val="00EA5B11"/>
     <w:rsid w:val="00EA6FBA"/>
     <w:rsid w:val="00EB06F0"/>
     <w:rsid w:val="00EB23DF"/>
     <w:rsid w:val="00EB2A95"/>
     <w:rsid w:val="00EB2D04"/>
     <w:rsid w:val="00EB3CCC"/>
     <w:rsid w:val="00EB4989"/>
     <w:rsid w:val="00EB5B52"/>
     <w:rsid w:val="00EB693A"/>
     <w:rsid w:val="00EB6D53"/>
     <w:rsid w:val="00EB734B"/>
+    <w:rsid w:val="00EB7A12"/>
     <w:rsid w:val="00EC0AFB"/>
     <w:rsid w:val="00EC105E"/>
     <w:rsid w:val="00EC163F"/>
     <w:rsid w:val="00EC1729"/>
     <w:rsid w:val="00EC19A1"/>
+    <w:rsid w:val="00EC2AA2"/>
     <w:rsid w:val="00EC4BB1"/>
     <w:rsid w:val="00EC543F"/>
     <w:rsid w:val="00EC59AB"/>
     <w:rsid w:val="00EC5CAF"/>
     <w:rsid w:val="00EC5D62"/>
     <w:rsid w:val="00EC72B0"/>
     <w:rsid w:val="00EC793E"/>
     <w:rsid w:val="00ED02AC"/>
     <w:rsid w:val="00ED049F"/>
     <w:rsid w:val="00ED0948"/>
     <w:rsid w:val="00ED0D53"/>
     <w:rsid w:val="00ED16DE"/>
     <w:rsid w:val="00ED1DAD"/>
     <w:rsid w:val="00ED2B7A"/>
     <w:rsid w:val="00ED3A84"/>
     <w:rsid w:val="00ED3BAE"/>
     <w:rsid w:val="00ED3E9E"/>
     <w:rsid w:val="00ED5833"/>
+    <w:rsid w:val="00ED62AA"/>
     <w:rsid w:val="00ED6C17"/>
     <w:rsid w:val="00ED6F3C"/>
     <w:rsid w:val="00ED7209"/>
     <w:rsid w:val="00ED7674"/>
     <w:rsid w:val="00ED78E9"/>
     <w:rsid w:val="00EE1EFF"/>
     <w:rsid w:val="00EE26CC"/>
     <w:rsid w:val="00EE2F3D"/>
     <w:rsid w:val="00EE382E"/>
     <w:rsid w:val="00EE3E09"/>
     <w:rsid w:val="00EE49FE"/>
     <w:rsid w:val="00EE513C"/>
+    <w:rsid w:val="00EE5276"/>
     <w:rsid w:val="00EE55EF"/>
+    <w:rsid w:val="00EE5B56"/>
     <w:rsid w:val="00EE6CA7"/>
     <w:rsid w:val="00EF07EE"/>
     <w:rsid w:val="00EF1A72"/>
+    <w:rsid w:val="00EF1D88"/>
     <w:rsid w:val="00EF21E3"/>
     <w:rsid w:val="00EF28D1"/>
+    <w:rsid w:val="00EF2B8B"/>
     <w:rsid w:val="00EF323A"/>
     <w:rsid w:val="00EF33FE"/>
     <w:rsid w:val="00EF3F97"/>
+    <w:rsid w:val="00EF4095"/>
     <w:rsid w:val="00EF4FEF"/>
     <w:rsid w:val="00EF5B30"/>
     <w:rsid w:val="00EF735A"/>
     <w:rsid w:val="00F00320"/>
     <w:rsid w:val="00F0088B"/>
     <w:rsid w:val="00F0098D"/>
     <w:rsid w:val="00F00DFC"/>
     <w:rsid w:val="00F01F76"/>
     <w:rsid w:val="00F04608"/>
     <w:rsid w:val="00F07737"/>
     <w:rsid w:val="00F07C92"/>
     <w:rsid w:val="00F07D54"/>
     <w:rsid w:val="00F10B15"/>
     <w:rsid w:val="00F10FD7"/>
     <w:rsid w:val="00F11002"/>
     <w:rsid w:val="00F11A58"/>
     <w:rsid w:val="00F14D30"/>
     <w:rsid w:val="00F15796"/>
     <w:rsid w:val="00F1579B"/>
     <w:rsid w:val="00F15FB5"/>
     <w:rsid w:val="00F16B62"/>
     <w:rsid w:val="00F176D2"/>
     <w:rsid w:val="00F20428"/>
     <w:rsid w:val="00F21B5D"/>
     <w:rsid w:val="00F22005"/>
+    <w:rsid w:val="00F2363A"/>
     <w:rsid w:val="00F269A6"/>
     <w:rsid w:val="00F272CB"/>
     <w:rsid w:val="00F2793C"/>
+    <w:rsid w:val="00F3087D"/>
     <w:rsid w:val="00F31D78"/>
     <w:rsid w:val="00F3228D"/>
     <w:rsid w:val="00F322A9"/>
     <w:rsid w:val="00F326EF"/>
     <w:rsid w:val="00F32AEC"/>
     <w:rsid w:val="00F32DCB"/>
     <w:rsid w:val="00F33350"/>
     <w:rsid w:val="00F3426E"/>
     <w:rsid w:val="00F3613C"/>
     <w:rsid w:val="00F37C40"/>
     <w:rsid w:val="00F409FB"/>
     <w:rsid w:val="00F42F88"/>
     <w:rsid w:val="00F43192"/>
     <w:rsid w:val="00F43536"/>
     <w:rsid w:val="00F43FA4"/>
     <w:rsid w:val="00F4439F"/>
     <w:rsid w:val="00F45AA8"/>
     <w:rsid w:val="00F45B2D"/>
+    <w:rsid w:val="00F45CAE"/>
     <w:rsid w:val="00F467CB"/>
     <w:rsid w:val="00F54B4A"/>
     <w:rsid w:val="00F559C3"/>
     <w:rsid w:val="00F56FEF"/>
     <w:rsid w:val="00F572EC"/>
     <w:rsid w:val="00F60481"/>
     <w:rsid w:val="00F614CA"/>
     <w:rsid w:val="00F61C11"/>
     <w:rsid w:val="00F627EB"/>
     <w:rsid w:val="00F62812"/>
     <w:rsid w:val="00F62E19"/>
     <w:rsid w:val="00F632B2"/>
     <w:rsid w:val="00F635B6"/>
     <w:rsid w:val="00F64F93"/>
     <w:rsid w:val="00F65070"/>
     <w:rsid w:val="00F651AF"/>
     <w:rsid w:val="00F655EC"/>
     <w:rsid w:val="00F6619F"/>
     <w:rsid w:val="00F6717F"/>
     <w:rsid w:val="00F70FBF"/>
     <w:rsid w:val="00F724AF"/>
     <w:rsid w:val="00F733CF"/>
     <w:rsid w:val="00F73FDA"/>
     <w:rsid w:val="00F7422D"/>
     <w:rsid w:val="00F75340"/>
     <w:rsid w:val="00F75AC2"/>
     <w:rsid w:val="00F7692E"/>
     <w:rsid w:val="00F76E14"/>
     <w:rsid w:val="00F77370"/>
     <w:rsid w:val="00F77BE2"/>
     <w:rsid w:val="00F80982"/>
     <w:rsid w:val="00F82AD8"/>
     <w:rsid w:val="00F8307E"/>
     <w:rsid w:val="00F8495C"/>
     <w:rsid w:val="00F8535B"/>
     <w:rsid w:val="00F8556A"/>
     <w:rsid w:val="00F85CB6"/>
     <w:rsid w:val="00F8636A"/>
     <w:rsid w:val="00F869A4"/>
     <w:rsid w:val="00F86FF2"/>
     <w:rsid w:val="00F87302"/>
     <w:rsid w:val="00F87512"/>
     <w:rsid w:val="00F90CAD"/>
     <w:rsid w:val="00F91C00"/>
+    <w:rsid w:val="00F921DC"/>
     <w:rsid w:val="00F92546"/>
     <w:rsid w:val="00F92BF8"/>
     <w:rsid w:val="00F92EDD"/>
     <w:rsid w:val="00F93D0C"/>
     <w:rsid w:val="00F93D52"/>
     <w:rsid w:val="00F956CE"/>
     <w:rsid w:val="00F96C81"/>
     <w:rsid w:val="00F97654"/>
     <w:rsid w:val="00F97BFF"/>
     <w:rsid w:val="00FA011C"/>
     <w:rsid w:val="00FA05DA"/>
     <w:rsid w:val="00FA0A4A"/>
     <w:rsid w:val="00FA1AE0"/>
     <w:rsid w:val="00FA2531"/>
     <w:rsid w:val="00FA2825"/>
     <w:rsid w:val="00FA3107"/>
     <w:rsid w:val="00FA4485"/>
     <w:rsid w:val="00FA46C0"/>
     <w:rsid w:val="00FA4E49"/>
     <w:rsid w:val="00FA4EA1"/>
     <w:rsid w:val="00FA58DB"/>
     <w:rsid w:val="00FA6A09"/>
     <w:rsid w:val="00FA719F"/>
     <w:rsid w:val="00FA739B"/>
     <w:rsid w:val="00FA7A70"/>
     <w:rsid w:val="00FB203B"/>
     <w:rsid w:val="00FB2160"/>
     <w:rsid w:val="00FB3B56"/>
     <w:rsid w:val="00FB3BD9"/>
     <w:rsid w:val="00FB506F"/>
+    <w:rsid w:val="00FB5489"/>
     <w:rsid w:val="00FB5EAB"/>
     <w:rsid w:val="00FB7933"/>
     <w:rsid w:val="00FC05B0"/>
     <w:rsid w:val="00FC0B05"/>
     <w:rsid w:val="00FC0F2B"/>
     <w:rsid w:val="00FC12D0"/>
     <w:rsid w:val="00FC13D7"/>
     <w:rsid w:val="00FC17C0"/>
     <w:rsid w:val="00FC1CB4"/>
     <w:rsid w:val="00FC23D7"/>
     <w:rsid w:val="00FC2699"/>
+    <w:rsid w:val="00FC2BB0"/>
     <w:rsid w:val="00FC2C03"/>
     <w:rsid w:val="00FC49CC"/>
     <w:rsid w:val="00FC545A"/>
     <w:rsid w:val="00FC6261"/>
     <w:rsid w:val="00FC76E4"/>
     <w:rsid w:val="00FD0194"/>
     <w:rsid w:val="00FD37FF"/>
     <w:rsid w:val="00FD3F4D"/>
     <w:rsid w:val="00FD420B"/>
     <w:rsid w:val="00FD437E"/>
     <w:rsid w:val="00FD5A12"/>
+    <w:rsid w:val="00FD5BF0"/>
     <w:rsid w:val="00FD5E2A"/>
     <w:rsid w:val="00FD6994"/>
     <w:rsid w:val="00FD6CF8"/>
     <w:rsid w:val="00FD766F"/>
+    <w:rsid w:val="00FD7F2C"/>
     <w:rsid w:val="00FE19D6"/>
     <w:rsid w:val="00FE20E6"/>
     <w:rsid w:val="00FE27BD"/>
     <w:rsid w:val="00FE28C6"/>
     <w:rsid w:val="00FE2A32"/>
     <w:rsid w:val="00FE4892"/>
     <w:rsid w:val="00FE4B87"/>
     <w:rsid w:val="00FE5960"/>
     <w:rsid w:val="00FE5C0F"/>
     <w:rsid w:val="00FE6E93"/>
     <w:rsid w:val="00FF09FD"/>
     <w:rsid w:val="00FF18CB"/>
     <w:rsid w:val="00FF30C7"/>
     <w:rsid w:val="00FF377F"/>
     <w:rsid w:val="00FF41E8"/>
     <w:rsid w:val="00FF4BB5"/>
     <w:rsid w:val="00FF4D94"/>
     <w:rsid w:val="00FF4F52"/>
     <w:rsid w:val="00FF5C23"/>
     <w:rsid w:val="00FF6436"/>
     <w:rsid w:val="00FF6FB4"/>
     <w:rsid w:val="00FF6FDD"/>
     <w:rsid w:val="00FF7C5C"/>
     <w:rsid w:val="011D7EE3"/>
     <w:rsid w:val="012B16F2"/>
     <w:rsid w:val="01921CDC"/>
     <w:rsid w:val="02053D04"/>
     <w:rsid w:val="024EF483"/>
     <w:rsid w:val="02A3038A"/>
     <w:rsid w:val="02B3A86A"/>
     <w:rsid w:val="02BD9F55"/>
     <w:rsid w:val="02CB4C12"/>
     <w:rsid w:val="02CC1E75"/>
     <w:rsid w:val="0312AA92"/>
     <w:rsid w:val="032C62BB"/>
     <w:rsid w:val="0341C2AC"/>
     <w:rsid w:val="038816F0"/>
     <w:rsid w:val="03E24572"/>
     <w:rsid w:val="03EAC4E4"/>
     <w:rsid w:val="0405F820"/>
     <w:rsid w:val="0412083F"/>
     <w:rsid w:val="04596FB6"/>
     <w:rsid w:val="04738B43"/>
     <w:rsid w:val="048B8494"/>
     <w:rsid w:val="04F21B36"/>
     <w:rsid w:val="0522BCCD"/>
     <w:rsid w:val="0560907F"/>
+    <w:rsid w:val="057996D3"/>
     <w:rsid w:val="05869545"/>
     <w:rsid w:val="05CBDD1A"/>
     <w:rsid w:val="05D40E36"/>
     <w:rsid w:val="05DB0199"/>
     <w:rsid w:val="05E8BA36"/>
     <w:rsid w:val="05E8F0C0"/>
     <w:rsid w:val="05FAB992"/>
     <w:rsid w:val="060E923A"/>
+    <w:rsid w:val="0623E104"/>
     <w:rsid w:val="0630D612"/>
     <w:rsid w:val="072265A6"/>
     <w:rsid w:val="07283B93"/>
     <w:rsid w:val="0735A53C"/>
     <w:rsid w:val="07793AC8"/>
+    <w:rsid w:val="07A0A114"/>
     <w:rsid w:val="07D7B18A"/>
     <w:rsid w:val="080C7609"/>
     <w:rsid w:val="08354C98"/>
     <w:rsid w:val="084358E7"/>
     <w:rsid w:val="087256FC"/>
     <w:rsid w:val="088FB07C"/>
     <w:rsid w:val="08BF29D0"/>
     <w:rsid w:val="08C2822D"/>
     <w:rsid w:val="0922E86D"/>
     <w:rsid w:val="093BE041"/>
     <w:rsid w:val="09429C8F"/>
     <w:rsid w:val="0978C834"/>
     <w:rsid w:val="098390B6"/>
     <w:rsid w:val="0986648E"/>
     <w:rsid w:val="09D0EA28"/>
     <w:rsid w:val="09E02CC1"/>
     <w:rsid w:val="09E182AF"/>
     <w:rsid w:val="09FFE0E3"/>
     <w:rsid w:val="0A1D20F5"/>
     <w:rsid w:val="0A2007DE"/>
     <w:rsid w:val="0A2523B0"/>
     <w:rsid w:val="0A34668B"/>
     <w:rsid w:val="0A6F33AC"/>
     <w:rsid w:val="0B759A85"/>
     <w:rsid w:val="0B982800"/>
@@ -33613,434 +34623,461 @@
     <w:rsid w:val="0C1B4AB5"/>
     <w:rsid w:val="0C2B63AC"/>
     <w:rsid w:val="0C40F6B1"/>
     <w:rsid w:val="0C53341C"/>
     <w:rsid w:val="0CBC3EE8"/>
     <w:rsid w:val="0D2DC27D"/>
     <w:rsid w:val="0D98086E"/>
     <w:rsid w:val="0DACDA1F"/>
     <w:rsid w:val="0DB5F936"/>
     <w:rsid w:val="0DD483D7"/>
     <w:rsid w:val="0DDAF867"/>
     <w:rsid w:val="0DECF86D"/>
     <w:rsid w:val="0E0497BA"/>
     <w:rsid w:val="0E167EB3"/>
     <w:rsid w:val="0E430B34"/>
     <w:rsid w:val="0E6AF12A"/>
     <w:rsid w:val="0E705254"/>
     <w:rsid w:val="0E9CC22D"/>
     <w:rsid w:val="0EB12F0D"/>
     <w:rsid w:val="0EB9A0FB"/>
     <w:rsid w:val="0F1DED05"/>
     <w:rsid w:val="0FD2D039"/>
     <w:rsid w:val="1056C761"/>
     <w:rsid w:val="1064D7FC"/>
     <w:rsid w:val="10780D74"/>
+    <w:rsid w:val="10CDCA10"/>
     <w:rsid w:val="10DE5451"/>
     <w:rsid w:val="11009829"/>
     <w:rsid w:val="1125DAF6"/>
     <w:rsid w:val="114BCC90"/>
     <w:rsid w:val="11734BBA"/>
     <w:rsid w:val="11BDDC7D"/>
     <w:rsid w:val="11D3DCB1"/>
     <w:rsid w:val="124F884E"/>
     <w:rsid w:val="12554736"/>
     <w:rsid w:val="12585944"/>
     <w:rsid w:val="1265184D"/>
     <w:rsid w:val="126BDE38"/>
     <w:rsid w:val="12B90B73"/>
     <w:rsid w:val="1348B440"/>
     <w:rsid w:val="13903476"/>
     <w:rsid w:val="1397D19A"/>
     <w:rsid w:val="13D25FE5"/>
     <w:rsid w:val="1410D02D"/>
     <w:rsid w:val="1489E5FB"/>
     <w:rsid w:val="149169A6"/>
     <w:rsid w:val="14A76AC5"/>
     <w:rsid w:val="14C161F2"/>
     <w:rsid w:val="155E11F6"/>
     <w:rsid w:val="15A2868D"/>
     <w:rsid w:val="160FA99F"/>
     <w:rsid w:val="16176755"/>
     <w:rsid w:val="1625F519"/>
     <w:rsid w:val="1630BF66"/>
     <w:rsid w:val="1653AD18"/>
     <w:rsid w:val="1665F00F"/>
     <w:rsid w:val="1668B0D4"/>
     <w:rsid w:val="1687783F"/>
     <w:rsid w:val="16C9A620"/>
+    <w:rsid w:val="16D40557"/>
     <w:rsid w:val="171A9755"/>
     <w:rsid w:val="172E3553"/>
     <w:rsid w:val="17483900"/>
     <w:rsid w:val="1754D194"/>
     <w:rsid w:val="176EAABD"/>
     <w:rsid w:val="17F820F2"/>
     <w:rsid w:val="180EFAEE"/>
     <w:rsid w:val="18283D06"/>
     <w:rsid w:val="182AC021"/>
     <w:rsid w:val="1837AB78"/>
     <w:rsid w:val="184287B8"/>
     <w:rsid w:val="18740256"/>
     <w:rsid w:val="18C5BA0E"/>
     <w:rsid w:val="190A69E6"/>
     <w:rsid w:val="191F1524"/>
     <w:rsid w:val="192413C7"/>
     <w:rsid w:val="1985F758"/>
     <w:rsid w:val="19884CC2"/>
     <w:rsid w:val="19BF1679"/>
+    <w:rsid w:val="19EF1D16"/>
     <w:rsid w:val="19FD3A98"/>
     <w:rsid w:val="1A29A12B"/>
     <w:rsid w:val="1A523DAC"/>
     <w:rsid w:val="1AAFE0F6"/>
     <w:rsid w:val="1AE67746"/>
     <w:rsid w:val="1B0A9527"/>
     <w:rsid w:val="1B1647B2"/>
     <w:rsid w:val="1B4B377F"/>
     <w:rsid w:val="1B5633DC"/>
     <w:rsid w:val="1B7D1B2B"/>
     <w:rsid w:val="1C401AAE"/>
     <w:rsid w:val="1C6F1962"/>
     <w:rsid w:val="1C7A1959"/>
+    <w:rsid w:val="1C83659D"/>
     <w:rsid w:val="1CA00FF3"/>
     <w:rsid w:val="1CBA437C"/>
     <w:rsid w:val="1CD29583"/>
     <w:rsid w:val="1CF2043D"/>
     <w:rsid w:val="1CF90740"/>
+    <w:rsid w:val="1D0E8B84"/>
     <w:rsid w:val="1D7154A5"/>
     <w:rsid w:val="1D79AA11"/>
     <w:rsid w:val="1D7F3A9D"/>
     <w:rsid w:val="1D9D0D76"/>
     <w:rsid w:val="1D9F913C"/>
     <w:rsid w:val="1E0F1A65"/>
     <w:rsid w:val="1E7487D1"/>
     <w:rsid w:val="1E7D7E4D"/>
     <w:rsid w:val="1EBD46A0"/>
     <w:rsid w:val="1EBFDFF3"/>
     <w:rsid w:val="1F07638A"/>
     <w:rsid w:val="1F87C401"/>
     <w:rsid w:val="1F9F6511"/>
     <w:rsid w:val="1FE9EAAB"/>
     <w:rsid w:val="200E46FB"/>
     <w:rsid w:val="202DB2AA"/>
     <w:rsid w:val="207AB5CF"/>
     <w:rsid w:val="20BC35D1"/>
     <w:rsid w:val="20D783EB"/>
     <w:rsid w:val="2112F683"/>
     <w:rsid w:val="21515754"/>
     <w:rsid w:val="21A0DDEF"/>
+    <w:rsid w:val="21B58A51"/>
     <w:rsid w:val="2234BE7E"/>
     <w:rsid w:val="224C807D"/>
     <w:rsid w:val="227BBBB6"/>
     <w:rsid w:val="22A3AEB6"/>
+    <w:rsid w:val="22D78FC2"/>
     <w:rsid w:val="23030736"/>
     <w:rsid w:val="2333F259"/>
     <w:rsid w:val="23580E33"/>
     <w:rsid w:val="2374ACFC"/>
     <w:rsid w:val="2383E6B6"/>
     <w:rsid w:val="2387758C"/>
     <w:rsid w:val="23A047FE"/>
     <w:rsid w:val="23D34CC9"/>
     <w:rsid w:val="240ABD52"/>
     <w:rsid w:val="24436895"/>
     <w:rsid w:val="245FF0B1"/>
     <w:rsid w:val="24720BEB"/>
     <w:rsid w:val="247F2683"/>
+    <w:rsid w:val="249BF661"/>
     <w:rsid w:val="24BFE0AC"/>
     <w:rsid w:val="24C552BC"/>
     <w:rsid w:val="24EB8840"/>
     <w:rsid w:val="252F4D00"/>
     <w:rsid w:val="253B868C"/>
     <w:rsid w:val="2574472E"/>
     <w:rsid w:val="259C49FA"/>
     <w:rsid w:val="25A8CC94"/>
     <w:rsid w:val="25C46649"/>
     <w:rsid w:val="25EDC383"/>
     <w:rsid w:val="261AF6E4"/>
     <w:rsid w:val="26910FCD"/>
     <w:rsid w:val="2732E4FC"/>
     <w:rsid w:val="274E1E12"/>
     <w:rsid w:val="27641E46"/>
     <w:rsid w:val="279AF85A"/>
     <w:rsid w:val="27ECDD34"/>
     <w:rsid w:val="28252FE1"/>
     <w:rsid w:val="2875353E"/>
     <w:rsid w:val="28860DAB"/>
     <w:rsid w:val="288612F8"/>
     <w:rsid w:val="28CA6EA3"/>
     <w:rsid w:val="28F99510"/>
     <w:rsid w:val="2941983B"/>
     <w:rsid w:val="294C3354"/>
+    <w:rsid w:val="294D3DF4"/>
+    <w:rsid w:val="29907192"/>
     <w:rsid w:val="29B3DD5A"/>
     <w:rsid w:val="29C51831"/>
     <w:rsid w:val="29C7E308"/>
     <w:rsid w:val="2A9DFB87"/>
+    <w:rsid w:val="2B0AEC85"/>
     <w:rsid w:val="2B13021B"/>
     <w:rsid w:val="2B7AA836"/>
     <w:rsid w:val="2BC74BD6"/>
     <w:rsid w:val="2C4FBBA7"/>
     <w:rsid w:val="2C52BA9C"/>
     <w:rsid w:val="2C99CD68"/>
     <w:rsid w:val="2CBFDF69"/>
     <w:rsid w:val="2CDD74EB"/>
     <w:rsid w:val="2CE7BD2E"/>
     <w:rsid w:val="2D104CAB"/>
     <w:rsid w:val="2D3371B8"/>
+    <w:rsid w:val="2D8EAC95"/>
     <w:rsid w:val="2DAC9EDA"/>
     <w:rsid w:val="2DD5AA23"/>
     <w:rsid w:val="2E019586"/>
     <w:rsid w:val="2E7D72C9"/>
     <w:rsid w:val="2EC77A40"/>
     <w:rsid w:val="2F06E676"/>
     <w:rsid w:val="2F0D489C"/>
     <w:rsid w:val="2F51109B"/>
     <w:rsid w:val="2F5712F9"/>
     <w:rsid w:val="2F90511E"/>
     <w:rsid w:val="2F9EFF61"/>
     <w:rsid w:val="2FC1D92A"/>
     <w:rsid w:val="2FCA8CF0"/>
     <w:rsid w:val="2FD9CF89"/>
     <w:rsid w:val="2FE08D24"/>
     <w:rsid w:val="304C9F00"/>
     <w:rsid w:val="30609947"/>
     <w:rsid w:val="30694C12"/>
     <w:rsid w:val="3090ABC5"/>
     <w:rsid w:val="3095A8F0"/>
     <w:rsid w:val="30A80F3F"/>
     <w:rsid w:val="30B59C1D"/>
     <w:rsid w:val="30F5F9EF"/>
     <w:rsid w:val="31330843"/>
     <w:rsid w:val="313ACFC2"/>
     <w:rsid w:val="313F7739"/>
     <w:rsid w:val="31639ACA"/>
     <w:rsid w:val="31734FE5"/>
     <w:rsid w:val="31A04249"/>
     <w:rsid w:val="31A5C6E2"/>
     <w:rsid w:val="31A88051"/>
     <w:rsid w:val="31C050FB"/>
+    <w:rsid w:val="323A216B"/>
     <w:rsid w:val="323E8738"/>
     <w:rsid w:val="3266662A"/>
     <w:rsid w:val="3269B8F4"/>
     <w:rsid w:val="32729D97"/>
     <w:rsid w:val="32975C7E"/>
     <w:rsid w:val="329C8ABB"/>
+    <w:rsid w:val="32AF5F87"/>
     <w:rsid w:val="32F44561"/>
     <w:rsid w:val="334D25A3"/>
+    <w:rsid w:val="33AEE199"/>
     <w:rsid w:val="33D3E160"/>
     <w:rsid w:val="33DC6EEF"/>
     <w:rsid w:val="33F4604C"/>
     <w:rsid w:val="34306A58"/>
+    <w:rsid w:val="3446C9A3"/>
     <w:rsid w:val="34F69001"/>
     <w:rsid w:val="350BD94F"/>
     <w:rsid w:val="3518BC00"/>
     <w:rsid w:val="351A4F97"/>
     <w:rsid w:val="3536F6F2"/>
     <w:rsid w:val="357A450E"/>
+    <w:rsid w:val="35DF36F5"/>
     <w:rsid w:val="35E15470"/>
     <w:rsid w:val="3624EB92"/>
     <w:rsid w:val="364F382B"/>
     <w:rsid w:val="3667C851"/>
     <w:rsid w:val="3689DBEB"/>
     <w:rsid w:val="36F3DE35"/>
     <w:rsid w:val="37013A7F"/>
     <w:rsid w:val="37133A1A"/>
     <w:rsid w:val="37227CB3"/>
     <w:rsid w:val="372A5847"/>
+    <w:rsid w:val="3772E73C"/>
     <w:rsid w:val="37773387"/>
     <w:rsid w:val="37DD6CCD"/>
     <w:rsid w:val="37F87390"/>
     <w:rsid w:val="386A0B3C"/>
     <w:rsid w:val="387B8134"/>
+    <w:rsid w:val="38814C34"/>
     <w:rsid w:val="389FCA9F"/>
     <w:rsid w:val="38E4C18E"/>
     <w:rsid w:val="38F559C7"/>
     <w:rsid w:val="39029EB4"/>
     <w:rsid w:val="3940ABB4"/>
     <w:rsid w:val="39649590"/>
     <w:rsid w:val="399854E2"/>
     <w:rsid w:val="39E6FE1D"/>
     <w:rsid w:val="3A748CC6"/>
     <w:rsid w:val="3ACC9FAB"/>
     <w:rsid w:val="3AFD8C84"/>
     <w:rsid w:val="3B13CB5C"/>
     <w:rsid w:val="3B2AFCE2"/>
     <w:rsid w:val="3B390E29"/>
     <w:rsid w:val="3BA607E4"/>
     <w:rsid w:val="3BF84EC4"/>
     <w:rsid w:val="3D57DBFC"/>
     <w:rsid w:val="3D72A804"/>
     <w:rsid w:val="3DCB0FC0"/>
     <w:rsid w:val="3DDDBE1C"/>
     <w:rsid w:val="3F500ADE"/>
     <w:rsid w:val="3F63F482"/>
+    <w:rsid w:val="3FB70CC1"/>
     <w:rsid w:val="406C28A1"/>
     <w:rsid w:val="4073CF68"/>
     <w:rsid w:val="409FD697"/>
     <w:rsid w:val="41483BF0"/>
     <w:rsid w:val="4153D076"/>
     <w:rsid w:val="4162927E"/>
     <w:rsid w:val="41801BBD"/>
     <w:rsid w:val="41DFFD3C"/>
     <w:rsid w:val="41F36DBA"/>
     <w:rsid w:val="420BFB8A"/>
     <w:rsid w:val="423BB576"/>
     <w:rsid w:val="424660E9"/>
     <w:rsid w:val="42796BE3"/>
     <w:rsid w:val="430AFEEA"/>
     <w:rsid w:val="434B434B"/>
     <w:rsid w:val="4377A105"/>
     <w:rsid w:val="438FB877"/>
     <w:rsid w:val="4393A2B2"/>
     <w:rsid w:val="43D5094D"/>
     <w:rsid w:val="44110C9D"/>
     <w:rsid w:val="4420D293"/>
     <w:rsid w:val="44AC42F8"/>
     <w:rsid w:val="44B95D01"/>
     <w:rsid w:val="44C7962D"/>
     <w:rsid w:val="44CCBF1C"/>
     <w:rsid w:val="44E45125"/>
     <w:rsid w:val="451672B3"/>
     <w:rsid w:val="45666097"/>
     <w:rsid w:val="456B9632"/>
     <w:rsid w:val="4570CEB9"/>
     <w:rsid w:val="457B50F6"/>
     <w:rsid w:val="457C40BA"/>
+    <w:rsid w:val="45D8B5A8"/>
     <w:rsid w:val="460249B3"/>
     <w:rsid w:val="46212E51"/>
     <w:rsid w:val="4696C879"/>
     <w:rsid w:val="46BDC6A0"/>
     <w:rsid w:val="46D43148"/>
     <w:rsid w:val="46DDA200"/>
     <w:rsid w:val="4736637C"/>
     <w:rsid w:val="476D58B4"/>
     <w:rsid w:val="47AE21BE"/>
+    <w:rsid w:val="481068F1"/>
     <w:rsid w:val="481CF23F"/>
     <w:rsid w:val="48B7451D"/>
     <w:rsid w:val="48FAE29B"/>
     <w:rsid w:val="48FAEE1D"/>
     <w:rsid w:val="49706C10"/>
     <w:rsid w:val="49BC5CA9"/>
     <w:rsid w:val="4A79CFF3"/>
     <w:rsid w:val="4A80853E"/>
     <w:rsid w:val="4A9EDF36"/>
     <w:rsid w:val="4AA03419"/>
     <w:rsid w:val="4B19B06E"/>
     <w:rsid w:val="4B28F307"/>
     <w:rsid w:val="4B65CD40"/>
     <w:rsid w:val="4BC01021"/>
     <w:rsid w:val="4C1F6CAE"/>
     <w:rsid w:val="4C917A98"/>
     <w:rsid w:val="4CF2BD09"/>
     <w:rsid w:val="4D3190E3"/>
     <w:rsid w:val="4D4372CC"/>
     <w:rsid w:val="4D8AB640"/>
     <w:rsid w:val="4D8E5E08"/>
     <w:rsid w:val="4DDE1EAA"/>
     <w:rsid w:val="4E174AC5"/>
     <w:rsid w:val="4E4A1A5C"/>
     <w:rsid w:val="4E549800"/>
     <w:rsid w:val="4E8AE2C3"/>
     <w:rsid w:val="4E8F3A5D"/>
     <w:rsid w:val="4F460BBD"/>
     <w:rsid w:val="4F86AEFA"/>
     <w:rsid w:val="4FA1D1AE"/>
     <w:rsid w:val="4FA4D0A3"/>
     <w:rsid w:val="4FB11447"/>
     <w:rsid w:val="4FD85FBB"/>
     <w:rsid w:val="5035997D"/>
     <w:rsid w:val="504090D0"/>
     <w:rsid w:val="509C23A4"/>
     <w:rsid w:val="50A92EA5"/>
     <w:rsid w:val="50B68071"/>
     <w:rsid w:val="50D89257"/>
     <w:rsid w:val="511DD0D9"/>
     <w:rsid w:val="512A0108"/>
     <w:rsid w:val="51483182"/>
     <w:rsid w:val="51B2B654"/>
     <w:rsid w:val="51CD49AB"/>
     <w:rsid w:val="521E6C66"/>
     <w:rsid w:val="5228B13C"/>
     <w:rsid w:val="522AFE37"/>
     <w:rsid w:val="52699011"/>
+    <w:rsid w:val="526BBFD5"/>
     <w:rsid w:val="52B855B4"/>
     <w:rsid w:val="52C5D169"/>
     <w:rsid w:val="52D2A902"/>
     <w:rsid w:val="530F0E06"/>
     <w:rsid w:val="53116A33"/>
     <w:rsid w:val="5344A5C3"/>
     <w:rsid w:val="53998BF3"/>
     <w:rsid w:val="53A086CA"/>
     <w:rsid w:val="53CB0E64"/>
     <w:rsid w:val="5411E2D7"/>
+    <w:rsid w:val="5441F781"/>
     <w:rsid w:val="5448796D"/>
     <w:rsid w:val="545CE13A"/>
     <w:rsid w:val="54829941"/>
     <w:rsid w:val="54906E04"/>
     <w:rsid w:val="54F48B3F"/>
+    <w:rsid w:val="5514FF1D"/>
     <w:rsid w:val="553D52AA"/>
     <w:rsid w:val="5560E21E"/>
     <w:rsid w:val="5578257A"/>
     <w:rsid w:val="55E3834E"/>
     <w:rsid w:val="55E449CE"/>
     <w:rsid w:val="560981EC"/>
     <w:rsid w:val="560DCD89"/>
     <w:rsid w:val="560EB9FF"/>
     <w:rsid w:val="5639EC88"/>
     <w:rsid w:val="56924DD0"/>
     <w:rsid w:val="569C48A1"/>
     <w:rsid w:val="56B11CEF"/>
     <w:rsid w:val="56F2464D"/>
     <w:rsid w:val="5710F095"/>
     <w:rsid w:val="571CDC2C"/>
     <w:rsid w:val="571F7E46"/>
     <w:rsid w:val="5742764E"/>
     <w:rsid w:val="5782805F"/>
     <w:rsid w:val="579CDAEA"/>
     <w:rsid w:val="57E788BD"/>
     <w:rsid w:val="57F5C163"/>
     <w:rsid w:val="58388542"/>
     <w:rsid w:val="5897F2C0"/>
     <w:rsid w:val="590A0108"/>
     <w:rsid w:val="59207BCF"/>
+    <w:rsid w:val="595827BF"/>
     <w:rsid w:val="5A0C9B14"/>
     <w:rsid w:val="5A2CAA7C"/>
     <w:rsid w:val="5A4C8226"/>
     <w:rsid w:val="5A508616"/>
     <w:rsid w:val="5A9F6413"/>
     <w:rsid w:val="5AA86DD9"/>
     <w:rsid w:val="5ACAC49C"/>
     <w:rsid w:val="5AD0E34E"/>
     <w:rsid w:val="5B060122"/>
     <w:rsid w:val="5B1F9580"/>
     <w:rsid w:val="5B27B870"/>
     <w:rsid w:val="5B2F8BAC"/>
     <w:rsid w:val="5B4E3AF0"/>
     <w:rsid w:val="5BCDA79E"/>
     <w:rsid w:val="5C060B90"/>
     <w:rsid w:val="5C11FA4A"/>
     <w:rsid w:val="5C17DCA6"/>
     <w:rsid w:val="5C36D795"/>
     <w:rsid w:val="5C6CB3AF"/>
+    <w:rsid w:val="5C77B135"/>
     <w:rsid w:val="5C7ADB01"/>
     <w:rsid w:val="5CB21B9E"/>
     <w:rsid w:val="5D301E97"/>
     <w:rsid w:val="5D95BC30"/>
     <w:rsid w:val="5DD33B71"/>
     <w:rsid w:val="5E7B843C"/>
     <w:rsid w:val="5E7C5483"/>
     <w:rsid w:val="5E8BD858"/>
     <w:rsid w:val="5EF7D9C5"/>
     <w:rsid w:val="5F61552B"/>
     <w:rsid w:val="5FC5B351"/>
     <w:rsid w:val="60032B18"/>
     <w:rsid w:val="600ADC11"/>
     <w:rsid w:val="60213315"/>
     <w:rsid w:val="607DF245"/>
     <w:rsid w:val="608CC738"/>
     <w:rsid w:val="60C5F0A6"/>
     <w:rsid w:val="60DBDF63"/>
     <w:rsid w:val="60F35725"/>
     <w:rsid w:val="6110C941"/>
     <w:rsid w:val="612EE9FB"/>
     <w:rsid w:val="6151A4DE"/>
     <w:rsid w:val="616CDB9F"/>
     <w:rsid w:val="61AA9255"/>
     <w:rsid w:val="61D1D8F3"/>
@@ -34053,156 +35090,166 @@
     <w:rsid w:val="62B8AF5A"/>
     <w:rsid w:val="630CC208"/>
     <w:rsid w:val="631A21CE"/>
     <w:rsid w:val="638F8885"/>
     <w:rsid w:val="63953F69"/>
     <w:rsid w:val="63A75A4C"/>
     <w:rsid w:val="642068F9"/>
     <w:rsid w:val="643BD63C"/>
     <w:rsid w:val="64668ABD"/>
     <w:rsid w:val="64889CBA"/>
     <w:rsid w:val="649C0E1B"/>
     <w:rsid w:val="64BFC757"/>
     <w:rsid w:val="65D0D265"/>
     <w:rsid w:val="660C80C7"/>
     <w:rsid w:val="66341E23"/>
     <w:rsid w:val="6643911F"/>
     <w:rsid w:val="668E16B9"/>
     <w:rsid w:val="6699B04E"/>
     <w:rsid w:val="66E12564"/>
     <w:rsid w:val="67016591"/>
     <w:rsid w:val="67038AF6"/>
     <w:rsid w:val="671808D0"/>
     <w:rsid w:val="67AF2A4B"/>
     <w:rsid w:val="67ECE0BF"/>
     <w:rsid w:val="6825FEAE"/>
+    <w:rsid w:val="6842BA8E"/>
     <w:rsid w:val="6854B9C4"/>
     <w:rsid w:val="6863CC12"/>
     <w:rsid w:val="68C2E4C0"/>
     <w:rsid w:val="68E298E2"/>
     <w:rsid w:val="6935A6B8"/>
     <w:rsid w:val="696A28E0"/>
     <w:rsid w:val="696FA694"/>
     <w:rsid w:val="6976E3D3"/>
     <w:rsid w:val="698C21B3"/>
     <w:rsid w:val="699FDD36"/>
+    <w:rsid w:val="69C25EA1"/>
     <w:rsid w:val="6A01EF46"/>
     <w:rsid w:val="6A5726CE"/>
     <w:rsid w:val="6A669F24"/>
     <w:rsid w:val="6A81DC44"/>
+    <w:rsid w:val="6AE2889D"/>
     <w:rsid w:val="6B0037C5"/>
     <w:rsid w:val="6B24D35F"/>
     <w:rsid w:val="6B2C6F07"/>
     <w:rsid w:val="6BB67C26"/>
     <w:rsid w:val="6BDACA0B"/>
     <w:rsid w:val="6BF3306F"/>
     <w:rsid w:val="6C4CF8A2"/>
     <w:rsid w:val="6CC06FD2"/>
     <w:rsid w:val="6D085F37"/>
     <w:rsid w:val="6D0AE57B"/>
     <w:rsid w:val="6D2FB551"/>
     <w:rsid w:val="6D9B2D09"/>
     <w:rsid w:val="6DA2B9C1"/>
+    <w:rsid w:val="6DC3CA38"/>
     <w:rsid w:val="6DD3C4EE"/>
     <w:rsid w:val="6DECD967"/>
+    <w:rsid w:val="6E26F391"/>
     <w:rsid w:val="6E6BC675"/>
     <w:rsid w:val="6EB0BD64"/>
     <w:rsid w:val="6EB6F4A7"/>
     <w:rsid w:val="6EF9808E"/>
     <w:rsid w:val="6F43BAEA"/>
     <w:rsid w:val="6FAB0C1C"/>
     <w:rsid w:val="6FFEA09D"/>
     <w:rsid w:val="70153D14"/>
     <w:rsid w:val="7029E7C3"/>
     <w:rsid w:val="706B4EA3"/>
     <w:rsid w:val="70758E5E"/>
     <w:rsid w:val="70CE5C47"/>
     <w:rsid w:val="70DAF1FB"/>
     <w:rsid w:val="70FB6F6B"/>
     <w:rsid w:val="71DE9613"/>
     <w:rsid w:val="72077BDB"/>
     <w:rsid w:val="7223A222"/>
     <w:rsid w:val="72661E31"/>
     <w:rsid w:val="7330AC84"/>
     <w:rsid w:val="736D2265"/>
     <w:rsid w:val="7392A6D7"/>
     <w:rsid w:val="73C31A4E"/>
     <w:rsid w:val="73EC9B0E"/>
+    <w:rsid w:val="742004E6"/>
     <w:rsid w:val="7435599B"/>
     <w:rsid w:val="743FD264"/>
     <w:rsid w:val="74B928E4"/>
     <w:rsid w:val="74C1DA06"/>
     <w:rsid w:val="74F071B0"/>
     <w:rsid w:val="75118A2C"/>
     <w:rsid w:val="75AD596D"/>
     <w:rsid w:val="75C3B638"/>
     <w:rsid w:val="75E6506B"/>
+    <w:rsid w:val="75E8E9A1"/>
     <w:rsid w:val="75FC03FC"/>
     <w:rsid w:val="761139E4"/>
     <w:rsid w:val="764518B9"/>
     <w:rsid w:val="767943E0"/>
     <w:rsid w:val="76B96562"/>
     <w:rsid w:val="76C4E7E1"/>
     <w:rsid w:val="770D7820"/>
     <w:rsid w:val="7796370E"/>
     <w:rsid w:val="77E0E91A"/>
     <w:rsid w:val="781E5EAC"/>
     <w:rsid w:val="7825C4B3"/>
     <w:rsid w:val="7860DD61"/>
     <w:rsid w:val="789560C5"/>
     <w:rsid w:val="78CFADFF"/>
     <w:rsid w:val="7932977F"/>
     <w:rsid w:val="79424627"/>
     <w:rsid w:val="7943D736"/>
     <w:rsid w:val="79713CE2"/>
     <w:rsid w:val="79A24C15"/>
+    <w:rsid w:val="79DDFF45"/>
     <w:rsid w:val="79EA8A6F"/>
     <w:rsid w:val="79EF6260"/>
     <w:rsid w:val="7A10917D"/>
     <w:rsid w:val="7A3BF517"/>
     <w:rsid w:val="7A53C403"/>
     <w:rsid w:val="7AC553CD"/>
     <w:rsid w:val="7ACAF297"/>
     <w:rsid w:val="7AE28414"/>
     <w:rsid w:val="7B163B1B"/>
     <w:rsid w:val="7BB7B5CB"/>
     <w:rsid w:val="7BF91581"/>
     <w:rsid w:val="7C0CB614"/>
+    <w:rsid w:val="7C4664C2"/>
     <w:rsid w:val="7CC009E0"/>
     <w:rsid w:val="7CE1FE05"/>
     <w:rsid w:val="7D18392F"/>
     <w:rsid w:val="7D3209DD"/>
     <w:rsid w:val="7D5E4B09"/>
     <w:rsid w:val="7D9F42F5"/>
     <w:rsid w:val="7DBAA8A8"/>
     <w:rsid w:val="7DE68669"/>
     <w:rsid w:val="7EF20366"/>
     <w:rsid w:val="7EFE2B63"/>
     <w:rsid w:val="7F38E4B9"/>
     <w:rsid w:val="7F3C1D07"/>
     <w:rsid w:val="7F6599F1"/>
     <w:rsid w:val="7F97FEE0"/>
+    <w:rsid w:val="7FA4A07C"/>
     <w:rsid w:val="7FDE2086"/>
     <w:rsid w:val="7FFCDB97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -35006,57 +36053,57 @@
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F91C00"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:smallCaps/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B10AE"/>
+    <w:rsid w:val="00057829"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:before="60" w:after="0"/>
-      <w:ind w:left="446"/>
+      <w:ind w:left="216"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:noProof/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B848B6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="660"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:sz w:val="18"/>
@@ -35965,51 +37012,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1865360056">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Stecbra2@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy2.cl.msu.edu/doi/book/10.1176/appi.books.9781615373758" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://splife.studentlife.msu.edu/medical-student-rights-and-responsibilites-mssr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://dsm.psychiatryonline.org/doi/book/10.1176/appi.books.9780890425787" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smithbmd@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/3117/5985/1800/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Stecbra2@msu.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rcpd.msu.edu/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline-org.proxy2.cl.msu.edu/doi/book/10.1176/appi.books.9781615373758" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Illness%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship/Shared%20Documents/Forms/AllItems.aspx?id=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates%2FClerkship%20Policy%20Absence%202026%2Epdf&amp;parent=%2Fsites%2FStudentClerkship%2FShared%20Documents%2FPolicies%20and%20Resources%2F2026%20Policy%20Updates" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Duty%20Hours%20and%20Fatigue%20Mitigation%20Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI" TargetMode="External"/><Relationship Id="R2fa11079f2604624" Type="http://schemas.microsoft.com/office/2019/09/relationships/intelligence" Target="intelligence.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://com.msu.edu/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/current-students/student-handbook" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ezproxy.msu.edu/login?url=https://dsm.psychiatryonline.org/doi/book/10.1176/appi.books.9780890425787" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/sites/StudentClerkship" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared%20Documents/Policies%20and%20Resources/Clerkship%20Medical%20Student%20Supervision%20Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Smithbmd@msu.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:COM.Clerkship@msu.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spartanexperiences.msu.edu/rso-s/regulations/medical-student-rights-responsibilities/index.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enright4@msu.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://d2l.msu.edu/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -36280,52 +37327,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8dc5bec9c3697e0dbd7841199f80db87">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cc5a5346bf5953f67c68c994b43ac49b" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010075C3CA1D0EC2FF4098631BC89A60C26D" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="508fb65361b8141647bfde57b1b5af8c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="574f10e2-822b-418f-863c-ba78d4428076" xmlns:ns3="2b014413-6982-4c05-9996-2a0d85e0042d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9b1cff18e1f127117022f61d032b94" ns2:_="" ns3:_="">
     <xsd:import namespace="574f10e2-822b-418f-863c-ba78d4428076"/>
     <xsd:import namespace="2b014413-6982-4c05-9996-2a0d85e0042d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Lastmodified" minOccurs="0"/>
                 <xsd:element ref="ns3:Updates" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -36552,179 +37608,1393 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
-    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <SharedWithUsers xmlns="574f10e2-822b-418f-863c-ba78d4428076">
       <UserInfo>
-        <DisplayName>Enright, Susan</DisplayName>
-        <AccountId>15</AccountId>
+        <DisplayName>Olds, Shawna</DisplayName>
+        <AccountId>90</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Pfotenhauer, Kim</DisplayName>
-        <AccountId>6</AccountId>
+        <DisplayName>COM Medical Education Clerkship Owners</DisplayName>
+        <AccountId>743</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Dunckel, Eric</DisplayName>
-        <AccountId>16</AccountId>
+        <DisplayName>Langenderfer, Callie</DisplayName>
+        <AccountId>85</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Millikan, Erin</DisplayName>
-        <AccountId>14</AccountId>
+        <DisplayName>Ratzenberger, Marissa</DisplayName>
+        <AccountId>212</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Williams-Baker, Mariah</DisplayName>
-        <AccountId>36</AccountId>
+        <DisplayName>Dewar, Dawn</DisplayName>
+        <AccountId>209</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
-        <DisplayName>Gardner, Emily</DisplayName>
-[...5 lines deleted...]
-        <AccountId>387</AccountId>
+        <DisplayName>Burge, Casey</DisplayName>
+        <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Lastmodified xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
+    <Updates xmlns="2b014413-6982-4c05-9996-2a0d85e0042d" xsi:nil="true"/>
     <TaxCatchAll xmlns="574f10e2-822b-418f-863c-ba78d4428076" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2b014413-6982-4c05-9996-2a0d85e0042d">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BA98F90-AA7C-4EA9-B038-05EE89519684}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{838E748D-C58D-4469-B046-1CF6CA5804F1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D36D193-2A41-444A-AE0E-A6DDD3210777}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56475D27-97EC-4FE0-AA84-67DF2B7BB0C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E22BCD-8A6A-417A-B815-19D7093A6256}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="d55c97ec-b22c-448a-85b3-c0de41af8791"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="2b014413-6982-4c05-9996-2a0d85e0042d"/>
-    <ds:schemaRef ds:uri="574f10e2-822b-418f-863c-ba78d4428076"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="f723835f-fdd1-4a3c-80e3-c6e549b1d6ff"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>31</Pages>
-[...1 lines deleted...]
-  <Characters>63774</Characters>
+  <Pages>33</Pages>
+  <Words>11569</Words>
+  <Characters>65949</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>531</Lines>
-  <Paragraphs>149</Paragraphs>
+  <Lines>549</Lines>
+  <Paragraphs>154</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>74813</CharactersWithSpaces>
+  <CharactersWithSpaces>77364</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="402" baseType="variant">
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>324</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114207</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>321</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.rcpd.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031724</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>318</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enright4@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3211365</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>315</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/clerkship-medical-education/injury-and-property-damage-reports</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>393294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Duty Hours and Fatigue Mitigation Policy.pdf?csf=1&amp;web=1&amp;e=6hQGpI</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6488186</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>309</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/7317/6296/7022/AI_Use_Policy.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>306</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7995491</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>303</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://spartanexperiences.msu.edu/about/handbook/medical-student-rights-responsibilities/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5767185</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>300</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/about-us/common-ground-professionalism-initiative</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>196695</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>297</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/current-students/student-handbook</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2424957</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>294</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/:b:/r/sites/StudentClerkship/Shared Documents/Policies and Resources/Clerkship Medical Student Supervision Policy.pdf?csf=1&amp;web=1&amp;e=h8rRu1</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1572938</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>291</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://osteopathicmedicine.msu.edu/application/files/5117/5077/8445/Policy_-_Clerkship_Absence_2025.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687089</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>288</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65632</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>285</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1114230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>282</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:COM.Clerkship@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031724</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>279</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:enright4@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2687089</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>276</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://michiganstate.sharepoint.com/sites/StudentClerkship</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3604536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>273</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://ezproxy.msu.edu/login?url=https://dsm.psychiatryonline.org/doi/book/10.1176/appi.books.9780890425787</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4718598</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>270</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://psychiatryonline-org.proxy2.cl.msu.edu/doi/book/10.1176/appi.books.9781615373758</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769536</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>267</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://d2l.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4587590</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>264</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://com.msu.edu/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65632</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>261</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://urldefense.com/v3/__https:/msucom.medtricslab.com/users/login/__;!!HXCxUKc!wNBbgq2iQx91RPsZTSAfgPrZjysJN5eg3OV4t_aN_DChvJ9PJb8dkYFOQ8hSSEQ5rAyuK_veSwhwt48H8hA$</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703989</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>254</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238154</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703989</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>248</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238153</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703989</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>242</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238152</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703989</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>236</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238151</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1703989</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>230</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238150</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>224</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238149</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>218</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238148</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>212</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238147</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>206</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238146</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>200</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238145</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>194</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238144</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>188</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238143</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>182</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238142</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>176</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238141</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769525</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>170</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238140</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>164</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238139</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>158</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238138</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>152</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238137</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>146</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238136</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>140</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238135</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>134</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238134</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>128</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238133</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>122</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238132</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>116</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238131</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835061</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>110</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238130</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>104</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238129</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>98</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238128</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>92</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238127</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238126</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238125</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238124</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238123</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238122</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238121</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1900597</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238120</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966133</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238119</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966133</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238118</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966133</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238117</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966133</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238116</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966133</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238115</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966133</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238114</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966133</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc225238113</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917600</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Stecbra2@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>262184</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Smithbmd@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>917600</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:stecbra2@msu.edu</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MSUCOM Clerkship Syllabus</dc:title>
   <dc:subject/>
   <dc:creator>Gardner, Emily</dc:creator>
   <cp:keywords>MSUCOM Clerkship Syllabus</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010075C3CA1D0EC2FF4098631BC89A60C26D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>123100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>